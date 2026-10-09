--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e8bf11544aa545e742217f5a41db31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430de18b1c9f183cfedde4ec938531162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550bcfa2ca0e434a825a7342bca71e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380efb1d0c689a9a4a31731111aeea24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddcdd71c7d73a463b2eae4666b21c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bcc44fdf0e7d6893d29362e5526ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcecf8c10e3b98cd1b92413834cd6f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509724829825193e36301661dfec6478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef03752d1dfb1aa3577b31a69713629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a4a9c857787032673480c48a0d94e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5d856fc4c438d9ca9e13956c5e49511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ce95ccba0b033556d5fd6cfc507b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397a86ed48d7505154922f14603e59913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c11b5c8ce83ac4cc5d397dd45085714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f565225605fa844d2f9edcf2eee8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d5fb734b579e951c6a95f4ff77ef016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab7ba8329f3a430a04a5770b3801ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0d622ec0a27d873a2664435e3583618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdac35ef9b61cbce126adaa7b57e4719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae647bff10606eb1a0fc50c4cd15a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce664f7af1127a3cbe98c300e70f0f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc364b4588093fb8969f4ad46ee323722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2af83833381ba1df2598843155cc923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c023d4813e0cb3895568064c350bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f370abc706c247f734dcee1c6739b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b163ffdeb731fca54a4817c2d96fec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15ba01f75aec9c5290fc974847537f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57563154c594c81f22dd4268da53c5d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12846ccc4233c4c9cc14636aeca1796429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f87f5d62111c0d359188a4cbae02b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46feacde894375cef260da503b1b82ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61aa0f3feeddef0704058a14908c8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4471aeb3a91c52fd1923d6e7d40fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7395c9b425e9ea03350855605b645434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057b1557c14d7a3f728a42a8e52db9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf622dfaa4ce0cb9c8b4f247d0bd4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947f79e32217a933381f7b5d45fe51237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ec6f7f9cd7ae79be90d9cd4eea4a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4ba524676352db78fad40efff473c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ed8c35e429a372a556bcd635e658940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce21bf7a218b948cec08b964cb792e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c5ab6747625603c1f3aaf2e8850cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f7dff2219f63d365e2ea422119ba943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07f048b45d42d5bff30934e566e12244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423158674360d3ab31d0831a7617323a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474c41d5362c284db1c699e905f48a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e0070673c3b182d246a0e73de8c8447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae021df688fb4735188868cc742e48ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73634e1469197c1abcd3baed3a54eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04599a871f0573665a9d6908412e4be550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02822f81bc79fa7991e4f835431d8dcb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9a875a400d713de56b6b52dde7d7752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6797c89c325ddd30af2c1745214516b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f535c46c59e97e242b15b7e22b4abe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637cc4457922b8b2c16dabf95efe34255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6c5df77a0438e7e8c234919bdf86056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e9c4518009967594f9eb54c9fc97857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907cb8ad8512486ac0f75691a76374158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13a06fbf5ac89cd37a4048d9050be559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117568b5ecb127017e75a7cfe07800160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab355e9ca96ffb1bd4b93d282f0e921a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210e273e3f53a9d1262d1d5caea888462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09660fe96cd459c620250467d3700d4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df4696d97da4f05c4d0ca686d54b0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b21ac68b6487ba2736c523ce6f2f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170bb42058dc7b5937f6b64f1c15c6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18c1516f9948cfbbba53d6bc11c97467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e366df0d1fc7a0f3f3b3df4189c05568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbda4a169acccb088744dcdf69a5d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284804ed860a1e10d5e6b850701afcdb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf9083203929e55c415baac84b103371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cafb3f4f546be4456af7438b7b87dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb14f8a3493964f4394473fdc5be84d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a72e9bc8678ea2ed71a07550f913bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b1248a1879dbeb6875af21e0a133b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d9dfb6c3c10d04660c6a62b1b650a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccdba84dc242f8570ebc19ac0991cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23009aceedcd0170b84f9380fb564d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805f9852cd9f6fef5c1d756e162bae779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5655bec4fce30bf61b36403bf055380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ada07f8f20c9e52feca2549a7b8a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72632d1251768902d09339bcc481858982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3684389bcd11fac1d6418b65473b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3108223a4dc2296228f561272866784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3da2bf03241c3f519707bd941b5fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82a49088e38d1c9173fb74d3eb88c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32e344c0cbfe70ea17cbd3cc6eb42d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3b44e4371994d964eb77929f25c6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1099f5a3ba7082e031f32f6555bdb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556328f1f5c671cb82d74b88b55843990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69d1df2f798eba0a03d472ba0fa71391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2cfcf15b8d4212eddb7d4d35b8f9592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ce873f0cfb153f088ce798de8b6a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb59626b898987235372f25a0eff2a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d71a7fda248559e3aac39f186f1b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914cd56c445d45b74d8db1df1dab40b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86354a288937f4003c3f3826b994862d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9e31959b66a4b4267aac8de05859e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159008b0d8d0097ddafbb9ccc6ac3a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb79f0dba4bed39a8dd23c38f02d63100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad78628e2cbd36c8f8b23d90793453101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d785cc4c46d3620785c9f310e74dc50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba19ebefe4ebb691a5ca2a59cc68a7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64aba8475af49939fa53a90d6f1b8e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebafad52c4fb0ed265c66b0c850f50f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b03b21dfa2e17d3e6a0b91284a7654106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7902ecba71557cada38e1e4685fd39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2e89be4ebb684427b3896f2cf3d27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d6f9f340e61defa5511c146603655109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea50b7efe12985fda553a670d460108110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e64697943b4f4eb1bf7f624b7ffc44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b139a3d947d35b4baa28ca7bd1a4586112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c662b5bf51764b163fc9263a54ff0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732214c95dab498a244d5b7f00f6718114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726aca973b023ad28993e0931830fd4d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149600a974e4bece77ce6afcf13d12bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd29d79434ee5472d77152dfc247e93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070f4744abd4833d86644d88affb64a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725f2263d938c3a82ca5073caace223119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58813b3612e82e9cad5c383af7282710120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d0406b2abeee97b3b2612a6f9f242121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48bedbb69af5593abc6b89cbeebf11122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae791d030b9ff2d48045ee5a451927123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2a1fbab9cee920916a0a6e84e66ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c481c139c689a33cf9c4b2330a7b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d80e1e7dda55987043be006a8909f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053e72e1fe1a0ef6d8e274182b6bd9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc226ee514e871cfb30156939eb37f42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839a2aefcf414a0768652b387dbc041129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82cdbc077e7dca7f5f2b0d31bf7a96130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece9b23b71ba979d318b2214740a535131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f22b3bc2727f35f0b30176da78a9b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18161b44c9d0942501352535ef04f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cd57aa16799a0f2b6f22892c6d79f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606066da9cd08f9127402fceaa9463b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74779beee01f91509b78fe8f914b96ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7759098332d8879fd12406cc006ecfb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682d1cd0876028677b2f4ea38051749138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1977608854415d8bc078f3ce515f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7264e9b8fd8fd08dec4f5dc37d23b44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f0541d480cc810f7275a7f3f8afcb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e33aae4d274117e2263abdc9cce76142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0874b7efe389352cc6fbee5b9b10880143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca67743d4c53bc1753ade244a38f20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fad088133de4c44b14fd86ba44df6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d633eee7b847eb9d8e7d08548facead146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d9d2e3974aeba4df922eef1f08d60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b251aa176e3718787c8a50930f1b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a13b511c5f193e9ca3b143f20279aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaf01f080f71b47398b629e559de2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347ac3a2a867a40f9a1c7f151d63d28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7ed86ccb699a4b0928b70d21a10ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e434c337d6504b4cf160d1b4211ce8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb66bfc8b546c382b06d1e2db7782e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae88509fb91a2373cf504a767867c68155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a9d6a541444bb262c502e7638d67f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4a38c5d8c59e01790a69ab45a5f27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c1b9d42c6716d53f6ed1e5d9fe30e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0df4990b7b7a398261658779588ba9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9250248782a9c6fb30be209f21420c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154296f9c6884cdfe5c40284d50680b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cb8d2a820b4e2fdd2d265c002f05b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4217ecf6e7f5a9750bce1aa3bd8a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21921add9cc431c04a5f02a618188ec8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b83c24632178bff28dbe694a1667d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ad0288c5fdaa830e38f92f2ab7eed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4ec5c64331f52f4bce69e69c57b41167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9be1161513be9c4aa7c8f95c92d8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dd3ad591de2b23e171b46d6e615e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ec6ea6a3fbd5c9e9041574591bf91170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d916a776a59ffcff15a4996838355f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398dec2051018b5df7088f0a9e52eda172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984265b1d5e02729c352c16d34472ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce72d90467201711aba6670886a5ef8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecb24c12ab5208f2ce8dd58d643a43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af9368fdf5759deb859e5a894ce9f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f57ac4ec5e0cf11f7e85b9579f1d46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430878e99626357a6afb37d0e9feea8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b9ab8d5a4fa9d532834038e41efda179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b45a280ff7866554fa3e3fcb1e217180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3ba72df230f0ce3146bebc976904b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725cdc53d44cf03d5aa3bc4f143fd43182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c1338bff2ba2e49a9da8f79093cfb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e96bae11d73f992794982596d4e2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6b53e1c9a1d0a15948faa494d5032185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8e17a985707877987881e9a94d20e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4b21d0b369a0bb29034e8af060dfc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933196ef380dfc7aa3355aff1afa199188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f257b8bb4a696d6ae6959b5c808701189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8b82d7219ac11baa7ff9f9268838d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e745be0e24e872e6436f38e68a2b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b3635dbcc76dfb180e94aa96e4fa1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ce8f1be6490f6e5dd381bc2bd0fd3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2714d0ef2b22ee057e4d3b1ceba1e53194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fb7b0d3af8e4edbbe8d9a61cf861d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ec630d3b223a15de2f27b654bd82b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab587098ef314a347fc51820db1b0e2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0278aa1adca8fe15b92caec5925744d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa5f82a90299ffb554ee6cb44f8127199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef799d6a28debe33c24e6196d0ef99200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca59fdc4565a42d207822fb3e18950201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f7aceca3646192a1a49a53c3401c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60320ae98a7f11e8d30add11a4a1404b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f5d7e465f1c73bad6a21f68f0c3ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa671d2eaf72f44b66e89a3fa173f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780c88c023aaef24e4d0a986a82126f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070e564ee8e82827fc217d8ab80a5cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19dbbd6d14e9bfe720bd22904a593dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef238a649b0c9bf7bff949e2d4738e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6dfdacf24415db6b6d49622265ca3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ece2918e5171175274af660bb64bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248a394be4515d969b5db39483c7fac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da52b5809108966ea1b3e97f8c1dc6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84708c528874857a0bda45a8a840310a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93f72a14c54430cf73f03e192e3d46215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e0eccdcdb186ca88d5e7d6533b418216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60251719a19841479d4618f4dc16c79217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fe611cae728e7675a6ef35ee284d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8ea14bf25b470fcbb98d6d168407e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4736a3f3f2a056396f77159d5cadc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f177c688f60270792903a0e22a8a5dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b700289bda2af3c1fbec7c8cb7d0d2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c171867d3e80bc79363c9d0d8e63c69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055a50985cfaaa4ee6154bbe5685f5d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e41281c3578b576272315d6b10d286225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6b14d8234fa5c177b34f0d03dc336226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095cab9cf1ea09fe224718b8e1735be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb4c1eed66ee8c50bf9794279bfcdb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842a870df3f30d3ddd1d0afba3d38d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38b70489ff063fbcea208cd20e4d5a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfa2873c5be912f4862072b3b4fd2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3a815a9927d38ee5d5cd71d520fff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a1abf0d28caaea96a5e18015504b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db34d2517c56815c033568726ca8757234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9e60746491d19e3832afe392002b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22f5b851889254c6ecf7241bf303e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76959276929a00852a63fdaaa7a88b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81690d872c9971729c686029ef74012d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587f5e811356de1be8e69317e8da71d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bc352eac822989198d8f9faf193a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27c4db9d5581a27c8969117b8f262b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bade95e29bcbe631c91ae99d322fab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177763fa96f9dadaf026212c95712db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8af0409b5e28669dc8dd6fbb07bb0f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab897b582b9164d291cc5e423de14f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85582445c5cb33f95f8c08d086aa62246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c6a875c637938dd3926194a2b6634247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161be84d38473e2ffe630af193f7cb89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797fa5ed2994b030470710a11c2ddd0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93c6476dad7c43b9f02a4277966fcd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecc7fc4ab4e6b736e734d0847b2e1f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c0858dd0cf8b66a826c2a56354a15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0af7ec4a8ac2c9e67ed52abc5c8ec8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c131061ba41000c2d21757a04c11126254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa2060751c67b340f5b05bb44fc15d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab9e09433bd06f6dea66072ff37247256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0dd518be7aa6426b6e75666387d3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f62451099756cdafc080934d614e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525775f5ccb74ee7385b87e71386118259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202dc215242b3acc9a55e1218e266af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd09b5a8acfbf405f830ab57ef235ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d57ad068a473ccf7e3c2acece5134262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0907a070088dad3ff62ece9fe1c7709263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fd408fb3c7d87b57e460b3eb5f05e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c6e71c41dd452ea18be52b320500e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36f00cca58216a48f29f1a20d47ee7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe955dc83bba4f51af7f59ee3f8bd2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819b41c365f07d6ffc71008de019361268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ea7fd236821c83f89dcce711085e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b504a3a304e806104e4f90f264adc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420340f40a339c05113a686976bb9790271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b179d4974fcee10aae9f0cf0032609272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882221ae08c435c217631eff3b2b14e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c85209f6e8342bd40696628f405141274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45546486fe13dc25f32cc7cf07e96852275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de179328266ad07766fd418bf6063c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a93c69545b7f04cc792932a4f078ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfac9f3bff4182686844b38659e2f8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288a8ad744fb97d66eb3832e8d0bae5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a6465c600f0def41e3e07d8420805280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70d676c146325e183d55514b4a739b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621999639e9a1d8dd25394a168d6e10f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ded04db071ee4022b36b5815be949283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f804645c8acd7720cbc3095bf2be20284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d51b239c485816b48ec3d888f2195b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3030d288adc21c11e1fb16e5dcd0810286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461e500f0fc162b60950aa8c9de1d16287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3c652fedc4ebf7ef9850d7f08589b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283aee3bd4cb7ea453fba64e02a94d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8922b7191e254a950c64a4a766aef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9807d91da6ca027d22399d514921fb5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1157aaa43179a9add907ff34cc027292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758207f3c729322b9e9b61b5c2189e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece63f32fa850089a60175985bc30032294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144e928847dc2ce209095ffe47b458a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76da0f4797da79c6599fabb5b42e0be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408a1098faeb279e1c7cba68262d03a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe920ee8e221e4509233e9ece47bbccc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefd2f24d441cad9ab1ac2a923fe4ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003eed10bfe6f74bbb4dc82a7b66f453300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94474254bd5619495ab2ad6d2de37f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529f0e444191b8c8d004a0c57f728e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4518f8c1508d8df0dd684aa0cd8a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f220a2727b80cd9572e6312807cf692304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7059f0074a4c25a85f1beb046ab3c2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21533c21912d7c35714d7ff8b51814306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86f5e0e262f9e72b33ddc5e2965823307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a875ec2e91cd8d72faa7d163f988eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddef5b0f379abbb1aa43869c0a1986309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cd9cb5423ab3bc2f1b9f1046c526c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dfef882e5777735ca48e96145464f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26d47dac6108b41555486c6c6da87e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e297be29e58e3b62c40b5c98d9f82c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc5032da0f593cf3c7f03a80a6ef04314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca7c05a8a31ef5fc2a068c1488799f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1456bef8f523cbbb7c602fac13baf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa4bca2a977d8a2d2ab577be8ac388317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309842e30e62cc74a396cfd9b06a7996318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ec764173dc3508df8a912eb1102db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974972fdded2094fa346419de1bc7e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00abfa861a487d061fa9d805f215f48321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a886e8f6053f62ebde1edd19a5d98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f6eedfbe3b2af1930e68f7b94c93d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b3b0e7558879061daadf3bfca076f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3044c0568de83ec9e1df6952c4cd7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847e0977c406cc320cf004d541395f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a898e5042bfaf909eaedc6edfe9b76327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f6dea2feb14552f4238b4f3cdffeb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d0088fd18bf17963d644bbf16bc5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba66d1d0442e36730f6875ec6730b82330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a06fb4d149d231d15ff25004952668331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cf0ff4476a83419630010c00cb83c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fd592f19159e34ef71d23f966aad2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe6be6b29a35deb91d68d6fac97354334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c653a9434b144ba016be53101da1601335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f891d08d5683b6f0218f4f113917d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e28d5f466b0c8b6dc73196932150e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49971c0236b678953ed81e8a67dbe335338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c76af8e6d77034412646752b7fd78e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd8e38c21930087f4bb4f6bf4ed22f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6aded959c06fbf0c9945f198f15a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9aa148aaa6e1cb8ae57646ab79d534342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac4fbdd2a9349e3450888d33111255343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bee903cdb45b2adc19ba4f2cdb04a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042001c9a5fb27e350732fac11b1a6b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4888812970a1fa9e2cb85b240eb4a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc6e524c8e893c9830a62465e406b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109cac48148a08a9b4ee441d6544add348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f13bde3bd5435d0eb37cea9ac44e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcca0a305ba951323791b2a16aa856350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d98f20571891594bf18cdf1eaf348351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172003ca7d189a65ff15ca084064b826352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a569876cbc380518a0edf1069bbfe76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612d8e819fbba34f01f812d490f438c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa7fac803f4aa4bd09b63c2dc4ca9b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0c515df00e978deae8e9ad8334c91356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da945188ae23e674aecd5ff8c52b601357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab62c4fb2de1a5f646f492bcb5eeff6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea4d427cf93f715d5c1b387b17fcef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72f8af083d17d819a1bc9d2abcd905360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165065ca5397aa4be099b6c85deeb639361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2630c52963330e19891c22e381d4f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf543d8cf0cf20163485d750600ed8d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1a10ffd081d2fcead28b47e318095364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba409045e50934e057821a0f3864a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70084806a140a3d2b5e06966d98b73366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd635a4484b67c74e13ba43724b152367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab5ace5d8dbeb1969ef79c9e1c83cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee6e6c06b6eff7b386c5cc5c92aee3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664a5e678d4b922663e1ad31173f327370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62725e478bce2ba80ab0a7ad8314b80b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad3f32287261aac00f8430900cf5f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a875a4405ca72e5e14d6f10bade516373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90245b096100161f6fe4dc3f52a03db9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43c9e36062883362c8af549ce0e573375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735063957b12165fee42e7ddb7acaded376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3573549881851682f61e1fcf9e8e929377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6fb7095af7bd482505128deb7a945378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cdb973e56d680407107387c7f8288379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88611f2ac3c5ee626c9fc5f4d4c4c43f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3b6aef6088ec57a9166fc50241811381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de6f0ce3fba5aa2cc5480f1b59c073382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8a0d59831a3ea6ce400982a4c1bed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894d9b06aa19e88c0a8f5055e218e9e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d694d56dab3ee643496114f374ad0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142d255e271b84e781c293673c08e36386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b454c9c2e9e45bbb057ba84cb0dfd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fbd9442c351d0a81062ebdcf67118388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf2630ccc04db23bd4d6c92a0a95d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea38e50c78569395b6d7ae38c9c572b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2e97b2818e0a8582f56b3b608777b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e8d853d83ae415fc4989462ebf5ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc55d991be1ab0f9333b743fafc317393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3b25bc77b22b4c93a06184ef2415f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313315263862caf30ff7598f8eaaa2f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad6daed715ea8c7fc48ccae72b4706396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d84668391dd2012a0ce94f9c9f7e21397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a652164f61f5521352eab5850749635398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8dadab13f560c2b5c66a5186b1f06399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b05a666ce5c2ece8a962e85ed955ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2ac1526e84a304a505b79e8f8a3e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399bc265f8614da42144ea8ded1ef2e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdfcb05acabd9361c302f300acd1f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd4a17a408227965e6262e25c57c2d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1db2b1598432f2d5a143474fb91f98405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6f899e4d66ef7437b52d8536fb318406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33756b7d8f8a85565b9db597f0d2a47f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9f75233f3269d9682fa943bed28df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da557d57b9704a48c48c1dfc4f35697f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f647381ecf8c69166949929c978f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd42c3b7ace002b046d84f89c29c289411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de193bc445a8e88eebf30f2cae7b57412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0acf9dc178fd890c9ca0037a5a271413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f52fc14ec0aaa0245c84080e036510414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f3b6873ebf4fb27a0c4290d1e64a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2374361fe5566c26387c657590069416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ca20884fbbb4f0141566c8f608cd2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc64ff9ab0d5bba46808716acadba3b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329769af27b26875a96b7d0ca0ad2dc1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd773d064161d0d6db827455301f935420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b91834505886ff41a440ea9f1c403421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb1d62e8d3bbbac6a2ff298feb6c29422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62905cc2dfd48ed8489bd5fcbdec3b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792853ea1e4f0661a74c06db1fbd4e02424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480bd731ec9c472d0090581de4e40d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd893233ea063d045b8b7f69a46fa02426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5f45812c92e02f83b70698caedacd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e4b4690a1423411938f89ccc17e3a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9447260e30ba7577b7a2b306d23281429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe276d52b15e7ce2605cf3af3be3b75b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf516fb709dde77043e8506c05964dbd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50944434e2be6746e26fa2600d758f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5b8b04dac6dfe889b765ae7b08bf7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0653c0710ef3e4e8de06396a30c3c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705583a9bf805db7073cd7d99e9659e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c627be9e9f5b673ab9719723e26ad7b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1440c7048577a25bdb3012bf7bf0e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282122bfde9c65c3c44c5a159ecbd01438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa13d7321b9741d819aaed4db48444a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b6d9249f502c10a3d084a030d0f5a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c14d3a4214fe463bd69c171f9c700441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933dcc6d049fe4e49310a39af2c0ac8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d8a812f10b2b1ed5240bcc6a127cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ba70744ad4f51b1935fe1667aadf1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb3dc41dcd7a32ff18525b99595b95445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64209ebd6369f5e260dccc040b72ae16446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ddcd489bb9ee6d1627703189bf6e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c747b262ab7edad854a6110fb5d3f8e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7948fbde7977aa90e606ea506ac2c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fc76460f8472ee7e39f983c4a7580450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f70028a3a62f2cf5d0c4e6d282e946451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d198d4a40e7f6766edbd1480aff634c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd604bf3b3bc11b6e519e91f2803b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccbdda4c823072376204e5a38aaca2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d6ab4897fe84a7ac7d7c240499a6a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304bbc1c3e3a64460dbd75fdfb06e11456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c328462be2850b20cb12c644a20d645457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e02d69cdc19fef1b18acf547131b7f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083a4f191f24b1bf0f8b8972bebbf13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622a5cbfcddbb21c5d5b67689eee182460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b16f49055578c348adc871d221144461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d58013771b34f044aad54853306de4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94674eff2fce01480ce8e8f2c233d960463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15867653a358fbfd5ee979eec2cb04464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02465036b31bce49c88774a03655a207465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7489647aa5032de5a7fc81a219d4bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27fb51fdc19de706f08c55d92392a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2aa83392b5d5dce4c28e5403b7508468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9707bbe5b6db5804e895ff5f3c551e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3adcdaa191eca180f7616e3c290a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8644ce48210cb2feb02a1194efaa47f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d6257a7a9a1b52c17c0f9f7539d42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866d0c80b093d5e4d5d7b7ff4813964473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78cb6e7367493d854805d80157070f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b335301ef82b0b6a3ab2a72ca9245475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de0fc9db06d579f9ca838a4095cd06476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a69b38f2a9c99619619e4c3320d66d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb9e58c74e6cfaa27bbb70ebb7ae34478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e779e6eeb355638c9ad1193ffc1d8b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348d9027748c0389b852a1cae39e1ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13989aad04a69d32decef8035ecd76a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59e49ed147d03b989905a806a49117482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116532d6e9bdc6f11b1d52eb4c93c95a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f0b092b9e7889359f9b26706e033c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db19b7fc2a5d31c2f48b138aa9c289485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f06fcd7b28a270e9ec594ae8a72e51486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df725bae218c9e9b511a936cd56fed7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c2f4dea44a61d0448ab080e9c2d2a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce2b547bd5e74839a375aca96de547489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84eb9fc9ca390d77f530d604e3ec40490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b3d55ffbcde235df1dd16bed5ef18491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419eb75f024380321bbd47f4c55c17b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b0b4cda371551fb95673b7d0629c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6f77f1eabdbf2e8b47d872b3a2799494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097ba4fc00028dcdff92321cf27fcbf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76dbc762be276580438a35d523d226496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3503ba2e20ed188c3500bd213e81b71497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5863b718f0ac61bcbaefd1c051491b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ecbd0b3dddde5574e65e8dd108e68499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9516df381e1a9ac9a0b0c7114c6869500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2397a8818dc0900f8982a64a86d4e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70e8f8a42df26352eaa22a69ae4188502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd5328cf00bc5131313a19ef533ad1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568b9024f6865149843588e03447935504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ac7e135de37c169b2986933b8ddac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af698e0c1b65eb423d715750dedc8ddc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d3811743e19979278e8a6a5be6a0f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7086ecf4506c96eada37eba6de5f648508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c430a085b684693c7854c651d1b60509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39738863793f07c65e9855ea33afe4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ea31dbb2f4d7148242ee535935dd6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbacde2bfe2ae21bb68d654d4a6f84512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4188994a120243e799367d36f8de23513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdace7fae68d092517f58db39596297514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44dd640aff48137069a1fc0d6aa250515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801f6428c719b1ee37b3e0f99fe35bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c49421c2dd1481198dd5d276d77344517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517ab179404303461faa91912d979fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4205166f489e13610017d948800d80519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bd329bc70f7e47faec45e45aff3b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019efdbef86f541d094a297b6143f59e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa897a2475759ae99109a1c312c9165522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a29c4f1cf6c5292fe90c366bc4b18523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29440887ae815620eb199f33f2ad7c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2cbb5bd56b74cc87dba601521e601525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042a25c1946e25e6800822461714edf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e727f22fce649c64182dea61f52c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db205c5e00d7edd0652779e7021b0900528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622da78afd0ed85d78a9ea66abb32471529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3adcf9de0168c9c4f254361915a7f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7337fa98e2698e463c61e1f240f20f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ee73976fd8fa9a8afc8c3e4411dfd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d191125b740b97ae62983ad3806fc07533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59597d3109b6fc6f15d06e8ceedf7073534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def96bc6a9efde87ac6505f9c08619fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f7690cb12870b11d4e2c18d4287ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4b227138a1182103e6feecd6beff1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7485e6c265227c7f3cf8884869ec3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d191cf09517bc0b404d5bccfce681d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebe443f30d64e5d97bf6007a77c0f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457aadc46bba8891038d72ec485ee64541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e87b2fa80cbc6af1f694c10da73ef1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e248430754663395bb955be99c00666543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef816c1ea2bed0b708fabbd48e36f547544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d56a1b0a8640b1e5183b1abbf6623545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051bef965f93aca4b734c7fe46a74c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da12ad7e75a0d6beeadedf21b955ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19098f13e0be31586f937e0fb1f05a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a00e8474dfa81870557d811d52ad8d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934bedd9c9e59b604b5746fae5598bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a62c0a7543edf611f95f8640560017551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddb5d5c828243d10b55b3e884d11c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03abbc0392f573fe85ed065c1edb16553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3a9a0004ee15acc9bcb9fcfae1d98554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f6c0e47b93f735b36591a88627c46555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa8a52faa36135fb1cbb2b9fdf865d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b269caab176c791aaa77e99c7e4391557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1f7b1ea6166c8b8852c89ec2f61a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072ca6d4f9512f24c726359f79c4b17559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc60e327f42041d78df6db4d0efcfad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d461d0740667475917a3805ae871e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022d745d2174e164e8ca46282f3a1a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece81137e79355d4255ede667ffc4f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31522099e2ab9813fa59a67d8e366353564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92faf4984e46a964228981189aee92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369a08843dbe73797ebb3d7d2568202566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e92793ae54e8baf04efe977abb564567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d7e1c7927e652e9a035589b9b59b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ce51406bf3ed2bde9cbafa668da0c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93805897f64594af48c97ce59a8611570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d936384acf229362c59ce536c8488571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23864e93323a89c78c260bf21945592d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457886a2ce8f1adb7040fa1da69f2d31573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2906543f3fd49c21a3c5390e478c682574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52349110446fb0a141b7e73cda83135a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c9c4a1ca2bca626344464f2682f0c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafef7aea68ca617508fe9632145501577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100936d289395b968a0703c9a4028e5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3958138aaf9dcb5baaf53a8e05cd34579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6be912696d1a7a2b5b7d44af019043580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109c2ce45ce2482fad31688c2de5a5d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd02c7d350ad70a3072acf65cf09a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6bf70c43b22a80bcc199625d2fed0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35210989b9e717b2505b7d3f197cf1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5795c9aa30e7d020d9c643a214532b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57efc70650114698dca4ee8b27fc4c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ffe6cd86e642b22548cf184ede25e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a99428b69f8ecbc14d2fd68b31dec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f131ca761b055d38b0256202448e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926996d988ba6ad5266671e72c792f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e53665dcfa54ae6bb78f7a4e726b1f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4fa7789c7b3738bdee2426a787e42592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91058f3a8fd667bac3b9078dcb887e7a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07682169b2b64de740c2f9a9859b0f57594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014324f9009ab92c2efcf6b2fbd892ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4232b2901ad62c97ab911996d71e8b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0f51a766629ee6184ddcb214056f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c1f0756bb47bc6d3f81251cfd28fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4ab79f006aa5ce6332eec12e08c9a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18847ce5abbd0df23450527ce98013c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaa9269aeaadaeda59e10befb44e48601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ff4344d9f37889928e061a0caa108602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1cf56c84acc11b25d6d29691fa4ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03b905aff53e3124a7183838a8cf41604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb615cd2e943f41e45e390da38e091605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036ef25db4ce1b0517b0ea50eabe491606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8876d5f1b4454c785e85358997051b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f159c0063bf2e76cc544729c70caed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d07472812d0e9d647a9591abda2d84609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1696e9999a65310ad86caedfaa1b809610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc41c446c22d8e26026a53dd9272df611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a327a322b12d8a7b784ef804386d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfaf3920c5fb12d7e607f47a751acd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424aeadaa4ea4fe00c0b3e309aa819b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08245802783049f65bf558c2baa835615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47bf462e96c53f7ef9fbee3de6152d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02dbe330ee9576893e70e5dbb5b686617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ea7c08b0ff0be47c8549dfb600587618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fba715ffc4284f6676815e8e4abab7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe37ea54ce5af39ef9bf0c8561b1cf2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec5e8bcf412a60cdb5f55f2ae87d65621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82f93902593b2795e279d44b1af619622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678b05bb5fa81137de5d54a2d82db38623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26428f2f6b1bdcee8c20218f559df09624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a48fca0a1a8cba940e673ed8d19fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e88d784a3ddf442962283e3560fb1f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e090ddcb5ca727f686dc5f7d41afe3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b58e287df9a6a1047ca0db8ece1564628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041198c82237f28284400df23e7c4be9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd31dab214203aafb85b34c860640a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322d9e4f99993cd8be095cfafc5902a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a686fac02391242bbfbaf491ddf31632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ca5d1da8304fe089ccf371e14f3cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6f4b7026d927e14bb0fcf398d75e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5c3c9e5fa67332882394eb7f8600c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8c1986d0c662d0e77470d850b1d38636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97da756ba7b76de6a2edf85c1337f0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc0ef184dc475b7bf377d275da1ca5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7a758ab7ae1f19a60b9652d5927db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5b63cba8da802c03dc54be8a9c1a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060052b29b504830de27beaa8230bbc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ce7887bc374f0da4995cd2c76a0d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548ae90bd7ec2d1a41ce6cb908d6cb2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4b223395bc9babd390a181c7017a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35696c9469c7b389946f7923871236645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3719fa50577ea059b5d71a075847dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee86706716706b8dd7082084a4fc7b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a294df0cbff2b5b059766ada576541648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53a9a22f306104ec332e42814a7d65649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1463afc434458484db9b9e23ea3bd2a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc0037104c981386bc278fcf3d144f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5436ad2abb066caf828dd1138f2211a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4ca3bb1c5a1aca1b5880ac73e398a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a676df8db28ccdd2cead87979a8cddd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00079de226d1daa6cbb89cb4d6470230655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906ca909981ad7c8e675edabadb00b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0aa65633136c3c31968918ed63ae3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187894761a538bbd1d2667f1e68ae52658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df1696f8ef8be98e1183a6abb9fb7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099c88fa2fa28e86555bafb6f649a98660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bc626bc057bd304567ddfb1d5f0d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48b76e288b8468f63298ea6e85abb6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aed347021761550f197c70629767a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b979c159f0e8decf9603aa732dc8633664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502bd7b69e3faa0a6b596fd45fabca3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb204e97103d776c44f9668b73c7f23666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ce927e20e11388fa0503d19638c40667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8577b4b25c9d35b10515855fbb001668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c3f6e8733e307d267013224c16ee9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16c6ebc252610b88be3909c7b55bb0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19ca92899a22824c2e9dcc94f98a65671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf099ae9ada3de0415db49a8345169e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40374852258ef63c46a57a7d347b906b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed5097ab838272e36ea0d55edfff30674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db4a908c64c2f4e4c51dc3b27cd7a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e3f0ae13dcbd23f45e5c64ff79c8e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf00d89df963ffbbe70f18982adea6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6c3afab42cfa25a622ddefde641c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc4f35a8b1d8d0d5238d6d1c35e4b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6f33604d79b245ce267c4420d599a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be932f877de225c489c407377a07b80681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d9f52735308d4627700258e20c8ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32257c5413f74905a13843884005e570683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181d0eaf3bff2a017cd0f039e8d8c25684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e7e4af56b52b61a632df95be91aab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5006eff566c7a26d5decdee76a34e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f1c7e14dad892e51bb2fda04d50d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7baaa5155ae9f869e276e22c3e3d5f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf319c0e0635276aa19ea3c4c5cca4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d67ab62125af1a25a6b463ca78cd4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae306391e3ea425d44c72a5742878a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf63d1259ca27eb856f6eaa25af9027692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd487540ef64047dba698c70cd238c1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3093a2c3cf6a724f9ac457b46d857b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5c57f3f567e633451d818a1c5e80b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497fffe88cbb3fc08650a043602d15a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e737a1ad4ced1510446f6820f66a581697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62bb1e17c91eaf68411864481f812b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fd53eb725f0d2ce22077cf79e2b85699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e94fafbc66a50746fcf988c3d5adc0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3163e67ea66903549d7e9ccbce1a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611fbd9f80004f865fd0d244e0d090e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a8b4f00e2aa8343be622e36c6e4d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66dc128553e535319ad0972939a84e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392fbade06ef0bb6e663cc481718248705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b58769e71dc97ad14c4e1e60e7e6c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf2c667611189f5c60e093ab55a946707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693f5419f206b74e4000b424f2786f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc0cc32e2cdcf5099deb4f9ed6e5d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c8462d0a1594ba3a82b062cab30ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbccae8e2f7ec9becccde0327457ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228b310d8f28d68232db4dcad764f1c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e457ef7ccb285ee51856dd867ca8bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac3a5f4301d3441efd2f072248b403714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c55a364c61ab643447f7a59f66ab7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66431e213883e297a5dbe1e19fab620f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c13756cdfedb441e1f272c3d03485d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3eb5d44d0b0d14cad34cdfc094d622718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72adf2246e6251b768a319a3304b6e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151b4b1ca7ae057f01f7e44c1f76c6e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c117ffa2d78c0933f89417c688935e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90aace9f762117764631ca5c9a36af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69a20df195cd2c8e5c2e396b8d8a82723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5447213df8b6baaa568d1c99d8b589724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c3b5814323aa20f54dfefe6a337df725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea57cd740c1ec7408e5548462a54b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca65400b65f362c19598c69ca4c327727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f52334f5ed43131e8255119382d135728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a6d422a60475c52461738eb0df964729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d373cead3aa810a6906b67d64a297730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b94607b41d8f60d76cd99340b275e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578803ac23f0dfd7f3de20b09af791a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8547a06c75856e17a6866fd6ba57d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe666999d260c1732c4849cad3af9a0c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c09ff9bcc24bdc745f71f47257499735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9a221ca4da82319adc4972de5cef6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fbcca6aba675c047ba47416be9198737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c454328f7d0d4e83c7e8fce300feb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d546606fbb6943df7efc331e1fb3420739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308718be16b053c9ff9f22341342f771740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43b4c63c209942b1f8206baafc21d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddb8261de9f76cc4abfcf47b84c0c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293689fb0d2f3da2a172719e3ca488d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1dcc99541833f83ab2f27a815067b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae09b22c91df66742a74947ff7f4300745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09687204968552ce59e798461cab0c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833b9600727148619aa963066c84163747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26084c0b4e26f3a96176dda956c77e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f400dbdb95e6a84361ce5874ccb1466749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbdd234f41c0b9292639950f1a3ffa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55e97689dd092dc1faac2a21d65022751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8691e8f284dc53448b462652e82758a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78bdd46e312a1bc063ba181b346498753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7d99435487e4009b3b1dd9f4f7aed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9961a7134ea0bed4ba723d2ab92451755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6fa8a5948dee4349df677cc9c27c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57a8fea664724bac9ce3b8303d098e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef4a8e4256622253c9ce1729729c45758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7944295a365dddb36059dfe8dca10759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a7ddfb6252c01f6bd3938e8e31c091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d36c838fc89639d4342a4db5f767da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a2bea743a6b9abf569237cb337ded3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8eae40beabcc50d5c1923e5b2e3984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a563b741de8093c8005f1a847924595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbc47c92633df5ed37db75ef9eb0946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c45577e1f529961506420f3673fe57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b346d70fb8bab478e48f3e832942bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db73558e915c1982a67cba029b7539e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7743d331fc54fab42c3b8e6657330b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55ecd2a53e2a76fc2481d2b856498811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d6e6024ae12bd9275321517b3513812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda2ecad2e6d76ab0f66bb67791b49713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad51d5e734cba176c7ab45318103ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95171826c84117982390f2d2143178c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773780ceafdbd5c3ddbd3d6a3ee4c7c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536338ccba7f8b7e361776d5bd95d88817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba215214db687eec4ee4a3a87cf1af718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32272f57c655c0e9e4db78cbf5f0036219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61c0682bb5c234bde9284636d1bdd420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f891fbc612e8757cbd1a06b3d23da2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c712767002d829ae69c6a400a3e79522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf88dd59d401d1acb86d64ffc8a6cea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db910228164fb07ecaaf303f4a868a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8d89d9a315ea93ab247311744620325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423b6d37e4cd9b51a4abcffae0961f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f56b8d72b363256c9dc4cd6a65bff427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cfffc66a2164b44a74bd4923f33b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801310c78c9954d54091b032971d35a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f723cf22550d9e9719daea4501775be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbf4aea622aa09ba93522d8fa70fbc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3143d696172031ff1d5a15ac598e2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbb96021f7ded81d159e1ce2dc1f3f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77eb7d69caa7c8f74f28232c42031b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708e32e2695543afae8350ce7e5df7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194adb69a265fae39c135b161e93fae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616336860119533c9fd83336ab07841e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c31938ce02cf929a8f4f4ea69dd5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1295ccacd41546b099039c9db300f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef13fe3d44658a493f4b32d229a6c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f925b85c4660176f30fa1ea7a17cab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa5e860845ce9a579056b399d93a8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3544047104a865cef788371330fb82043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a7ec1fb0ee52718d909b956014f5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1f4ebc3b1d81d795bbf3b532dc87145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2780b5cbe62bc9ebfbdbac53edb75f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3868c3ed25b6d8c724768f73571d3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76875b5c18d5848299903a0d55c1a60b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc7241f8b6a68124aa878768445c2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6bb3845df74646b46380c49b05f3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd584f8562b71299bba24918a999bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e738a1515bdc0f5c6213395195cabc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc7273be3517b1d5fb21a09a0610f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9d0d18a98fcc3e10bc3ad2fd9299654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccda9015d754f0e8f8a0e79f35ab5155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cc79f8441b463fe73aa6e05ee384056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fa55db83192add12d978b1299578157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6e850bd1b31d5eedcd32a6c1912ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863c64ad852d281ca33b8ce7f43d72259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17c28ded3452404fded6f3327cdecd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdec4da0fba47e233b2070f7414dfc961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd635c39c82a83576238af415704d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c457ff7805939873b447273b9985963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89200610596f1c306204fd38a09811d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203683158f6fd3a12b76251182fe95e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6245348e454d8f5cb93167d80ae5f4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fb0d96715f47286d848c90c1d806e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0aa69da54cdc7f6447bb780dfdab268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56ed7492c5c33dd6b1f527d20dbf2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf338478fa4259e3c3c421d1be82956270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97519e0e47b04fd6f531912de96ecb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb92be15597a5b0e8d2297e77bd972272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ecff431fce20f8a26172a033c664573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bcbad64ba0f3a03acd76360c48d0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab66a45155c77fc432c22e4e3a51ccd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d0819c2d005851f7d06fca354151a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480547e1e86c2441b32b22055fb49b5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac048ba2703cbf4929677fc2560b79b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323f06e02645aea5ed238c8ec5d441679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470166c7d4dcf28221b08bbd3daa886f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e9999b6072de691263ae102c47cf181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e7b2ca1ad31bde26c3e5cc0d2abdc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526aacd54b5e1a0c5fe37510a9e29b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a173e3859109fbbf3c6fdc16693bae684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755cc509275b843dfd81df0c91217f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6f6b84d9db8772ac3020ab86a5b7f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661264082f874144852e22c144e987b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdc58d27d8597e238d1f4c975631e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4212ebbe8377a7055287f15bfb249c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9622f9d404b3de951c8bef0586567790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f04ee8750d2d94e0ef716511c7f7b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c03f6a4de9344ae7fbd5ed94bb58ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc49cbd03680f1f1046410683b82a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d1f4f038f893d42690c50d280d6e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1200d6e4af1c3b4832ce6a2db3018295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92689a4981ac34d5ce063e96a7139dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5af5407ab5cb4da12af386cbed49997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e336a04887314be68c7f77cb12cf598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b21c8d15701979b8eae4d1d644dd399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a859baa3f99de9b2fdd3e6b8e6721100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9d0b5677fd801621173915618b7df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561e6c972da55fcbfac3e65a33bff06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5640f06aacdd57defc8647cfb29a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff00f42151bfaf651a821e1f62e105104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68331167b5a5c07491172362dbefac5b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f31bf9eb1f4219f61e8506e6c2d7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e61e69ace69e92f82a265e01e4715107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92028692cd14038af1f56a5bd8ffe36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a44b496affc75c1d92e86e45b9a407109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c1cca92ff9a62ce9404525757bc48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b57d18f88e1ce1f59663bab8a5b77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88080cfce9b470302bf09e13b578b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4384c3c92199b867146d1302e72401113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4be7e7a83340ffed8a3d1282e38b50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea47946814db5c68796ddd6a03f582115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c237b30be05781e5e27f6fc248d93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8aa8229f7fbbec49a42f7c3768eeb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a92b7c21092953dc8fd1115d5ecf69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632504f3faf9363b80c1df649325b15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3ca08e7311619ddb060aadef85f20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f00f3ab0dc549ed74ba364fa23c725121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55663378a60b9e7c112d5bd4027d9a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3207e63341af8bb87cf9d10d4edd5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97bd73210bcc17bc27e97a770a1411124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a5470bdcd98851e75d58f5aa524cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f683de2aec965c0d073edf6806a5f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc63c5fc198f0b058adf70e5761846127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01021fc06c6c95045ea1c95943d720128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70af93dde62b1804c373e26c2ca8bb9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa7a119a17de23f443afb91874f7e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75633ca2d11d7ecd532a953e6c06ca88131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b11c8f493c2400f5aa41c1d93515ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7771166816199123fb0c8c55c537a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c67111b8831897cae2e6fe9acba20134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fedb599d6ba0eb388e93ae665ee3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d95ac0d43ccb4180946f1f5d8e5c64136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadfcd610370e13a50b5f539fd8be05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebde3ff7aad5b098c9d2668065642f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9e0c9712bffbe98f75c250bacea14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319af335d7cd44a5eb1ce59cbfda3444140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659eef050a586a046630915235ab3b98141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e831926102e9627a310557556906657142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b9364187f2c51d31fd1ee156cf431143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfae3cbf00a549187a7e3bab18e64f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a956c14f7eb0c66f0651c6e5148961145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560da9c0a92889550841fe90ac2d2b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8be9781070a5fbc071531f67b79a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205c8a0cc5902c787d2600301c08b93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c66d7c10dc7d9e9b4eff0303b5c3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482ce899eeb4ffd4a18ce3176498565150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1804a07b627efbc9608e299c93f67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67593c5325ec463993870f2a59ec97ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f842f1bd617cde41f0dfc760ed55f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f59328d1ac206a761b55d6737cd297154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d503361e913229706d4bea5bcb03aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0e145c4435a6aff89293336623ec1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72675c6f4eee9da99d240637c6e6251b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb008498d09cb86e73f9f722e68d0a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe317ae10a95f53647f4fabb3006053159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d96660fd77eafab4a55398eb541ce6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc19b469429f10f5c67f4db75791894161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdef76a74389da4d73e2a587e3b475e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db4ab6192eb95c68bc8f47a889b718163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4258d751937d060456bd8df5545575164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36075adaaddba9a6e783498b258d21165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6b83cd17b8e709905ccbe772b8281166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060c9608df32ac7bdc000f94c518644167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68a2bac4b3f43fa947e542d07a071c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb7ec29399014c31ef474f85d53973169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a447910e2ac897b0f82f337afec2381170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3e919e236be4c3d2408d2d39f8735171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af93e79f78b9d354b19e6fa2fcb019172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160d4dede25bcfa533d4a4417b78b61173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd574743e28c7c7a2cc216787401219174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aad13292d6122ce3e70ed51ffde674175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ef2e8f329bfdb344592eed1c2c7c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4907903cca22efa7a0f464e4eec09177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54ba0e87126aab7a84a76ecb8efac8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db375fd325b18b54716a6d9cf9aeac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6055d3ad7f12243107a5b643f9a2c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc960d9d24ed32cf1457623d89dadb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b87847dac5d33e3663e543ce231858182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a244c4ad7a2e75f55bd69a3b099cb6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37993912f88a0a28f698cf2d0a00049184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2583348941f87a21f0db2213ba69b67185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017315eec6b5ea77d626ef7826a9801186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf1720d4735210cef2f37bf0131ad2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f911383903355e2bb38f061931b2f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe66c07752e51359584e4d93866d2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18ac7da7d853ac273b345c10a32e55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289b1d45799330bd14ce1234fdc5e3d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fced88b1987f03d1c330d24cb542157192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ed9a3e30948417e01e2ea5b7346fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63cab04896b2d1d9836ca816e1600c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979700cf6ff2a96154206572ae2c9cb3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f2f0c6ed950bd1c3473dc7f180c2b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4a4b1627f218165adf2d3b328a57c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe378782fe986408f7e7eb64de80329198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a0fe416fe5970c701b5d38059c30b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e32b178de00f6bb0d4481fcfc398f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85298a108638baddf744cff99da27b18201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c713ac67c4ad67e314d386ebb0bdfc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bb3b5f7227dd97c0f6bee08ca1985203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142230b6a091f918f4cc01bc855bde5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01535f80bb20d0641b0a2c28cc1827205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa26a2697cf4e5f074d59dba3653967206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764f9788e127531482e90f64896b6ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ab3fc8d4b3b009d4bd6302f4c3a25208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b347e57ba372c74fd5514bbb49a71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26aa0b13c986f837292448d2e770ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13574a306b2a5b3768783a9321f6ee8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421417eb8205120bacd4360f33081fee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c326a2f99354302653c1f3a7516869213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36a30f7a592f39d6a5d52e8e78f0fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b372e9202426a4ba94f18ca92e3c87215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642bea7885b71c3a91d18cd69e124e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fa92f35aba759cf7f9b8de1b26c79217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe8c0b459c92d044aec63da73d094f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527750a49c547dba3af73410a670488219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31254c34e3c6c5c182e5aa03c615a93e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a9f36ab02975dc305dff28e1f6e68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96acdbe1d02200454613d674644b48222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0492a93379cba25d7857448211c4970223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0c5b3f9c18c5701a90f5ef40b19a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d635bd2c901dff413cd4661922c4b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00543dcba7ae07754f248bc42e2d9c2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c39f8c33c465ff1c9e4eb6c66f5d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819d8c9bc42b2e1ce668cce45910c86228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383611e9139d53931da5310497d5889c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079db75200ed1eef263f59d9407a1f9f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4809b9ef1480aa7c485c4f1fa1509e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb621ecc9d60b23fcad18d776b081d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4dfa01fa0d982fe4ddcb8116ae507233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741e71c97d3ca3d2499c55f80c707d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1e4f574e1c75b67a80d872835f23e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bed48e8d10c72aaf667605740ec81236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ac335d0464ce12784fa4d5cfb73cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675cffc9cb818f6c2f7e9318922dbff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdeb5f1f257bd0a1d47efc774e6fdb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5d579ff853bdc0fe8b5a18a78eafe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c007ee77f66bc61aa0b3c7b333304a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b74b29c5c17203dba90b163771430242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29066e01a6192f1cd602dab259a012243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80e84a2b9fe2698a1119d01c23e4f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f2b50ae24e2d49df9f0d992f8edce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f515aea15917847c1485cbe0a181e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367b0fcef40ad0942f94b3603313c99247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bb19db5d2429613ecf8c6787630ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9faaaea52014748383266ecef0e6a79249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68628d8d94d825e30d97c0901c3b347250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bc5d0395a33dbc597819b9ef1235c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccdf5cc5f55da115771d29f2141b69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb3cf9cf56f6fe55084124d12035c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59a03f2987a3dae437eddad9e127f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b8998f4ba64f295cc0d17801d9a0b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaeaf3810c5145f158588f0f8c38f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5011df9ebe86cfeff12b18863155869257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be7a0736c49ad27bdc91a11d4b6956258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f342e1d81b7bdf79f7293f4a57e415259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440c2630a520d7c71879c638eb995a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa8e071ccd9d4465f444960712813e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfef507cc8dda0bbb0eeb8f71f68c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db887f9283a73ae15ac611de25e73362263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd57481fece714a145d399795f6d11264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55012244862e113e45e63f8d5b2596f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792323abc449af13edccf7c65e6d45c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fc4f09b220623dc5c43ae877e6009267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db82078bf880610a241fed9280335fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51616f526a542b745217c2d59c9ff9e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fae25122020a71676e0cfe00a84fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a051f8fbfe00903bab18b5a42a46cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2745c419f4f023f747e613e117750e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33d7c21f7da93fbaacb700931bf4d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351a3ff78b0d3d255affeb4515e958a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b71c5141cb9524f62f08e91cf53de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a401427288964b5d51a3f1144aa7b63276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647bbcca861e8855e91118230f4540d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2006b1313bf840dd6d79304a10d46b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977002f40a53eef40abc87fd5329d1c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6699a5a07c784341bc70ddbb6cdf8d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d342afd942cb1548db0e55dd4451da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76d86acc927bf225b086347e967e99282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268942cfd6ba6ee00514507ca2044193283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71add0dbe1a4148f1b126dd6965127284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce991b51c20f93816ba8b0d1087c0d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4739d9e2e4705754f175d9222c6658286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835d1e3b0fdbac21b3c48fc77cbc147287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfbfccc83d9d3e4c16a76ad3bcee1b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82055046e563e56f9a5aa77149e0b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1097a96e0cd309b9aa1e3ee3afee5e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99194e493b1ee1c1d0928ff42315ff0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595f8ced56a31ca8b850e37518a772a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1548b289c71efc20fe3ff51df978d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24393ca218e9c1ce55736940a66cb6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2b6516c62a94d6f30545d9cc975ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bb969462910c8c0d6dc499f31d466296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f70d6795a091857d0e64fe26bc86d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3922e66a70c0e8299812ca003e822d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d441e465cef99ad8ebce4392275ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90686309ce6edb578b0ca1a462f706300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823f4d998335870c8b50e59ba81c4ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b26077ddb5b6ac00dc7235723233af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e9aaf6c085fe33d67b0a17dc63342303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee1abef84a81421862d51c3f348366304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea503b3a234953d61f287182713abf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840193bda13ffaea71a1028cfd26ed90306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907577a3de3ebe6be5fab1ef26df2746307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3833896ec6a9a479052473331949a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98269f88eb3befe892bb46625c10369e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1401cca4af7115cf82517ec27c8a4eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a48019a0331d5aa7a32767723451a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeeb5ec44ae8d8ea16a81c0032fab70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6f523972a0763d96266df0db10f11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490f811cdd6a44dbc540b6c483c91ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b1e92209b19d0df99ccbb15a1387e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a78c3cfb1420c8d8857e41d1fb049316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74608911d4e7afdb1290313afe0488317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59446e3823904411d5557d6123eb1f86318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5f0b243026125a1a5c71e52b96608319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447c7d332a736620a04ba79eee7de07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf2adc3bac1947d8ecc1fe7cac8845321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2447ab7cd892eedbe71e52be8d989ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfed82668dc3c94291e77ae11957c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2ec16223af818e6b3bff61f394add324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15355331f5bed1a03f0b1a0ae2e1c957325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4a2510eef6e1bb81a6e4e039eb0ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f26394d82075186e99845c3edffb7a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ff3b2abae6ac00c653c7ba8ca46ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0cbe5c9b4edc4ce4c3dd9e0134ef1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe5b63ca7dd77460cbd6cd51437e1e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d4020536cb9504622d1bd2d2b69e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3c59764501f1aa490432aae0d6605332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecf7a551eab0606d863b34dba0f8ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72314eccdfbd3f114cfb0ae1045d55c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c1f6f549539a9fcdc7eac79a8e8a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129589e8f70994a1c68d275c98534a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594788f2b5b10bd80d2d79da55516d67337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ec212636df726cb56d53e8f0ff2cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140722f0a3acf10d2f9fb5e24451e9ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f30d8b07e664d174acfc28eae9774340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bce3820c671a4346baabcea36c14b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997de033a45d27b364aa9cec32d4746342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973caa960fedc8ee0d086a712631aff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716717d31929b5a855c671d32b280c29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b13d955a7a714c232f28edef0cd267345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76137b2c29268bb0d466f1ba3b7020346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545aa1eccd85de343f2b2b771f78d52347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e3abad1bdd7a2f9cc530ad67075d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0358b76bee0a28b89a7e52a0a976a33349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe93228d057abed1e8f88ad3157aca0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c595b27c8fd6ddb4cbad8f1e3dc0b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a184df0c5b041d81b872a5c9bdadf9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56875c78aa5c96cc7c38b611ae1a87cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5bececf86f8c1d921818344bf5a17354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5084aa1352b20ba96381fa16e9a42f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8436e69db1f0eaa01ee92a815e7d9cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872b3aed35e604877be5b5f60df0710357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70beb778fa3fa2d2afbe4ac6f0ce1a2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d9727e45ebce4815d35faf48aeb0f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e8af567acedcee1653d95f2de00e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648dca49339abbe7d0ff6d7691853a5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd760e78919df7c7858cf937c438be0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a5766f4224d4fb525a598ec64d8ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29324762f44978b422bdfe93fca5bb2f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08de2ea14ec004a2c0085aed4ce8f99365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82a60f62c4f7af31f43afe937b567e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d70d5c2fc77f224ae49bb13d92aa3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf19ba9ab693facba2dd4f9096fd29368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915c013e28c78f0ae3bc689361848cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca53a1e9072055d995f4191fb33943370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bbfa8a919f90fe2497cbee0209832371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146396d0414a754ec79e38af3855457372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92811cd5423b29ba0bc03853da1c197c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df043beebbe7eb82b7ceee5b69c7777374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc609e382b0a78a540b6b7fec4384b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddef754d3a25bde3a6e44cee185640376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f1a25ba7c0d65b43afc10819c0cd2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197285924a74b07b4015cd944073feb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51101e8e4881157cebbb40b2660f9094379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f1cbe7151a715d126552b9deeedad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d984887220a214b394e5533735aa3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bd1d44e94fdb969a57bfc0ac20ca0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa19174918de3f8fd7b80be2486baa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff5a31fab2badbe81f2eb025e72df2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bbd5201238101ffcc907537b50680385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54c7937d323e2106458d70387e7e76386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15962487c835524e1c7e5f17edd36f4e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e04745aa6be9ce9dd4238b0898e79388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d202b1d685c8c8559b1899a480eec6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40dd30f72827eab5781c41f942b5fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d00a0359c15d9a9ab76dfdbde29da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7145443216106d2000c18778fd87d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17770eb14fa57ecf2b41b1b44d80f7b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d07b00cfc09716bf360cfebd13c3ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f2d4ba8c26214d26eaf5449f1b826395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f73163d596cae7a3d60086829667c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf94061c979c609744b95eaf5adf9a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8a0a2aad98b5d25432ea9522c4551398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd7cdc4bfb66660da1267c61f96cd1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704db9106dab0a0b77c6f2dfff4e6bc5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab21d9e2ee70a59c7f4b2eddf0c443401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda400513494043c71f63cc03ccd619402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a673920617343146eefb5370044895403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdfe9439d6f6a340304eba415850af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5c9a91b28682062b7adcffb8d6f9d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb224ac316b5e64de75a85df63ba4aa7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f462c5662cb0081562a315564968d4c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a80b273e20f994e4d6b636636e9e84408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e741e4bded183cae6c3d1a5008f480409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5770e629dfb8dc373c7bdcdad3e9ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db160c7dbee95353178fdf60af544d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd99a4b2139da277e4b0a6cdf1ddb6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839deb66f422768fb0351875899dae4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dddc092844b478d7c8a678511385a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629d1db4a1ad4eac312a970a87485b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769880986b732a1c333b7456b0c90e7f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82ac6a1e0701fe60e7eb2d1a41b7d9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa597414bade6ab3d2c475c1bb9aff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2dd25d97c84d1cc87d1ae7007546c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ac1458f0d068a1d0fe29f528e86f7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bdaaa5f2438176abf2a61607f3031421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c097c0fcd5f5b6f637c9c4298ad6f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f51c3088b691d2deef87895bc25c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12389e63e78ea01dd248b005d4898e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d9e0f07a1b0c29796488efef17caa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179ca09f850d1cc0abebd4fb66cc5f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03115a84edfc22b9b5b10d83e7700ee6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b3ae04d2b61164aa3508f22001136428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde92e2b3382947bfb4077a6c84707e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c978b6c4050f3dfd7b9423b3df5e9a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d1ede0a83bfbef8c87f5c747050fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746dabf2d49690d32b9898d3add013b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaf3833ae463204792e6794ba01f8b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9502f21ead569d77dd73fe1214cdd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128edc111392c63c12d32702c52c763435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed389a7ce8d2831bfdc69d6f73cdf2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7979f641420a47f6c49c89a73fc38437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57569ca329aefd8a9b9684b83792fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd58d6265a8c6a879d8b07796db49b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d2f4077e97136c83b19c2850d7f07440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e84d7e3e08d823bd198aff90351cbb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03c720c74ac9be06d0ff6ae2a3b7b8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d65485fe7611d4706a8aff6a8da637443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f125b1500d31dc43a2a591b5278fe66444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9b4401bfa20eaeaa435b662b5a3ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ee9125df39132654d83454a7ebeed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681170a91995b365affd37ea362ee22447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e93bb9e16039a2f87a0c5e624293dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c0d2088d2c5f31c7a0598d9dde203449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d35c17d6a1c7b40aa4794200901c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05936ea121609b0db4669cd033c7d423451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04536ef39c2ca17bbbd9efc1a845afaa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480181f6bf9794ae6b45a4110f67d257453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f5840a75e2e09fc20ca1cd9255a0a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a846e0ea52f923742459d53f252eaa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafb2448b3ceb3ae0e124e06f78d84a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c67fc3c3f6b60cc9ae393e3b7f4f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0252925397e532ea24c8b3bec2bab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104dc33a45a97a7535f3bf68478d48b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632305d4c9327987052dc8545265f613460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d9bad1077fe6b4238605b9075aa7d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c17f14f2665f17aa09474b6c95ea09462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738250c2f6619daeeed0053a1615f38463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba664a69a1d01abc322ba6fe4fa3ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91faa736a8996162f907418e5f4518b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ef1aa36053257714aa4a1d29facb2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47050051b229a1b68bcd2222fcca7d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146976ccb05893adeb25281b2cbd34b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db979fef825c9dc1aa9ec7ead324d711469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1af856f70935f4912cc6190c2f840470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31d9691cb0d387f76c17de5fdde784471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43280ab49d752ff15013433becebed01472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6956415d0249b88c809d8dd9c1d5a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fbc31c35f0867ab6b95e067c3c1b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f16db35c1158cb8e2a6e6c7b870a9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7c3aaacfd7074cce413b393adcd04476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253613e59b239fb39a1d505aa7bf8e31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1da5fa5f7b7158b747d5f0ae760c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62509c6ab520a94e9d3eaf17da55fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7883050deada81ffd88fa1d20a48f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a5f415855ea869f48a9adb3e70898481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f20276bda0c10e446f662c7946c5cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f5a22c25671c6c4226ce044547493483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c02fec208ac6810ea0fc837b73c57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8abd73c9bab4ffb9c04b1907698572485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89728e41f805253bcc91a300d6048cd9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a52e521d69fa88ac3bc5a41f1c86d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948e1f7b2ca10965b0cd81836c0b0cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4476a1d848478ee3d9c823f20fe3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706439f90b6437c59dc56529d95e41c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf552f718c0050de5c143e5b4283c2d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87af06544d282cd9289be682b3c0de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0b44ec6f4892a04f37f4a2436368e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530c2623e778605171f700ff6626dca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847aac026e2b7968f080210506385ab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d874b091851d37f643ea2e4ab6b658b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f6726843e5710c0acc1c5fc2ae128497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1dd4d89106f616e97990c163e4aec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0d2780e10d6635a567cac22bf735e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53899eb367192c0973c7c0c2dfba6d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba556ae2ddd316d2fd7f03bf4bd87172501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b4556374e13713e94c1204934a3ff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413343d42d230229ebacc653f886cba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954346a5a436c19136524412ce9b43e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f206754866d2511d351871e25623c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e715346f94805732cc21bfb452d14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6258d8eb03776859cd2af154233e351507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4ca18669e2e3d10a63c9cbfcd5d28508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17431ebbf9998e650fb8b739f0adf3d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2717c666105fe5591ec7b7e7b74e83c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a19b087fcd5c7bf1e733aa37915b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462c93a4b285c01660351fa6bcb5cea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a04e7bf989012093d34cb289e885c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d338e28b41148f8cca6ec39eea0d18514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166667005f0b0ecde2481943450a92d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67b9ed900adec690708123b7f99656516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2a3a2b50cad9ba5ab52481c2c6c4f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293aa3d47cc82cfbd9f33e1f23ecc77518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f9099137c3780d7a3c7d233da9013519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76700febf80a7c094510f2eda2d1e7e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa6dd415e4a666dea235e2df9fe5d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652329193350aeba1c4614ff3366698522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43ea6b84a28c9c65897eb07dbc3900523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c9394bf91467ddfc2948ca4c3d955524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def56243639770c546e4a6dea7b99b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782e4a95e9c8beed82ec2c1aa647ebf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6317c8ae68a0a972d2e4865ca5d69527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da3e895bf55663d5ea0a5e93a38e1f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd1cbcc52594c8a2aa8d0948a1a3a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175279967f0cb363b486276957662b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192031adb76b062eecc975285dc6b193531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372215cba2d7a81b63a9d6c2cbfeb637532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada1b06128c2fb98b3ed4275e5cd75b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911478e30d79d3ea17b7f21fa91cb991534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a4ab7e37b045983861b8a64439db0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03093b854ce9f019a1d095cc0f2c59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f19837178d039d4561f633fa44824f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179e8f1d231724749b919aa470f876a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e580fe14b77953f909e22050ee2f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1f385e068c6977b9f656342522788540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0864df738d12788c5fb543dc10f46d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602304971fea4f1843b7b33fff01669542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2720858d988b7b0fcea18d94ccdf73d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfa4a66f61f3fb801c207f6268dfd3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433289385b7adb351c21b09a247f1b8c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e749914bad609d241e603126abf7ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654743362265c0dbfec44ff2d5d206db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5749fd7386c568a0ad57b6660dfed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06092a097806b9a3b751c01b2c16dd7f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c32150c320a430d0e25002446a894a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcc791c41b3697cf0279b3a7ac119c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f4a635749a7057ee6d545b6ed8141552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f51ce04997c71e313bc0a7710dc941553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04d7be8840eb31e5746b90f03aa0cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701716ef6cd1faa6e3b4488d06d58ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe5b81a9bd508166fbbe1a59c51064556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0cb06b970ca2ef84c3c6d02780ce5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d972a0f5ee38996f369535bcb3aa0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8f43e4b607df59f5e8408aa47006d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9b198c1401bf0e5ade85c3b3ab9ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dace64be90b242157a68b506f0ec0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7b0f7af0636bbc0ce17cb0c147b5b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19baae3e014848beed40a1c52bba7a13563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e2750ab2f94b2e2e577117897a7e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bdbc33cc3f5f6ed678efe269ee0ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460c5830f94ebfb50a68a4332e31267566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee9ea81f6145b3303bd23478bdb1b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4121513a311bce1b140c7e40afb3e0c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24267729617cf789274d38e372141310569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96c0760689e4a33652b7db22217f6e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc583b3b8c5555d4b966e0fe6abe003571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e483f6cd42a0aa2bd13d7b2ab99e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1580e8886d779346f463c2eaf642c1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94dd7a3ebd4cfe6570264453f77ac7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9ebab6109daa71c38b24ee57a3afb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31eab80cd895cc61f74a45c04a87bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14688c06ac915ba22767b9bcf1c11e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479af4ccc7284df69eae222676c4120a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd49d04a9337dea3216a172e2902a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0a5af486bbb9af803b52d3dde6a70580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfbc5c9c37a32ebffc2c6425d40880581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9768165b491298646e97dc79d932d23582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a513085edab90c2fb4f36f841699ed3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3222822b746be3d6ec2d4ec473c65584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1ee9fd746fb12acece812f281d9d7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703169e192f18ea43b970f262f0c1499586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523dc3c670f4b69002ec4de88d5b744587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749b0589e3f5a97d33864e01466b997588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92eecde1b9a5f8bb73cd6b6a32ee5f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1f6c46ed02479ee5a426e566923d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb06bd7d90481b01c6478b7ef5ed0c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812d9f2faf843afb1a309c0e349c0cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412d7dfacf770357ce0305a1179e108593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2bc675b7137f12f26fd4059e47e90594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb7e4a630edaf072b53d035dc69fb6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec96ea4f4c9f17d7d8973e6915510c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5508188ff6a237793b93a35ff2b2c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954574923ab373b5a5c884d6cec4dcb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c41e111dfbb7c554f3eeb5aa12e72599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f921e8c35144c122ea6d5395b0d2d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad8cf361bf2ab7a41aae74a90d2340601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a57b58c4f5178bf8cd247e4d93278602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8144b2c8817cab6fc5f75fd362d5ab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecac9d2ae7d0e1db202af9606df3318604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19da6c28c0c387e9cbdb57143aad6ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08079d691633c5ba625dcbf8c88b7daa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992542df9ca3234ce28b4abc6ab55ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b8cf102cfb64cf5b4d41081e24235608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7a5c872885bc1d031618500569e25609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b79126d17f98695822f7b990d91a93610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e925457e7423818aca3f97eff708486611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4e9f469d3a8328c6d1669e4fc8d12612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a937a970a49960714498dbea9c237613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35402cef8ff38e718306d6dc264f900614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9404ab447d7a75266ee3cc10eecc1a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578855b97b6d4e38555ab6a94335dfd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8381602ca7fb3328120c8da4f01e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cd53c85e9aaa1ca821517e764dca2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4733c17fefda56247469ae36ffc5a5d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb89d48e7499fe3e0034d06856a1ac8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3f67c3983f26581f6331f6048127c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517f5adcd822addab14f75e2fc3cfa1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e27353263604924b64ac3c51bd865623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fbdb34fb7c8a6d5e4ea89f7f56b8d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc971cd55d6d7b407d6a520e54a4580625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424876ead5567975fd1e1f604587af6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2ec8b4a5d7b9d766d773327b5bfa7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c649c9c675e9ce43eae8317af633d5f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c56aaf41c53390766913923c26304629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdb43ae19395bec3f1fe0f13071f56630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf39197b8a471e4c6ffb7c458f2bb63631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f3e13f2963b2e644eae7243c5aa7f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487628ff26d122f5ede74ca5ae1ecb8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2336a546c4748e14415f1d1e29c3f53634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb67ca2bfde1072a063fa819c4f5c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29fd25e5eec220f590319e01fac348636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b420955fc9a1604ba1fe06b2d0a1b4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97054334f2135ca93d3d35ef5688e946638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b0cdce6960dbf5ed0149af378aaa8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599d3f151d2b7b30dc751f7cb516294640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975aaed63d1ac4c6fe9dbf83ecc557c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad985353524454b5269a77652db192642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332b5bac0e5be3ee895b14ecf0ad69b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26876104e5586f3993ff58023d394838644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1e10d1f42e285e1ab9f96cbe5dcbd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22489ed9f2131edb0a0114368be6d0a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ec88919fff67132ee6286cc65bfc5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029ffa279593292144db9eb5402c9d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b6ca4b4798ed6ecdfa3283e41a7eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459435ea6a17b8605472305a76090ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38c7b2d15ee43a951c48dd7fc83897651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d0682f616c086d57931fc4ab7280b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3b2eca8ddbebc3670daf50188661c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc86c88daac61a659c44130f680d27b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b928ebb83fdadcd7bcfda8270c457655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc02b5bdebd52d7dee016ef79b610a5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382bf6353ec16c543ae24ddded5c137657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89d3da21f0ff49c7ccc5816c44256b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59097d98c344382b5a9f9314899b48b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de739bba4cfc482ea6aaf4e0d36ffe7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab910ff2834bb154d144a82322cf832661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1859971964817c3ce3930415003d06b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b289482eb11bcf75845d56861790ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f74e6bc6cc97103d5955208457073664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05877fb23d09f0104271c03f907ed8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e256ce62ad8293efe4b268e7f108e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61cb865d625073e0ed95cd705eb3ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96d04d74d4794dca444c2f324214be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff6750550bb86cd0dd2d0fcaafaefd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d1dbf6ed92da045587439d2a4f63c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bca215b3ebf1e4a44850df19a3f11a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201225592fb619087618371e89a502ae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e732ca8d1b0fc00ef1f9de3b1fd9a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f381761072867387c3997bb50b3833674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40fbc1d1ef231f7f7da5a9ea76b4c5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766d2646f179e9d03f5c37f2a9bb850676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e3bf09639e3a0e82e1f82e110ebc7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07282cd66a9dd06ce0acfb2bfea50861678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ead2734388a74901e42e5dea8127f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8992a07ab86d63d052cada93d1b0e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c7fd463f1b78383f677db07f0599e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4c42f7582bf7f14cc9fe24686df47682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3134444ad36a02578970e6f5932f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32eca89bdb1f71529f69e91368bd19e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b6c1febdc60f08d27a076ad81d1af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685baeaa65215bf0e4cde019e52bb06d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082b55c30a9ecb4bf88f6585a700c20687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190303394ed2834da520a0230399e84688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5532d85bcbd9a73e0f7733e7ecf70b0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb85f417144d3861fb65e6ae18ca260690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce9582fa8d0e5a9c3bcf731943a2a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cbd866ba3ac068cbf86913543c543692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93eb295bb4855f50c353c72c614f136693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772e65b8fb4e53c8bf2a89f42870197694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90a7b04bd845eb892c2224c8c52033695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6268cf1b5e0419c07e206e304188ca3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a9642a8f6bd5f108e8434d30c8144697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3b446ba930595b260b0b95a940e9d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08430645b1415fd6c86778ce7d0e16c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61283051ba50be07ad85f344f35ed82700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd8a96ad749e0ddace905d92d92ba6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a052f3eec532bb2fc7355f58febb63702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700ef59d17123db1d6b3d1496b6db28703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea033939d3efbe8997009d18ca5552fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0c66da79a6ccc6ae08583c2953621705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422cf18d1478c1773db87f5f19a30f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7f8cd3b3189f5233949159f9775ee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2a888985776e2b3f8a5b5a41c7d19708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc7c504fee66c390faa515d3ad995c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e969e6f92c96987da2c1a6f6b65964710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a89a90669d52bac89a4ccb0cf59a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fec5a3a38fce13830bcfa72b2d205712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35829e0c7fada101efcbe0406be90d0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040e86c5eca6b162ba918870e6da1cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17927322be20747c16fe80cfb72480a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd9b42f6bafc316fd3cbe7c4fb2024716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c55e2f45d4d679b656e8fb9edbd36717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff75c5eb9953634bf606211b643bd3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f391be2e9f6b3cdbf0c6fd1637d08b0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c16fcd23d2642857bed576a8bcb93f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020d215e8305fcb45f4e1514646c5a2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7d60d9dec04cc78f63c0c50238ede722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c755943c6f0badfde68e557a60490ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4fdf3f02ac02e0c6f3b62f7c05f27724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9f6542c4f3694a31fec0b2dba2500725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d6c2e5730efd572a6067240361e14726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1982d72f9167bfb218110b351b5699727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceaf9e96ed296ba10d6349cb7615d88728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868d376789187c3c3a6076d65812825729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739780c7ad39fab5612b48fa2a3011e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc398ab766108033c2bfed944176c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f2fc34f8857c278d89185927b613a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3ee270fd898ca0b7870fbcc0e4aa6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a96a8728de2ca67691dbd087e13d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2468ad6e92d1bd8a584c7c035fcf5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf6513a65abb05c46ad8bd7b39e3fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f858cc8ed1d84c9842ae28f98074ac4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a7627f974d4a3c7726bf4819c62ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11dc7da0045e5e3113b0b87648e179739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f8e93e779928d257ea413e67032de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378df79e9a8795cd9d9ed11743060d38741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc80a52415bd0b394c5f6064eecaf2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296e5ed864addf71330424c4adc068c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc099a74be243613f5255806bfd8015744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf1afb9376c23239d05936e093b917745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213a10adaf57712796472bbd14f0e15746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9818e1203c1eb28cfb83524fd051c6a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43749131f4110963c8af13dcfea72cdc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be2810f8852eaa7e51599412623ee6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bc1de7150b6613ca88c6640477e6b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378afd600e788d10c25c17a10e816c3c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7455b4af9beee4e54c316f36304e7d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58a22cf3546aca91f767055d7700ec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f9bd6f801d9d5a6a4be217551ad28754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801a4efd217238d3d0bb86630df3ff9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3d344d67583bc481d64ce242d0e24756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69340287aabf80f0a0644aa8c650d75b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f791b164a58b36f6ba15ed6cfbaf945758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287bb5734eb7315a3803fea7f9cad34759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>