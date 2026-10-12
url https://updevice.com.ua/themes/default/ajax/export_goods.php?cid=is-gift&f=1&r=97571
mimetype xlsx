--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6f19d9d29c8f749f5ee3af48b91951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa7743c698ad4ea2fd32315cebcfe12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745c37aa79a92c564fe33c9c87137b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ef1ccd312e2153686bfce9d6868694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95753ae09b5d9f8ab7bbad84a9b3c6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fc7631f71c180776a8608542fc9f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2eaa3d8efd8b815a15ad0c03e8ed9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53946ece6f7b053de14f6efd35c94458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2241dc376bb29fdb3fd6b511acc4a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c53098dfe1554c6d89a5f5504becd110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e667024681f298282b0a0c00b0b4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972088b1d6f2d42e013a6247b1c952b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf6836bfbddabf01a16b31b94fba3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f681c85eef4166a31b7246981e09fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c60b2beb54a73e86d8db976857612815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd9f94a3b19eee50392486e6365c1116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5a5a3daadc4ca591b881d618b2e1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8cd228480f16e204874b57fecedfa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2b2e14fde28d731fa67a27fc26f3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95963eb48c9ea8aef0c44ad4a5ec429020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236d683ebcd1a6bb2e129dfa68f721221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4e8297e50c15080aac3de6315b8c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48876af67429974485077938aacfe0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c76859ee50dd1c689af4c06db75f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc823b40a700ac76dfa50afd283a415f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554dc5b796b1cb3a97f6e1786f0c2fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c536f439d85419651cef4ed2d90925f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe88e13d7a17a49ec8250034397931828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaff93a4256f38507aeb442436023529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf892d5a023d9aa2d6d02310aa5b7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9071a80b6607a284a1c210b690bf31231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de69982ba1ff04017a302061a6f0f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b04a52b929508dcbf764850f03d5fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9150ff33491b17de04401e1ea289434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af346fafc3aec55d4203eb2a552f7a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad848582be4ba8b2b6ce0144ae0ac436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb5f3c1f27459791ad0a96510e542c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf08cdc354d540632758fcbe5e31ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a1d91f4c6e92b05597006a36fe88539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d12db5b571cfce745c5c9ca8d919d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b534d9d057f311e522757f5d2909f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4a2e29f6bad4f912b8888f9a46ef642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c913cd5eaeac5d70badd3233c34e4b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bb2813de3847ebb510d04ffeae62544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f6bd72b074bc97c64def1bc6220f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c7afba631b7c3c0ea5151d69c32c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b22b8a2d7555ea71eb3c4e760a9c7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d61660dff7fc588dea02ae0c757ab948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd511f3eec272d5d8b64c7abf4c13e2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a90c22e4365af327fd80e8237a3a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b85915811e50ccc3a4cd941d7f473451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b31be6cddbc737a81f03d85975b4552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30834b8a0e93332564dfcecc3e33ffa153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece0fe6e51556625157a7ccb8000cc654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4bc941a78aba0faae7a8bbbacd52355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c314a82352b019ca6065030d63a3bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372f1f6653ae738b448dde25e6dc3f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1f742ffd0b202fac62c7c7d4658f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8cc97d2c1c2f204ae27d0ab67b8e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b709c5c5d5285c9d6ed560dc24b510a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880888f58ddf99daee2244fd510fc2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190b5af3d1e3713bff35cbcf71ca4c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee72e0229340d1a266e5a2df021ae863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fefab1bf135b5906603c43ed2040564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d45dd5a53a8903ae7c1ae655813b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a5694d2a713258052a9bf7d19677e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20b3458c37c2cdcb917870eeddab8967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63ea2ec2ccd72aca1b34aa395a316a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7737f532f3f46e758b95ccb00181069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c1106aa37ead99d08d516d6f1810d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffb8fd28b470032ef61bb937a1062e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e2dceeaeddb599b1c211fded0d3f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9afc86dde391542206990e03909a7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1944e3be184a8773234ae4030019c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bc576e109a102a6310b1a47f6b58775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017b297afe8d3103b6f195f36f28ce976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab769c6f0ca3d244ab0db66de05dd58a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54ab4dcdc3b85b0ad38c190b3b74a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24252688f2652f7c4c6649c38e344f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73849c5ace59fefba0a3f1fb0128471c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef97a60aa125205d4ce9d9004ff285c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0641df1ade4349e7408391a7d07c3da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428c1e5237ff4ed6bc8c071fbc57d4a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4924e22d4fe87c98edb06dc96e45b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59c607d8f97612f0f9579a2f94a41a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b07b2f269afdd5fe4e97b9e29e06c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0766eb77dc738532d519b5844e68d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244894d2eb029cde2ce31202b33a95088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1be05c0f6a70d77dc93b4c2eb53e2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7839a0977fc7655d402ce7fd1563dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04ec2fa90f6475a36a26561b120bb091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e96f475f6492fd55124cc0569c76a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d53de59cdb1e926afe3dd9d425457a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9042e96c2eb2f23382cd142cf7fc86094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca828fea535e93de32daa1026dba5a9d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a771cda78560e89756f1a77f8bfffa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7463ccfb270db5c67a2e39d16fca99597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb160b5b3a8b71e961a17d39c445de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4d03194421ab38a913971a720725899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90ae13bd38cefb5857addc851ea0f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4eea3f83feb10c09af8cd02834ee4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbea6b49bba6ca873d620b47d83702102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe700d72b98ef07df6d61be9137bb7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5c594eac43e1cf798aa83d78e5f13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747e06c637f2d28fcc486438c07570a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b238bee291f3a40b46748287d16b1b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef3be45ba6c70818ee04fed6089c18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d202fac5caac0491ee2de88775e8c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2581b655025bfb0f0e60472951021109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cc2a39d1ecd77ba76bc8a7e46241c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881d4f4ca68bfc4ac0f23561c32f724111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbad0896653657b7874b418ce83824112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e6ecfb4e0ffda82de9804051deadb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40136df734a4388747e9e41737424aea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b381d70728d3a2f3435fc61b2978e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042bc42ccda4b88fce41c9a45719788116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3787ddb2539a9b0b83e23289be18bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb34952e9e64f1434876d9a77d748ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8984b64aad5bb08f053babb8a3523119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74be2f4547c09e8a82562fa5fa2931120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5be3e16a11413c3f2c9993a55456f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a422262c8a000f3f4fad48b4c2138122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57423a8b2c202cb5f575bca81c3899123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36952713b36938f966706a0ed1054a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc72827b9b8c988842c78eaeac1836b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf53757cdc7301449a23b6753f0c28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0742cf36894aba477f82be0493cd8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61244297d3e07f8af2ce75c8e6fbacd2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a9f5a86fa984de6c066cc56bc3234129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0d7f6588cb468068226d762d42c4e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa73420b5563a170402989b538b803131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530b741141217709c5b860cb2e64ba8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6b10e7e00b730ef4a66f206dfaef7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d8b0e42b5c76230346c72e2364522134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9214af2d2daa7c4aa2312ae46ef761e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee9945a20204906d923df785bfc9c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0de74a33ad7272fac3d85f5b3c521137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026851a395364d0ff6501e796357dc0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a7c6f956609739a83d40cbc6b42c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e767622d63371c51b7087e37e171b32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e310bb662769dab4ce35cb19e218e36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e57eee8b30e01e0849d9126668c8a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df119d319752257876212a295de379a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7c2c5f7fd58376e7d18f5a93d8310144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4cb96a3987cd29bff8499845bd1fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746c97d8802dfbe0a94f9d7851a4e6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c4f01360acde00af49b2f94188bb7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b4baedcb2dd4ecb764136c19c705f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad22279aecda6b1da4c579a665201e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6c59c0c21ee64f4ad96ef9b457ead150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cab1e62c406a963a163dad0748aee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc26e4138c34cf0ce2f4fa49d1b82f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5339b7c56733c797e75142acb3d219153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffdef78d0f8ee1d2185e4c7cb6fb21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e670e471632efcc30cc16df8b0c63155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e2f3b113e665d951c252c68feab67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136297e5650a73b844230972c3bd7428157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad390186150d8e3d9d2d8a93c82d96d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9e895ac1a8a67e129797485a9276d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067182848c4864a532d2ca9f2225c8f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6531d4d426a4977f800a4aaffe896161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e5d572a0a97d678472aa5929ba19c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ccbae95b709f751bdf1353fa51ab1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c05be2b41f13c1ea6d386d16df9d7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0da0905c92cc6f2401c75fa5957ecf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f4b0c2a4a3f9ac1d742eab8d78fc5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b862597d3a6b578c27ec4b4c8a965167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4effee3fc208361aa13da1afa10892a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f8af6e76414b5531c849e11e31eaa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f91308a119fb3af8f7c10be8718441170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6019bb49af3aa9ae0314263844e6498171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c082100e3b2bb989dc2dc89877a27a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d927bd87d06f0f39d9474b6c7ae7bff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b5986c898dca9fc3102e7249c6187174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c08b32dc215aa24f5a0c82720cb38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3427d6ff822a768370f4b437531d19e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2d77637e82bb3e4c569eb93b715b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd361c9e4e429af6256b3471ea8f6618178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95310e571a153df13bd673e9cfbbb63c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18970187aee853dc21e0bb9f4605988180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd7a6311385e4628fe27b99e0789ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa2452e8925ffec3f7020fac8a6116182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19e42f330b12f559b0c8d155a7ac17183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b16edac57ef6a3519fe0a90f56d85f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328e89bd4d7b313e51809240581e6fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69b174ad7c8c4a9e07fe71d9f3f9fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c6154af43453b86f0d155bf03fe7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b28f6381832d1260b854afa5456f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8236e5d26361e1666ce02093dbd53e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccb7a611975761d9b81b454d14c8c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da370520e30872d46379a20b63c8c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554df4202be82d07b223ddc09717392192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d1407c281d62bc7d2e7489e99fac1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902d32bc289788b9f6250ff7d8c36ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c9ecd0f62c66986b3fa271a675fe2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158642101e5083bbea1458bc56e1643a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f424c46d12d96023990c2fc96ffa01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c505b74bed5814c22ecb8b9019ffe80198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae31505bc2c9b6b7cf830f28bcae13199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a58aa8beb65b8821143a6f343b5c45200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67a86c015a6af083dc9929bc2771c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c545f41bb8616e52260e429dfe7a933202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035cacb11a07bfdeec150e86c6e9808203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19648af24dca545dd7ceddbf9554d711204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f01e9b92470d99234dc7a4c638fa5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813679e2ee349e5f80e0048254cf9c46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc37dc20d38fc2701139eea4ef7fcee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44014a63fe356ea84a3461bdec63c737208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3830cdd111dad2642e0ac243af3292209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f47197b18dde145d8fb91f372edc1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9e3c00c8492d7cfe1e8bb997f208f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d915076725cb081c8951d561260f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc008f0baf14a9fd5a3364755a05ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80fe1b9ad7cfc06376d4d72bdec929214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f737b15758011dffde00caadfe69bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d20f24585e1f9199f2ae211082b671216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d18111869dddabff47e6b31ae8f9b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04a718e2c14c83cae4e038c85fe77d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c439d46dc65884a204d5f5d6fb9da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c6e3aa00a92236e75730958001640220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b146faa9510acd6d02f36d249b56d7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150f8d76ac5ac50c5e221cd41144705222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96845f38954d2596a31a9fb15d07280d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c2075bc2f0f07c1f9feda5098ea51224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da754d6a30aa02091f3d9bd82c2bcf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81638be62cce6138b9dac4ea189c0b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7c6c16a2dafe81ab33d5c622d25f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc311b90a07cea99de8cbe18465f50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6649cb24b67a7856dcc246cb837104e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76912b53039f58e4cc147aa25b9123230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17782ecc7a3bc59046e94d01705fcb8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b527a6efb1971405b28f0fb46b06aff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b9c62c65f68d918ba34f0dc46f11c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0153a387170dc19a8267be9ef75c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041691ddc56dc53471b11293f7d076dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80af8635bd4668cea66aa076051dd3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ca0142df8131c5d46dea882ffb8ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90210e62fee99e47d4e9af13e6636d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe34191e0e5662f67b32aa6835f4ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a7bbe3b2cd9a4c56ff8193840dee1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc078e4d1c27c097f09c9fdafe4c8e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594f60baf5c6dac272dbfb636147d27242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a92e5a3c25fb640d2d87de34e66a5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eed877b858e0cb04cfc0999fb48074244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a748b123dca35602fe8bc137c82014245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482779cd2932f7abb9ebb19b1336de8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82076cd89df4bdc5385ad899383798fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072818fdea697fb11d6e41365b2b3084248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4666da14440629556731c52adfaff2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355af61873faf4f775ebe676f81fc8f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7851b1f7576eca98e6c88dcb553004f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0af346f7765cba8e1b383b84cb487252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed403f320ff9041209886834a3474c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0282a06487c63546ccb2ed357e871254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fb3d2dbbbe6817041a4bd8b6285dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b92a3333eea5b374663e2816acdbb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac58617da111c7f7c215052780e0b4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eef5799dd2f4df0728972a01dafb9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5548cecb59173bf6a0c497081d0c308259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fc6cde62ede40fbaed900897468b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f324bbe843c21c89cea694143525244261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf70bd4f774a432ffcacbd10479a1bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f867cad5f5d34a5d94aa244d4531de0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847b5014047ba65fdec4f8c8b403311264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7532736c95ba11d5e239aa657027ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ed966700f975a0c342a0f157ef3a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c9b39b2c25761103b446e8b6443d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd660a0a1eb162e47d43c43760711a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a618689c0683a04b20dc878251b33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9bec2b9842e5603135b85449527ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97f8c8b15db45b90d5cb533ee211d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956d24edc209750187ce356e1992562272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade0bc35cea3d0c00a766bc1f5c517a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a57a2068581c6eecd9048fa0b3432274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af388a38afc423271b07b5c97a49ee30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1315c5f9d3d9842cc7f37c65243e7bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a9ce308f8e008fcabf33603632469277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745c6d1bb71a84d168f76c8ad1b9919278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f2e47416490358c4cf46047c2ec97279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af7fb2e8c764052aa0e9d3320a341f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967d2f12d8a9ab4d5839b54ce2e791b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54490d5de5449d8c0e15186add96c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9b18c6380bc217811bc868a55c539283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e47bcf6c4753e56441aaceb25fd5a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168886ae375d9d41a3489f43006112f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1de8994665e4d3892baffd69ece6e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857e542c64b49fdf6e4f7aa92486179287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e4fcee7cf35ad0b10379ce4ce3b89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2c9c9715b4771e0990fe0b0045e97289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199230e62c5dee01e1f7d1d4e89d61b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c686ef9bb5fe4f355cf923ea6b7255291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fa512de38574d69a15cf58642ec05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d25e6fcbc77df02c2c0fb021206e36293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b820c5652d0a7ad33a6448186707fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee3eeeba7144591fc71f43c1c3da0b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edaac2106e8054548ba1149013b21b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97534def2b4ea4212f3ef707de6c211c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdaa513d41e112321e530df5c32919298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0447f272d7b3d8d75194024f285517299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c9d52451887b8bf1bae397a255b5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb83ed1d5e90b387b3881da2dd35be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7aae301e58ae805b4c67c5e467c82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6fea9f4a7b15526cbd2e5e115fc23303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59500ade62783f6e4f3d7437b4372d65304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68c472157a2da6ea4102bbd23a1b7e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b200fd84ede0a79a474dec31bbccde306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a39d5ff009815f35ac8c1d44b6b3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b4c3b78964b18b5681f1d1d16431a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3cb2f3457d1e2b843eef40ab6d82c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8313d27742ff3d99d372c7bfae4f14310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf67f97f92e696ae9b5dd7aaa381e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a5770203a747ba85813513a87b06c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb5061429ea9a4b61383c110495a11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c41feac33eeff057257dc9fdf831a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0315518424168742565b54beb3e9cb7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8eaafab73b0c11388f545f0051899316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e63e696790345487e0051d58ec5dba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd082a55c38ed8ce3b835891b9d6397318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446625475babc860fb258a8021ef8d78319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09647f6fefeee29258608dfb1c03852320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f7a7b11d09208effdd011854583a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e27d76f3585dddec2294ff1543950322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1250afce7a3933d8b118ea47f33fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671d0e7c8a7d9dcc6d4ed7fb9cf6b0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8f889ba65ffff4e2a3278f956ea1a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc27920ba22c01352823671360099e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3b49d3dd90a87ebf0c984e6bfae0c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088923594b6d126324b478b3a3ae0e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3895932cc9bbeb2568b6c8f742de6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af120cc0896bcfb7e6cb8dd7390cdf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08148aad43d2e6d8b97f9927a55c994c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635fc7bfc1d07e8e9d50430b74826c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637f260ebd4735d806efa65ab55d013333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5237133c50b973114aa1aba84ae92334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdc690d37233de3e5d8f723ec54eb6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4415bc019073ec8d48e4061879479336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe6e81a22c651773894059207fee1b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87511d9319a631dd1a2ba081fa594a17338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e8528bd16963332e0b9c6f743290d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae113e15c61c4761b9b3ed4742a33dc3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233b8e7cf7a273daf2fb8006acd39a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb915684e38b3060467b044a41159d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367073fd057380f4da8be12f0d09ab1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bb8e5b258467563d833b9f9e3b21d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff1e78370bb9f5874819e58518939c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f35a0014a7e015ff38cba5c5742b29346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ce348d4d0ea88aa9424ffef9f85b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9dc08bdc9623a784e104dada1a5cf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ec671241be4ae8010665b07141e44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037deeb21dd4e0ed7937afaa35c9505350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f27e857b52a8c242f924510530a157351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b25ca066748bbab18bafad347c9421352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a14ed9674660b6da82bb0b577e7ab4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4ea89c255f62d952406958b5f0de2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5f744a81d9f6541c92bb678a07a42355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04327f88b291ebb3ff63e44c4413c4b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6145c6ceb130b46e9e9f054fb75f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b246721047b737969dc92e3c1d467ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6241aaf6d2500fd495676a7b78e3c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817710421e96ae8afb2c896d9843b985360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f56dad0a0668e6b46e1e82e6a68246361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711ebfaedf3164ae7560afe5b1eaa82362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdd5a85fdac20e7e5997326db4f842363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880f7ee1bc7ec06d1e47794e74ce451364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d85987f226c9579366ae368aa1227e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a625e7500d29430a150e17665584c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21cd1a6ee9698f7de80ce1dfb333e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3068abb0efc88da5b62228b0c696352368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c30e551d4788526006ea20c6a0ebb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067d4d0a7c2d0cf2a361ad8d41e3978370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ce7ffe25d850f3b445a6cfdca0637371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9744ca25547ce78f3761790c01bc5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f5e4f0c2d275ebf9aff9cc60d158d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c188e3488af82c0139c911107409f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e45bd662510d15a52bebcf907da76375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305565d671b25dde640ea9a05b6c81b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc4fcb1a1a1b88474f78317eea64ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558614aceee3f9bb344f74961ab61a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37725fe4cafb3d6ae0f6fc690be7cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7870560973991868780000073924100380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda76915d357b2b16d5ba4162b5bafde381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d356e9d2d225285e58fc4b4a4b66e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630fe189d89103a102140b9a5e22d06383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f27c282f5c4043cf2faedfe222bb6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036488361554324bbde9e5b43f7f337385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae5fe7d11bc40db8f197fbe4c8909d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5502db87d11156184d7cc69175a424d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39506cca8a8d8214d0eed831917509388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389913dc950154a4bd0faa81049bfb9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3c65f82fb623a2dc68a61e19fe7e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35990ad872ae1e2c7df269adce8074391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841feaaad5021fcff76d8bcf1e19f381392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebfbdc4544a517362fb02a69151bcd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4a8573a5ec8f864f719851e7aec6c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14daf966e8a3c41b959b4ee96f29d3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec973992d104980158018cf8e71e62bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc168c0d90d6a81beaa0aa90b2d066397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56122578c340b06cb70167828eca51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4c9d7c56bb70bd1a70586b1396c82399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c6b634367d8aa6e23ca8f484e1f28400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002dc0851308f486c957e844202f9be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb24f67296f487b20c6143e9caf6364402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14add67b3e9a9e5381ff0ae3b396f72403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cd41c44b6f2fbf1aa75d819c447a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ba694c4126bd763e1baa7792fd2f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e8b8f205874449440d13a9c2b02f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21cfd4ce56d0f7f794731589f75615407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45d9bf8756773322c9ed6f505b10a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce2f88215c3d932e5a41a47071eaf9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20243061055fa21d1bf049cd986dcc47410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc186d8c7b57d4988467f9b877cb178411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c98362788178fab6b8bf830275e0b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b410e3033bed40313349761d02e86a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cced2dd9eef19b3227e2971c3a8de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ce8a4edf12f011f17550fb39348f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c52de4739f8dbdc31563da01c8333416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a5d6cfebb3e1f18e406fe3126b033417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53524b07c2b534cb7f543d7b4ac7d696418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bc9a2b433a7872ae69f2e44f858cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfc4e732fc7efa1eaaa728fdee4c0c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b3e89fab1095ba50d2ae5c28ab4a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87320c080bffc2d39854797d75888a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ab9f5bdddc4eea277db382a50acae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1230aa2448a878be9ee795bec8d9dd2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d754d84ed14ab08ab6391574a45eafa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfbdd3952e761b7d4e95af543dfdee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996864924b795be3a231de5a01e77c90427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428134d01e2f044c8451d646dce8cb7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06b34f1e70c86a2046427206b1ece5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93a2901648d8d2a59d397e31b4d5f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c869b551c625c95b54fa5bb72ae5548431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7eec667d614e3abb93a6e1fd7f778b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beec60ea355713a651244a6c1427dbc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd513f35f277902f9a7f5e127a07adb0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca648fca72324bd917d462336dca3a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dae46809dacb1302d22739dfa2f11d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fb091d24c26a444a10df25e8d579d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7658ead941741f3522d1cff90d9410438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08889a0691e4075d0bb76cc80fd5ac0b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bbe81d3c5ea5aa41dde78e2643a52440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde736fab6a07e8bafae2570d9001bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc46e8a7f0c375f9451e9638bf78070442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bb3d9c8908a2b5e3d988ab6560199443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b35eb5370d220b94b88b2052ae689c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd672de82ada2b14304ad88f20dc0e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20047d0920074659e03ee24f29e1ea8d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fac857f4c6029fba96e713853c8b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95232f5ab4878ba79a041a5fcbbbcef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904da70e0117c9eb500a67c74a824aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbd980e385d3d5e05f68879cee4aa9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e98bb44b360fbd74b959f9d2aad083451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cc444552df20377df551977059afa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235ae944882120cd846d7d269ace9f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff2a6d434f701070d272a2aedf5d1e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efc55725d9d4391ffa7cfcb25b191d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9307a00763d4e0885d01b95c1215ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920feec1e6157db04b7bb9164262aeb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bfecaa8b19dd140cdbe01cedb746c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622c71deac568afa70f59842fc1de0a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588ffee81013062235b7708a84097fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e306d73af80da1fdfb06168d0d5662461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a5f0cb758f0d23dcbdc308daaffe3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd764da9dd96021854e78edd2097a6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff048ed256c2c39b79b7afff20b4fa6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4f1c3ed1213e74b08e010896dfa48465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a25f5fc660dad054d0b761c38f1fc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3971a73863e69c7cd598af7a8fabf45467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8b72a758d1aea70b093484dc94a1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b6c2e46b1c99801064232d9bb6f8b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbe62064a3e567f5032f17d646afaa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f66f1ec1cfed16b2b63c293bbe39d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcd775012634baae1da38c949b950e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e42cb65460d81be1dfc41319f809c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e7191e40301ea22ac7c039d53c7f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722a5c1e58a7d36927ed9189bbc2499475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24c28dad46918ecd927fc5045b0521476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d9c491b93be092ea88bbe5ccea010477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbb59d32ea7ac43b3af2bf7366312b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1badc9549aeedb400389f20fbe4b28479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d072c06aea799c53fd5aa39cc63d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168c414733aad6a78086f1c45b93f17481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c6561809fd20f793f83e087a4f8d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acaa2ebe2806cc84d48d56378608bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ec90d95c51d22e15575bb18bdbcd0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd48ce83007f3f89632676357e0992485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cd6c5dd8ecff23b02825ee9014974486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddc5cd80fe00d950966d17c15f673c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d640da41c689678ca00288e61952e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e743a6ed1fdc1f38f184b7b116fdb87489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ae81570795cc2206a4bca4db3519f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447aa03885cff661627a71a40e7c0693491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c812ab7fd12b2eefbcc2631c67db083492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a71c5eab1e0d68781e3caf6d2da3b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f1e3a4984d15dd88f79da04dd1d42494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4698e1f71ef67b7ccda3606c70aee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7944d9176b26b6fb589620de4e79d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df316ed28d1af5b9fbb064f1f07792497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cd420ef079412d60dc1b85cad913b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0373b224633e0f1de3bc4ff7f2812499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f8f0cf70f98d5992502d49238072b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb2b46daf66f4042547c016e972314501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f792a29f7a904027bef9f36d8e710b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0be39d4315e66ed8cb24a91fd5930503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0837a016e205c9f7d26de1d260662a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017b3d20777ed8e70e88c647bbc6c7e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368c4ca753b23419f6460ae89296254506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add13d42fe82ddf4d5dfe05c75350fa7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a103d97aa7aae4d5f7fdca09d7958508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1bfb99daad8391e7aacfc4c75e7b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0781b78d7c32d114096a53fb2fc43dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f695d178d19037bfb1bea54cfda7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263643edcdf90241c8c0bdd28a3ba8a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22435fa4758e2a8611cb8296334d81e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2781182dadf26db1eafe02e295564514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c85ce9b2bc5667ced1c7cd0602359515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da42fb4f1a212b19eb2378b629c0255516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df9a240d540ab1d17406653bbc4c9c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf62b4613e574f5558aa98087fbfef2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fbe7619ae5c080fa403d1a270d3d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd830a7ad9999b2de307c0d33aa1e45520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78482f696911c0026103e9124aa3e90c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671451bcceec54363f5cb94a0ec1b4fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866aeca3d9d72ae009579ed39d1b69d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e264efab67268dd78b6c56c844e566524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd628d7e18c5b893cb5cd5abc08afc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433c59451fa69faf680fa0a4aa852df526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b75b776026016d47d39d234c4b500527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33664923732851f00b3f532768a186a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b58ae167c2294e8627c8d40a84aa2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c45b86d31fcf2b0444c87198bbb89530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2b96a03b0343f3cc765d93952f056531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef002f1e0a3d839ad31a9115b87d8d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01954867052e6b6afb9fd197cc23db8c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2bbe4593539099015cf05db41bea1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54078affaeddfc6ccbe0e087283a8aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8555a7f60959d8d31b778db6e8db39f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8a3a2c084dee1c2054451c2522610537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79324f2172752b7315ddbaf51bd0b6d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47492eb3ff705223b73b91b48983adad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb154896174bc241a5fd1ad838ef688540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c80fc912ac40af8659b37c8c7f72b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e56579beb5cccaa63be6eb43fbc027542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280e844f71c6313734f17c0f3e1bd7d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f07a303a16787cf886b673416922d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbf34b5c36517226e0052cb6dfef3f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ddc284ccf8accc05699f6ddfe8929546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e0880e87aed7e4c4d14e17a6371d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2da05a000bff0e250a1f8e2be1c49548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf62ff7e9ae00a4cafa9b25128525c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc525ec1250a26564d19ed2fc2cbf0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9012e000f9a6585c8e11fc29737413551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fa757cb40381b40ae7c97a2fbc104552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6425f720d8ef2a54d623f5ebd8a68e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d7e013755185542163f1382bd6c28554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90f0e55ad0afd178c1c4739fd047ab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdaf3ea630d4d1db75ef35f9abcfaf1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6edfc79d61a923998582b26e0253c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c6c03bd1bddbd1e804948e69c215a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90858c83b744a25db147a77dff56914b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b176259c3ea8e83aa68e8d4a7578b4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e320b57f19704fda055e6665fa3c7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d41b6b9cb8922d98797cb96f89cff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e517c4a6665c7dbfe664eb40d66c3a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49a5021619d0445da2e0fc8e9934b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e3a089ee02bd6b0a87613d8d6e4d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488222ce2a65ab726171b8ec456099e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5c2ecfa2e9e43d682d8b56cf95044567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561721feb6d89f4113cd807e40d4402568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a9f7b94aad7852431bb98604579e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060edb839c94d88b1eb23370c2d84cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b767257af60816aca0a709286ecf13571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb5a44da98cff7a1eb509dd1ecde2d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf602c557f99312f9b058d55ce6130573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87a84a68e4e02f6de0259a2efb2d10574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f006d4f9e55a0cda1731e63da500e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ef6b2be9d50d2078a85b30732b234576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34532e92609a91a9f56bcffd2f1f1db3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83395bcf61acbc6b077db241d4798e5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776701d073f1dcf0645ffbe4d3df1525579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09675fd0391cdf5e8f07d4feabe5df95580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56381d007d4bdba6fceb03fb7ecf2ccf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e41e81d4a949f88e8b8de9c17f367582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b9692474bca92c4f8f1502c07f192583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9fcd715c8f9e8f7d60432e6cf6f22584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bf8e986763d9d8cc57de457eeb2a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ae912d76b39b14d1684338b1cfbd4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3588179b905ff801bd08d2f5884c85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374a79bf950981af815ad8cab2ffdbc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e934aebee0e06c1221b98f2cb53fc5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1bbbdc04df37bf3531ed00906bba4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ce448f7b50415d819355eb1976a18591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ed03f7eb1a96b4651ebc7028b1c7e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa01ca34c4fe1e2c953e8cd5741ab5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c67c4ce4f777e25db7f245b39763f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee2ab4500251abfe46185bcec6a3c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06548f8c497abd90b082583001a51f38596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47357d6d60fe6b1e1c6961982178bb4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c53337a518642149db9cc04e5e088598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea28ebf217e151436beca180335e87599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58022b56c1920f44d8099bed18ff756600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b34e512b5b90016c3b3d0b59ca2a38601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0351276f9c2701f745b26eba80edd4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef468d120c7af0b34f0ef3832e3dd633603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fcf676e069cd90f98855e45f51340604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5cd4a6e4f7370ff05fc45ffe2b350605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739155cf3e3b023386dca935bbe3a9f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f1bc4acdbfebb57b2932fdbf8543a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798b997bad7299d509002bd8e5c237f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45815813152fe836bf887c9288d565ea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176fbc1fb6eaef29925b680da0c0665610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0c15d5a20181acd12c80a5b0c2fad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1724990888ffd7cfebcf6f1bd80b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79ea68ca6e95fb439782c7bfe28cfc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae8c073277851367e723e10999587c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea3d4f19a2c2d25c9162e4980ee4d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29a38642fae73d652bd4cf84fef0c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf835dfd93fd3aabaf3eed8fe3d8c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea8b38b2a870b652293099d5c9191f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7264726ccd25e1a38c8218f0a0158619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3144f258791080925c506d3aec26251620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea9e4d9a4f99c6c3e37020a8f7e494621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ef3500a344c46e5b13f98d8815f17622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be087a4e14f8d95f9766c15c20ec8e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396859d30569130527f506b021b5c89624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce9589d10d27be822e98ee92d6a31f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1503edf230ad55cab1c89d4d4912c5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8abe8ca5bf24e31f6ed54a21ffa975627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529349101da4970de621dbf52f8327b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91a0cf32dad7ae0e1d0082968358f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b897f22f109df356c79ef457184a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64caa79f8ddd0250cfcc5e82c62552a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af60b50f25fe0bdf884ff427c66339632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e538b85d4032e59ea785734cb6e9a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d21da7ec6cab7aff0f6103235c1ad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd86f732699d520a8e0d925f47bfc0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f9a6ef52c50c814bf502fbffe2ab6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f97cb8417f6eea6cd108f0a88afd2e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7937054bbacf2bd576a2e7db29d0830638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901e1a3a988178feac59ab1a1384cc7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd51ad0d3e6442cc38b8fdd38d65ad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c072dd51256c470b97a1146c2cfe17d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d9518188f6329ea681c82e39ff3c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425059ee92466ea2261122c78798bcd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890af60c093ed28ddbfc45f2a398fe84644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79551e443600eaf533eb4993862389645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5850bf60a47913c8e9950dcfcde10646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cd40643f58d09038fbee36b769d6b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e02b11f2f66151ab6a7429c1295b84648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6d556463fe8a80c77f25d1f15b259649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2964a8f582d6039b369153d409740650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f9390044f7d0bfc047ccbd6c412ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1028b3a65dd41001ecf9dd2a0bfc113652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910961a8185193568b3810efdc22220b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ea953d9f94461381d85e425a5a5a8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93030b479e09490c4c2fe93c0698fdf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f46ca333893354b4f6ce5e34573d51656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654f243d1c74c0a3cdc5ca1fa96842e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57411de8eeac142603e19a9f03838cb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2ca266b71654759ead2986fbcde3f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967425eec7dfe6a2bd6246772e311ba0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45235cd6500e3a0118d56ea5e69dda661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b789a9768b3e4bfdb8d7e287db45fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922d6fe8ad4dcf6f424ced8178f2801663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59540a59f474266129232f4931783844664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f83eeab67c000da82cd95e8d575fcd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657d8c6f4bb60e15df85d3a9318ca66666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c889f15a182fd3ca2aa4a73d18ce8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72261854f739b2662758eac02dddd90f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8579ce08db28d62589ffaf9060be6f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c0b0dd8141c02d36e752a66b60286670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540361e82db4f0e359cb6ee462c552f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d4b86ba310504c9959518a56b14c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f09449c4f4335b521fe69e92cbec74673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25566d8454edcdae29069fefaba17c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a9a24c1f34964438e90449f81acc3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa53e5877973bbf2ac3e06f3d34471e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a586ccd11ffd7607dc06291dc6b008e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776afc901759f3b3bff58b12b22e9b2c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a7e86c0b4e5d2fb3ebe97c6d83bd5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630acba4fb8d2a8cc42dd100bea06502680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e0b53a3d01ce34a0198a5a5135e74681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034aa2d9eecc4f4a66009ecf66d29798682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802043ad27493e1482584c707d975308683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9abd07c2fe48bdd591ca3c75ec9c0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ac9dc0d1a69f2bc245e2f84a01685685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f3edce35a593f6ad4d26c7498f3a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b960e4a38ee428b184e3f985f8c400687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23875c16ed4b7869860c75c5c2358916688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e074e380ca4ada41d981cfcbaecbdeb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014efba83477b7315746cad90ce85abd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff9dc672ac614ebd789482c770268e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badbe2c4050f3d3e056080f550cea47692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5074de5262bcd90b96491e257524b60693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374acb70d02ad57be9bc01f12c86b67694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7981fcc86d1e42ebec2252897031144695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a07b870974a10b7f3f96d8840c557f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd4640b3e93a180bb89a5ab9928057697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacdf981b7587f77dab1026d5a54df4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368cf4867255e35dba4cea0b0229918699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6e8a5995d561f47d0af6d15276a47700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4720c1ec97c435f7097b03ffdd3dc84701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d994d8a3b8a4f51765ea351bcd84f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cf29fd90ae2992a3ac002d77eec26703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70bd488bb2ec56eded4aa7579b4da9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177aba5f7dae2e69b3e849d76df8104e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ece6e7d67971f6add2c7808aac5e8d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd731fd034d10c74b9e06725d007d3be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ba07d72d5d2fc02da5293f68f2f5b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76708e3c5cb1fb9fba0786948caa72709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda650b398dbf05c918106800c36b2a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7f3ec15222f6e1c33b86d8df835af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74473c322581a964fd1a47dc0b709c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16978aa5dd101a1583425707037b7e70713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3ba2c4d0fd0cf8e0cbafe5c7b26f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb8a4f5a8c17e85a64343ca031d22f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a645773d5af15c0993560ca283feef7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f039a304a4c74fdaede85ecc0c35d2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2009c5cc1083770173624d3d884fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebdccd1d8eea4969fd987576acc3aa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7520215eadc54fa874f9b83518118c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d14b56f6f050ca634f19c9edd2194721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61f8cb27b50d9e41d6ee97f2693d4f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7054b64dee6db1b966ee550e9bccaa7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd672842ae38283b9444efe73574df42724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67737f9b7c19a07ef225e4b55bc4039725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2648aeae110e305abcf3cb22486fa6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa052c286eb75e3ea6e684efd6de2e0e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d986832a6ed37591718dddb3bab0fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e92e1033fa839163e51b87a7d3f3d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e6be864c38e352dedb89284483df5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b20e208ac0001500150fb64d8ab83731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bf43519078a734615411d4f1b083b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c92ae87542efebe1db6bbed8297ad1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8a7c473e2c5f6f6210d5350f1b4d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5234be4d9c7e57b4afeb1082881423735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c61ae4e122a42f634e47a66f7ad605736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757daab98a7cbf50824824fb015abd3a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8a22928a5283c9e444f43c782d1f6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2256022400738ac403c3020d8f13282739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d16cfb85ec0e365e3c679beed69a4e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184b859ddde627cd9db5281e97e590e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25366423524f5bc58c930921f63dd1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58dc146cf754412fda84262d9647e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86914e62c3c69592935715eaf8d043744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d071049ad611a4b60de6be2d08f86745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a147f2de10fb23cc0dec43b7642bd5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424de127a237e8e861b712743ffc622a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e376efe69874794b345b7c4d83d17be748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974140b79279bd594241b3dc73cafd5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86d7d6eb741e1e3000fc7692c5b2b2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709be7620b43e00cb964459d2d096a8a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399f5fc55d99cb6d29aea981fbea3a7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca4b4021214878c83aa53e9a1705ff753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7d5ae9d1ce1688eb6c62e12c193e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78f20442e0df7fc3276b29fc7f0cc42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14eb6a3357c4fc0cbe9f230c908fb1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740d959ea61a53d193620925721620c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74ea030f175dbe1dc9095391079b475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b3c74d951d2af763ea97fdbffefc96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16a95f90feceed4bb7e2edc636c53a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c98a7099b5b7a8bca58bdd5206a0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723ff2c19a0b89bc21973c8bbc48ea69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525e6dff15c1a1878cfdb8de780cb8c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc7058e2ec31add49bff38cef3360011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289f2e69515c82ecd54b2a52051739f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cf92ba3977c1a21e6d0450786ed6713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2184a49ec1c14b721dd9b3e6a4cf99714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4211f28326cc6a26b0f049bd73bc815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf629fce267a9b4bb862ce9fb4ac50d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587fa2bf0d61caa8ccc84e68be5919f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ade66152eeaac70cac0ddd06eb1a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0e25fb1f09c6f73b87b6bd507502a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e58dc99c42acf7767b4b4da62e8c2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de44fe5eaf5b6dc7b1acd922ed57a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244d43a206d14584fc83fb6441af2cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906af19acffdb91e9e794a5cd72b7cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cdeaa31a265e584a15367fdcb889b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28188cea877729cfe5c7c63c4cbe00725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd32c3be7ca625cb00e022c252ca32426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3d52f51259912f57e3d3285f5970127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed027b19b8d8b17e3853e3b6865372fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcc6e42dc6e51fc19f104d8b844ac929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdeae0218fdbf16be472d0d6b20d0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319516555818b963f2ee6717ea9404e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea5ef06b7dc7ce4eb5e24799d6537c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14e84ea126d9517c1ea691b59359c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d8bef8737a6b0a6d4956b8e3cefc534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255814722d436e7871f958569e7d31c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a9bc05ef87d0773fb4f868139215136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe621a7bcc0122404e2e4c65bfed3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b3e9e5e78634f08c2bc01c50a2bd138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6252a7dd27b18b323baae931eb45339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ab2e14efbb6a82d76ab9b6f1e341e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacc66811f703eab839d98f74eacc7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a95acc065a708a24501fa3dc2c0d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719537b333c87fcbe5a16c42bc7f9edf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf39605440160f273f28da12bdd20a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f11af14ad31a0527e7cec44eb877e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac698e2456fee0a26212e6e6404d42446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a330d67bde63771658d713fd53555147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0562aec2dd477c7891decbd4d2b3b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63373398dd5cddbfc33142d462a864dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb9b0a4f5efb2006053ff179c1ec5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67b2892fc93c0831f36761203e745451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941291d211077cab73c47a0f807845a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ae64c387ee22d3bb59fd67c3e8e4a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce19ccc7bee7a2fe4a1f1362af671654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6ae018156b787892c76233ebed10855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0e13d8713e41e88c7172d7acf744256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb3250691a6f1e8717a8c6b6d123a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754d059cb5d285cc1c9fe29313ff84d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd530faf1049e1393d3fc768d3f872059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8686463d70d446cc655151b341c2be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d5013680eba3fad5da2c4059fb1ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb52523451b49f7e1a5ac28740a695a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47764abb4708e882eb0fc760b24daf2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929678af9f16183967b39162553783a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04280b9854b18b86b013cdf0e6fe0b8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39b0a162773fcfa6bdc3197b1ba9ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed9f8276b4c34e8468b608f5aac8a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4c5708cf289fedee0ee387ee46d9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54defdcf8aa78f930a0db9a67606b85469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34491e3f24a23dcee2abf03543a8b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8726aef73ec2eee03a595071bcd02271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb1299f41027ea534ed27ce7c0d50f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b69f94cadcde62f5d28a011af3d8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1131e5ac4844046fc1273e0050a3dc474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd182b28792f34a44e6f98b62009046375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eec6de12af170b9c722cef0814304276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf93abf0e9378d9868ac032645f1e5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917165f84f65665d10f0a7dda584e2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b566ed5adaf8e3352029ba082b6939b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a8191857fd4e876f97a7f5bb089a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677ab6b29d8a5cbaec91895e0fc8c9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd6eab19117cfb9bc0b60b75b588ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640dd31b71e1b9d7758c9f47af0a74783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a936f819e86219c79b3c5d8db8d59d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d55f04503e7777eea38e1620871e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5bddc7128d6d3ce590454e31862e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e04c2a889f4a7182f351377c4c643087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6bb5c13f1f3d16a58d4dd6361b4a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370a48bd9e2e7b8fd99ff40b34a8de989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fede4554007968d6518952bd07deaf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7165ed1e4c5ea9f63fe3a321eaa27291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a44285033661a981eb1af298fe25292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4422500ee9d7e14a58a58ff4207c6e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdcc4a48fd8a860f0761a77478428b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712734f81443553a49e9f90730f315b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08429824c82a843c3b472a2244fc03dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0426732bab9d49972545465b93d0f9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb656ca7b48b4ded825af338b1fd53698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacd007e3d5c158541ef10d20f520a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2778551713bfedc773faee44716ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f0b15f5c0006af7b80e89dd4a0e73101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fbcfd46ea0ee0b9871d2bdfdf4e12102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511398d6fbe83c368e11210dd55027f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4afc34f537d4148146cb2552d988b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42956757c7818bd6eec3311df78ba09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a4e6d7365f1b0f14a0e0f48fd3b8c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260aabf1cf5f1b1d25581d292cb8092107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b54d39e303cbd2428ed733550ef66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4b85ed700e79159f0f242a04d0a05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72e701cd7eaed3f3de8e95581bd237110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab2df8ea677819850ee8451613ecd8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febaa527f72e871630576ff918f329c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea86ca43347bfa742837b7512e773f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8c0cde2349bfdbfd49192850ed780114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd5f49c96597f0424cf668f7ffb3ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f279a26af9e4de7c05726175413573116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd12a5a87d67a6fb084c51c1525f48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d38762f6cbf4efd3e26758bcdcd89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fef3c989351f213e34f5dfc6d12773119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b13ac198c218b19596cea365f7976120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22deba9562f1c4e6d454b3008b32fa8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942d3dc14be5a28e2861b7f7ef23b7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0241c1a217604b63a4c63452e86addb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd2b44560f0f35d240c98be05792fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e98f72820b5108630b4dc5c3c7aa2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6a560e3b121fc22aabe55b30193b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b6a3d6e42a4af6e1d3cf1ea94149f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd886373ecc037ff9b7873116a9d5bd4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16e96ee65b5d4bf7260419c189e429129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab1dc6de9c7ef19a482c6093be4be3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fa9ccb5ea44a519c4cd928899155b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3178db82484a3b029cf508405151b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7228340f61f8b850e71dff7fe429e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6116ae3e99d58630370306cfa979a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d9b8a2c159c035ea58d4656eea75a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85201556f0f7f8a43a71f3ebf8c356d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaff7a2d6a0201f41bdbbfccc9bcbd2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a29eb5cd2d8bd99f0f412f044fd5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4305a7c57d6b365fea0c3e102746f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6761d37a58d45085e830e61713882140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f2f0ee0eafca306bb6d539db07c1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998f4dd6c9a915e3f0513d2951527c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53cc1cf1cb13d8a6cc492fc21a3eaa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a3b085ae7d841fc18a59fbec91e96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9030a3d795f9a30ff02cb693830d1d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c0c0353b3e0018c9750fafad70064146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e72108fbaa7b853c893330a4b6db4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c705bdbb6a1bb7cf1b469824ca24f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8ff4f3cae8312c404614de5851f3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941468a3b2ff43457b6c70dc6c13f5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973c0f3ca183c1102b678a90911c5f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbad309fc8d1c45e40c70dfb0f69dbd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bb88d4bae3bd7f78c9bf8fca4cfc4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81775cb6e94594bd816ddeb17226af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c71ef14c918d04cb2d21e69c881e68155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e4f9ee3da5e6921b64a957d9710ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7641edbafb63564f4aec26b87cc6ba0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f424bca6c8423b9148f61ab04a52a10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a54b2e5a6dbeecbb836e9b57dfd12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619279ca565fb70dbfcfc1fc8749999d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743be495e33f94533167ad336889d4a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e1d2222c41e0d07011fd1e849c44b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac259bff8e1b29460ea55173153ebcd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6edbfd5b20ee80c00e92884ffa015164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4058e43848ae25942990ae62022429f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9884c83a07c4ddc82e4a14c5e312221166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b492ae0591ef696e223b49f2a1f892167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a957666964745fab11465637262b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f765cd28ac00c91857820ec2d19ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e625ee002a1d5c91825b6d755132ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d2a5665788f46db6bcc211f29bd7d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eec2fc9e309a9c8e960ffc15cf2437172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f361132f30adaf42228838a8581600173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21198d7033b2e1ddf6a8b3b07ca671174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cf446c7732f2604fd4def46a5571a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e57f540fac2151c8f6f689029a7e45176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c710db06d484f21b502e356b4518de7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8901afff4dbad0e7b0a03c963660b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04afa5213eae83414ed9c813ff120c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f044c95cdbd17a90e85fb00334e8547180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cd760f983908b9f96913ca605adcb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6408c7f20ccd692733b4e4d048c8eec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35ce8f128e51da8d71f8e8c894c5a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdcfbe3a082e8f7429e257335dd4ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d8fc0689e3a6baceb795d330381f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf51731fbfeae8e62a59bd749cff79c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd21cdf08131b4e9475c54c6a07b5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff364610ce5d1799d28487ea6dbf34188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852f007eb546b4303427c9cf464b7c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfcdbdbe78fa0eb71c522e0e916a59190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829654d3506e6256da1c21d9ca9fd8cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38004992db732c1952e3b4589ac12d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0408cce5f0157113b705c951a2505193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab3539d4cf4d3b9d36dcf269f2dc08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd14fe2732c79cb255ef3e2151bb7e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef619d89c7339fe3bd0879ba127ff73196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ccc964bfd688bfee0f32803de97f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14034c7abd7e9ddc067153427b67ac9d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bfe06de6b646ca4a9576f3dbba3ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806870e4d2f00cbf72b2ed67c6dea6f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4afe4561000da58d8cff9ed9854476201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2f21269ee984991614580a058f848202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04626c42766cfb84ce70b03420a8d0e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e164d1316ee3a2f9d4383c55da146204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b0023905055fb201ed270bf63b67f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd5dcb6a1eeaf43198b66454a726e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851d78299dc08ccf5d65796c121c941207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529c75c2bfd7e54b8e84bb82809dffb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a33e7f0943dd88d6177af631aa035209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64f8664b7d4ddb42f2dd344e07a3ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566768f4909356ebbd3a7170fa46e00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433aab9d416bbdfeeb4a64426ecc0b96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378d6837699f723911f52abe532ffb9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe44e0f8b125b7b4589104f9cb6111214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ffe1a67ef2194358360d1faee67b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fe0499ca090a7ff96dd7e5237283f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b1886defd544768d45b0bb9afb9b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca7ae9fdb1918ac185850913196ffc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f8a14356814826b0aca238be81d20219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78635e49825ba6707801c7b161a858da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9006f52c41c819f40b9a227b82f9d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1a3fc9994bce4f97855a5c4b942ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f4ed01cc465a3d94f5459b23a258c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0b2def9ef848afddd04f76e67f7d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1d33d4796275b1934d99e3dcb08cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8e010aab396be26cdb0d3be8ce604226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3f8a9e0965ee2b0ad14df49637cff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c42b7126414f16d0e21fac1128e54228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a124e80c245dfd9be9c7a8cfdcf93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a0738ad08d042088f15d4c9316616230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fd3b9c5559cba21ba261f5a37898c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeeba6082f07662883bd24ea6b0a6d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056f6bc44172adeb2673ff88ec3c72b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c133535c619040601d33b627fc558ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c192292a19d00325a72028e10fb8a60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403bf983ff93773ac71675f57587618236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7d15f9770fe697b7432c1cdb31663237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb26b8ec4495b5cb2e8f263216cfec6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7829050c64caed4a9a2b223956f6e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6a6a85183e9b6e9166aba093ce62a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc89257b5cb33a5d075caf5a6f9504241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d643470400eac6ae260e905094a2ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4499007a2d2f0ac7e6071f1a858080243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a93ed800abed0605a2324bdf75e530244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc2827ff02e681418f2d24657a4d04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b7838890f8c2ff01557c8ed8a580a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9aee807cef2b199b65a36dc090c288247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4ad26582912b074166acc896f485a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996811fb30340ce4c40beb83a985eb34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d93c8d6840df0775cb33e284b359b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae7b8ba4b942eb51134e654af7ef78251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc242c91dae72e32ec00c8d7fde49c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8f5b1566c0c36c18a30c708b28b9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32def2344e23c8e3404ef52f6ac1fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae71810b65545d7485861c16341f3e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2886af4968da9c3a86fe950060cbcb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ec8a1ba704abbcc6eaf0b47368dad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988ec20ed7913e3bec8c9247dd3e2f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c67e8b95ada84b54e756c5100e375f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e7930dd5ab75841bf85a20ff13377260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81df64f8b8adc978ac04401b030a431261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b18018fd733635a17621815fdd1646262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69e430ca7bbd88d16a5aff054a36f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1e028b78a94f75f6997d4ba590437264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe61a9a91c5cdb8f0d4f37a20868e7d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3afe36592779a2716a641f6dbd47a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886f29c2767022eb4b0e493f45252ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c569d8d79ed50139f23cd48ba83fb7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232114da1836dad153ee8c7a22fb966269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521dc655fc4b09cd62fab5f67da9b6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1f3376331de75abc426e931151a05271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadc616ef5b47703863ce982be8365f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220ea7ff86158d71f0645a80083b2cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb47ec535d0f9005d18c48981026dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9448177c4e0b4b85c2280d013105e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae70e2fac41d672290c374aa5e243c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b7c864bbd8aa32e505832cf470344277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f675c28b64a170e6d6fab9f04e7eea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132954b3309233e7d750e6cfdae2da2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31004f4fa7571f7114d69d524ca025280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652e6a9e66a77802ec2dbab9e507b0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079615f4099f97b1e8e2befafb15b526282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cad9fec7218964d3bebbe998585c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce029859f7d3ee3a9f88f3428133b0f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b111795dca3ad72e71ff43ade2dac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae80b8184856a010edddd7c2eb1341286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c1eb5207e67cceecac7da892203be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a05e85f5f80525ffb6401f310e9376288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d1b108cb3ac66bfaf68a741e85611289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d73b00ebcceeec4822cbc6cd41cb1a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8876c13155e58c7990e60752e92c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446a4a7cfa32466f1ba18164d1b5fce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f93e328804ee9e3e5c8d679f51537c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464135b00d1a4960d7227c54b125e268294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a37ab331a7db77f23a0c80534bcb3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c0becf05b44f5be2a1a3408818c7f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a6935e65184a40c6a271c8a82a728297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7963284307a183041392a79085a16db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77dbc7b7cc1b291fa7dba33a6fec46299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc1597287d3d77eb7f418de7c8163e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8570cc1e82abec733876a9563b6e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605f08b44546852058fd689b5b98ec6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb055acd209dbb1113f85594b234c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82063f5214c913d9f2a6f3767e876ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976bea2fefaef4aab4392d48279d74d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af2e2a5779f164952278612d9d1d73306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3270eead055961976b3b226a53a61307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f5b2e937fe28bf27022c56f07da9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c16277c1c5cb3596c4e6ad21f8161309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb51d3ecfec2d6b335fac2398f020b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa39de8fc268420bd50a5154ff41e37311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c726beb1f772f8a0ec1ea75c55641312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4a2833e38f5b618953c3ad48f8c7d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810506410f9df504816a03e97beee9a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c216f0d8cd84905f219e6537d2bb5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966b4dd1d38f055288c213ac1b3b2a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cc4a89dc619ead86521f85ae366e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a4114741ab7fe1a5cdd67b42effa1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f8d7914ba6ad0e7d98498ae965091319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a430baf528209d1bc5b050e6a2f34a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a657483b4e194bdfce79e74a3897c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73387c5bd40837435da800145874f16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396873732ea3c595177b83c64afa9778323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eaee27c6a48d901b888bf75c7f03fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bead6c61d9967ad382f29e06bcfff1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d67d42d14a9997ad986eb6a4356825326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785be78103edf136a5febcbf5785e97d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef29b1f02715cd37e8b506f0a8b4cff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcda7c7ea4e7306d1e14502558790c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10829a4cd47ed51ac0b09a06d9617c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5427ec70fa1ba810f070e69b5d59c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d113f0ece548c466af316a3ab9baca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3e571420bb14ab289972d3e88312a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f65ecbea87a195315b5661056e48a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aed2f13de41003caaa56a7a10cc64d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e64709f1a9e26d813a2d06b940ac92336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62b637a15d08385ed515ffdd9f9a58337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9633c5ec783c978f2cf0ab4e71b1a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fda3e5acd43eefcf192982b65aa86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a636125581ea207f990c1dc3809fe24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d076d29f2b990815f49a76063c44ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffbbec95e9e8f95f8baeb67613f104342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091160adfc500bfa0078de26ffb22a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2442a93c65729bc98a5fcf5384f114344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a7216b2c44de11f62a3108ca29160345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da23c3641de9af08da7c19bc87ac454346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bafee3ac5a08ede01596323789a86a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15aed2949112585f7c037616016975348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7ca506f2b09f379f7aa0f5a0d4a9f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d99dd60476b8ec32829c3bd4caf63350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec22716f9ad2c62147c4d47fdbc3ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efae2413b9315a63c70ee21861c33f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60d4fc6bb37c83876bb1fc8622fbce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0832e3f04ebe6dee1595aef7de7c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c72c12b10e42b91e4a74de5fdfd07355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71378f58f728e8d65342f9eafdc8a349356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9807de5df80b4d97df30124be8194357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d14c4bcfb5ae17cdd79bc6999e2c42358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328f0c7d5b3a08fdbbfdd062c404b6f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf714dce4112d4d4109a3b5c3e831f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e1252b4f5b0b189ba2a906e8ef655361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f594bfe7937e46808a7e7fb696114a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927161bd4cd8400f6fdaf70f34245d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3521ee470347d071af545de8ce432364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fda4bea7e7fd44581563251bf2818365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef86c52ce610afbbe0313ceed9adbf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3dca2c8b1089080068f160f0d8def367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc07af07a8dac938facec2381cd7e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94fe8b27d8cd93c64b2788b365022b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec562ca4fa751e6e8f3abf42b62103370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17aa924f0be5d9559601239bb40c1e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c290ca3d70b77621c8a8abf715ab4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94efdced4af30a4ee9ccddf4336322f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795e1c58a32594384730cc8d62d78ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e46f4079cbaae352430345dcf1adf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663970dcad3404061ac5bd56807d06c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc91504ae686f4a34c4455131a0ed45377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290f927fac2b4efaa72187a79a7ca85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8b4af4177c27f312418535dafd83c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dae4cc173ff0e6fc7a2406b03f158380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6bca721c0157794843a368f7a8fd6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dd70fac80fc27474d1db0d5f74c07382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a5b00f3907bf7f85559061b99ab50383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313e198b4a060395518e89ab62f0a5e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2981a2c03df7deb4688c44ea58350385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d437764ecb7f03e0082d5c5f07132df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc55e774993fd4b37b2653eeb945a27387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab049c66c28f2827e1c3a56d9b57011388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8df46eefdc6bd524d55fb599dbb92389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dc8b140f1b82b1d296cc7e6b8b324390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71411388c51886fab1baa9a13e740d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db89df834a49d463ed8a8caf128f83392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d79003da0752d63d9da557fb948de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ebe758071d628edd4aa06d783d854394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4625d1190f8e671044aaa9508e48f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83430f72fabf5952bdf90bce8c05ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa572e54ab5c08b8338f6d0ab8ba47c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07f11dc8d960a70a495bf5e49f5f0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa79c696b336d28176774d3cc38fdc2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f37c0d56f5c1d01abe5145c0121740400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040f838c9b19fa526def83dcc0f5a96401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1f1dd682165fcf1a6a86e0f2e9e0e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59c760df140b443463455b37737d3b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc313e543b2a85e72b04f2e4eb4dc13404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683d5de09b8a43925a0895007078498405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132f7d62596c42feaff783ae9c25adc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666db0bd74431f235e82f1807a7843f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f16a2e4a7f4676fa812bf94156e9f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a4062d3fc0c74ec814193cb2fc61f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee718128a2e6a0b1df82b6b58365737410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766837401ba16d6e4277c96ace377005411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a68da7051d90eb56a912bd4c5e6126412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2434c4d6255e66fb9f130c35f1bc1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584af135b89f7c8a7533c4a428fbae65414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448ff174bdde68f8764b726341e42bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1ea84f6948a84d7b0448e99967620416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262839529f1c5b88f8e2200e20fc3b5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a970f944d8cfc4bef82ce9af0e5c2c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db891400a4baff8c66e1f6a5856780419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c59a5e08d84acf0e75b039724db15420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64746930638784d9d4ddfff17b57f2aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4d7c8f5c6197c8be7e86bbee5b31f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ab050dc82ed54c81a7763735aa267423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3193f29f8a611fff83c7c866f033e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796b81f93d4c1ba2e90d67af50e5782425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0792dc74aaa4be8437cadbfd27274426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd42ab98a766335d6db3dafe4b15636427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f977ee1b68916d78efc16d22775463d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f32fb8507d30b0f0d63ef971ceccc0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e788132519d00dc55079db846b30b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915748491a3b27fba48a613cbfe7924d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db4ca802917ca28cb289edfa721f2d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acfca2de5a9a96a9d18f0430f54ce1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905b564c787949c3105dec5d8632a8e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6498255e757d5678e3bff98292f08e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33376753fed79c11594c52e182084208436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd66a19ed5901b19f5d6c7d80cd736e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4046d97362bf5308392bd28ee56b5ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bc3afc785cbcb0377581cdb76a58f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9083fa5fcc48a8e6cee51c60bf2816440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff849b257af1a2fbdcb901a67cc0be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5996177fbc8a105fbff9c723b86c119442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e5238052fff09bd486eed4a1ee0b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cc4107218e6d63bfdb3952e317c0b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd858e9c38b3eccec2d7e30dd7a11f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6bd4865216676eecd3b798590c3b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae093654dcffa53d8213c0baae2bc654447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696167206368195d73da6e8ea513dc4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4387082271a8eb46cceb9eeee269f05449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdb8c66cf33cfaa169a4c0171c9269450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b39cc0cea7dbfd2b92573d522d388f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f312338bc5a7cc3f6baae4809538c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cfc2e3dc11d7d0381f54f1e29494e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b6af0f55a7ae14e6e266caa2aef04454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a492fd3cfcaf09d483ac7695e10c3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d93c31c6958e236026fd9ece4ad973456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71dae6fbe7af111801cc866cd0b344457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361b6325dfaa196a61361fd91db136c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1773ec1238e2d8e813c8f552678da0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f76b50a6b3523842f6a88a7fdbe1a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12f6e3eb3341599197985de385c1e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d46549796d78071be22b977c4cc56a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ff763b0b526b7d08b8037acde2573463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb2192a32e065732db0e825166efb9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c9966ca501cd4519615919380b943465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f6f021862c8198c3e68b2a25c574d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07657b0a287b3b08e70b68022d6033a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46237d275053f10430fd3be5e57477468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074aee361264f3df6f97693d96a6ab8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873a0fc85b9b56204fdd95e71a7bbbc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc953d51aae4fe36c472a4a6ae7c9af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af926928a3981a4db7190fa47be6ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1053475fdcc07f2dbbe3af2b3f0b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a6a274b521550ee8390dbdb82d709474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa8a0b403ac813ef04a48bca1a748a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb52506976d457eb448652b75b52dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422589ad0f2ecf93f47b532eba9c0226477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014f5c1a35c2008e20ba1814aba729f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf214df842a9c4bf408b4f26b09df91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41a8edc7168809a1c793d27e5d2d7a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a272fbfd5052e4c2d48e5245fe8b2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314085586331f5f0fc4716471668115b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676d90841444e9edd1b40a022fa0a8c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032711bd13179e8ae2d294c8ea0a452484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d95bf143920ade2763a10107b4b2fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d58e3819b3a08814a5bc15e7329361486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5b17daf8cdbc17424f56c28eb9e1b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bac92cdf1ca4332c79200bac6d442488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24cb70d731b4f9072a6f40aa34c3e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de709845477321cadc79d055b511aea5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d4a05ca0f00e76a13056136a617e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ebaf8c12642a87d6a9fe60929272f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16ccf55761c1e9c363b25660cb0309493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d5e822f48414c235f9c2b6b2ea55b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b798afceade214f26ff4d36c22e27a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bf79ac668e5b94cf065e638bb4cdc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c160b0314c2d3dca25f27381f1246497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519450b61b6db0f30fbb8c30f304949498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ccee6037d0f6a375ce0d278fdd2ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529bb384ea8808b6fe0ecd16a64fc19500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae252a0f5de9875e2663eaf7a252d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a82789f6687b680779c3fb63de9e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15a920bc2726ef3e3a9912724a2408503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8dfa0496489f8e00d74c871111b3f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61134237ab22e7644f3a0a2e43eca65505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d337fed53c8b9510b6f0ced20fadd3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0ef98a2f14f731b4975e7cb426ed2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbaa342651b5cfe031ee990e896a81508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6fd7dd0e3cadd8224cb8c87a2ccfa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3284359d00088cadb432071ab9e66c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a804adeda1db0161936c75744f451511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c877259dd35df436f537d76353077512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0b86d1ed92139343f7bb307abfd3b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a60f3d4d3ce281ecfb32dd613a3c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1e640c7e1d2ca31afe9472220781c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d46bbb17036df322e4225269bdf40516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd824281d848dd8c4a7a33a49de01ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec545698f705fbbd698112052ea921518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb29e7b2ea386d4a415e0c69a5d5834519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47207d052252877323fd78d5c26e71ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd258ddcda2b46e37fe4d3cf826ea46c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f39f175ce5be82b7ea5fbaeaefeb5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e91de0efa16059859b9724c282456523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add29914674824026f077bb8598672b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5215384df0c36bdf30cdaac9005ec2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b6ecf9e68bf4f4c1ef8670f2ae171526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6b4d9ed7e838becc07bff47700db4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa75dfdaa87766fadb1d5a7c6a986c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcda0013a3805bcb6f72cd5031debc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e986665e5166b1d85358354f675429530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338659b26c90d5e0f383e43699800de8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca557a37a63f5047d75f7e89b0b329b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f39fb2256af4d55f9856cda803766533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21087399328722f214b27cd602b0c7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8fa9133790418f650673936e0d099535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda524c9da2b460385f31369fb76012536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854062de78c272e270ae1bc4dfd48eb9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2add815d322f0c36a4e028f1a61632538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da091da3c6309d6795b02b8b8949ef07539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b18f6886782f468f7ffd29a7dea54540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7161bd5882cf9c7ab6ebfc330d1adc0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe2697c4cb0229342898a8a0f015ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061314eaa31315263bd21c27b368125543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e389adc8fc0d854b70fa5b9b9d5d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461be4b386b473790b7f0c4c81338e6b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794aef3c9c2dee8b7f6baa5ca94bb030546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a563bdaba09fec5491a07eb068e134547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521e6e06ef124b7f37acd61e8301a36548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02d2ca13cf86a0a186e8dec01270bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10959e0476f79323d2f19216565f6fe3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d98fc944368c5e6ed62dbe30a227a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c667d7ab07d611cf1b46f5d127a1e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09bbc51a0eed89f55c5d6a6e11eb27553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500407a4733a8a8872310ddd1d1e0e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80663576a78fa9f617c6fdf63b5636c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db0f9631f7c7b99755c9b0fe2a15aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeefef4ccb0478db500b92b4c51df3d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fea4e33679fd89bc999a117d2580da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed69d37adc0907606013d8fd8d2ac57559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09988243a36daa44cb2c8b9e92486f5a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c972044095277696a707ad7190f619561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37089951d5cfc3a7102dce1cdd57a0b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fe8c19314034cf5a666edfaa1f0db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb1834ea537e3f64193aa7933ddc24564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71cdff4b9b6a0bbc28ecdbb88203fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e46a99d56e1b242f233961131a1466566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c71a66857b5456e74f38e82082088a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f83a364dc6bad7c0d973ebf943eb44568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cce71db052acaa8ed2452c11c7e7c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee2de85f411577704977312a1cd35c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e40ffdfd1b510046267fb50e3ae91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddca138a772a27e03c74adc4a1d1db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b900f074fb657de79501914cc18152573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70421671740329508e75e26a023136574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833090e886f314a7e084a4555997d4f5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d439aed8e574d738b38239c554e178576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce68f9d1cd858164ffbfe6eeb5b133577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a7312b4dfa241998a34456207448c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf4604644ab2b30a8017d8d89b0d5a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dab7fd08a0a3c271dff06bb961e746580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b369b77b5700b67bdfaa909ec27de8f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7ccc3143d85c066266d196f4136c5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c1103ec11d064a06ed1bec663ce12583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f81aae4ffdf44fb7f903fb1399243a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa14599d53d9070224c0e3c1ca83018585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39f35e9d93a71088b640a50b891591586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8b8e3be0150291816782ec1882641587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3324f84d51be935f3d0c73bdecab8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142a4af68e541534531cc1360987588589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e633bdab985a14efe36486e7d2c74590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fb3222011a89a4bf02654409cde18591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e54ed1058b80ca0f2f81837126302592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851d9964cc20dff3231640b4916f85b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de47c85edd55f31cf2167dd74fb6db1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075151bcaf7ff78b7fcac5dbd54fcd73595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fefeee15d4250ea1414193f2405988596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbd9ff734a823bc63f46816a5a2b0d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d87391407410f31de0b2f9f2c801cf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3d1a193c3dbe81ee406e088acf63f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd898ba376fb91f93db397e05db66907600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e654ae9234031da95a747989f88e5f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56570104ecbe84704ed026349d4216c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05b8e63167d43fb8c2fd5e973fea4d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099f81754f0d6f821690d115be8ea87604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b95e53f7fa69883e2e019ac343684605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9373f014001386f82e4f5f29e9ce796606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fee90e36f99c18c70fe1e3e5d158fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e776755c7fe72e6cc5dd1610d12d109608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0bc5ac093e238453f5f20e6227c91609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d087ddc95aa3cf8e156a193d0a5499610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713d10183d6049c5f52cd372d3cd8e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868b8edbc91c5399cea83a4d4beaf0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2ee4e12fbd2935f72630425f4a07b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7e2c30271989214b8824a5ddeba5c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011a8592aa01b2b0902abd46427136e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369501dc9015dcc3681e0f65fae9c61616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e75b81c4dba265a7044da1ddbc6463617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f62c6580e5fe96b75f7a7b5e3a233e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f18a6a2e77f5d66c342a21e1e9819619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf77406b24a4ca34086423e524f74a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b082b51b4b01678767e09e569987e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb8f98b453e88dc9e291ad20de1e8f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5ee81392708015f08342574ef6da5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541196ca2b3ca6c1ec27d5c33232bb66624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc41df564232f6a3510f122b9a404ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe059358ec9d02be56e827fc0016358626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c214390a9d0ff58e7b4b948fb30b4f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d68ae1d14bdab5a5f803e861e46e54628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126293a271c0c5751f4ad8efd1b46999629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513fc48836105def722da2527786ae4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d17c3ac8ac6e277d8cc5721dc8a0f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce211914750f81f51227b0b6630fe61632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bed972b5d81d59419ef3565ef1cdd9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e98b35951bb72d81371056044cefe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a13232f067ddb0f0912f4bbb867bda635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3270f35dcbd32b6dfd476afc51e2a27636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd99d2fcb43b6b31b9e08b4fdfc5f7a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834a962f31d7dc8f9553bf54b0a1414638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994820c1753dba71038c24dbe1ad1e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5b05bc7a89305f69a0a3edb8f72dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c497f3f0fcaab6af978348b749ef651641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e7dcecacbb52c7edb7b4b406351ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa57f60b0033b5b47c7947c8556422643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf03cd43b003e42322e7e2a8dffbe6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af7e8f453d1f54f3a32023325efb9d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c751d7804996500f5055905fa4e2a59646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ee71cc72f7dabb65f32c5cc47771a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d713562bfb23ed77be2dab01db824ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fbac1e630a0abff89ddf4767ffba4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbdde938bf714ba8bc2ae7a2ca54a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde684b5c56079ad6145583f8dccde8e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3ce3a6d4fb6b839366b78034de4f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6fe62041dcfa6a1047af71aed5bda653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fdd23bfe6b9a92897ce5bf902f32e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ac404804a3cc6b58932f54e140613655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9793b7393ede2bef0b18ccb2d111d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36515cefc0c899dc00656bed8e4653657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5840d462f0a837d34a698c5a59604c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61426cf702d186a84263785a4ebf9377659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dde0fd36ea6e0677f8196a2920bb6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa569330fac041bafeb94afd87cbe6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3c9f017a7ae1795c562941fca3a5a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb09e1a8d2960cad2cb687244a1a324663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6fbc6939ed52599f29eb03782a601664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c36efd1fad9c3c98fe00b4aa3829a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bccdf4f979f16ca125bc330ca0fb89666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ec001ac605ce4c67f13339f1ac193667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0aca81b145033289ed436b7699761a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae965989069d7d0fc57565232b76528d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fd4ff8f2631f5fcd037a478a62119670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392236dab5851794b4543adc1812d81a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f9d3e1bc907dd87ba6e99e12251f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aaea3b101a4461a5ef5bf98de9da4f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842626da6ede95012045c77630aab4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434041465515c8f075edfd410106000675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1132953bd2cbc00a256dead2a74fab5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a551b7ccdecad36aca0ea9b9853a41677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc30e7cae1bde9860f04042d0df9d3b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839a43c803a1117002aff64f49b0bed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d6de0e01a15334b74fdf6971b22eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5253c49c3ca76bd331a4c263936a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e86cc2bff6ba6aa1967842b034a0c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73b71fb290964b386aaa8f8281bed6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1321603c38b6721c2e0aa92aebea0b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34856106cacc1143e7837f3a2ca2563c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30429f73cac10810d9e0e9862c046e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e603df365f38c8a6f96d6df0e0f06e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229e936c96c217608345b246a43d1e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f873815dd18c1e03657691d399d49ef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394763dd29fa9ad0004fe0f4eecc3bd4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bae2ff7810789bdb198013a2169312691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46a5dee5e2c4b9bea95437c4d0e6cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3137e5256fb23bf5a66717ab702e981693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00a74bcf6d602fef216cd111df5c5d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec3a50abea7168973fdccaec0fad45695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9337a2f06c158629d13e66b91df452696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e2ad539ef243b3b96a035f676a115697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a4649a89eef3897331885fefd4c78698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194120ba27cfa11610596f64acd4ab7f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723c53ea1f991ff305590f0f28206c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ce32c7d7b0dd797b9197df2ad0c22701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8112b9b899b351a7801b94d705f97d1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0b30c65fc02505fd4f39830db784c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95359a3fa3882ada7ef545a077e9c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f50001a1cea50d5a5862bac666b9ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e661484de001466506c9d26aea0239706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fb39b63600d640664a050df16960e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c472d19f1f9cfca3e17baf4096ca8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9224931a35a3ae407b5200f07123c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f03c60ee4ae670da072e38578c314b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36af091dd4ecb3e3c9a91c23e89380711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ac238124c5902170cb9279e0082dd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9d4af4efe7dc515a6d913ba0017a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49704413d4c343b728581950b4469bf9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdcb604c70be1a282d4486eff9e4a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5406423cbb495642fdde5b739b1aff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87e183884d5cec4c4d22b562e740bd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378ac00027690c25ce6419846eb88a4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f5e2d445eda0f6ef59cc3e23f0521719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cb0b6ec844d17e04252b40724113b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafcc9ede136c5b13dae39cd42ae299721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aebd057cf520c113198c4f3b9ac3c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91dbcf6ced6fba4eec385cdd0c69410723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135cfdbf6d8a9f9484ec7a784b96477724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b914b62f46b98c42ba3e9e30f35d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e30852660979b281f867cedb4aaa0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e896d84ff46383a4962c8a53b774bfb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdf3f6238c6fbb2cb8c668df25e13a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19adad52d1d18a04a33ce6af21606f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e53589e7dddabf8f03d8602de69c5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f803ab3be1a67e00e8685a87bb9227b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ab4e72e0d95aa89c428a3bc2bebd4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6fe0727dbcf454f6a36660199c2be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dba1069616500417bf0bb482ffcbc8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3c60b87ec2e7d67ca7d2cf299b458735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2673cecf5ad18b6430e926ceacf04a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2ee8f5416169f914b56ec8d9eb7f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc891222179b710b74301f6ccab07f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460cc22728f087ea5ac4f4248b5245f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4734b573906e204d813c7a0fc837d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a53e4b5ed52b108e9a2507fc8c7db741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92061307c7eef9e5c7b8ca90b03b8df6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc570941655f1570479218d8ddd9a1db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2b53b6ba88cde844a51b601a6b853744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb18362b7795cf4bb415b6554e25664745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9e07d7ec55e9eba2350c792e8e4e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904a6de4477983138d1787d75cebc8f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8e43eacac8066ffcc7aa4e266f9ad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cef6d65e6fb35fdb5b28c45e02a6d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d19cfefedd99b643f70e07da5bf6f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ab24e5f7267250e6bf7a28390db59751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248ad439153b68bb8950dbd64c73024752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f90c8b37d18a005072a4e412c1a46753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d98797b088700cac0a69b99478ad9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27e89e3d18d2ebb6dd8b3c9bc648f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3276e9a2d13815f41a7c70636c8694d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f2ef93aca1971e4878ba678501a07757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>