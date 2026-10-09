--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b51f5b625e2afbceb3c703a7d6acd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da5f6a31e41fa4cb21f24bd79524a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91036cb57741adb141dd7c91513430e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdc44e71f1755ed2109e2198c37b4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae120b75702ddac974389239e09bb35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2762c0ff0972782aa6dab2f88f4006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ff8201d6bcbacc0975557f1ff44bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5647ebd5d8bf451bdf5cdd067d37f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ba0c67edbfbc5808a001a85c29c8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c021eb08e073434bc0f975e9f840c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6740cea79736a2a4c944172c8bb7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd76c442c5c2056f64bc681294f5e4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d89b114ee9faa3be97e8f55469d42013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323254c18609dc9601a6c1c29df0fc314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ec2d244004ef03b6a4e94e41e947215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fafad1e42e4a17e7e860ca9d665fa216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e6d3db17972a75bee8a89ac20f0fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d847bf0754fcd65dc698294112abc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fc1831e2a306359f7905f52bff45619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a767c30f8b8a1b08a3fc74ebde26dec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44ee8a07b29b687ec4f2045d9e4be121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea25b3ecc9e8634d9d16a5111e6a8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6024dc5f3a307f0fc80716dcb5ce97923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab42430950ad67de5814fac8178c9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abfd3ff0fdbad10f2d67cdab5aaf4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c02fc80db45bfee02b8d85cfd5055426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf8299e13152f92e618865a1cf284027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cee00073e1b51aa951f90383fb41828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa944fab341317152c6e34d07ca8799029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03623426eb57d101f85f1d2640cc1fee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9c536771357ec21988d73c7796ad731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb365462c83051e114e8105d353ebac732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd0c0fa6c093c4296b6236c9404f2233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df294a3dc2d21ddc61e0e86b200e5c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66535a439080ce4c038a409c49ce88ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0421f390623602d84028f90cd2a3cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8af9c0d6191b261d7ba4a94d7e37cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf97dea6a784cc80b47afa40b3ae8a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01f0cb9a07432ae258aa47dfa17c6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16f65b06c3b614c9930800508cb51040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea981bbeabf2bbaabddc4b591bddb53741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b452f187e2665e15fa43fe3a89dae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73e0da0fb584c6f106e50d9570d90b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787128c985efed7319a103c85578d94b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26702ee0734de42b403e6fe48cf746b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840ec4d474d4fa56c7413d432bef20446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8f0d27ad06323f7cddef9eb30e76947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbd83d18e5f9d172c3f93ebfa8e6d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996891446c32695cdc00b7932d60b7749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57234d4978c9935b31d763ca7f4e2fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5a983480a4c5d0b0eb9d31d85312751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cac040a8ff27dd45838e07f59833952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9555bf673ce0851d0638665c6db390453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a79ceb0b43413462ce6e4a2238aa754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8201071622251d88e05fe569717af255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2c2d4c70661631a2a2258885a97c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d03c7045fcbef54fc69a6eef7ec1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe232872df5f11324af799337e59f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3811d303bdb7689cdba9d7b6a7e057e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba59a7657da2a295e34f09d20013fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07aa516285db78a5d4e00d52754322461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21389ef951d4fc17588b8e996cb4747162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00868a4e07bbdacff37ededc43256de263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395e3e921826e56939d00410b23c97264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f8130052c696a9525271941dc59d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68aa1a2b0849b328601a6705f8df0966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddc61ad7f30e321aef70422ba506bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe94c4daee07ea8a3f04e3cedf9b0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51719e845be188c9df0aa7132b9a5c9f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b21fc73782ca818843c99d3c2e9f3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4d5a9198ff3fe10f139964dfcb5ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133205ee0c47d84d16f62a67109913d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5830d7ea15b0576046c3aa1ca04c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de8b97ff20961d5a41b24404bcb71f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6b21607bc91ec053445aa0a2a9a8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fe12915b2509599e0518966c478b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e49809f4f62e5474a56c2a30b7f1777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747e279d3d2ea41939033c78cbc08bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be92d3bb49714095c86e9c1ed8caa0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e12e06755dc26719fd5b9aa3d3454080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334af9e262b59c1eb60d81aeece3ef481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46561c4b05d82d125ed2c0832d433982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa4a0a1355099a8fd1144f499332c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84357b3417d5a3a01cc4da6251cdbb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3ccb0426fc0191d3351d831b4263985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12aec8924dd61e3b88f1ce65e5a5fff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9b3a2256f59d4e62e72d4e8bf96e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79f7bb85696f4e6fc2a4c5e24ebcff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9e491cc0c929ed1217e2fc174df9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfaaf61b5ececb23fb4d1dfddd771590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e933f2dffa158f3ca01183c2b6982f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38720eb9cf30231d1618a1b697b52b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638db93c87f29448ddcbf5305a3d70893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e1b2b30ce43440f7aeba1e53b550694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf861c6439bfba90f2e0188cc7029f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70430d838ced28352929e3354361ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4035fbc9a411f1cd96f7e48df4eac597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4a5244b3f0ad2b1584cbb48c91fcd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722deaa511b66e6f7a5096c9341a4e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfb2bd7e2b3a0699658febb2d3f82d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c9713eb98f410358e8ccad7745dfb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50672c733c42747396f52c2d014f6ee2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8a9a8f27f3b641f76d5265c68d598103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e593d2c69e3a572f9cd43d3d1ea4a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf05b23772f8b19d1d83884600dab3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d82b3e40be3ddb162b53a28401824f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a9f92a162fbcb3b4bdb042d6151bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87468b6967a94506738c8596ba1fc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3a48feafd0285f9117bca9bf24208109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069fa4d62da53b9596a3c3e85848786110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3503a4b275ce1a3fccc199e0708ea6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433911e984d7843ff71c3489cdf657b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b465172925a756d06d124964080ec4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471a334ecfbd9638f5987549cc93996114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048722c0361ff47ceb72975ac351519115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5c61328eff14fc7dcdc693dbac463116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34344c93c4ede4aa605b4353bd9a0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae1bfcf8d085e2c7b05081763b79d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219ed3cca7c91e9c55ac2e9d617d96a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056040865fec76eae47a795d00ae16c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52116368848256797ee2cf839bfb0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cc1ebb70b6439e385ea1a134b0dd0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a6325300da65cab50ed3e88e5035d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999b598186acaf2c9d6d3af6ff24985124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e87899205c210dd83968874260853125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1c090ae6d7d0f51d32b6d60e9d872126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d135609f62cd7eacfa01de3aae077127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54a12476043e33878380d5fc3b1eda128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213172b6f884ce5ae342c1e3924f1e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622f5e8b03ba0ee4549e0fdf82166c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c2cd7d4acba5aabec2cf589adff67131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8ec2a4d661eb03b4f11f855b88472132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ac05550e4e1a35f6a4490f436291d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6be04cc5bd70c62a3b152451ce9ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521734a4883b29df99747e937febbcd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5aa126cf3a33529f32bfb75b72bf02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89a0f79ce4457888fed54298c7130a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fefe55d05b3b94ea5685a586452ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71451070ae79ffc7fed41c57cac2bfe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54253dd9a7e22464951966784adc90a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ebf1bd6e5d37e785119a25a0b286d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f2bf66209905a401f52fcd78ada0c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68443ac8c57a466e5e95451c26095317143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf97728608199e9b34fa7bd3fe4907144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada67e255f6c4b36f6e1b91d9e85b75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4e1d93d1d4a38a3c3e78e5291788e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5195203dab94386b2f640d1799d976147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c01b93592a8c70e907820b745bbc8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2aa413fe684c3585fcdbc6ec13d18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d3c446ef5f1a492d30e368724b4e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b276a86bb9bb55345473df173d61f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9fe1f42ebfc29410181855fb6305a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8465a169f0955d47ae441e34958cd5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced435a008f3a4672dfd9f8ce7ca463154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08522d416def98698d614d1f3911ddf9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1895eb0392145849a88a5301f3cdda0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5be82f8e08b427987d166bf2d360d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b601c453cb6ba2008a1a7918a1a9cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06af683666627486f31687078cdf17d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc118d5b0b792cfb7de994318675aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfda6d7e0160c7c513d4c738729a0a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943e507eb7c39d2d1d6ed4fb247e4b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb7d9ae4e74c4737af3029064bab59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf3cc8a69801da9ec3d38579db1b33164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fcc59828dbc210124d7c176d07d71165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b67f505b3923a59ee529207a0ceae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53feb2f7a339ed83977568d75f156a57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432974ae72738404d0f1d4329bb804a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4212493d66b05aebb1b0907f5256306169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fa0acc31195e04d79f308cb1971ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18dc99001a64d4006bf1e7da8b6976171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f856b91a561d0bfeb0ab2f4dbd01e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b152f106e3e381c452397b21a52d467173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ad49d6ff94766521a0589a7e7e785174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43025b8b8e90809b1db4f460375003bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591450b4167a2fee3baa7220070a9e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ace9aba93f14a231907733660121ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbeb8a4ed28e8857d5c462f4d43f7ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e83e1cfb3766ff683cba98ce9cf46179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344531239ccba503b598209432c982fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed178380e3cd32aad79bbc33db6ade181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41098e0f08ea5d4a8e81587caf5aca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be3234cc30969110c10e84d3c68a21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd7b077e8fb102c9418873322f0cb6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2127eafac51d6c13556efc63ea58f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d822839f61371ab890de1e1f38f12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d273128e134b4a5b4d97e14099e8c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814a38ebbaa04bcc4864bbea3790b23188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11487b8081ced15e0425a7a4aa63b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3943ee824435ec4101fd0ce005b3bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e39885fdc104ea00b6cd9fbf5f2dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a634569dc51017de4873596b2748e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf89c7740392f586dda9a49026e755b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f066f58224c29f3959c972f8832640194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc86904d6c328186c2c68c233be3494195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e035321a74208cf373c88a02d8ac6a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb64c32e1bc47db3db2b2e1a6df9d3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a2f76d876ae9b38deacd2e0141fc7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d889992964e86081ab41d1ebd6ba5df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a14a87a2df5f456ae5d4226d53ac7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee13fcc56ae7f65077d0310d6bbef1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46710400b533e5e0bb8a72999fe524202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8f7133abea3f7d8136790f35b3d0b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2585a00299591a62e106a1ccf8485ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee640b319b61cc4667be8c7e3718c0b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853955e12cd62d4ff37363022a142dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27e721bd9f74659bbbaea695bcb046207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0693040be3236c27ec75011f77fae48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f5171462580145aafcccf8d5e8d08209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f450f70153b28247674f7ef38b934f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223b00758a0821de6d8041deb064e71211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8d1c1ed329ad8698d4c280c7064fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90e3af7dfc286ef64cac1c311ef214213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fac2da0fb660276860151f67a702b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbac8d72f0da533d3497c30fbe95e29215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043320c5203133873ac9bf9fb462112216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f31c29ec33e2103fd8b5bff19cb3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c056197c2bf77632791325f910f5624218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b68673e9b4df8c0ba423c5d2ce6e6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd075de1151101e9adbaa657044cc0e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093023e03271aeab377decaecbf3b82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bca2e3e49a101c4f09770ba66c182222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd2b28b4d676678d6b71bb97ed8c30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef61db8475dc2679c25fe97b3fa5d4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86ffc387409ff44c2c3a2492c74d6b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343ec33864d40d13c578530caa053ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3337b2a16a65948c4391a5968bc6a70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195662cc6f4c8a03c7dad2ec8658d2a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a03b81d7c427bc3bd456ff11e5ca86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674fe414fc2a9e6e347dc8d8633c1cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27855b6e2212143f1053b503a544daee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca946504ede9e19b65419ee5880865c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35503c6460f0ce568b780f2a665807c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a49faf1f095eaa7fdf2a601ffec25d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf371bd862ca3dd9d3178a70c75e6ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31004a8b2a8ca02381fb4ec87b1334f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09919e682609bdde284a59b9a75e54237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cf0fafdb17446840c0b75bc6f505f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed2eb8db366d70c4db6b97cb815a5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa1f3b9a1854367fc7648db9b788fd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b08b7aa5697a690899355e5872df6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636561a80861d59f6bc4bcd33ae8c7a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ed5a8b3167b689f2122b7800f680a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c89e7702051fd1ce9db50ba8e73a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f13bbebd7eb1ccec90248fe4c3fee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca612197045069d136d55551f74078246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815a7aae88ec7e9dc9fe6bba947f14c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd207b98e7829836ee5ebcb7e237a34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9626dc44c082a37fdbeac86417cae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bc6c14734e60016671fe3f3bef51d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475e5bf417c4337fa7ebd7622bde477251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cf488834d8ffbb3660a68b7479c66252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f4974265fab93ea19089d19bb0768253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd935111d807e25a6fa402333d04ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8cc981859eaa1e615b41e2e6be9e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb81187f4464a4746cda8e3dfc925c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d72e795e79d3131c573372206735c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e8c25762355135e852cced54879db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33533085a47571c1be859cff6d3e4f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdffe83f289bdc74f12c2a994d16110260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7ce74a007d6e01d5b68b1316bcefd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9c86ad02ae6e0b19b203bfdfadc2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8543500c492a6901a05f64f8d485e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998c7a71ad2af566d8a65ce3f88802a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a35d6839db545057f7f5913d1ed8a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4d068bad99c3835b3029441dace43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f038f29606e35d17971e10c20f154267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9e6dd5ddfaf7af73f38fd8afecbe5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d06cd8ed719901cccbf45f867d38f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c204dddd3bfd64905b9515486130fcf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1670e95fb2ef5b55f7bc13e9246cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f0d09c75829b7b7249ed93e86e6c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e51d9ebe70d0bcda8bcaa04c70bda5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a78e09b33f7e2a45d47df54b2032da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648c128e2b4cf9a66d403c75c288c7e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9817ab4ca388c7559aa2424c4ec47276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7b7f75f1a4ebd0bf7589e7f2e8b2e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e693f3151141ebfd817b2f4dbe722278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c5f8c67639f7c2228c2a3f3e805bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a109bf6e3bc3517fa37a8a903667b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74439f2b303fd8fd56bea363c2b0c002281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a3888e43fe3ea24eded512c054c02282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f02837ecc74de78ea8746f5e989b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ed5dbfabe4686a68523dd77523dd5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2410dabf288fd55732bd043e5d422e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f49cd7c51b195c105a4ffa271b8832286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0675b7a37cc8890fe9a485c63932a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818aedac3a44fbe6e36cab2c127273e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9fb9f54fdd030b8e6a3c0fbb38976289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccde69224677bdf32e4d97d083db3c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44422ec342f518cf19774376baf2d45291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe48a859a6fafe4a80a91afa0d78a79292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305777d6c535088ddfcc0c97d26864a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09a3f2c92708aea47d346501b1dac2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1754944f0e035abbbf9a101a3c3e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbab9d16ed17ef95f5785c7514d455296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f784dcc5bb9937c4f8a7655ebb90a59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab29bc029adfc9fa377ca0aa18c6ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb7fd3e08ea354b01feb72c09974c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b711c324e466037220f8b2773a0ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac35cedac699c0d91cf30dd9f4b242301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7503ca01044ab8c4438971f08fd55302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898c941b477a726f71c833e8ad69826303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cde82aff5f53f4fa5bb8f1468fbd00304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5faf4decfd69fac44998900861db16305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd982c216ce65dac026ff8ed9d3414306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8552a860e24f34b0761faa857fb20a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4875f0eaa9abb270f15e41e7579e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f5f5cb2726a6eb5b21443b2fb9fcd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff048bb47b10a8b97e5c684ae574a17310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33123aa3e386b3974fc7416e92faeaba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cb99856b917be8fa499188321019b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e70b0d90dfc3d44d32cb5ef72e8117313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fde36101345dc1d6fc6f124cac0d70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886bc4101c5b4ae346fa940f0701fae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f16f93d2c307f151bf249eb0e6246316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a4356ba971ece76cd6353dd876977317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b5dcae5aa3ceaaf005e2a65423cc6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460b2105017d41fff086edc36e9a1ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae5da54914f2dd2c20c91e17f7344d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6293ac62096494e7641615c16ea36321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1175988c1678e767000c0c1454366322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309eba17f120981e682fa8571f442d07323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de8104b8a1b4ed94a51fcdff4fe122324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02765116152af3b088f46eed45c90d42325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e3585c24b1ecec506950c99ddecf8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb109ef8c691647e91021265f8edafc5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b5d57203847c21104cd5410961c7b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21268f3b1306a4f555ac43e3c867786c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76ba5904cec8451bd4913e65d8147a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30e1f48fc72e15b3e1d1b1f0cc0d10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4559d8a5e2d48f56fe7f596eaf2f050332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1d58c94edddfab9f84515dc6216d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d5f5865c50ab3d364190bdabf833a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831a4a327abf3ae50958b9ee0a3062d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80827e4515411be13c0f1b266c40ea4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ff712ce728f4ddbd1a05a46c6385d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d1f29fe7e818e66fb1524df8b2653338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6e467a3a46b77b839f929ecd4cfb3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882f7e30005c7c024a3e0910f2ee3a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189350f0ae3937b26bbda5252ea88a81341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59db730707547d03f7ce3505e5c54e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686342f7bc0b4a89d962c75ec51e6d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eee5e4f2e60fcb7e03bd8487a84691344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e9c73d823e4d596d84d9eb42acf3a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabac595bccdd37486bb3a906921afa2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02786f26999054ab516e72b403126e1d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437406c459f8c2a6eb0eef7593d5838348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc23fc77234b3c67c02236aa0f50d40349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668b68bcafc326d10e53a0809d3b7d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b97ce460118a617e26510e08b6f550351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211c7100434f3bd80d3bfe3211a69f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446113f93ea793d7cfd7e0eceba08657353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63280b15d149b3a968b63aafa8cb5e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec03df4739a7cea7e21ee23f2d1a63f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55848836a858726eec04af29ec9ad92b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff36cbace8ba08c55e9997d00c656c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054fbf46563d8eac09ec6b3450a6221358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255ed690969c27779003ad5424687d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65ec9f12e6547e13e169a42b57d96d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd620e2392fee841cfd32ca7dd16c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4bdd5b0a4dbcb84d4ae58773625e0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e0c1946172d7ed00ae834aab1aff5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d99f382a34406162009ebf1d7eb1b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374dea39323bb181dcab896433105a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571dc6e99d3842a9b195fc8e5106fad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4893f2bd0ee41683ad3e79d596b015367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560b242ad61b8236538dda626703191368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c05faeef3fa3e59baea37658772e74369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adc7c7a3038188016bbd6297949e0e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85549b55cf14705e227dbe63990956371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbca06904202cb10ab5625a9e7928a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e9cac57ca9c2bd10f6cd38bc810e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625193fceea6308f78520ccb2be616c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee80b1507e73b1dbc36860fea1a7780375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b973b7be90c3fd1ccf1ddd4ecc09e4b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c4bf21d605425640d7146ae8ebf33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd23ac15ca7deaf0e182738ef1c1586378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dd2f3c2401da1c76e5abe55711292379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4102ad94e4578cdd8088cfc25aa79380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a5da443abbf293a36ff4727833050381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86272cc63e83e18ed070a71ebd069592382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfeb8c3a2f71a951dfffe6197c91884383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec50ebee50bbd69cb8ceeda6bd4728384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029688e869aba5d8f63473355f24108385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b297030ac811acec12e5bf0639ce68386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf8220da6b203fd1279f1820843b80387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c84b86c24ba81bb1652cdbe68e4863388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fe9fbaa7c20429d00d3771e9f0884389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a9634a2b7c4e92b6482bd3048f2d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9064cac0f92ee3e8beef61fc761f5b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58a593272471a9e8764407dae8e9dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a592b4ffee8f3c3ff8b32264bc7a265393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c91e41cace386d6847dcb6633e52e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474f3c4f401bb7046a73efd84fb1c0c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f090e410e8524ff7b5a24390998820396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d8bc9988a22ab64828af76ae50cab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b072fa7c4fde4f1dd6f66c91704c90398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315820aed9f0a35b54dcd45d128710a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a5f42d744587d6e7303bf68067cb1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec6b6d3dd5e01da161a5cbf44f57f3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d045b27bcc0c6a05347129565851a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc57a63761d72a87df0e32ad41eabf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a71d1edc30ba941010e3cba64fba5d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76765bb55c18d90aa9785226974e8f2c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741795bc00c218eff235d894fd76f4b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecac9c69db03e2a8985222fe130a620407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e91a6e37285e946bac83d18cf72f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e43fb9a2ff9ba504a07e09326ebec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2440e43197a139448bf1709d21007410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f024f8cf661442c10af3eeba7f9cfe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109455e254b6e8adf9e1bb3cc435f44f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15b5a31455dac2fd058ab003ab8e77413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7839a512590483ee427acc741c01106414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0eeaa929f893d8e1b183222e439264415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ef4593f41d3d80f76aa8b699e8cfb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f00874feeec1cd4c27052e8ee7948417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31e2bddf03a7b76b7335d031d71952418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82591e7b931b2aa653601b6598155563419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e6242515d98cbb085a843f3179ce1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefde425dbf6dbaa99f841fcf5627ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050f6d3702c3e3427eb928b03777f14422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c0ec296129b409a0320ae6ae109d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697695ab658f17cc22ba190f06b3aead424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a7cbbadb9aa8b5c99f84bce1470b0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74a9935251b68ba9e23de86a94eb7c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc432f17a679972b95dcd79ebd8297e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70df3e05222e0161de64923278aa63428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c311fefc8b4e7d1b6856441fd19146429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56897c95f069f93195b25c1bf92adf2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807c02ea801b5998d50f0044426437f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db22a352ba6c4544f082261786dd66432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb19b512de366dfcd6761badd47b3f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb78b8a71f643096e79a5cc8be4a59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8a64a495e559ed8ace753958a012c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4e1a91e42e618fb4fc7af4dd3e907436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adaa1be1a0d9b24566cfdfcd2898b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0c052fb0d376448fff4233ca5d186438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4f4d1d3e7c7217183fa283f3e0bc3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c697fbd731ddf9bbf447e391e455c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55cbeab65d7811b4d70814513a97ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8e68a4fe29b20f2e82c9b5b82bd80442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b457663311b858c857aeedcaa7c4ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718360a3d51910f57cccfee8719fd379444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748189bb2a3fb180af2f888330b93ffa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db3d17a50e483b92cf8c6ec1465cc7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2217b2bbd112f99c4c8ac0abaa988447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f406b93b2d8917ef76b1399c39dfee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b04227a8371cd60bf6e51e6e59060449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740ca3de13b40dab3724afca498337d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e521b639e4ca03f65027ecbf45553451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2adcbc23e4d8ef97e2ccf691ab863c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704cbdd138d7c0e8b7157c8e0f1a5df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28795c4516500b68bb18d0ab54dee219454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fab07be22efaa812ad43608b5ce7d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916a1f649abefeb646738a9f6df07d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b599379d6cfb295429048e5564ab598457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2e0affea65086de58de5bb01a694d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5df1ac3ab4daa17f27f8863f18873459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcab30aac6aa60350a19b9fe24701df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baac4f83129bd536caa8a87e28ca7de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51659b06944bf5e2217cbc87f363f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c084830a2f9427c607f18d52b2c9a10463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5533ec1247dcbf2a4a3aa867be982464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808d3a27281e327f3299d8fd6715507465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bc5fa43782b13d4075900f92bef1d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625cab73b6f707e60abbcad7a093c65467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0eb92583113f61e7902dd1e07d45f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a91d8e0f8e8ac76b70b7894acdf72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb0e2b18e7900194902f7ea825521d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3270ef632831a32567d446b48d5ab82471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0d6d71a68bef5379e04db2ff3c35e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7e697bb70482242a3e27a75833bc0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea45a46ea1cbb157bb62d7b9f297af9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f5a0ad7ba1a2916e177faa8a6fcbc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9f81f516f04cc625eb608e44606c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06ff661cc33879bd313b27fde5a633477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cfd3d5cd70d3841755703c3b23ca4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3118e97738ed8b550a30d62f6cb3a22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232372dd9a4f9cb2d8e4d0ee8f658e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b670b6e82a81dfe9495716f8d5877b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21a13f48e4f9d8e53543a8a9cbe81a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a265493a662c9b0266edbcc01ea6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54209f1fc9f12edf447b22865cd9800484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a03521b4c975024a4f5073c8ad6a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97f9e65984e6a837b96f88ca5a492a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a833eaf31b350343b395cc31c3aaef1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b0b812611de345e58a5f85ea88ee6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8a27e8ddc7312492bc05b0abd528b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad399694b6b3e477274156fb3e78ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639544c22a75fa7455f980690daec5c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ffbe863da3b89b682d04f92382792492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a857889be59f50d7ca92575eb969cc0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b007a5e5ef7efb9f71652ca41d6706494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290615b0fc5fae3ca500c4f0cc3dcbf9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bc02743c3ec6c3d74a0b7a93b81db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b95952de80210cd08c852f74d3d0a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf1b30003d80c672de61ee4240eff2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998aae46e403028335d70f60f7fbed5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55362d976e44ed49cd8a9897f140e1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f43edc1c7ed2157388cf9743a4458501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0032ce64cc15d1ec4d73f875c9348502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0e4e28f2afe93f2bf39b44865ad05503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd949c7d8cb0737dc7202bdf5a83c07504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487a7c9a1d5d848af4fed3f53e68b5b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5fb06c81e5bbdd4bea85a782a0070506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27356a5745c9c91ba81cc88b79179f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0ed2287551eada91112d71f73fe45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429c502186ed886929f8a3c592bcebe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74fac5a6fb6ae45f8ebc323515b4e3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1633edf91a2ee65ec36a0e2f7ebc1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc426382f03802d2ff6a989bdf8f185e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5d43d9e5703977b7b7f9aa7ae4555513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170ff6d84c2979e056f428aa143185a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f83646d555d1a71d41cd825eed9800515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5082670f9b619fbc5ef77f6618cb85a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a98e5542b90eff5ebfcf7b28c0740517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85cf2b1b43a329788bd220d62d3a81518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d992916a8af5bdd594b5c6dca9369e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b57b0023f61dbd7faf7c9c7be07b81520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68b2e5f7e0930a6c5b16a762495181521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b732d5d01902f376a1bf95b52d909522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f945e3b32d443a1100b66620bdffd08523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f40f0085bab476850a5c9d1e233c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49d0f803f99b7f4fe7d188af327f22525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ec11aabc9ad7a1f390eeaa38e90d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e36c6ffdcbc6a69f897fe1b72a1c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d0b4986141ac652855617cfdb66f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401d07f3b555105104eabaaa036f7c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b7627697073b13a0234d12f5e2512530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898ed4ab4114e2b1f99dc3138313891531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed18aabec764b8567b19eb622bcfcfe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eded275b5a73b082e7b4595a12e480533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3dcb9e75f68dd9532f00fb238af2f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5b269cc81168078c817717ae6dd2a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523359c1fd7c051c3ca2cec88ac5df6e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e54c2dbcbfc8382da4b6c85165d36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651bfb56585a5c4bc16ac87614affcf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41ac20f1b92dcb818d0cf7f465b72f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f547a6458c4e93c193d155867d898540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf41373e7c1c4b65540f9f5f05f1dc0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad20e384344a14b9526e42cb1231973542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56480fbe1154549b679e943a65005836543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9866d0d8c223bfbf32897136e02ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c669fc640cc6a61b87010bd05f8dfa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f504190f6c04e59ad0892101c7f6349546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cc48aa1ea0731aa658827dcfc3ee1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03065b75b46589d76501a7f59f3550548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada559b8d2e28ee536e4ee03e636cd99549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c29067c211e0745aa608c869534e42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81e1368cbf1f127db600ce69101edc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f418a705a5df8946d0ea53453c5fa35552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b688f0e0e9492f8e8e0f4a8db49ecd7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d663230a273c3458fcb9cc21b004c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac5f8928587b847699d6519e27b31d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7254a179f8edbc8a87f04bbcd92eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ec4a511a82e9753acd030dd20302f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad5ea8204446a1302a316bb8782fc1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ccb4deab4c7fa30a38e6c85571774559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7a42f42898b9959be12ab738c9a01560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ed035e8be55879d2da1626f1389e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02796055bb38db9f12a328c1eff3a3ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fca923d5521c0ed1821377a39b71d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db756ae891b8748f9421b5ecf9f4e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46088638de796bb3f5d1cdfa232c97565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bd2ca4b92edd166289ac3583f08a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2848392a90c42f6cdbed890e08464567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4396de4091e1613339f9b3476dc4f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96612f20185acb75975fc440e3f25a53569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9913dad7dac843de08f87024e0cc72570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558480d8a9ca9036b5dc5948f7c3ef4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd4d205f708851e974f7d22d44f4bc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1b4622a3eedf68263f0de266da923573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04fa5f0c8ee4d4730acda28a5ef81c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cb26fd599f8ec5ce0dd4a9261273c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87719287c1c442a3c8438bd9ffa32fc8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0ae4f13102a44355a09fdf6d19b27577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47341518bf9b6ff10fcc7526a850659f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffba26655657595dd7a82c121b8a10579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd961d1912f31237f3895424096d9500580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce67875f3672085d9614577f19f19d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a5ed07d59c411e14f64eefc636d26582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e4f558e8ffb0dce271b7a8ea3da15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65541e42c9652054129399899d1a8405584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918844e7e0a996d5788b900150b18ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b176b95b79459fe7bb3cdac4691e747586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f1fbc7727a5629e2fb09df025aede587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ac6af1cdb0b825fd3e7488b353520588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174098ee548ef66d81063cffc9ac0618589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827115da25c06148676bb5494b8155a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afc8a32befdbbb3057bb9b81a7ce6f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acfdb2da1bffddf46a90a2e6715b43592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e45905ab426e46401079478b6a8ffc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320d1f85914d83b327ae601c8b7a172594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42025d582489f438db4b4eea9b77b007595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99de4901909c18d6738e6adb559141596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ed35f4582e4ab6af8b60f6d530441597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b44711632ac57e3deec1a9ee4673a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cf8b59374670248f08e593da4c087599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6376c56e362ec7aa71fa2bf2637a6e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3acd236538f1ef78a8a0524183692601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090e90a3aec03758c8e37a40e6853df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4fcd900aefcf2a9508c6dea00da0c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63371fc11ca2a3c7aad8ead94f6dee1c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312675f99aea1bd9b11d42149f678861605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d50dab8dce3099b17a2c04a40c4b5c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45b46af996f444cd426f6cee778c04607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045747c1d43c1e75e30011d084b9e87608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085db7a53190c6112291db70433d8106609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355cf950585caf319a3d5c5c35d0773610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cf3d5aa6ecd00c5267dd7fbb7b693611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e5284068f5f9437f5f6c23d0af79d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904c4b1b506a3c5d6f119463a2ac81a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcdb35400de7fbb9b936d4cd6fd56b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7d90a9cf89a548622d662fd0b5f5e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab029d2795a9c5981de28694833f1d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd24498fa749c81e051199661373cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835ae30ff0f6c6d86deb478a05b3a93618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14171a6be7ad2f1936d56fda27e3bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19f713bc0a94428aa2ee583295faaf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9599cf310586ccf293afdc9c87df71621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88082d5e5ba1e3e0959c35bd49278a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6550f14417af82d2b243b3122ac8eb9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bfb69c76b86c0e03de198402d146b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608a0b89147778453e95964d64be9e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281b2ee4dfc90e10ef0126bd92ffa7f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe307b2e738fa2f4c6dca0a93a72f910627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aef0ce50e2e9ea39e98e24eb2975a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec52eb4783581f00cc280752a7aff26629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89e4255272af0331c9ef8df7774bf5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869adf0390e1e4d1d992d3e1333a581631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25756eb4300880042e26419532e822632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b12e9edae477021b99c6dd9a8c936633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974825f313a3d0c8f4cc708242b8b25634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3773d51276ccef95a14b7bfd373eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771d4dfb341dd003995fef736e4b0c9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af60ec2031f9d11c91d25f2898f13af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712a0a66c021cf5b4ea9fdd8c69a5a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4dc90b6819b8bf166e884bbce32f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9effa0defe75fd363d0ce3c4c625992640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb2bbad3b2c094bea299152fb78665641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245abede470cdff9a8da75539dd71c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dc3432e6e39d8ce4831e2153df333643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e3e0bae4a3bd48bb3a36d929620f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1592197fae042cab91e73d6eb1a35645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0453f206c85e6bedf14afa84bf9a21e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762a6da66f48404f933f8fa50c3dbbf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fb132da13386d1ae55c25b92314b3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70ed07fa5f3074aff01b1f4010e0f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321453fa0a4571384037692789c8b512650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec03b0bf816c38db1f7aa924fdd5040651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87aa93cc4ca57a8b4e05cf5a8126a3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f2e9195acaada03fa19db0d96a302653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5a7bbd605e20e4fca8ea80a9ffb2e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ec00a8a0b466d34bd70a86bca642d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15580f16759ecd9f9beddccb052e04656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded5e8fab0defd993e98dae308f4f0d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115212ac97450f0fc4072da53d5ec960658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048446f13bc8e798c4efbddf421bd28659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31ed373ce200e671bd1705eeb38740660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515841d7f191961a26f201ab0938b9d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc6998f04f4c115161d9853674e845662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cc0af4069a7fe2177097cf05a35d8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3f3a10775bde92fde5e7f772d4bc0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee83fef6402ddfe317d629b52e6656665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07637ce67dbf10a84ccea6a884417e1e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837ca0a5c42821aae4e7e2c52cbc480667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc877b1c6fa484af3f79672785f438668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0912e3ac5901db528c97bc065312be0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10312c0f035b0b5b7b1d08920fccf3a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd2e98d42e29bf95c920cb71d01763671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105ba0c23d48dcb0c9c89c70b27b729672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f1cdaee3a35baf12c5ed84c71861b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5851b20bbac1c814c161c42a9fdd0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab7df301785da17eea16586a83b156675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac41350730fc5ddac93fc4a93c32965676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0394eba94e37ce63b3b477c450a3636677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9bacb209bdb6ffebe5f4db62caf9b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a101b876ab7ab6b46ab0a243e603a4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52aaea2e08d05f21761f0ae5afdf23f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd954aefd514fb5c5c1da4ce377f30aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f22c702d8695c6ad9fb59fad3523fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee32d270167a4990d42e9bd4e86fa8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9daa0d61055cbcd9a5a982747aa0a47684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc90d074d349065a2b26ba705dfeff6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31d434cca1bab1f4e8a7d69eea8652686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3a900c00b8910e237160b03ad362d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5890f7604e129ba34d4fb52cc83dec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072240af3e8b647ba91d21d8e152c893689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b31bc1d38bef1f68ee55dec31428a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce92ed7e0fad3efb1a4007799f18893691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4231c6f390fd209e4b0b1a6c7122b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04f5c9eb2dc9fa9ec001ecb81f5a3e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c24ca41a2da863c4e53997a09c21d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15530bf9669b0b63ec3f2f28bf59523b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f48e475eb6a183ca17e2a17faaecda696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0044ed7f447b45dcf0481b4590e148697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8a0f6fb1893fa995279c4de247da7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57a77412a1c3842da1a6f937ece8e2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46bf7f491f31424ea178e5841d4c33700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263156d5c7854ef18e193e9d9f402a8c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b2771ab6f415cb0de476c8db6151b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d15571c2bf37e7fdcc8cbd6ced4ab0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d590b46dc5f00a063910ab15f4270704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6778aa468df0cdece88cc1d2e7ef3c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33793dd570e9f9ffde03817043f0bca9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd9add9d1bcb59544678ddee936017707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6ba4bd2494656b20d7a5c0df7d088708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac4ba9b525f51786c0900706cb61e0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faced36c3b427664fa7c84dc9389bd1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a590e8f856e100b8ea6870c072aaa68711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede13f602e67a9eb2ec0a7ff5cc79e7d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0085032ffccbd940c740c072fa2ff5f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b6c2619f5be3f7e85c51ec7fb5e7c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b81a432672e6a95a343256a789ebac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b16082f79f93e23b6832f27fa9f39716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3eb1f61c28efb3ecd791c45d215cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76e01867eca12c1dc55a111e5d93ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d536e712b08d2a02e8d6651fe857f5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3078b14cd3f3b28334cbd094bc461720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc092847c3a162e38089178ef67aac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df876377389e57264b96a5ee0406b0a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a8576237da522e259e8cfb315989e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35df7b3821e0d793ab1115f685084e3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73464eb1cdc943a7d8c66b3f0b568833725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c3f428df7e1f135515ae83bb086ff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeaf4573f50d47028cf7ab28d4585a1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4bed6620a9b226a642b3097dd8dce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ce0891819e694eee0eca18f838efa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0651df794563503a8fd5ff9e7a725730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0a2769d8bb2f75d2ac60f7e910551731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2cb5043736848e51bce6179b8e75c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638ecd2a3567e73b6623e4e321a70d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4dd1336de19958dc0eb348d7486d90734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c79d62af2cca8ade1171b2b8e87945735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afaeec3d32286980c405e146da95dc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec327c05f7bfcbf930438cca34b8181737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e944657cc9a5cf63ec64986302c78738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf420ee292a43cb10b0a2ed97969f4d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad354652d41d0697be7c37f593b436740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b86357da2ab1c1950ed8afbd3d8e68741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11022dd47bdd4ba0dbeac6b522e513fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420df21f88a13a100817fc3b43cf9c0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81989894aa00f00f61d151d9d4d0e026744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50562f8331968fa739407b2482c2da8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9d5af5f9f18ecb8d804d3eabba162746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca075025989db46f2b40f20b3e200767747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c586eb0411dd353a20de03edb4d9f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124999472fffb666dc8a9e9bfc14926c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e1ee0c89da9948aa069f0f77af682750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efb94b4608496fcf272758b5238a10751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2060f13436df9e71e96cfa67c66b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea38662d2fb4af6fe7ec6350cbd0bd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f83ec6c53a8500d312c70fc0588316754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb07cf1a87e03a482f1609b09577466755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ea09f07490d3f860a6ff6843441a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d04056cf46da0eb4670de1f3be512757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195b01b3a259538041908e69ce81dac758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e3124ae1efab2a6927d6869dd37bc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd1c5dc807f11399751e0145fdc6241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e05fd1d2371263710745d4529facc22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e8b2f740f568f7850bfa0f69eb0133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658bc2df45f7fc2f2222f844d2512f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613339a7ae0bb964c3833dde55e51335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a278d8690804b60fe57bf4e03ced26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38c71a011821116104b07a0fa2b3597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eef6ce5e146078623be7b8295c5d968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b70074a6e87ebbb39b6a29a8f2951e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c7bb9ca01fd388a246489b891f43310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1edf447a220d05e9ead80d875e34e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ea5053a7d1bf1b2d1f8c6ab9c00fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531b5aafa8cfc0da8b3bd8a41a0775713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a4403ce4350fb739bec0bd91a263314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8d8784ed916cc484c99aabd8b9b4415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92c4d7528521f0473c4e2a2c82f49d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729976f4f235d5846eacc28273944cfa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb27029aed7482ee45dfeeec3a5046e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29a634a039900049c46bdea3b0789119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a79f022fd7d7a601cbedb711722e7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91910a9bfd0d9c955d25358f3ce8365d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a5e422c997564044ab5e1d83ee48922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c9c58a55eaf262b54d941a221dd5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd5d81d516e84437d47d81c398fcc024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0381f0cc5066ae74ec83db3e6db9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2685fb180fea829e7c704169acdde26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d51f95bb665744dc340c996c7e1dd227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd2f746dc92da4717b2e892020ec3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62287c9e257b406216024c58e8c34bc429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317533586e255123f574c8c39538b5f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d32e88f46f5c5fbab049ec1ab2574531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672defefdab09e9181bbbeef310a59532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273fc456a711f7993ddb92860cb79c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9866bcb1a250872eafc19600d1b2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69dcf2d1f23a176ef67c4f08f3f82935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ecb446133b73d0ae60d05bc81d82c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91589d9215b269b0b94041de924be4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314257abe7b47f5429de389ccc9638b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc704320ec5f1c9826dbc48ee73d3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649ed5a8f3179c627fd3f6ab3f2392240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83d11015ab80a682b7c6c668de9dc341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd99ca1795170efb8da6312306cb92e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61185a7ba1440338619ec94f7370cfe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cfdf19de4e63191f275a49ddd14d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e223c2b092a548623facc4246dfb89645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560add819c8b55f00e505c65c9a2148646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fd59ec3eefebc3bcd456b0b22d78047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a94ba3449d5377ac341d70de8953bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8cc4a3ee530893814384eec07395849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73186353a08a9f95b8c532da6a8cef0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3d1ed8e90ee7a4141faad14b1caed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f5a0c6ddebb15ed14aa339103f38052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7fff623ee38f906efda43f69bdb7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f86bc2127e76b130c9d93d1e200ac354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82832385b6ad5db42d03347537b2b80755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83ad3edebe9b288e37d47d296bdb5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992e648a1600a46f359aa3c1b68f8bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c9700a4a23f17579740758848920258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2292a6538d2ec62defc49340f76828c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175aa7ce72bbd987e3913995a1a79fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f909eb7235033d11cad4d3ba82b4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de494cfe996bcc885cd1fd82a0734962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80659f055fddf56923f48572e2251f2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4be9f29ba3688d5fb1d349b4c984cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12852dafcd6fb10a0c10604ba627c18465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdf26a2b3d1a97182ac6712546519666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a67d35f5e5ff592858d1b020745ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35535f356d727e91d1768a72f7051a2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40740f9b2f0affabf2096915b9a4d3669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469833305f0abbb0bb86ba9948c8f69d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98b3cef3b0869cc5b0f00ca1b9e79c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec61cd10cd4ff0d822a19385b6b7bf472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a24079a2ccf7d13a189990031b1d4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df5a88dbeef7c91c92984c8763aa4574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc208abc160f96815b0f54a622692ee775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a03fb6c9d214fdefc91afb7acafaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56272bdcef9af15e32989c17f3642077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a318832d3b98a3f8f81b8a1e455a3d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6de5ac62a54d5b853164f5984b20e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a725841882a43564e87602bd62e6c0a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cd1433770f6b4b3635775fd052bcd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd6891d27e26b2c76fa025c71adfa682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067cc8a3236dff5004d4ea89cba535a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3ccb784e26098f83d1f89fb4fb8f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49fcdebe6e9b49a6ccea9bb1d02b8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce32251fd1b45889ec99682d54b8a1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ce57c0b56ff4556f5d5cf1bb2876f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf061fb1ed389c2d506128089bd41a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aacc4eb455fac522a850e9d870769b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e697eafac4d404dbebbce2fdfbcc92990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b3b73a928d2c9b40e7a0648fd428791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7d3350bb4a487dc981b83fc13fdb792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1170833ac5a8d90a95d9a5b799f85aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166ad723f61fe602ca4c29a068ff94a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22d89260c7a7f28a64a2df1afa553595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880117b057b8275ea2a0d97c0796aa6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc3bf544811f4c52baeef4faf55b8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d430d86f13a43b5e13488ffcbbd0e6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541d527bfedc1ee28eb77eb76e820f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb72a5e31c257ade09768fc28097b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d6eb64768f0847f9048eb7746b6ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd6ddf7c78abe45b32a72e6a3ad0ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed35e10981947e9a90e785b3d58fe6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408fa0a5a81ac30904e4254dd8c6141104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4e03e3a4f55f4bdae03e230bb4d22105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99db1d525f98480bf6fb19223a4f8e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b24393f4c481adc99a136862f38a44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78efb36207a2d7ca25694d7e315a9d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb26e081db87f3f6cb71b5fc3d6136109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fba147a284f7877723d6c702c83f70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb2892165f09e397ed3b01e478b5a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fc197be2da6c376d13cd9ec8abcc2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0367a2c5e71354b1d57ae1ed1de6a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac3b06e9b8e101d37bd9c048c41e7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c9bb9b0cf4c6bb90befb63862b524115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c911309b2bf964eb5b8cbdd3c3a30116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b676ccf0dcbb21570a56adb7a8613c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afa6558cea66c4b599f009f5665952118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dd20101790054b208778d6f730ce3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bd994ea1f83561e68c209f0ccf368120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4083be88bddb7ad90838838a25144a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0721e4257bb3069054799dd71d0fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6bd26750083a07f08bb12e2eb58a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda09d73394149f570ae480bbeb2db22124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976e834f15f4ba6799b03f8b9de0350125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3bdfc0b27feedfd60c86ba479b194126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00cfa01ba980ec1780b26d5ddd25bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385999154f921131e5641e3b7465b6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe968f35ec42f1e7c3a4e676bc4ed7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ad803641e31d28c8cddd7c27d2412130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dd4fbab704aec5579a2f96561a039131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93fc8b06041dfe6d53a0d0cad45089132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8f16ee0d3b2b9bc03513552e593da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d637dd6336b39b7dc9e550ce3a4d21134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e6327f73c219c94a2621e8bd4cb76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9af085d22334afd49d5a8f6db3a3af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f959d0ff22aa2dc06bb1b66db7a40137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0589649d2ef6e38b415521fe803221138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa47d6bb120642f1da2a48db47ae237139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acceb8aa312e378b57a1c3dd63dd13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258883b606b0c476b0711ba234af03cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce72317600003cb5b4375ba1c18660b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f35134a119e74e078ddfc6c0eb708143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f054d0a042de7403489ad4cc3eaf7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d29b5a5954fbdea726ca9a8838818145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b9f4fa3919d95ad74b2bdb832fae0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc27f09871efc3b5836a1f4a4d20b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86faf1a9ecadaaf690b14bec2f665f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bdf90c423836a8a675452061d07b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4a33034d8b56c28eee1c28371a76a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddaa07ee16cdc8714cd839ef2fed79151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b361e6fed1a2f406d2e5ff653e3db7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92393ac6bf56dc6b274a2f1b25dae5ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefffa5ced293f688e75303e11671276154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab200d3019aa610726080702c5bbfacf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626903d115e099effd92c70b9b5f5ccc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041b8c9685c5faa8b43f2f6bb9f4ac3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc48a734cfa2662be83d91ba493d73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a01e60206bd62645f9461b5c4d1268159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe797a5e46f9c60d3842c3b34100e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b9238d78b48a5470b3398e26236e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909f1622a93f270cf179a11bd510a79162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210194b29d26ab862f81065147781a83163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705262e31c484fa22ee67bd30dd2a0b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591320d45f7f8a68c209a7cadc09dc3e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0ff487643543c1cc5f0d6b138e0a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e674561f24c109ecc0b63146ff0534e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee1eafb4c18251d7d47bdd2757c1d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114ee1093d4c61f4485dd63ce534bc7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963211594b70a197a627b7ee75da6cda170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e086999b5e0483053264cf54af83946171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d573cb487eda11c1947a324f2182e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49ae3410d22f7d19bda6436698df5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1c717af773b01c19c137c5abbdc8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412136b7f08f520ef13c6de1f066693c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f2beef766eb6096d0d8d688dd7e14176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f67e3847daff487bbce97ccb7fe8a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4b3876589bc80c83a7156f4d4eb4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ce5d97a4fbb85f408e6758dadfc86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9d7de0b1a600e9e7b885f1df810d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f0de6a9b933c715746a0e20dc198a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89ffe65d821f83ea5820f7aa351b08182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c31389ca19b5981b9d21d73c6a0caf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368b67ded723c0e3d78018c3d7c2b8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b3e8253488eedf9f392906b0d861f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c1bb2dead18126284f50af1dd5021186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935af56e26d967a06825109a796e492187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c695025fecf947fea58be4c618fd0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd72653354b7a9b9fc09e9c7c87fda189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22174c1bc3bdce594bc7acf05914a0e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a6e6a1b41128def678f88e540b622191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f420f543cb09f0e386f2694fbb630a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb0b61beefcf7eebc76cec7436257a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1eb18af55b5f111faebb5052860cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab7c9bf0920912cc9d502a8e9d9e91195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda0f661e07e2f40ec497d5b9513120196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615e42137b6541384f02bd2e66d6d32197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30347d96b5c3b351c9253e607a0d0bf7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce69566bc976ecc00bb20dbdd1618b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8af396ac206607f63ae06d06fda03a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd73d9bec4483271d3d3e9fdc26cd99201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba306fcd391cf5b0e054458a16f6b19202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5619558ea5b40fe7d53d3799024c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3c704120a4edbf8ef0877196f1667204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f606a3b213b014454a3d1f3dc78c72205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def33c5e6abdf5ac2f0560f9100f6da9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a06281bc208c81a833475387086cb3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab08babfc5c9a5c355a9c6a95921ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26f812c972d9d8e7762277965c93b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e83152f218b58c82cf420bbf075024210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecf2fe9ada372c7f2759820953e75a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497225b958244f0057869fd63be68e93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f1ac674c978fca31f3cfa206d58a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0294b854361a2b6fe25f61e770a96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c0e3022cc1a6d7d98156520018d69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27f08e593d2221d3a3a31504be8650216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6291aaec59819307a94a83a397576b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00110a0ce05fb3a14f7c60ce49646b42218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c206b97468b1e11a98be13fb7cbd192219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e612083419361e454ae562df4dfbe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f76589430cee9cc6b0254b27fe99d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5288b4556b8c4971a5a4b3fa19634222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3ad30cb9e85c92fb8fadac30ba312223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838beab9590f58db49fddaa1eea1f49224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111e94efba7bdaa9421d90944cbd2d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c50cbfd9a12613a85f473c1445184226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117e2ba3e446550c7d1d155d5355350227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dbc5efdcb104731205ee00101dbc6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245d7247cfc784c29fc4410e5a594b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401c07ae9289cc9f5df29694c008559230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98365906ee91ba7fdf3e9a253f4c52231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082791a220314a3146e22e87b1266b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67010617e71d0054cee813d69b873646233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bf7bd60484e2b4fc8808a7064e819234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612e396eb4a134980092968957ffbc5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14f8c282e361b47405a00425c74be1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587f3c73c37724a1c65dca0301b5246237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484c5b58a2a515bad8f8eb67f32b8bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ebc4483d4922631a6c87747685542239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524bbadc09b191c405ce5b41a5f5660240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98a6e10310b0360d2d35c58cd6c17e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824737798138635de20a9b7bae87386242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48f1986d42a41623fbfc63ead59887243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a499ffc599958853277e83974c670c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6ac9242e50f6e25819327c445f358245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec89c470fb2f0d1439c2680687a662246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f919d6f55c44ddcc71ba52920fe429d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05384a4f053252898fc057e25af2d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d23c20282bd670199748048bf293e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf157adcbc36e177861d5779245d7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6234d29622d63930903784026e7470251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3e6f581108dd40c9f231e18f83dd8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f5779f78c8de28f0f2d8be4f5a017253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024ba718d0d1cde4a8e94d56862fd30254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf48fbf014b2b479ac73c8c1235d699255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771526c03d1dc2f58f609f1471cf8fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ab892b524c11b7e48fbe1b45782d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d46ef7c942fd0e4917464eabe0c9e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f6103501c7b4eddeb7a69a1f1f114259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff777fd49ead7e582b0445256fb2f93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf70bb2d11e928183d79b427353bdd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441c39a5e2ca5ff732e2beb787b706e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930267c1af84b83873da2336c3bf5a2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2082a0060e7f352fe9039204f4c84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230021834c5d3cf36c7a5b657d08e792265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913dd01b4c4ad6ba202b7b29db2b727266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a5183f9f1e9cda0ccc4aba36b799d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920a6ecc76338a605fa7e3a53cba17a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c84f61763160ddb405a5d7288fd422269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8233e82d0b15bb28c7e50e90483d579270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e78e92205941905ef42c918e48ad83271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea2ea2d3919191cdf4ea2bb389645e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb649b654bd5005cd4b4f38c0fcacd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc85a5c8295543e4c5d01c0f9bf8a99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da75e15184f9217da673ef24c8b7a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e635ca088b10c862aa2c621cae04e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b0b20dee977b42ab3e5ae090ae52f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfa2af2c19475e6e179f294d6b28b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85a0af947117e87b679b45a3b31f97279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63faf9300af67524efe95cbe6e8b2c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96490026f88d73abeec856cbc30c205281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b8bf20cffa6ee5d216a974a391a1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713709bea70775d7476b916e9ee4a1e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7f2aa6f5800a1560cdb847d0a9d45284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a69f29e73915b41e7d5501b79e3e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcaa83b723a446514eaedb0e788c70286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c8ccaa6694489fb9d6ebb2a8f7534287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e533de7c7a16769e616c87bb2b4e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc49f2c4ddeb01a79c8ee8ccc7cb319289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901399da0a28a35ecd897f39949bbf81290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b63f4ad134b1b88673c91afc8f95e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030b8a00f07f14e0eea87a92cbb9d52292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454f538c18e35d08302ea1d26734797293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d02f2306c7729033eb5a83700ddb64294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031f48ef704a17e9c366421d02cf800295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed4d8df853416a6c7a16f88f4f083a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872559c0961e0fc9f371445fa374cff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdaaf460b4d2b4bfbc17d850b4842f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd0c791c580643a79fe2272bb310d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a85b9c1bc1593e3a68f1f74866eee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac429c303958d3312a613199fc8e4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99de7792413e69f7af22f05f21f089302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68883fabdd8dd9c1fec553ba45c35a03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f95ac2527476bf9ccda969bcb8f5b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272cbc0e2b5577e5636c724a739f0c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17052b41f0ec1f2861ab88694a081eee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40903e6d2fe669664a800aaf0ac251307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130dd0fc89a7b9c4b8fb30949cacdd4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5858b51b732bfd4738c82ccbc69701e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d00705771fd9b49c530cd90ec4d22b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47404c781c38972c98877475119c6f9e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233a84fe79c09b3ac27ac1d3d453f28312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dc56c4cd52d81315c7c3b2d1b3ec4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a93d8b4a4423bfa95bf499cba99397314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e176be8f98f66c14f4817b3020575315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc012465ac3e0d740daa24c12ee6fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab042133a25cb8bcf96261ed7f5ad8f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348d493e35e90091b3e743ad524a21e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65afdd3838d84cd5eb1005872cde10a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19981015e9cd27fd02a63ce1b680125320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a837fbab4641793885dae5347ba0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79bf1284b8de714325d26c9fb9fea8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286194ac61f4ab007d32ea6b005cf6b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad816b3e38e447b2b677d0e90f33c83324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0a64fb7c0790b268fc0d4b265bf4c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f29c52fc70a2c40b008aa82bcae72f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19c29baba2edd04b182f0321ce5e06327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3071da10cb21fc12e385df4809d81bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1839fc8284325803970df316bc09fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6a85b78e589faca7a8a00a0758e49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269d8b82cb90fb8e01b4930625b5eea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b774a23c4c0a3d03d3118086cbbd55a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0fbcde72121b4659d873a6524b589333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38254e91a64368903a36266980c1fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483d82f432b5628ce064c8d871517be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a17c0be9a5447f31d125c4043378a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b029e6c421ef5fb9ec71594fb99f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23bbc4547a9da1a680e7f60961fb54338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff479dbfa6b95400e23cc28d7206cbb3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c9cfee96726c3c15c1d0ce8ac23cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8bad024f263aa34ce2137490aa5c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f515a912f5671749baa1ca32c6f7d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082fd401a077f8f123c19b6af1baa81343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754ab7cfd6b5549ca03ec4af462da16344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69a95a7af8ea380d032ee916e85de6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50816478cd0503056bb1bbb9c643fde346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694a151e9615a116eda2cd1efa7d217347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e9796f21be223221556ef124939ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f36ce297ebfc4c5ea25532077c2540349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9817173d926e6f4f49ffc8a46ca3cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caffebaefc35e1277402df2d304517351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fa98d3b650dade7ed4cb888104394352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4221151a05014890af0c95d877ac7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c84df5661fb831cfaa3a840a65877354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53d0a3702849936329b95d2bf2b4e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab0cec26d020b4aedd40bd913e5cba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352a363132a69c238b33f012518a156357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351e52478d2305544b9e5026085c0d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab94acb93dfb32a694a0a6252f63d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac4ffd733987d2fd60c7568c6b967c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84555d71df6c1e19833e1bad72e309d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4394d29afe964326892e04ecda61c20362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10160494c3387989fe4e8ba938f823f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062edfefba27c8d36332ff4c8d5a87db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8f38dc06e9a5d67b70ea060f582b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ab4291223745da51247e68939b107366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aebc150b1168361681d89f8a52dda2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1283928f31c3c18e416c58a3014d39a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bbfaa74a1f1a97bb1a95b30ce842d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acb86739a163deec74089defce2275370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350a4e069c11871063794cb2fedba87371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6c55bc423b4f03f22508d7ec3826e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a31969e15e8a2e5366d8c1b4f8929373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745fb33b0c15d48db4272713b71836e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76be5dd55db6eda458dc7304ba4388375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c867bea4c4041d6d7a86e270a6b410e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4242975947c37abe658a26a269899a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21802aa9293380d3a9370066663551378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a77528511d3e88da095290d68ca0cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1706b6961f4a47d4d9100728e16cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edef051fbb0ee925501505d787bb84c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31ad8534fde81a0dba3a9b5c4932be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103212015181cd6067e24a331e6028c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51988af65f252cff055cd67493b7fcb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac176b862f3fa67518b6868bb0700da9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57669037551d5f090b589cef5e635fdb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e49fb279d4c0c236cf1a417999b5b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75051a296b4031b06feb972e67d29a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f8b13f1ab2235a8c3023c7367f34f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96094793fe109d56ea745f114d663162390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5decffa7e531e6d121a8fefd08d1d4c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cd00a14a4103911271a25303d803e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e271734fd93af44826507aa3aee9020393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb42d915199990224ebfe10074841ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f345df658b3f8745ed2299abbe500e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773cc548f796769e55cbde7f64b3d13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e95bd30e8019c0936aa31a66b9191b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee670a89c3740e3622013d2efd9211398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd45307f19724794da2432362bff1e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3798cc5347a8b9fd4b26e9875d16a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552c61242b098c2452ec9f5cfe1aaa3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e71d5d6279177545822b62efdb617402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b8dac03f9d10a5df9c8b1cc68c82c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e4f8c2515fdbf4834ad15f8ac0d1b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d98e178773b9e159b50faf31da1e7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a696da5dca8dfc0554837ba296e286406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f441a8552108f27780247a7ae8f19407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c48879ba3e54f1d1d82b04efd79b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329fd5923ac268c5d3064f78512e252409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42895b971fdee675478f74fffa6ce8f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6042fb5a1635552c29266619845f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67130142dce5a4840144609d2f0556412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380ee5b6f7ec8e534f68ca141bbcbb1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47073d15f7591faef0332c4e250c09de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd04cb5c441e4d52fd9638de871d5c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef160c9ced554d130f0ef33e2d96fa89416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23afcec6fd788d30246b43ed60c19c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def26ced5027b78b6e95311bc8439270418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669da20910d77bcf8953839669a710cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06b69b7c64e5f71fcf21e6e359ddff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e01bcb14591a77417787a8082349c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e089514abdb7ed8a8735ba551f9a10422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67886fcc138eeddde9110ef456a55e60423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d8720338fe6e1b440f253c3392c72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45488cc6dc5b4e37abe9e21de59dfb14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5109416a0ec8cf19dce1aac184a5c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52165e2f55e2507c416f8731af42be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af0cbd5552cc386290620c0dc4dd3e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a353fc37fa294e2c676c87f587df949429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98149d00d93c37f50b64ae0771b5e6e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f663dca82eeb5e1f55bde5d7529fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f11bfed312f09a81c3000f609e3f17432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e46691295ab0d08bc1d0176255a30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304316eddb91e891b2431196340d4dfb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443690a48f5dfb50ec104f61811a1ae5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4e080486cb503003fc8f3a6ffc5db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db1d8bb043adb2385e610968db5f05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a5a774057f20f41595eb3d947f785438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc0317a42b4f9ac8e95cdc8e3620ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c2f02a08816725f4f92b2817a33ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4818456385879f4681f560e95db57be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce24a41aa4e5a8e7a048892d2369e2a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8821d7c4eceef08814b5650c1434b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73b6876c2bb7bbfdfcdf94744a9a1e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002d7ca2ebe66e547020147a7b5df4c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf35d218db3ee2d389d2907bd4efd5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bd6114a02b93f6e6f155d8ed4fb60447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83967c02cf4e5aa3d4f752aaec481e5d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec05610ef576d38cfe863c5984e948d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b5e24eafb4c154f8370546ee81dc7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cf35544655d80534c94e793dfe7b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012659892d0333ff82ddc8d39d68607452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fefcc6dfb231ffd52c93337ef12cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18288c9dce1cfc636f2a7475b30e1836454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5239c2b585b45d867fd12c57d6002455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3426cbcb3283915133da73d510e461456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a82777f315e1fe03ccfd043c9a9c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfbff9770066d5058ffefdd5000268458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02fff9eca5a9c9be6cc2bd9a33d6a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977c842ae3075211d972aacc60a8206460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed12df4080ef132d9155d5b7dbd4ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b627a025b445f722927810715928d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4912ccf7a69d1cb5fe5542b8faf416463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39255af67379f031b3179e76c9c65671464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8db2b4a79a7e82e126aa07cb42b72d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f23c76ce56ac9425e21c9c33329362466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a7826c3524d6a4985f95a87f960b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1e6632d32aed142b7950957ef063c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fde9431d0c8175bf633504a8428db0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe74eb12805a93038465168ee1efdac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa94e345cfe02c3e75cc35dbdfacc0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d7c6477a0c09e78dc1a842c0a8c6a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f5f7696911060604c357773069f93473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088176ddea0d78c54b383f9249f01056474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac72b6a9aa32af2970f85717e6868f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcbe9e06e0c9bd8c2c867283361181476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bae9f1270a79404ab7c32c75cd973a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a70f8b6619b216ffa3fda5462910c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e888ee42539b28246df469fcfc9ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a121dae9bd01f159e637ad7f30b906480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d21a3ce4c9200ba76ef17933e6b9a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb62f3aba8c1b982ddbaf761df1e8ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c68fe84ba0bfbfae9502a88df5532a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815305f8a013cd3f44ecccba92f1d7d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d275cd5b924114b1ae3170fa17473d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c05a127ce3e6061b6fbe89527454c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6133fd84c1f7ca35cace4d115432bfc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e22bee6e4cbc96bb29bc0496f4984488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9aa056854566feabf8f6d65c2e88a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bcc7f9e93ac7c45ae5aaee042ce0b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb77186e87aefc2d6a58d9cf0637fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ed9c54cc564aa0f77980ca850fbcc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8601f694e798b7f026e3d8be0587e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79bab5016dad5d5b4939f13a8c1c8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cbea6877df8abb572c3acb2203367495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6939b0b38f57cf7730830cc87347b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8689ae87eff353f3d3058fd1ba351d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd97413a7342d6408328a7a74e26d96498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a52c10427d146abe6c8da02c23f00499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99090e45b5a8963e9a79cb07e41ef802500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25610570a76ad53f7ab4fd25bb49a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f749d2d4a5f709c746e7c330ced86502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc92908e87ad1f7afb9e319a69e7c47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfffaf7b8a4bf1e453c3f0bd1e31ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0097dc47dc8bed0c0cbcbef28ea5709505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321d93586147c66463bbaf6299e13f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9db97e7fea5d80714743145a1d011f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a54ee492a3f4d7604d3830bfdc1e2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96419a4ac402eb1548387cda183dc016509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57a70c841aad6088e16d11b2fb66c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf9e3a950322449c53e9785c2bada4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bb616f62009a32cca2e04459158ae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf2459ee253cd770650fb5edec8fdd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761cf13c3841f41ec7749a66dfff8e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232ee867e9111d1fb7bfcd24b3c777f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9edcb77067d1eae11060c1af32c15516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8bebf06e211b6b20bba172abfb415517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e33901b470fc8503b9cd794d07836518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f1341a1d96bcad523a7431bca0655519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac770aae44ea14f1a7233ea4df6844520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0d2d201e8f5ffcc05d43244ed21d4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ea6c155fa9c376cfb4b6707706088522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328c8841a80e783cde1ef5706ccdbdd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32171c2ad4085bc2ec055601995b9ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054050472b465442cfd47dad1214c29525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42426cbb7c091de83da0d8106eb8191526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eecc55b94f3cdd2b3f519f5a759fc6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d86ff9fe264c4a195ebad1ad0255c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc23847d1ced908ed8ae9254726d981529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756bea4ba287a8e55e7b672269f0389530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce00349ee52cf91bed082d9df40aede531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fcc048374ccd2d3686837fbb77f04532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff598e9a1d5c2a49d508f41b9b03bed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b6d0a42260366b3ad99262fdff7a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a42e94c1906f367ab3465d4a59a702535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709bd27e63670d96cad8ecd28d1ca82536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08f6507cc6909dc1088fbce68525a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a7eb0a1ad4c988a007af5a0cb1484538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc462a542bb56312a20fe0e852f8e20539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff285d454ae4d5b733d96f51d5eefc9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c65bbeedb594a2af215e07439897c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b43f9731a56c2168192e01c5c98f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a3f3bc771be83e884e79433795edb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db743545ac3a71ccdc2b37acc4c3e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1de1b2604c8420f17701d540a9088a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f162807e99812834c4146f2959913546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663aeec03073bb7865008c8b7aa8cd5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a368daff05af9d57d39dc63d49313e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7de0920687c6ee2400bb0a2884d867549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e2d5485ad6b12d86ea744da40588a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2aaa2a0472ea01b7a20f083b74a41f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f64d68129790aec1fde4bdc0b4056f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e2b7fb035533a3ce10365276e5897553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346805e9e039fb3a73e81c85e38177f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab98c7b5e6fbc4dacda2b688fc3f924555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7afb59e44cdf28d5838bb115205d5e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934c4b07e250518b21967878f37b700557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f386688d210cdcfaede069778962f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78095abd1bc1a58235ef65d97da3ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d3eed33cfddc641ece98f2c04216e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e3e0342d1b1cd9f2e6dc283f44f77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60bfd4a4044c08edad0af47a6ebd2f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec578d00859c72ed0600471a6457948563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c34a7c345486a6fde1d7824b692535564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a09ac5e07112e9d9509bb4309cee1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5c339888685e33891728c5504efe8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22ab70957a8c636d51112bb4b425b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac502d293fa2014c00049b37dc64d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7d5a07e87e3886b79bc98d807a814569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb26636b7843f3076942ac4e8f7e6f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246b54d3bdae9a1b84f5ea166931f80571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c20a51bbaf0ed08e937550ed72807f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48011c1807c12df59c12362da78867573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dc18d7997076ed10ad2aa73f9bdc8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39e0cc0050309323c4778f4b869e75575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca8c0f0148ec635b830b400ad84313576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a514938f682a4fbc835e0883227ff1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa21e666e005a56d93084cf292d10e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7e984caaefb7dead474008772eafa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ed4c8a3c0febebc1fb1c0f045cd2b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b75468622dd4a02fec8b34e157e7b8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f93c27fa3458f1797d2f5304f688b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409184c7f48bf11711925cda98c67dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a420d93afb06752188c4be40c2bf74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb39431e456a01ac427a9ac3c39325585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6798ae6fb764492faee6a4cc11493586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f563fdd92e49313642b3d553cbda05d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d717dcb8af9f826ad723f77aabe1b0a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133efcd1eeeefc20e44f188ea87dbaf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c357103148c4f9dc3ba75a620df780e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9c4a24122ceea20abddb6dfd46f15591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a156212483021041db91c6a8d5f445592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835c3afdf25e327269eaab67d11d7db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02fb62afab6b23ee1d9cd6357a7d42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1ffcdf18c8fc5b1f54fb4f5fa0593595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17628733a82a09c74f611035ee3be33596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c01fa2127d97c54d4c9a0ef47fad1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec631d34c1d93a6045993fb1d9817a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2334b7877b34c6732daad5f49eae91599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5d67e4ef4e07f6e15e0ba68163bed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152d839e834ca45075c3ac35376acf6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3f019566699cee708f22d7e8261c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea7f831b9fe82e41bf43bb02082ddc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348baa5c57fa1b1c7abbf04d85aa0b7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa2d7fd92ba00d2a0ed4819f96c000605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51fd138801363c81261b0aae3d0f51606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f2abe05a53b70e98bb3bd87653314607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64dbc246b42a92ad1be8101f78ba8c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622f07fdd30d8913385361b49e7b42d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6b56ed4535ca4d113ccf4b3bdf367610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423a816d3646af0ebadc9255bc9425c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ea19439456b3660fafba411df1324612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe62b96bc70968c1dd5b48235ccdabb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dbb9a191fa10ae376a2033a128684614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40eba079956c9323b46d6363f13994615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64776cd1005b9dfeb526cf2f2f0766616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2349cd59a381de6dac788a5268521b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0beb255ceba315078ac010d158d9c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a7942c2f82695a3e821321338346d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437e5e076cb468aa6df2b714eae2559620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163671a627d3d56cd62224f92b097c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8267a7e979c0497978253b05989814622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fe7ef07b556e05351a6cd3d227129623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60140b769eb65379d408a80f619ab8e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b80aa24839f50238ed4ed17b34ec5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b4fd1418017e3f4e7832f0cac5c61626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bea212867f5212bf61936b15a23a45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1771fd7bab663d1b7b3e0bad1876b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdd6743f027a0bddb97627ddedbae7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed29fe6ac1dfd1cb8a8899bc990717630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c9956c07c1b4672a5c23ce27d83be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a2472644e3d743a95be60db86ae15632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500b9cd8ccff8a1f2b2ccfea6be1ba2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbda8f2a35f9be34a7138dcbe5e4453634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3144ef1cb2b255358126279cd5368e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8b0fa11c7d030f708319c7e1aeed3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bc224354613b8c2388ef073fc4050637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaaa5d25c9f03f8ddce5695503ab5fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ab0d0cf80d62d26b548b464f4bc34639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9e91abf157d5640137f1a6f959cf1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5362de44aba4e5c94fcce6b99a28bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff622652ed40c63b261025adedbdd61642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d98fcc40c591aa6f4f944c990cf0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15a4270bb1148e09b255d9357a1920644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65e99e062dfb8c402255a7113cf530645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfee513c8f6926d3f4fe82766befa9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc176c87e7a15c3b7f3b17d8fcadda48647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366101de1594e32d62fdd77bc5f199de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ed1f5459d00f130470dc654759e87649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569ed9e538b8767fd7a6aeb2f42f2d0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26080ef3d5b30fe796fee3c69c4db070651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b942f8c062c34abcd5c11ac16c4fe8e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e292a70c38dde7200834a4d4d68c5d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ba20a9b2ffdbe63f18f54b3092224654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83d8cf0fcbe3c30ccdb5c49d2b002c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606954af5e0885460244ebd87052e6f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10809c8dd78b256690bc64cc67aacfc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b8c5d72761ecf04bcde3de7799c64658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994d1b297d90a87fdb73926ed645fec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304a90a9531ca50f8798a5d7f69ff72660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c69e3a714396ba384513bc2d370590661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a95468900cf3f20cb00e6283684fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf64c51dd4bb50767e184e8660220a6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbc3a4eebda05b16ad9a5867daea24664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30156a8a6ea849f8f46e06c343ebc869665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd672765f77634d0e2bc51e714588b55666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddacbf84773486b3287b4804202a987667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ffc820b25d9f22c19f78190c23792668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742db33cdb07d46ddab4aa10ef720932669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709e1912aef272891c8f2e633cc02e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ccb730b813503d033020f3108db47671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d6792d5b2a4b95ca2f6ba0216230b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fffa0a413def2cabb0b67d67ea819673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f79a7ace38bea33a7b99427db4315674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310caf7f654347c81f38108bb8ebe0cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940aad219b4a060437e7e12b0cdacc95676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32198526e1e92e37876c5a7627fdb3c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd456cb065351e0a92d879cb82ca0f89678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2fe2cb13fff42ad1288e1381643a2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2b9d9846967ef5e47842a1dd8f82f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b6cc57128a3196c9c8bd9dd807433681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e302d0c24a19675d590bdb33ae4a522682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff89877eca6f0326455208c20674a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286245f0d48505a0c84d7e2c70741464684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d87673635b914e5b65c52c06f9f1d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfef6b7e50f727eaf016dd17728ab0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80795a48bdf6bc479b13570dc666f26b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba57d7502519d3553d497a5a29cb5a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e42ca06d4224de9a03fbc91fc2314689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfe31e1adeb461c2403a6dd46ae0a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27627246f06cd1644e4653f5112badaa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a66332f560804bbb4dd1f2ed1235cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a63d71e4744d38b513be07e194276693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fa05598d2a76caaa86bb8e3c50102694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebb2853351f3680294c9cb33d9d4fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e47c8c42db4e48b71693bff36ba84e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38479bb0ed97f625a169caefaeb43eb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79cac848d61261feca95301a026c6e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ac6bf957cbc55e158c6d13dc3a10b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a66277c3bc923dca0c79bff698ff4c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71997b535c1aceb3b4fee81d0df9f240701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db68cf5c90e4afecaa6d3d55242913702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34aca347ac93e0d2b3eb6998563562d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdd62573aa7d2cfefbf5c5a8325651704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784ee15d97ccb3522980a717de7c2b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18029f5ee472b37017fb1bb1842e708c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3ad9db656c662dc5bd3f5a191fe63707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad31d22daef9b06b2d00b314255a26708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddeda3c0e82608ac54d21a789a6d52709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7c17858c046986f75a7ec26da44e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51288ed10ed8baf3ca96affe4b0a322711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1c97cc9fffb6e4b64f691b519e701712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd254bf3b1059d0732d81799b26c20bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf36d3107b58d1c8e135b554be49cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d63022dd5fd25068bd4611c9e2aaa0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecafb2724932cb382229c06cab24f35716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51fe41ff3f0a6528c58c206d7c946b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fbcf12ac903648e5d21bf46f49dab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571debeb5f0050e86812627ef5ce194719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d35c18fa57e1c5f30cf93de62ae6d5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcbff08be4fbd1c19efb194c7171cb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9dee9ed0a08a66e812267acc30a01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f7d97b845d1793dcc3c6d69e417f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f73d73e660e2291e028044ea73c5bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e713eece7d7efdbd98f34fc0ee878725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00c89fa22ad690ad6f3468fbe44843726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f35b9a484756aab991fc32ef22602727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7e50c5f8a99db1a85f0a7c2c76f2f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ba7eedab2878f635d98ae0a61fc49729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd7a3183bf0a876756407c2bd6fe2d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c0219fe284796782a42a69a2e37d4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ca822a75d97a287ee4e504110fc99732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880db79f319f60f1eba04aa836894510733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa101d70bd6703f84be68c8407e3e57734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074c442b5ab3f97c037ff65cde07858735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7617cb722b967f0144d1cf06141c0c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095c2df0a6d65c608721ca28b5f382a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f410812b2d2a6bf4b26ce39e94ff07738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258947f72c0e019c6a9f13a93cd5de2a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02508b08f9be6bb6d67c665aa289ae8f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28457947e3fa38c1f18849c2103281741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aac0b01000c66256a9a613165b5ca8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa06792f4c92715e55cd9909ad650d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22a524c9df12933002f9945372ae6a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c632e6e33351d644898f4446cb599745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da1dcc82a373ff10a00b37d379611f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930eb8b2f35f38284981d7bd83a4a309747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab378e5f5a9b9276f8efd2ed647015748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8537e8bbc7680976588fcc50ebaa7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dab90f6cf6f88031ddd76c98c7aa7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3be152c753e5e608956592dd50bd2a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35654a9ad6198468ef8788d3ebb04353752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e064a350ce1c93815dc097b64e002d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ac401cff63915e7bf3e8552500cc2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0295a753ba5e317d8010ff3058230a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a339e43c13fb1388ad37d5c0dde43a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525111eaed5d492136c4751b3140d632757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f13e066c4eb035355603d2933f319758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3d5a16159430e6961c143fe6cbe8a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>