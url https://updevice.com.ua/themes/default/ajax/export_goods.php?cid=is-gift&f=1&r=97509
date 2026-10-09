--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47003e227e4e9a2959a560e33792e8b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dda51ca684de040642cedb36d649d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76497d9afc5fc6e6ef3221360dda4aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ec869f90d4c21b0b7a593faf08db64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a70eb56969322cca6d09eb3479abf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde5384d33a890d294c290b671ec7b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da85557b7280fbaa4824afdb6d3f6f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18eeb310b396fe839f816fc30dd4da28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d71672f2c7c178ee96d44ee47592d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9695dd45d56ff917b688fc2f8b25a3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca7207b7245ed3f4295c330ff5601411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129498ce943ab1d46796501b53ed95c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e6215787fc1d85ff56b0c270bc39413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7eaea704ec996ae335c03f50b5be514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd3475258e1bb4b27408c3cf1a847e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac638e98f4832f3543510f3479442e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f050d9a3333fda3a3a4c304ecbadf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbb74e2b536aeb0a56baf240c7d99b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde7cfac03c67a30247706c7f1486dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cfd1a93fcecdcfa3fd78f5ecaa9ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd73a36f506e55d3c9247f5f5dc45f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5081e38c3925b520e306f2665955f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28062603d991fa4e1dab5812c65dd87b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b88a6bc4da523d8e099c9bedffffa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3037b39e9cc1490505b0285d42d0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c2d409825d44c5139e9e4b3c6102626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e93717c743b4f7802e3c9876a013bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238ba2678b1c7193f81243005a310aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033b526110959cd320031cdd179768e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56f44ca97e4e183a29d631c7d7ebc130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8555d1e36bf0ae84516b9512d862631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9692dfd7a461da860bd3b98e5916f9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9877908bde33c9358e48f6d29614ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248be0b29b39bb09ebc7588bc17d767234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4a3a5805878fbd4ba419a237c949f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bf621fdc735a373a999a9c11611a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bafe4072758a3a26f7b03cb4bc6ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46227071165920dc54f7ac324810803238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178887d5f82300cc74c747fa0c2e3dd739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44f78feb40e1dc5db41c7b2508c01040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63b9c82dd55ed52c868a7be7b75a0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cc21c0b8c57f5a5095bd9f750523542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b203d29416f620494e245ca4a0c38d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65760818c98df8cebe64d0b2048b9f4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cd008829071846c6afc9d4bb8e7e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aaaa97e672362603a1142cc041e13446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b46dda0ed6f747c32ee40b1ab990b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910b603576d6f14c9988dfaa9f2464f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ce821707b329b13a0dd70e2d860d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe7491c0c11ff1317cfe4210a28c5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81a64969fefd2bb64b6b9c58c2718851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cb317b614fbd69b721aae4a6c89df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bc67be366d5560178c59e88e4506853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e3b7d56800e6804dafd56a476ca1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39abf8edd200f37181a5f9b501951055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425b667ce9528ab4a127b6ed897d5c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1cfbf067e03f4fc0cb48b5f0c08f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8de97c16de2ceae9f5845dd2c81ca958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566496cbe9d4d55869d44a8449c086b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106b65b988e7ad196097ad6bb3150e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4b045f11ff4a7580947cd63feb31061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8c5b2198ceeb4e88bdc6d0d8b887362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03634b1428e765323393b82c24314e3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21d4ce5088f32f6824a77df72bf85664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e638bd3b006b65f3285052481bd6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cc5b3fed8271161aaed5d47fa549866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b2afc02433847b778e16780da774c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe156db82b9d42a52d634fe0c57ae868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f3ebfd02d06962e678d9eb09c293269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b7aa1fce3658346aac3211ac4ebd470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676596e33d329bebe8d3feae46a0227571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5278aa3f43f749a86ecc9df37a5c5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71301021193d0d071c6b6043a12bd3b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac04b8f1a4c0886ebe632e693bc6a5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b34940dda60ea4206ea766cabdf0875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7aa5e18eb17d22cfe8e4c58fe8ae176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac9528532786a1e8f191427724676c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095400d716ca720519da90b6da33daa078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db333be528c8bb19f4c3b22b372fe36679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4757f28080ed8a3cd537d08a3515e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bc536335432ff61fdabd7c6e1217c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9af28a70a4a0ef547dd34db6b964e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd8ebfb73fe694b1fda6bc749ef46983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acefbd1ed82f740ee24e1df23a393e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d760f7f4e0ab8063e7e3b088c31d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb1bf447b8232d9db5560ff46334c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee23d7dc8bc1155a4e6a4e9d8fe040e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23703cb73c1ab569058682da2b4e6a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7b4ad8bf8559c5d9cefd9d942279e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6d42c73c10e50e154fada4ab1b18190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2369c7d19fae788ca63a6d29e79af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5d82ce2ae5302b95e465e54dc1f0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fc27f031fdef9d2dee8b37a65d8fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e9f9290cc0e85d93bd3d16b132dee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b6479746d85188a98077864422a5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5f2b8a451a5ea79b43192421feeee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cd7cad8a59263d20ab54a18a3af1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef468cb42aebeae6bd3a22db213c51b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d76fc1c86ffaf2d502a6d52438888b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d941368375c34d31dfcab17c129d89f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525ca6346cd98824defab81e170b3a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91192e621e9610cb0362a189fea12c38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bba4b4573dad2690e6efab2cdc5d09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f1cd6acc4d37818fda4f8dd755b2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec366903bb403f3d99fc8815d0f5165105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f83ee800ed41afdfc716fc0482f4af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08485ab3dee04bd36d82fb92b2e4ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60a5e7f3c9f29cd9911f838f18bddb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e266a34fd28874707de27ac3af659e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546e178d6f5f9649727ec4ff3ea0751110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864284fa102e0cf578c48c038e41ec0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8858c19914a38e917291a3c37662bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca9d74d4fafc31e0d2917164219224113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cd9546fae5bf818f32999c619f80a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1be385a54175800c53982300a1868115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1914c4a9e6e116af5d30c2eac0b213116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75c522b627177851071fd451c35b62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d817da96a87e5ba299333df871413118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a050c3bc438832ac27ab29384c78aac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274f77fb621efc63a4222f5f2736e2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0949293373a3fbd3b5944e229f619c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11078342676c546fbef9729de779c010122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd676d0b020cc6ccfd85bd65a224240c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d2041f0cd24924fa034c9d5e2daac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5abc64fb594d6b79cbe63b89d31c83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670e3709f8469698788d5e79f0a4066126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fc548647c6e5f5918562bd550ef85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce9d194e46b71c5953616d4c55d940128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cddf7c6034e3d64f16b9fba417400e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46c7b4556e8979492ccefc630d532e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a259a360a0c5f62c63785734f6df7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffc6e12822a805fc0d7eb7d7d57b3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2968b9995cd75b487794652497f2ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c6120588fd34c411999bbed056a68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94279c691288d78b5a984e70550cab7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b44303ff1de3ff8821516cb734078b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc066af8386ff43fe50b89714a50b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d821d5f2b2859d21b40729eaec9e68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc5be70943eed786888b89f3eda1dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1320d5963d88dd2dd4e2bb08b368c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81f697ccbe95e962fc010c6836c6d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a92659c4577cc1cb37c9872215729142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37c9449ed2365f6729712339627336143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c51949cc5af4213adaec6175ac5d2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e14ba4d23e31b03ce7479bc2bd1df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34370cb62e8ef38ba4c1025080f3cbc0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d0277f9fa3a152cff3b2bea905eb6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74a305705e5f0f51b01d5b0f79a70a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf8ea384f0dfa54adcbbdb6292d264149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aea3eb72715c3178044769eb328a91150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4afb3cf03e2adfc39b4e1b7aa2d99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1e4655f5cbdb5b9cf0c906ab6d5cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22b3758b30005c8f2fe6a7b3ad3a59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970a2d449a2cb7da0d0f2e6cc56dfda154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9997798d2dd58250ff6aeb93bd9d1bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa91ebdded1373866e5ed87e8cebfe8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10042ea73fdf0d4e56e52cf005576772157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21265e0932dfd4d6f19a42927fd5d59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1a0b9646051bc2b0b649c1b16d17c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb6ce8df48f5b46f50f4e3cf7ef6eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4f80adde513dbeaf557ce4b9033fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4518ca07c7b193d6bb3698559e48abd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13393a284365c88f2f9ae877da7d1e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c35b17413688b42c0687ac7e7caf9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1d0c2aceb2770c7c43e46de6646bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b41fe27f874a25b3ad134af7cb1034166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697a3ca226b7cf625fbf5f83034126f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddd7d65cb85eaecf72cd059bd92bf9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443966f315d8aade66241453309ebbd1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162f9a6f15e724ec512f18d87b249eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b689b194845ac108d4f78a4478cb507171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1a29d5e717f89dfb524056b4cd129172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58327872553bc403362fe6e423e298173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b096098a521f8a6341c9d587bd76f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95110715a892db41167d04823483f2f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f378265059dd4c215195701d165c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe7e321e599019c182f117d2fc7abe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db79616908bf9c9ec983b9187cb0af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1bfdea971045b53a2fd69f768d615179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a46d54485ac39ae89d02aff4f9ba1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bceb5d3fd9531537eb20db1b53ce95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686a8d500d6a180a1ed754d97093186182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36908501bf6317f31c91a8a94bf2f570183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683e3051f42126d77b3d278a17b233d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0d2c6e347d90e08f060e7826858d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf40f0c126048fb74e80094506082e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e7adad6f6ae3f3f216b2ad865ab36187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddfdefcb4d2496e91b1a822f1d5c53188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21840886dfaf3679c7e03142938fad1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5ac8ff3814c8a3f405982341e639d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1da3982890a75d0925ca9a854bab84191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059697cd42c3fe6f1798ebf9ced0c2b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589748af3f9b8b2404b5889f38d2b6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2199768721cd1ed09bcd5cd4e50569194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562ff66060cd93e07302ee793e500cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17068f073a4b2a5c0e91dac36c15900a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdab2ba90c9d72b155608e25f254e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce7a2ab988618dea334334beb20e58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff1d15528fadf82d1e696b4fb70f52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647af0e706c68556d320d0bf1074774b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63023669b7219681e6882857c41eaa04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c3fa87889bfc8154b2c13b366d301202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c61b58a80958d2c2c693bf825246e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c9bbc114dfa275a9e72880942b9aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917db8d1dcc0b50faff0d697ae6779a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aea5dc4c04560a8e2b48fb90b30687206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6810c1e0e63ff87fcb120139e07b9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe24a980f6720914a7caa9611cf4df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857f13b427018ff23b9580f121c33f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d8c281aec545f5cbbe1493c77826d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff522fe4268f8c791c37be7742d94f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b76815b3852935617699e8a2805c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a5e6f718f4b0c5587fc7b861f39bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecca0317769ecd37e2933a450d25e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4a8575826b5d58ae1c61a9a7bf9ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b40398311adc743fd8a85a2aeeb7e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fe12ee86f26f118f0c7f665cf1f0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205309901a646352c510dc16bb2bedc5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60f43e78931f6f22c98acf4e404bba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f4656275f59b027305ae9396153ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7ee89f047bf6dd353519af841138a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c86bfad3bbfcfbd781284197fd2f44222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189868e82ff1450a2ae7b10ceb4bf8ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38eeaf53ec79a7dc8350ff44a49223d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76215456c0ee3a465c2cb359fa450b5f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32de52d2072ae539d7d17c040722e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f13bd6c7608d24962cd5f1ea44ab4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3986d7e912e93880ec0655390f063228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56b09e255ca873d2d9a85391d8ce4e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d608cc363a755a5c78af535de1583230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56753c187ec069eb82e76bc97b9d14a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e268c7095e5222e78f428da8c43b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8134b93cc00466ace94d210d0e161233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ac8c70511e9e764200a81403cf59d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82a704862f48c4b6c8b456f596cd4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b1c63870df2a1359a206fa54baa36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a38838321de2e1929b1f10fe53b9b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7d68fa934b88579c9da2c7f201f13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4c78248b17f686072416b800ba42a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60171996c8385f1f6491db78d6ebb5bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ba286a8cf113f1b4b80642a816125241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21b10924122ba74bedb30b6ab6dd47242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c430502e89694e4c1e6a16a204355243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a001d7df51e0007538cfa61a6120d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb34d1f6e7fe155877a4daf37c952a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608e6980d050da1f92a5c5e3c8b7d86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a060856dc5871d9f12cf7f51cf8b19f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbdeea5ebaa877f82a0871f4952220248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec3eb6804d98607d07e9f65ef9509c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb107ebb4051b29a581cd4b3deb5b269250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce070ef5deced3ea94db12f85a026c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339297c8ebfd0bbd8032515f2a114468252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e79a788fb2ec061273bf36598abcef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c22c154d5460e19868bb014a1eb71254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e5e05d5b491f1829ba11d4fbc52ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a76cac0cfe327281ae4840fe83409a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd834fc8b46945f849e8ada9227a3d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcb346cc323b4be9ae0fce8f90b68b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5785a2a4fe3bd5bffe09fa271f0c39259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b7c94da501fe7b41347dc9cdb6d42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007e2dcbb8ac096461bbff1c6d2ef06261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909fdcb55823bf3f7e2803ba4cc5932262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea550df9543cea8a2c824aaf10442a92263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b070fe4ec324fa9eb13627ac1ead4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246e9be6d7671ab244c54eff429cb68265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489ce20ae5dc56e05d257ec7bd05e33266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6146e43fd4c64020fedec6e4dbfbd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e855219fc4de22a2723257507ac0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d961d42ad0680fbbd7adb3336f317ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ed2ee920d450d69802ca5b7f28c59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ba766acbbff29e949d49f0cd87db5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790db08ee338bea47f749f624fb20df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd558d06d26dd27ae4fdaec915e3d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b735563456d44024a3c226804dc3850274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3cfa47623b59cbaa718b08e8bc727275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fa98a04cf92855a7505de77a05b84276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02970eee62a74f1e144ab6c177bce3c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c1606d8e5cffd259e31069ca68809278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cabf236c78623b93f8f0cbc6084db1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b36c651f75fd7d3e7d76806cf3044280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8948bad5b94e07ccd065086f7ef1e3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221b4d15b8c13a9aab7c56ad9830c6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69829cd3d93c472a676c1a938977ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238c2c7f7d966681589aebdeddc655f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd759042c8bfd425bbd78aa9c954a92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399547e6e31b19460c48841381b804dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf548ca52fef04e2eb0c190c170d607287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a3a56c17ae0b430fd53a6cfc0a6b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd32d28160bcb985af26bb684ebc7a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27250a6a0c65ae200712b1ad9c4c397290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c5474a9953dc2052b9ced7ed4e731291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519495b50728ec53408aee8c65485729292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c954ea8f3c5b68e5f245baca0c1bdd2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6fec5f6004f3ba58dd0f8ae20ef59294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9040c02c06ae885a22d54114189166d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4c52e0333a7033860564892419c2d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185ac1208e8f520154ee87c18f61b76297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820948a0451dfc1f746b2ef520b4da6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42cb2a16a5b80ea6ddfcbe7f60022d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aecde323317e03811ad8003a39f5bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d0827912f8426172db486802ab21a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbf0be4423b4f130ce0895e99f6da3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90550809e660c768c40b123a66ad30fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e297e87efdd4c112ea10cd70a976510304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9070b0c8ba220036f12981729f3c1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c94c76efa96c32e2db3731efe720fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242759f4bc39347a14aa766d1cf7ccb5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3acb1c84c2c68d2fd9b367bab0a14308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958135018dc9e762a65d3edba9c301a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f73e837d07b2f37d17c00b7390f2a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdcdc5d3b5a4ceac01cd3577a2ff87311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198321ba732524bc6c44f884f6dd1632312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb1a47da3c8146b3f1d28f62802ab6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5eea859bec6782ca9969d3c2b20b98314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc92bb185d5c15ab388b713569737ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073be833c2f3018ba927e85e69572b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241256bb918ab52c2dd4955e3f96a9cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f008469d40f5d47f870dd8a78b7c2b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b81c19259185158ce6efa467b6ddda319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d3b5a98ee6720fc011e76c951b317320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807434520fd608d2450ba4d39cf2f983321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13675d8b372728f7936d2d09a6378921322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb9a332e1ce2b356b89599715dbf45323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3635ea770385459b7e25439a51a0220324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0c8c46d3e6a586c800860ed8964d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34e06babe08e7e0bf3516469acd2a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91d87f2bc9befbf00c415f17720f89327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf197c83b42ca7fa799ca306983cac1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c926df93f87e4613db825725a1d9d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2844dc6564b738fad19a2cf727ccae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716100b8451c45a4806def223cb1d7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2046e9575e99dabd2713ceaac4cf739332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54fbc8976dbe8a9a1ebb79bd0c21a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5e53306e24068a2b8c161161c9950334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b232720e26c26983662403f178e5cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2836d331052c5ddd9eb7e296d67cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff7d195df885906c34b572fd4a6177337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b1b79ba04623ee3ae07b42b68de07338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a51d4286950ab07305381792268be7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3867da129359c635311d58ea9f042340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d5bb3279fa0aacb86543c80e90b14341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2902878ca7dd6b688299761ca38ffe7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1965128431442e15ff5601d54c4e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680297fc94bdc47cfbfde14fed5ab1dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67daaa3000a214e0687ad971c534f88345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ff5c11e0c9a2899ccfcb9db07c34d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6ae8158ab1d7135d268c3d8138418347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ca2b32c90181da56e32cbd752e904348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903c01b5ea9568b2dd3483ac4362873349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaca5d1f4a3992e07061b4846e84b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d874edad1cc0da1afe47ec4fa25968351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46b46a5e52f1a788668c748f6783f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badb70650d8d80c77a968ac912aae08353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc880dfecd4fd65cf725aeb4ce078d85354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e3c9ba910a84e3b49bdd8acdfb3eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469ef4c4fbd49cd075638d4151c0539356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab9d097f08896354c098ffa1216c3e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38301fd5847f35e16974cd093664642358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61759188b7456e86fc9eaf372de5ef1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604247330e2e81eedb81666614b1c90360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5ea49606ce4d2b996ab296ebbf7e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378a97d41d60ba73d0ff980a4c7e401362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419c5e8f64b7a8a5ad4f620260218b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72b7bdea9bb891d5b369b0d5e82e1f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c4fa8a8577c29977011ae6f358a4d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b9cd1d8e44dd09154d3d9b56d91cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1e5657eba75bc7d2bb7141b391129367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf278039609d5b7837acbaebbdc57bc3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ec33b2a7013e16d297189fc7ced25369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413975c314155c30f792444b75f7c5f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f123f536b7109229afe2f14af517e30371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25a0beab751ae490b55592a0968ce4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fb8cb9a761c6ab5a9ee8586cad6d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baccc1250291565bf520650baeddc0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d25e313ed894ead60b4649acf4758f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fab905bcdf91be355366418df072f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb7f3baad0f724fe91d95acf44c9e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1162e912f2b86dc2c1b646a82f4c1c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e0329608f488483beadee811fa2b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b22621de238b3641e8a084fb33dc2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b41ff3cdde6de1b7654a7d6d909b8b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b02f92c9975f2b6f6722f2247ec38c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87139e923a18f809e2a1c560565313e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62543c98680bb7ada3c64704f45d1292384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48cbebf8340a2e472cdedf9710b875385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bbfe161a9c40438910a106b60f005386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e2d8f17eaa366d03f3d2b3a5369d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54890ed90fa5292db764e92d4b19748e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109917f62a801423d3bd176bf980d32389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847b3826b2ac78fd9f43048c1621bd7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce287b9daddc8221b93e5625ed78c99391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be11faae242dbda341ae87598c64aa1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c39345d2b2054b9e7fbb73a3850877393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c0fc38e9b00b3ff97e6fe2750ad7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27267277a47bcdb60e5280a70bbdaa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51845e6a623514513be520be563d5505396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ecb474a201f1e2f108b853272b422397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4044a1d5f0e3ce9db5e140afbdcb1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e306ab1ae1dca0e0b9bd5976f1b0d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a05807a288555365e4e98d2b8953c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2230536e5c4b94b251aee13bd80940401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b18eb28f0ecc7afc945165f058c93402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8541768bd4b3b1e0c0355fda1d556a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe1999813917e6657d1ef782aaa423404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8ad18acfe7cf73c31e6ea5a2bb094405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fc6969940c64ee78c0ced15836f83406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408a8406f1addff30b266254126bcf3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aaa06caeaf75956279d91a4b569361408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d2945062f8ff5d70a90d5878953f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26931df8f551586822c40e20724f1f78410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20e915a78f313601b695b14c45cd3f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f334ccd06b3ed173fe6cce4637b0e5c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e42e4e226a1a724453a4f1c5e5161e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3539a996ed8ec4249735e93e2164ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465814c4114937abc3e35dec55c43e04415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a09d2c413f30d228ef140fde0cebe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60db4fed00b2eeca651a319f27852e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a77adc0d0d17a04c22adf5d3b21075418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32d0306b158610bec65e4916d753a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ee2d14339be521bf471c1425db366420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c794d239741939b8c686081df574578421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353459a1c9c65b715eea5e036d826d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477edd4162d7c9199bdf3950063467d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9843cfaa8a0712576dabd979f6b064424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442d7091e4c043c8de8e762a67a5a35425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05cbca9e0b2854d8f35957d5ca0c62426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1741013bbc80387039c9c4ab96308427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398388896d30bf279f64b39080d152d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77756cd7916a6f3c148521d20e85bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efcc230db49115483a01d5c82409d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19034d9ab4d703169560073718f7602e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b5f657637e9541bb0e806cedf88ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a105267bb3e2198be62818a055dd9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f865d5766811ed95438d20470d4dc8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2282d422ce19c7c14275ae0626f812435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460fd62dc888116ca347ecac8c5ed0f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4c69d67721c430b2c7ae018e07ca1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f790605a516cbf72bd50b02461ece438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b492386ce524f1f01df98bec6a229439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f6d2de5a605aecb9ea1df614aa8d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bed54d692d26b103741c240aed229441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554dec4581386ddefc2052a173b6dd0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3d1c0e45f4b7fdcf6ad0042f54292443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d2563d695e2e67ca12c74bad742d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b17d1c244d6a557c0c1749c0f55118445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c30407c62936498ae87853689619b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea728c6089c26611bcd2b087ca6b29447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d75a51f768ef8733deb12ad4dafed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a203fd10cb8bc49cca3d66ebab811449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1f3a344d326295371c1a27ca3eb4a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e128ce52f29d8d23cb68c4fccbc429451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44b18ad8d911a49ed29479bdd5a592452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964831f93b58c4c01c8c8052e8c886ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e36e8840c78c95dcfc89561f00f27c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbbeb6ad55bc608d7b61d0998edd50455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885af7f1cc9de6ca5ba41060909cb3d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32611727985badea2b2750acfaeb5a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47135c3e4178fe63608569198f600e1c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf622449881afeee75bb4a7b42e150c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc5ec99aad51b4a3bc1a56e7d66ae8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39368f4da22e918e5d64c8caf8c7f52461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0967b9dcb26a8e36c0ea6b14545c58462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d1c80ef5c60fca478e4cc6c997347463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ef365505cb1f0264cd5d1be5c8648464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f03a9753e4ff6e2b7ca525f428b83465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463216cc1b3ac12ebdaefae147513c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc8a8e846c5b8cfff90c4e0bc7a4e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c309788d8a19c13a8ccb367604b3761468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a34666e8f787bf078cd5fddc51dfd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38299b100ead3f3356d61589f2cf1f1b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa491c2730da4ea42cd1c56dda69c80c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacb009c35630284621f802aa543143472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a63f559b46fce2fbb57930f0ceac91473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79138aaa64c8d85aea71473f38b411fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51be9c3fd9ad7990237b1752e183b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab8bcac0c8a2984a79f325454e7d94476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f196fc6ae02ec59837b5b4c8c2521477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26396c543ca529992b81a9444b4b33aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869cadcf3a8fb7f97016c424d303d46479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3438e10b186b3e6c576fe1920f2bba2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb5684a2b819e0a47ae2fc18e3f4ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301fb4695a72a175b683551e0939460482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189df1595926bf13640281ecd5769c61483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f052b5a8e96cb1657b9fe13d27fca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a9fab0a00068476ad1aa194e4e29f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb544ee840598f73f156117abcb9975a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4db55eacdfaed32cacf10193b40207487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16af2958724a4944cf94b4010da62f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ab3e65d3fe99eaaea8b3af1fca3b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f4339e961247ea46343798e5cb988490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c096fe00ac9d594f75b94cd7ccba57491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480095be35a2992b960713e040f1db2b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454c1c28c15a9f4c190930d498c12a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7c10fca80d12c59cd572a52bbc7ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c9b9fa405eabf27441cb33769f622495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9e4ee845724aa640bf8aa7e7e21a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c72d66828e03221e99bae5ff71d51497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c2b3a52aa550a802735534be2830d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f7b210aa8d0c355e321a15f814534499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b41924ef9e3cbe2436335c0e27b151500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e3c9e5bb0f40ebaa32abb576cdc69501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86fa38352d35182073ae15d2658625502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301e8e48db433611c5d9b162a53d0b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c30814aa1a4a21732387fe57775537504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e00595f744c448f770d106af21944d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818fb786e90a940560c5d705a652796506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d8bd63c81afb071dd668178fdf5e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837b3e1b01953e556b444c593fe38be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49867a04132aa8225cc127c208599e13509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c5a336eba19fe8a155f9e47b7283c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597b8ddaee83ecfb685bfacc0908aa7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bedd9abcf22900b6a092b312a70af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a2c36017dfb0c2614f3559c44c02b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d23725f0a3aac2aca55be0150dacb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00339b90a455d8701e023bcdd77dac03515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800643972bf36f3c8d655d2317f58c91516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37f557a52a423149101c0778fe5bd3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8551e47380ad4324fbf2eed6ff5f2f1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fc4cc0d830bd0eff5acf77e9285f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39de1bddb09bc6cccabb397457c22c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec43f5f244eef59ef619776ba3b36ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dc38a02a5e56697c1ba8095890658522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5b90527e392eb8b21968d0e8ecab0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf74715a62f4f34c02499d494f8366524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407f8b8a65719300c53e40476e99af2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd436b821309353ee45880f2a47af92e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0692f0b895c1129e82321a1b5690b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2e4fdb32333395888e90c40ca29eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464d72aceea65b209de53b7174df225529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e527e5c00492f08be64eb0791e3a94530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1313e48bf503b85ea09505ec0598b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9b9a03df12768f2450aeea0e8fb45532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d86dd835d914b1fa57c70bd887e62533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f9bb00cce9b52582ab78cdc1e3177534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605c15de30e3b49e875d8b3d76c2241535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4d89131e7ced175e4764f3f94e57c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804efbad225e207200ac68120cd19644537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebb248aac907a3d7a2751952e81400538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5829bac064cacb0f9285cc317fa52f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b8e7a4ac5f923182345de3599be87540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3179c8e775fcb19239ff229b0ea8e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f30ed8eb66f80bf6f187f9d6e2bdc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dff21f8b03f653550e31927530701543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc527d3b820f04d1c30afad174935a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32346dbc08092c4ee15cdea8546dd3f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ef816affc8996e2dcae6920e91253546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38280c7a58c682dbb9e3e015c50c55547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed802e6aaf182d927aebc53076aab1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46371d34b0c05b57440cdebd75255e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4527d418be82571e9699be911c6c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca76d00b37c126a5fe2dc1edd20333551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c74470e4b04ec37098e0a697f2d9bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9c15396414644e7829342e0d5f1f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633727df65081e626911cf5a5e2d191554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26e3ce276629a83676ea4df7e3a0d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d8793b4ae648f4b0041353f14ebf2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c464438737b19054b5b4ccafe1358557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b167ac7bbb3fefad87c918dca7477558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2377c5f726241082bbdfcf51b023b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387f0994934c53c6ecca94d993cf8da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b81046addee4cfaae6c7df81255f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c409b3fc954f1638e362b799456ea5c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39312a9c1feb5819ecb57223ac809d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364b575fde78e21ce7829459f9a3ab3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95162fe7f560150a8162b722f5d6bb8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d229fda1aacf44b64e2375dd7ee5dfa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac453d2129bcd21f1d263bca0fcdc151567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9052ff5f9b6b5450d922203c8028b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5bd5467d3a550e1242e62596c82b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dcd036754fa1f56281364adfea6db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81122ed9e21ddaef42f2e7cf0d5f04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864196ef326ce299c80adbead9edc774572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350138db7b1753bd25b81cdc16f26925573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0106d0e3ecae22590ced8022c6a20e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64074f9d11827f56367f74fd052aa725575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22034cfa5ed2bab31f0191ebb95ec7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0901bd872637756b45014813cc5d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd41541788565b61e332f829d6781f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e52983961d6fb66a7986373409e159579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc60f6198f78e850330623690cb0b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d425b5d73b59d0fba7c5ec8e6280c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e674373331af532a41e1b2dc07655582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884b638041ddc12f6c8c6f24e5a91e9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2e3cc72793c66384d9c084338fe3e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552716d7eb1d0c8a95e1fd427790808b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3faaf05e16b2101e3b45b4a313386586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cef94da034bb79528339d62be9903587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01c375248f03b1a2bfd8ca99ea01e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ba94d30718602dfea6da2fd9dc6f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772e41393125aa307ccf76430a8c139590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8c8df20e77ed032dbc19d7f5dd87c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5909f9d9f8cf67b976a42bf611a847a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b59a2607ee1a05bb1affa0689e566593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0a06127f953dbc5527dfa36ac5b38594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77518091852c3ba86ad25dbbb5d46f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942651d20e47be798da8a72acfb074b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5e82089577c924d77a688dec4b90d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124ba052b22c7aeba36f4a1e71f0362598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dacc04e89cd58a0b52560c8a8302d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509aab0767ad63e26d18737e5914a510600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516a6a4dac6fbfba419acd69552a832601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723ad854a350a3364016b21af0d338c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f13bf736b9fa4b756ff0739fd5a63b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ff3557c62bde889dab8c0c2ee34d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea2a9aa47f0161eeb884a6c00c56a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f025b88f49d20370d701b59c6139827606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85374c6d1064ddfd684aa43ef1ccf4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618a6090d5f0cc3a45a2dc8ee53a0b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400a7604a92cb3d4006bdac14fa050f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494c65c751401d3c1a54070b5d22f53610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333e91f74b488e5187d6554b3d3344f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f881cb96ebde4b095956a663d3b962612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec7aa67ea944fa2ed83b32aea4cf84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6a8d89895c2dc4392c0390d038177614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc1c6ea985e9d5adcb71da32cc5af4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b18129783d799cf08ec17bc545435616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592c9cbda6f1ac0d36c742f9a89a1b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db65116396799f093f5678887a1e90618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe989dd40b3674fa095d64185507967619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efb546c0c02cfd484253a3bf13bb8c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f3f91dee4a6d175976cd670f6f213621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35efae127d795c94ccd2a7539f2963622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecf8df123431a0d006534cc3da6369623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73d3cb75e2b245c7644ad3e138900a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560903c38081349bc8b266759d2d9800625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745f256e7ddda6086139257aa2af3f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dad04adf1e2eb9e6e23bfe3cbfa5a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea76f82761ee9b723eac1793b4ef62628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00355d5965864d6278f209c179764280629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7f0c9b0a275c1ff6a64ad7ed7d3be630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58029274705f227943a0d0cb28958368631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1386e0a6703d884180e98ed9923cbb1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865642249a6b233c7d9cc68da81a766633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120b0eb1af38b61fdfcc23387b6a69c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604516cc50a22fe5b4d23ac36f188fed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab199f73c36163f90bf3e854bc29888636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b1745a22f5c238a615cbb1ee6de3e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9ab65663a71e65720eaff267ee1e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb6bd449d1311758d0a9f490bff612639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aeed8507bb7c58967ccb653741079b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127599c86c44c6bcda7e55f1c13cdf2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16932c84697963ef558d36e3b6638183642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1d96cb9d682604c43432afc03f8c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb587ef1d1faf53f5d3e861fd113e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1a2c584f0e1816806dd5cb0961af6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbce0de572ca59d7ca65c82908ebb4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a8e715a8ea567ae87f6fee4232ad2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442487616e1e1ff130c9215edd11d4b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7203f3aac35e473be0e2c5fe3177ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365bc18fbadb90f8b0eb2a5c2ae2f60650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7e36a03390bded8980898befa2534651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f2db38d5c5470440f7bbdfd4ff574652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c4035521a652d29e61fd0623e11f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d6bd6e5374ce406d1c53a83dd0336654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43284da4d44c9860507fa6546659ed92655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4b87d662d2efca54cb42dc49ca36d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17309265e8e7f58749eeeaaad2910e97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2d2b039f26aed297c0284eea1d6f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cee85e968b99e3aca7f55fbdbcd65659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150cc45f061c73acbf309403703746b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeab68978f086a6f14bfdd65a7ba0d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a63e9f4778920855cfd259865ca02662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f1f3e7f0f75f5baf08fad191799b9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722474de56aed79cbd6abcfa17e4984c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f33f6be6028b612d9dc985e162936c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287315d4e65ad0aa58c50244f770f77d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdef4af3e70af46994fbca60da85f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cb85a0ac9621b220f02d2ea5b386d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0516f9efcc8eb6542e114746709f29669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1e4b4114e7231ef791733d055085e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c886316ef350d214f3b94713f400984671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43416fd1dcbf01c4ba7cc8b9aaa3f5b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7bc2053689d7ab41cd97c7f1fcc2b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e291b023930da743973dab8c421ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe770282f181cf62b70559397cb4df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de821fdb9471cfbccc49e77cd83ce5ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e2efe68c37c2d737a8119c25ba332677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d055c3cc49175e5823569e107489f6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f00555ba805e248af18e1785b1155679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0944e2c5c475f363443ee9b5900140f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3df80de9de51fec8cb5328c4e360e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c60f3dd180b90f47f64f37878b3459682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63b6955cbe2c97aaecd10e80b38647683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826689783bd330a60b07fd1d036a049684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb8462bd4421e2a4b68155e8efd639685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff52298cf6ed64b3f82f0e03d1b56a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43750f87a55180943d299845c67b558f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a1d92d7d19c25751cd9776d294b76688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f532f8ee86b77655c9710ea57b28b68689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0627a9d83699996659bd82a27ddc7d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c6705ff58aaf064b1d3eedcf394c3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b0ed8e002921cd0c68c2fe02bccd4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc7efbd95f90b02cadc89f553aefee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b7b6cc94b3d220fed10d52022c652694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d72209af1862cb0362b1e665e4154695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a645f806b33fc8262c220344140fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f47658ed9dba0e235607b51244fc8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e181a8b2d1c2f3138aeeadd5a41d88f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32b17e3d716a624326045242fe99b0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e697e499df48d7720d6bcc1f01c78700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4996bc32708dfd19f0792a76b0bae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102642b4e5b70b7e56767c29a82e238702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317f67374237ddc4d274136bec008e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84693a2e0a5d6f7421c3c94334a50291704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec4d4959ed291a0791cccfad606051705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d078929e1b3ab507642a141d2ef01a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cde6dab13ff60e3583879b9b72dbe3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305a559bd0b1661f03f70be23cf3aed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766b2115d1d4801c8dab8bd6e862d10709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4117365204086ea7b151a941f961a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574228da4a2b74776251e16e0e5b0e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab16a14e71963ab3395e04d2b22ce5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e8240dca5fc50d9ec04f6a25affe7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecd3fa31436c1ad4c9dd5754657fef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca8568b67b126a7978d4487a2b5cdb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310d38f78e5e5adcaca9b383f215181716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42a0087218124ebb3064f02a63b559717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054aef2efa36473a6150abd3546b4c7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42c5cdc84f479a491978009454ed12719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef35042b1a75d184d741551216f5fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5043d0d6a315f57bcab8dcc9b5f40721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd79316ac747b9aa092760081a0ee32722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03198dda32042924330ea6563729f49723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82589d628cbbda8b38ec7b60dfb1789f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2d14c67f14e9e5a778fc8e853db40725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a2b394e4ee9eceef05f2dea7514b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0fc478c856efd5e09f70c7d2ea98b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac3af442cc0b96c87e2c67d8638de9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdccfbbc968c759e73bafde82c8dc52729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e4c2b60037fc5a86331c1b29fdb08730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aeda942f994d865f29643da8a7b3a9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa158b6a0a56b8c2be65e4300c771b8f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2a4180d489efd391d55cac4c271f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26809b24df860573b75567ab2180551a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cc3393b06e473b1f0f2e22f64cffc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9958608acad0bccda0ceff2bd820e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2698cf88e3662f5bf96c72d6c62e4f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5837a41476866c50230c669efd68f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62fc35fa0557ac2e2647464d61558b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dde628e1a079aa881b0975ef76d1ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267f5e4405565688a354e44a8291cbc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bc1413e74e8d19c820c08d0c29edf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adec800517d08fdf60b18d1b09e81b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd4d670e71d2e49f039fb755337adc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b4ef17913f2a347e2dc436a2c4818745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a9d8a4280fd4bf8d2c62119cbeae5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2189f584f5f1b2480fb1ea9fa75dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b84ae6a410d42ab21076c767058f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d726c1c4339bfccbba3641dd7415f0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb23d60e629d54b029eb90642ada68750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66197d8866d6d1eb02c73c9d4e3e6096751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c02669ba5e2bbd755231149a7f73b5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c318da1a16f533b57b8a27cdd9c27753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386f2fe5693324690244c704757f594754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a86ddb5a36f973648b2d67d4854d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83352e77fabd7963147c2ad666649c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf540c12d14aa7b4baad0949467c75757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b789c277957a7db6b7e041e95e8461758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104a4e3b1c0deb3eb0346785ced1c0b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3dca5b274a4201f133e2a1de09d11a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ad700c4c102307a8b3ace978ee5e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368793b66fee0a2fd93bb9965116dc43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250f0a1c04f5739970312f2afd8f75c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e07e1eddfa81f7398750b1f9bb218f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5909bec7416ac2481ba151656db9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62741cfbf5c631aec32135d04546c4fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64686ae65e0514b942f9c21a2db52268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7dff3c4871a065986eac0a252fa509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc251944d46d217d98a92a8ae5a723310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f97fd6136ff0fd2b81613725ad65811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c937b9df32ec70c0dfd8bd268d7b25e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d74ad96e5fdd5ded590b86691d08c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662c1b54343a5f598d6dc2396cb26e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286cc5a91b98852092bbf3294c02a7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830c3c8a62d3ecde75e27b2ed3e4bd616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d6f16b32b9301410b9880bff5cc6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c9089fc19321065d0157744897b9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1877f22d7f553d60febf766b55bd91c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367afbbf63fa9f6982610da46d5656f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ce5319a793235aacd50f46d5b326b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440983ba4f605191a25603a4baaf1b0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cce96ad5443744755da5d94b26c96a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f09073fe64bbf07fa48448cb289d5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1aff7eaa00b1ba79a33e9a53e02f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574e65aa5a1abedabe3dd079b76f87726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbefe33c4d35cb8a6776efd801273427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8964e84878f1ee5ee80743fbd5e65c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9184af73b264a870867a4366806e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225cf06e1b8418c094b0ed679926b6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188a93e76e242f200c662c85d16635631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bc6a74952544a82a1b12398908e2b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24188c7c017989a90ae2253f468f464233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d609c14a2d8decdb89c4d2ef37f508a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398a32c98533a375cad3532c2d644eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f065385cfc177c436de012441e74d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c9d51347b1f185c8231930c561afc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edece6d48cbe8a5e604b579618e35e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c2aabd5f786cb618cfe77b142bef439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e66a60dbf62a6d5cc7331a473212240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ed4117031f1f273c64a4f3369d95341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dfff1080ab9deb0b13e6f31c9e6de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cd4e0197fdb58066bed4305021f7843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1e6b8b5efa03e0abd6811fe56b2ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b94798d55920fa80650247c2c356ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f8fc21846a014dd266bafc1af8e5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876ce63978cdebe849e7a0a2eae01a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4dfd0506f75ecccb63dbda2f56ea548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4481f4e6bc12c2209133690165a4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5f9442b6abd649b256f0a0bf93ea850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccf53f072c3a1ca137303b9639203951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cb4a94480e2a5a0e34d65987036ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556639835cc9e97698ec92c6eda20f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ef6397ca7535c7a7be7145e1f848154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da95be5ab37bd1bdb8d713ce0266b6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa261ea1a7a51f6f5bc691c4be5bd60c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84b29c4e45b15b5fd91fbd55830ccd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03915d0c2c5470a2ba16b6c27e1edaa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce09fa58337e069a58ccb7b995a411b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6989b0233f763c949562743c6c56c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f9bb6aa2d40c73af32aa7fbd95c2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ebe7626f7e1d85a149ce6c292338162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d6991cdfed3588b600c4cd3e03ed163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece27c3ef4ed6c89461a8b25ed63bc0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25840534a424039437602d6a79bd1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26f79ae4b818affa30ba98c61559c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d296112bc629061f82597bb6a44ba5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed701433cba05d32744802a95071d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77c9e84f988c0efc10df9cb560242b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba9e714510be1a15dbe0a18212cd7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd39f14d2950cad2799c0c308fa0f5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112ab4d83fc07fdb4b45da6537028e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6aaccccc0478cc25f9335a7f52c6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ba3f1170cb7b788cee19a120f228e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffa8dc51fdbfa7fdebb5d63500e35e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773ef3d7aab82a161a37471a2c5699576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20385978628ee60e0d02bd67f590a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62811da6433c5a79a6846395e09107f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa526e374497a4b38d33fe68f4cf9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2471af537ea36d8a621f82918c169da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bfdd8ecfe3bd78c0bd8bab6da2f3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f53903abc657e7bd45defc343575182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400823bee4c0b1388296b5b47c031aaf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b7370f47a5f7c6532be93fa2f125084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e6ffd14aea0e9cd40ed18850715cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b918a31c0313ab7740630198abfe3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92365cbecd8cc9f0c4858c2d12a711c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cd38a79f702a321cd8661a9da4e8188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767b4b5d8e1be2be56af0885636906d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a61ea3b43c7948ad85e1de613b93c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda870d7e649e2bf3085175c8416b2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e3627d47f0caf809fdc1216727a7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8a1fb610e672933bd345fa4529b3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e36505891f6de87a7d663a3ace671994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf875fcc5daac690765b95c6fdd72c0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af352197538231bad012220e6e2aee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd3125122b675509560695c1f35b4897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514909afd0080a887a8140e1e6efd7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283ad1c44aaffa477cc3f72b0edf28599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02426384ab129a0f7faa0acad6a0178d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64910b607cddebe231d3a5fec1eb4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84853eb49cef5759d15127fd38bbf9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfa7359c4e60eda1601a454c4fb726103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1bac868ea5286d8bca47db11d7976104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ae75bf3c73399196201efcc0db59b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3aa0ec4dbe160f729cc7f7c0eeb1b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205c8523eb8df11ab5028365feb3c95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e3be100e25bf11772accb656cd79a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014d64eb737170a4aed83ab4c931f11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83226044b35ed50005ba18c45862a89d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c891ad13ce2f321525350b7fe47f9a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f94278320685d2fc6b38a68133af6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e343db5023f6053a4ed595efd154c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac683bdea5bde5582555dcbe43577720114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb15e349745edfc5e07ea79a6ea048115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0e3ba6f7fe73c88402589223ea138116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18430eae0acbb59092b691cf512b56fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68167abe2486e02167d3e4ba15f98775118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f518f418f03f06d1f547523f7b1bf2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd098a7c518628e0d6826125857ce73c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543d03d544ada0bd61900868a60b2ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcf0126a3482806be5edf9f5b31d23122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03af0e950a9ed2e24e37aadad556b95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baba536de701a51d6fd8cbca48940fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f2ae959821febcc805a5f475a6bb5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc3d34c5f7c3f15842fa46a73c9392126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b1599f5cc8774f98d34e28adb7a61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ade502120fbfefa6aacd53af936d4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49abed7e42f2df71a33bcc489eb715129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117c254198ca7434e7b97b7f62deeca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeda5937a5340f1d064de2168fec453131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901f9f1dbd603454435ecb3bbe557cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8240c12a0c79a05876aa45b3a7efb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a8130a5e48f579f45548ac171b1d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e33da3c079c40da15598768145829135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b798675e1b23c57109ae733339826136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f1596a29ebf6da6ceade8e8ffc9f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e716a5817c3133a3f2198b6896bc99c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880019235ab1e922dd66c8863f2b194139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7f46605d59de97e53613347a0e943140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068abcb4aa94b6864b8199099141c08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413e201a1a987790079610f2abb9672142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657c286069435e5e811c6214e2b8c73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c897a4698285db0939a9cf630e261e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa54f1377970ca53341e2d15381a3fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040368b74b79c34dc51fe65480a9907146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278912e01ddb9ea05e54dc9c53f2a19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea3e56160f429e21eb7082210afe4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41516d254bd77301daffb2cef68704149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49b9d931a71ac4e2572791a5b449ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f109fd5cedae193584f0b5f1a2870151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff9049c66b039a0eb7d77cd8c61a8f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794e94fbc0165d4110cb03b82121f6d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661dac4dddfb5f769aac7b981d9f87c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda2b2231f15faaa6c60a4cebbc973a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157ec4c1d0b194e6cd5b81084519fb7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537ddcd7e40975603e3631b30399299157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc210c5511313829196a67c9fc49cc1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9088dc3db8560eb8d696f95a374438159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22b978b7a5dc8e488d365080e979a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c357af8204aaef8ad49fe73cb379a2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8999b7b8423ca078bf76d085bdf0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8015e93643b17551b7e05caeaff523f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e789b549ce2d8c1a7b245fa7c95cb07164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2afadc4aedc19538257405188d3f08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f5e4e15fa8195bdc4c8dc973e54ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc3febb5b3339a56622efa624a3624167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a26d66fcfa4d4453384e26ed85bc1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c170ce437e78a81d50b1221cd768d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2353f4d659aac162355929b663759b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71612a1fcf7c040ef89d2105d10baba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cddbcd1cec08a2097313d24044454172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceafb48585c46f7fd8909c98a19c1ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f5414fb6b411ec2769835d9204790174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008d3e829fc8d0fb216a5f352e62dbb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dae988d8c34e9f009323f6c1b7bf1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2a44f92b0f0cf52a03c1f22a5ac65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f48ead093c00946d38879c4b59dfa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cde6cd82e4b0d2b8f15fb8419beb5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8565cfefe86e5c275e3c680d4565d97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5635cc3e46431f31f7b12e7e22734181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966aeac2f348e290fad91f6335941776182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cacd83ddee8f4a1ea8f37a898ca8c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d439cdcb280c0c9d637b5bcf045e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d551ca90e39c00e57aa3e189557edbf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90190cf6dc898439c1507552ea9c0b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237adf895d8c5263eb3a6216f11fff3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d24c5912a1bd49be5a65e982c1130188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315a10a32e282e5fbf7a2192dbd789c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a748742d8b805ed80a0b5f94b1e009190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979f5fef1fb243bfb543c5f9cdcf272191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422570abd988ed5939677085d05bf59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f79b627095b3baa50a84d2967134c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cdc29f2b19f3670b90a03b21359f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b1c4a7cb332813f5fa704d30cedc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10a9a50801e742ebaea607881a65d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff666346767f5508deeacec5c9c2fc0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa456138c994d5647bda169c983e7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57497b9bb08695f89aa865807e223a6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98275848abbe20b42516f4df6f66ee1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59d96f72b54a5d79f20c116c73cd91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc490b2b9c5ba51cfa14c692eaf10f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0b7260425995f45a3f73bf48ce115203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8725a38d88cadb33bfa486cd211e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f4535ed24156c041e203eb05f00f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32624d9a23cd2184db166f9aa36464206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601a6d98ce1e6c694a53d56d2db75ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605af585e14424534daa45e175d495c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a02a2c51d8ddeef40701bf4957edc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35e657d9d94ba4665fc9a3d0f04afd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94566f556561bd9f3ceeb6498c197f94211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b2e7bb209786d0897dab35212eb7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5d466f0bde3d5aedccf14dc173f82213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041038b919279aa636c2771683c1016214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763028e057be121bb24ea7b98e8a86c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afae625748fc26692106e1f2c321fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d44ef488b53b9a42762065abbac55217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61bc636a5c4df6a2955a8a57b6ed49218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae8ed06b80ae70000b0f0ef5416be2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101cf66458ec7dffb94ff446ce72ff9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6e2a282d8e13064e23be30ebbda7c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11faeaa7e5626c9c9c0189a445bf74f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bcf4f014ea0aafdfbd23d211d3990223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922ac44b3bac37c79e21a876d5045b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdcf1d4c19740a33f8d311bdb37f77225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658aa4077f915a98d12ae5d3cac32736226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d5e09e2b3419683eaee990060bf36227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f23128ccf63df1c4d06b8161e4a866228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96aa621431e49ce88a53af77d36012f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4060f9965d3bc74333f2b479d23eb5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b77e85cda5e022ffd4d00e786420a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29c1fa05c8fb6f84392602bd0a6021232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291ce88d6d24d9a6ae4c40a1539d966233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fa1719a25774dc9a92574208e95ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db739aba048e849d3dd2843532371c03235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bed76fc2bd7b52d64040af844b428a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb14b9d6108b566d0af786f75b6c60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e26a9dbbc7e11f59a3b0d0df4b0e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9f0cb0a59953dc487bf4e959f6f39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f6bda267afd5cd41cfbf049daf43c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d5f96c1da02b69cc8c1b280baf763241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d55e3c1e986def06ec974bfe59bc4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670f5c6330109efc6fdf26c788c8f69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ea4183ea9127c412fd19da7dd3932244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5362680d8fabf11394499fb901951245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17124ff8d3da9f472de46c8dd28744df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed269e7bbb7e4b7af3b95ef3ec35632247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1b7b7614df80e661acbde228802fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9e8875f4d0b39cf4f17773c343ba1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8e45cbe859694c9b7bbd3e55cd16e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e221b0c388ea49e9a08286a667e44251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb2cd10d4c3ba2c733001c1a492a91252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bafd60941dad78ac91c7ce8e089ebb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6838ce0de3d9f50c6543c58c6816150254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6c306c79ceffaeabd9eb454ba9eb6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f2b5a5644055c60958ace51bfe468256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65033f32a3a20f83c55eb07e33d579b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002435019e7c18dfe7fad7e0f496365258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856be7c79c411150ab49c457dfbdb33259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bbdb53a16a8dc0dc5d26abfeee05d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e04872f853742f0cb615c5cb97318261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4759567a01813d1887f827de23cef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60503202c20ec9111b3a769ce403a175263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96b47d6dfa00c3c88dc9161500d7f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d010982e1e28ab6088dd106b1238886265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a487885b25a5198a29426605e1c3fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10814733780a50d535e2690c5e96878267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d38b1359d12a93a6923a32de80ffa7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcfc00f6723586ab0ecea990d83fad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5be37fb73fa43caea65de829723664270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109520496e31f3b6b5a99cec1573af3d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66763346b183b5132ae8586330c8f9c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1d28dd79cc77dd086f768587ae17b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b93913cb4b4c24cf45c36d8ecde96d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3432564b261050731db53fc0010ad7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f8390929bfd0f0b48a44b02b7758b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498518514528714804edb131230f5e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06998f518ada6ae925876a15445db917278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7de7af2a8b4f667fdf6cfaff0b936a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672709ad0056f04605cddf8117ebceb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcbe0d50c7f24a54f9602d7887fad1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e56064438bfc8c7860b429dbc15d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2ab2aab4e898cb13539094d169940283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954f605c94fbb2b9f9d251feb01b100284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb460a9b32280583702b888d6bfe0279285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fb979aad7d59987828488738eaae3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca853b913aa5b3f4cc6d989daa729b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16618aa11ca598089773fa269b45cc75288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2a7f826c478a2710ee777c655a6fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb59f4ca942d9128f69198ce728ab86290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a440cd967d30a1672333a7e1f932c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e09f04a343f054341a69b3e2f51fd5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904e5954406a4826f5b3d76cabad3d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9648abfd14b5fea7c63e75a829247294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf84b4f5f20d34cffe3da1f77061ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc207af1b48b21bb2fb1173cef03d49296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944422a2604806a4a1ddc12fb8b6977297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecfd2dd817cc8cde3b9a3ca5aabcb0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddd393968f6f24f0e7f77aa47b9bf8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407bbdc0a19a0e30f158c84853287d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61778b627ed99f84439e5026dce6fcd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57283d7338866315c40db6d49c4ff928302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbc553868ea31dc2cfd9150a06aff8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe0bd47ac3e846a75b8542653e08ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ac81354131d463415e453f15804d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc3fa45d81b8f9914c8c0ea968eb6b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2daa4a9964e8cecea3df527196e353307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd5a22a1ec5b1dea2e9c2606310a30308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcb14b8482a5e1b6d58bd969392bbf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882882a97c465f32341c81095e63ae7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee7d0f2a2265431a64463c62b45dc8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314f45c656a620c8027c8d6455eebfc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98949dcd0cee980504b84d5116b3ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af5c5d0dd8c11b58f5d5bb13c0b48e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc5cb858b676f9ea19176188fda801315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c81f599620da70f8ced66c47c05e3c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1642b2c2b13442b201ef75f7db022317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60089fa43834291193b9445f0a3929d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af985724d802517803770f359e1a9fa3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe21dc2f9cc26ec94f8f3b9b73d179320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495b9a8065d36913d560a0cf812a4ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e82bc03a6e71eeacdb219072764d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886badcd9b35c0ae9907a4f864bd275a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9efa35f2f7481966fe2c7f4522258324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef60602b6774bf288adbd3a969c67f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd675a03eb578b54f3d006aec035373326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256674e35c67e0722b6fff4725aaf9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1521b85949ab8799206121f2668cd7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73944a6556e522508274cb23c236ae68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc532041a0c7655910ac026184475121330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0c66e1465d96eab86b8d72877f358331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764110ecf3cc6df9be187eacc5e34b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921db959655b4668e9a67ec2dcf732b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd13d99bf125543f12acc3897c164c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58fac08521d681e1e9d2d43c54ab93335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7881c32aa5fb924394f043d1e5bc1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9c236bde63d70c37c8d3b54a6b1ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad86702903f5abec01c15da877a7ac1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb2f092a9a2db9c5fe301b0723228e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d23f2611af3ee3a93773278cf8d666340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6f1c0ac6e87c2e1cd2450faecf7b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d986a8c593435f585ae7ad66822467e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc84f5ebda1f98a5344c5f9e69a2c48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e52a183432f5d9d4779e66ae2b4444344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755d01e69a87d7c6d1e366fb394ecbf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30d47e1e211aa73deb7dd3262eb5bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ea14f21ee6452a060b4ab6d2c8ec0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e977cacde284dbc0c1fb3ca34819d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386dc51a1daad754c7bb74ac3ac3281349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc31f28321f2192536e3ab710671e85350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035044e0903b8fcb6eaed2b33d0c629a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49be18e39dec2c5667639d6e8831baa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb40f2d312bfdf6c28229145d60e9d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda7c5da516dd1658b3bf47aa343358354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcc2b43dd2c5cd86dc199f7c835bb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71887cf49a853c73c68aa9ebd512694356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a6f1032c9a8246c4882c26838ca56357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62505e189db17ce3d38b5bdf32adc9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc091e28e0ebc3cbadd32730b3ebe1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff653da9e7a7a53be419a5816ff8590360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617fef164956977b701dba3c31f475e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bafb9c829c0333fbfb99a8694deed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884158678bd8982c57d2d29f07aeebc2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4942700210df3b8b14d33d0e9a88d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14df4ed386cac4efafa683a333f001d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d3d16411266c65a761db953a69abb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563cfa625012ee56f652a40bd642692367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b65f873054d5d00de93187bc03195368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35268409acfc3faba339d37383d18b34369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ad033cdd359c7f27cf095298c3915370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d83bd8a5b13525978003a176bddae1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dd84bc470716b839e835c0081ea9e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247fd2c0e6eb1cebcd35223d0064a68373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed85595b694814d2bca4507269b8baf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99a93c75daea6e6f6dd6670f8edf35375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a787d4a6cfa3adbb819632b6f8bc5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820d69f1c1e7b70c24282da8d4280a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e686f45adbd3ba9e82cf0361a46b11378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a6f58f75376dd650470a5af996823379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4578c8264844552fca85f049a3a9b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1c6e6288136fc13b74b29af1e2e07381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efe28d32c4c2abbe5ce1d805b802a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1ff7feb974cd621bda38b31f136ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02574d96d0c95065ea4a9f32e0ee82384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d561f3697942c084c523c23e3c3d29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedb62df153689b4c6c5a748f7e709b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c873adf1c3103a35073551f4914514d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6443220e63a0e796afa543f3e4d69f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48499a27edf46e8e98060a9dfac8ea0a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa603b4b19cfefc361753ef3fd2d8a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14822ba942a3b685eeb379bd962534f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072794adae0191a78eae888e199df0ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167db0a0be71bcfc127141572d9674f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d6c8559fcc3548e41c51e90b72124394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928f49ddfddc16e1ae2348356100634395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879941617c6cf561f863045a55400e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f51e4a561a27d34c84b6d6aa03c0ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6cc5b69edb7dd91d3b8b0f2d7ee8a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa51e8c8a3a88b1ef5583e30620b0eb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4ac3858405822e236adf348606aa6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d81afd200df32d5b4f9b13c2e9d7ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef076c90be7d938c3daab53c81b4a68402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fe60ff6949b76e7d65b5eccf0c854403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d905728408dcd305ec020c834a4635b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688f23cb11c69dea4d97b071fab6f25405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33e846837c9409aaad2aa4955fd920406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce91c911536667b59de2809584383c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf09c831150fa7a18c62598bb8cad4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de34ab8eaf8c804ba17f93aeaa87933409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07b0591ffcd068ba8c2772212e455a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6b9469ecb68cb97988d71a7bbb680411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df487531b2534ec5fc56017baa81fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7e4c3f0afc4bf8f974acc170d9d9f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a463241b71336d89d03db7a2a623c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa1980ccf77f19de3cee2c10e6a6d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cc0d5d0c54e6be1192e6682965dda416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e54fac8cf35727077fc255e50ed6e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a0f0731541964efafa3fd331a5536418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122a92c1a985348a526a0b2eac93015419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fdfe65d207c693d94615576e031eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c3dd3299f1c5553c441de27a64e95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37309500165ffb4156786377744db3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfba31a98369fda54fe635abb265d50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec833b0160f5666897e7433a7df917d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af386370990f9cb920fdd2cca54f51425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93b031783e722eb44f3fae7217e92c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf59ffcc43a7551c06085be6086c9e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63024cbad5f9a142b02c3363fa0fa0a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20409d015c4cba881000e847d2575201429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6acc4d61484f29932a6f4630509717430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebd557ded058c81bda7e862b578202431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46d86b2cb56582ac7009c38336df9c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a2e3c34fe5c97bc440f4d6200a555433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cc4af05e346c371a9a355f5d04e48434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddd6789cb9d1738d8141c65a940ec6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c962ac6d4a062786613ea01b7bcade436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f479b5c25793563dd58036e9079a6b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81122668a2145dc35b9d3eb2eed28e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61b01af4837d2ea0404817fd81bb48439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaba52e180b3df8f05b8301b2bb1b74440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce6d58ccfedbbaed15557c90c94cf9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22bd755618f8213ea527f7d9a7581a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2546362faf2b60ad4611357df5ae851443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d778e4316b492982766ecd081510bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54307abfd379d4a0fec7689844413c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559b21949207ba9b49630eb5740ba4b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ce8ee71d4b12ac6ea8b5e4e6c454a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3b884f11c00a706195ec5f857436e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e1d805169eab8e7611425ce4a4b04449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9646eab5780594209e395bfa79023450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4858c9efb171df1d9c514936925d174451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ac26da7baad4eb7e3aa0b17c6277f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39380538ba53fa74e876782491bcece0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848688c15b87757eb28c9b0b66fafe23454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4624156604603bc24a9b77a6baf7d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea5c996bbb61f5420d161464b7a609456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765f3e14b45391ec1ef3f2ac9902429457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1048cd014cf412fd0562a90d9e39d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef7fb2c7e3d23fe6fc52cabdf65e91459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336832861d71f5689a511bf9ef00c31e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade569b4deefece05ce9765063cbc56d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6048b137b7b6598195a56e568fdbd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed30a1e2b1e8ba2bac632885c82cb8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2c40be4195ff152fc48fe34734c8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d609685cc725249632f9ff6622f9e72465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fa5fbe735190ced82a287b77391a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b7c8a52c548bc7ebc1a0adf88309d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d4dca896da697781f189963b5df04468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6d58e91a3f55cc2397954ec2138ec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63634368e8ed75fa6e170a1bc18596aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6a2bf9830d947f0d24acad9cfcf27471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512e419b5e9f09284d4fd790565203b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a27405886e3592295cb74bdc65348473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bbf31797a953373423ed685abdfd9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6472d96153a040197979f8811832de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40791b3052b073aba9a76922ed8cc471476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c7392782893eebdfd3337f355a8d4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ca9555fbe6e2880bcc8a7b614b66d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e199eeaefa3b92b651ab6064701cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7e9591c4f6262dab08c03a1ac1468480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552701479b34d87c700ad4b0b937a3c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af8d8d739ff5e3ab1efd7e1ac3f835482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6756739962700223f7f3a56a9e5664483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b524ca85d4fd7615598d9d61682946484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b926f2568769f91e0882b4c8078d172485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55773203371a7e03219dbdefcc06e737486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645896afbbfa8d49f3647d95f496767f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb36994b13ef8eb9fa1f703c573f65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b5b17e49b6dae5b1033c738c45a82489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998934c4b85886d0b4e691156f0e57d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70614b3aedc5b59e829d1602349312491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18210fa6f1799d8bb595f53145303a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53f7e2cd79178eebdee80a0e740d79493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6f7729ee09be68cb2f1b014ae6526494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4712d94dff4472e17e13940fd1166b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9412b203c28e211fbc90d1c16826d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e8d3a98b2d9e2ae718bc153921b91497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2ca6fd35562c61f0f42677f8fee4a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f75417fbefc2e73f7090989a629272499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ae682727423c8227062453ef505ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331572afbbf665713413cddb202b01d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3c8dc3a7172207b9739fc90c52f8d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2bee3ed0db03c9e55a6a5f313b51d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005275b2c59e5ada6480ceaf67abcd7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12f88305f0f1f1ddcf0f95937bb921505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb713f54dc6bbdd7656be9e605e3c057506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf650a58822a7f1e5c30719831abb7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b57ace5efcdb501bfe017ffaf6343508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2c8b81f440317bb2b9a3037c1ce4c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce14dd58f8a4b5dce45292cae29887510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0d475575cf6cc8e54a6f098d305fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06131d546831dff3152ed11805c3cfc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266605646c452eb0b55d83acf92b427c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94e3e99fbf1878035238a9bfed4984514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38624c4bb6c5ecc22fdfe4cae5d73f40515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f0d9c8bff83af047d828b9f597be5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bc0be4bd97df2acf93ffab4f8bc18517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593fc15a2a8d921c663bf72f9031151518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47390cdf6b3e61adfa73e6d9a5c841f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28feed75a373a8b1165336baab90dfa9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8280151efdf4cc267d41ef3aef8f939521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c14b24f24b74f2d791b28fc8f8853522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ec3b95c85a2ee66f9c7a3b1a73e2e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af145db64ffe7148cd6f9fc90a28c830524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfeae05506f15a00b236cecf8481a0e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b8153be4c282fb12b0bc7eedd9f1a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4979da52be80712f2aa17e79bdad0b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d803129930f76f201e8803c84bad7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693ee2b460bc46e17360df73a3a215b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d041922602863c09bd3ccd964b181530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7efab3ee7afe27568e44294ab7e88e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa19d6a960783c4bad6d433c2a198cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0737f22489841d4c4664fb09a61db4d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9d92a622334e2a07c50945d2b0b47534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ef980a8f036c3c07646861af11189535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cd86dd313dc7f2f72d2933e898ce1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2271ef4c6c78f9ecff8bcabc99657537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b3f3fd659cce6a0d41c620c670921538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92ffe8a4c2978bc2697785833cd1b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dded0fb8860c418f46a3937002163540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a66d453cb36766c3a53b886d2c7a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4ac99f6a836d7b66be7149419b867542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ee3f4601a565efb5f28793fe87a78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698775a977041df9e6e613af77c8a31544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17cf65daae3fdace03d12d80139085545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122702cd17a22d278611b04d61ecfa0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc599dfaa844fabaf4810267e925ec89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8a2b2059fb82bd175521cceed8c42548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a1f54b192b3a71e1125f1b8063d4b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8af4383ac843a3745d97047230d78d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3911a776e678b09c3e7339b9af11af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea01caa12e32ebf422fde17306effe2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0ab44f83b10b2f7d1d3c1eb28ad30553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7270e01a1fb496aea544d0e09eb05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5b76f24e916e152a97785296efa10555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3158b8a7f50cf2a640a68eda40ed313556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3ebee7cbbfe6557af5822c1ba41f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf356ecc9b5838c2e6841127abdb20558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ca6e49fbfd2add84a97f6ce1c3b42559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd21d4bc7b74d1b75e0b81220e4470560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00534e899fed1471cc50cbe2de4cf16561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ef302afc76354e84b8aa435a96f8a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e9240180da974b6e44c07f7e2a52f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6230b89bccefb7e5105d21c504755cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6940da3ed63d8be6ba18b288ef3cfc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735798355a16d51268830e9d752d5dca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69598bbe3d3f1cb935d915f9096cc2ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ce33b785b3fe33fae580aa5dea90a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138427013ba9e6f420cf9b6dffbcd50569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519a70ab9f2ddc14bb89d27c45e1464570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783c8a1c75dd4890d71f3c8d4b94fda571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc3361610416f1b2c2e9ba8d224aa7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5f138aacb4c06a23d7a69577ec126573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f9d5de686ba98b4cba740153e80b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca00fcc5bb5a996e30d0619f7d053e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d967a75332f1e437c92d0d51fd2c44d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3e1dc5c48d27efacf961d381e6397577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e5b4a7b60587256d90c762df97087578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50ab73a3971d8b42d855ac364fad52579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a39a307912f44896e496adc9aab77580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e4180bbb4265df4cb5f1c9ad70e71581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd52364fc2896b496625480cd8f4929582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152d9973cccf859e36405a4d6ae289b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361b1e6a52a9d251be056f1d0db11d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68819bd6d49d2405540e2c05343e1ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919feb4c0439a7bf7c8061325c86faed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffb6aaba134c0cfc6f79117438d280587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e56e8c81735b275cef6e05418d5e9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0631595f6564f11861fd8a645c80db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e8686170d4544539f061de543f4f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e754900a53de4f4adcaec16fc052b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df4085cd0c6770bb02b606ee5b27ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26a319785102eb50425d58e283610f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1acc173e240d8b6e7244af690f721594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe9ffb0b270419d1df417c61b11216595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bb6e664dabb768827a7838f37e3d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef0700b8db4147735dadf36276bf99597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f62ee90400682da2b081b493071e2e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64858cbf1192563a3ec208567eef6ba0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e3ecf98e21babeabfbcd2261bf84a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80368fc21a40a8e64845d49687378e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0147f0480df6b7b2d059104646d7fe8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb9444c442684c9cc40eafe0899dd3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468563c960cc4a380ef86d53ee6cc005604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faa5def414e46ee45d82c3b1e1c1bc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14351db863536067e29d42535d98f8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab348a13d119dcb5a8cbf823f09671607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92123b102e7738f009049f08abf26a5f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad24ba1a90b0a5f3f6a6b32aa61afdb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ecd38b0b76e7a5fdb73fc4e4b2287610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7859663cb05b46f1844f2a6aa647e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed99334c20c75f878836637a2bedb89612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dfb2102f3c16035075258f5a0e5e0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5daa86a7b1f3992cedfa0f0a4828d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8c1dfb6c5d003f8c4d279bbf5704e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b70068b2313775c32eaf7c4dc8c49616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217de5cd155348a12b78c93f6695e9f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994e71cbc90aadfcea9f14fe795c108618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a20abc39a184a847c17060629a4c68619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353a406dffd78e29e486be45031d6ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263278e70d547a26e54091669616af18621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235f25273fa5188481a268c5a8adc35622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b8b5adfd6c15ab26c3627bc9acd5a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04723fb35768a242b9ffdc6d81113f11624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fd06f5843ee5c78654581ec06802b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5bd4196cfb75521d5c180a2dcccea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577c3d9f703e0961b12e07e5c6e8708627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd339029419a4a2ab50253db0017ffd3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a58086bd5211b500c3bd642986f09e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121fc4826abdd860e6a59dfbf6821d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89956266f4e78343e3b08ba1f2ba698631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b42b72f485baadbb072e3d47b6826632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51937a07155570f508bd27501e528dd1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70202ef68705af85253b2be77b838419634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aedbb46fcf310f21dbe012dc5ab6dc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df516e8697873113e2e95a9df70334e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76e24eda10ff81d8900b78b7411fe4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81ff335987fda21bab048c9fbe49b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e7df9068ae4bd7f48bc97a0ac7292639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c7ae793436766ca9d238ee273e9cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913dd2123aba1bc69c3fd513f2ab96a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c10bb5a906ce5cd08007deb56928da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e59328daa473ce39a3ca2c9bcfb3e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b237af3281e66e817f09d8934eb4ed0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51827d5c109ec35d2b6b2e33cdff446a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f853776abcc387bce4004672c6f1a3e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3400ec21ab8dd9993cf0e11e266f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8a2826a28fcd4d6d8f6a7acb58174648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c1b4f20e8cd3ca64edc5d67bfa3a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68eb32f8f8ffff9701b365b393a24a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53c83dabbf7bffc1b9f87af9362854651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af119250c782811fe078699560d5c5b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5085a9a0bc4f24012df96886fdb727653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1137e62d6f7b66d0c70388cee2f07e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ea3ac0e40a60a13fb1d573a7a3627655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f33a2d840f2d61c1634faaf839a0a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066aa2d7b871d864bcd1db7b4926e63a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78106daabdddac2f3fbbb6641aa0cc43658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfad6c96a6204c5519afed8c25838c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60100937c7d483082b0ee91263b38fa7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27c52e5b953890915d33b24e924995661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287a417676ff15673954c2d74ba0ac7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b2c435d8353a1b858edd20a8ef396663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05100046cc34dff810d65b462d3c86c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcc246f2d285e2421d127174d0c6ec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af227400501f2cb8e617c6c30b2aa3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f48134bb16ddbb4e0aa9ee916a2eed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452ef217bd94e50d25f931e28ebec9b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852f07aec2f2be45bb2c063d7850579669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2203fb07fc209b68a80b7aa79fc277670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf88a49606ba25100629a122cb0ac0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae65230a27907e4f30db75f7d3ce6d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61792e3ab6f0f8f3dbd9af3c17dcf39e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54c8069893b67ca06125d78adcf9e7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc79fcd96d79a38c3fa002cc58d6f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb45fe4c4a351265db84667afa274ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21a0ce8c5c3f1c8203c7c53e3fcf89677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc2e8e8fd012d288107504c6c15667678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df8a2e344e09f0e7e810115a2afa22679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47553d8dbd40647d74a61879d4d08d77680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3a28449a7b94862f0bc8915b51bf2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488dddb30672bc281e473b4bc1efacb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbad75e4992e969ba72233e700d24f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4ddf619b71ea31cb7202bce974232684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ceadb10b787b33a7343364caf5c6b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccb598af0bd56cee2c25c099d5eb9f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6bda5c7908191302bbb2eb4aa6e7e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1322224d9a6767495b145bcbf5a8a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde19e3bdb5385de23caa128f86ff35689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5e2e500e1100f83ca3cca78460514690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270cc7cf9feadf0b5f6e332fb7c9f58691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b716d0e2c2a019e3e8da029ba25bb85692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1ca872a72808348c517ca8b5fc1f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865499c23b6015429f0ac687d13bd026694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63627428acf90805bd81401e70e9997695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47797bbadd68d8ca866a80123b36d02d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570833bbc12d0f6a41a6fed0f3e58af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b7bc195d8bb4e4aaa8c84ea4c989d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284eebb0b3623be57c3322ad4f6e85a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412a9d935fd665bfcb64194c1dace0a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06425a83975077259fcebcf3109b65701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc4d1cc7c023a89d2063329c9b9d12702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8aa71132ea811ee5c87ed1763a1399703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fca120947bd3cea1176115e90c57c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69892e54a3f31dea67d7085ce57908705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270e2dee2a600278c48652999c8ccac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b07b1a3811f47e61709ee4cd65d405707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290e12f97f327b14f461dd5972ee1c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b3bfec268b002c9e63389a0102310709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbd18f400f0d7cc31d13bd59515761710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea842ab06ce72ef5a819646a5edc592711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a47ce53d72d131f71305b2f8398c41712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db2a91d0c6ea43e3f4c47699f1a269713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695923c1e1175687b1f464c367df171714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061133ca8609821f953efd101df66ba6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079fac8f54247f1e00dd1f4671c18e9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38030899bd4932067587bba889f97a39717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051523edda40d48a924a14326581b11718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49a18992e1a2b6ebf131526e568cfe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55062732383e7dd80ddf7910c91d8a5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1e21574341b26da3555a6abefe741721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c7a30aed380b3b64116cac87f9075722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0fcbd1fc52f689a60dc62732e409f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afce7bec27bfea414b67a0129d240a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473c3426d04e59365755d065391ad1f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad7f4efdcf0fd93cbb86bc9649e469726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba710a0addd66da7c19f13a8cb813e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cfe7d7e29c9675925c4ae080e4083728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a775a4949b40b4a485312dee76f7ef9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d436cb0e0d6e3d7405d5257a1fd6f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dd747036da932368ec77c7d45a919731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd171ae2a5d7153f0f260b615eda910732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55143857af2f67a0c65373f26fc74ae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402729639d09ba834218af9bda0a968734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f944522e333c9142423ae84d4aad9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acdc41e38f0d1781a97959f9837a86736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179c81d29347442a7404237f17ef049737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abf91d5dcedca04474e4326efcc77a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa698a62e54a47894553843a6283c73739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f16afe80409c837f0b81032d7a37ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23226bbbd0b5eee3aef7827ac57c73fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea24c7e0a5bec4ce07b93554313f6d1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d573cb33dd354640b10c0904f3604743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09063ce0e7bc2594f08f98a5b732e77744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90a7475b6a43eb63d1a8a853598a88745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a28c9b1bebc7fffb6f983c731e7e8b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55f4aa2dfb2fca536997c307bdcfe3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6450ad7d3c6124199fc3ff877f77e1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ed551ba761cbf4c11fc3b411e837c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197a0d9d370a09019da020f30fa119a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10b1634d41ba660f784bcbd9262d5f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00172b7de3b4ee8d7e971e43cfa18a85752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713ad872a88e43f01acd509dbb61495753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944da2180a9c5c075d7a7ca1d79fb00754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03c2277c865b968da56dda91bb6c77755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75186482ee5f7bb62cd1fba8be2134756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f11e40c6112e7ba225df14809d43c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13424258e1bf300e6557ce41b45fcdc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7190c0475f4dc196497c3739bdd1fdf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>