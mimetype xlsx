--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4611de840c5e93e3d26e61a08b9a4291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7041a64f8311fc2cd58d993e89f80492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a93c12925099b317395b7bb6952a743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8cc893ff6b24f34a9052e132d28754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee41f4229014ee86ec233e627bce1535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f94151fc45788f78abcbdcdc4874aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24369428cc76fe1f114a77277cae6f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f98735b569cd928105582df28877808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15774f228de66a660cfe3c05ed7927a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ec2561a363303a47c611eeeb670e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59350a445be420c148bede75cbdb09ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fec6665b8cd8f7c4740102f95506b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d49c58302510ac8ed7e00425f4433a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f3d19bdc16af769b4bcac6d72192b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c670700db9959a85c1afc960192c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b8af0e5b0e2e1afc315ebf3bec10816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ec8b7d9ed6cf21e41143886a281b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ed79f637df15534a11319f33c6f5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957b0b5de4b8e971a1beef5982db56919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32aa935e858b064d2606cabdacca44b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f63e2e527ac8956e4f698a1b897f1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f41a70415be8536312f0e92b41fafd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087df8513081dd1e6ac1edd9ba99328c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e800f84ba752e5b624070bf384143824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49cc66315096b162b85f6bcbfdae6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817752c719b3d6984f7cdf3917aaf5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a603d791c7c9a73118aadcf3efe85bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b6beb7f2d58a120bd2f588ce889e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28631678ea115165731678b0087edb9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24525caf2d4d60ec9dc056077f47896130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd94c1d0a16194b1f0baa11d08ac4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b63a3d75997fff5ebbabeb08a842bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632a5a3150acb4a74ecba895a94c70733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac53af2a0cc0ff3ad8140e602bb08b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753f50995865ca91af97d8c3001e23535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0176f2cc33869a4428f5030e262ddf136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd7ae574ae878c8ea202a198d4a4ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279fa816ae73fe5dc73bb7683e52d1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8880754d14391b44b6c8531ff6f6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5305ee2325f1cbdfa584b116913c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ab764a1b398369bf79cece69f327341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a508fdcffaf85021ad42fb627747a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855971b405cea1fa86be3145921f0b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d68c00993320ee4c1300322586d8a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86714d8bdf7f26477dedded1a83f5b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250a6f1fa48d9bce3a2f32cbf6c15b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad22df169855d165d9f0cbf976e6e2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab714ba37482d092ce4ad70ffc350a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aece48f87fab8c50574f8811e167ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6d025f8ca6c10c1e7826144357acd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e404aa6af52af2473531834d9fb50f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca60ac609bfbc1e822ccf336baa40b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d70dcb6d8336d25a9dac7a6ad2ca2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57638f8f05517d0d3e3f26a9bfb70e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edfe7b092d12893b81d36e090d642855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead653cecc846d0e1d5154f71b6f759456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90bfe31ff4e825b245f48b655b237157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3861b86663af0b0b9fdeb95f59fb80458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd395a66e0cedfca5833e1dc38b922d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058a5c72b00ae3d84cd9dc9253fc1c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cb5c0dbcaa6d9f2ca7bf4f066ec5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd954f33c43f1a0393d9f765f05bd262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4f361fea7a48997f71d8c498af84b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760d8f3d59990b8815f02b5e12792d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74880b7b700820602f53883819246fed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78857c6ae2f7e5b6f9e8fd9605d6e65566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffd5bc30f49bc16ef0886c37add91667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffbdc8fdfa86f02c17e70121495c1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c0fb13675b9fe39fef80c4aaaad6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550802bb688174e534601d35a4efd63b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d24cd1edac97b43199c6015e4ad1d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f43108255584f454e3babee3f2cab772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cab8862b177d066ec7912efdfb1d5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf28532a9221cd942fc31449515e3af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f252f2c65b4d3a725169bc86597bee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41eb6fa4a316d95f9638dea250e165c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e771bc4fd0628d2cf71b3edf83e70477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabb090f4979368e7027acb09b6bf0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67afff25d815d1425044b7363613ebf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce243492561c38fd4bc2f822027c834980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77558ceb845af2d556a57a6ca698ef5c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab03c3bbf199fb824c921f08cea77982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727598f7eca67db96fd8eae04b1a516f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5fac11e7441e1f084318529229a0584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531030220550d449b08571dfecb0ae9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfca57dd978820d8fba8afd9b8d16586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac7e0ad1255682bf47a516473f17ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdcaeab338f5b4db871309e5c8804888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98e91bc23125c3a609c997419d6d6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac0b8f1711845f6feb76641149e73e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e5c4e5f9cb1b2692aa882b5e8aebe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f5af221348c197be5b12cbf8fde7792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756ca174a3434e5c80e639be7c2242893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d96a123d3dac4dd29322af1124a97894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257edb8492a5887e8cb554cddbec86995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c481e5c3f7770b455c755d64c93d9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064140943f0f634117b0784b6ff361bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e44a7a3965fc4205658a5e724ee72798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81322391e086606d635b7e6d77f2d6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b3fd2d751da8875cc234219148ef9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6b11f527bb8645ffbe8f5a0e49a5f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e24792fd00584686dad9d09e292f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b2c1e3c37fe6e333b3e24b86f8bbe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb98dfb5be9dddcfa952839bf24928104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06351fe21acdd6827021bc284463ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a260536746ca1b55afb6f5e874444f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88af192d3275ecc2814c0524ef8c6d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197fa18ca7c53f0a98066f998472ac2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828694c131fc8167191477b8200bcfee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bcab42087bee115e54d9551c3b58d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805eda2c60c18f081877986dd0387b68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe2228c21f2982c881c45645d2c211112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1669dc2fed4a0ac06ce2e0dcd6cb426113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4eae23ad59f3a94cbeec9afa77964114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ee02aa5c79cc213dce1c96ea71137115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc1aafabebf88b0e92e61f5aeea243116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db8fc947cc2f50b315032051154ea0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109221f908a5de41637139d935ca004118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4efa8beb46f6006f22d682b36a875e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c896f36dc5eea146fe536377e6796c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b001b6f18a8b98f09556a27c3064caf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5c1da29368676cf5ad0cf5c170b80122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832dd4ffff5e83ce28a4b02368143fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f2a5ff83e4da5ea1321463dcce4d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadcb2f85685123de7e6e1c3dc4fa4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13604607b233b0d783d6603ab2a9957126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2d06a56508d94805f388d3cd412a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067add7e9b34dfc2f48037168528fbac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565197d6d5584b7dd3f6e7c2f60e94ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33313574196253dc86615116a3def6c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb31d1bbbd8a04dc93af80b003f2f8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df263a5e13c1b1bd123899689fd8c84a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe767927102934723101ab7e2962b06133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011f280ac4914d990c833d99541c901134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d3bb75fe7d4d00efc1a424cbc9a32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bd033dc262ff7f58bdc444df31ebd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2bb7178112a36e535d55c1957f79d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364d1ad1824c3351d8c2a7cf2284530138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a5c17f6059f6e6b9ee1b750a734ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c2834d73ac19f8ea0aae7a43053f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcf815cda004e891d36fc1a719d915141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4891e1460e757334e574111b750afee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1aed757fe6729414b4533d5a8fb14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a1f673cad35d8e99a411928456997144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e387f7b7ba85416ad950779ae8c079e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2886994df293c2be3912b943bafa8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc594aad2f35f8209a87aa144b3d5a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bafdb91ec8837dc0c27498a5dca973148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547eace118c31a9ec3c0561d68a81bb7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fc813a12e04639063cbd14df15696150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9e2c640e916095243a57206e62275151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6855de0254e76fa60d3f4907caf026c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711da2b51bb7146185c92caaf89c3638153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecea7795c9b5dc384b44cc536749d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db49b826e5736d9f139f98e4cf8e531155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60e2761b4a2e939fa4b9a39fee7ecf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886ae795a4b5cacaaaa8c1d3d34d191157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375c5d1f787e9d5c257384a38339568158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8193f549dea8c7dcb34da57f2c6e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8975e3a281f10280d033e42d3547f40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee21744a6adaeb7a0473ea67c8425a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa99668fa8a494558d09ad6a4606a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b774bc10d023be683c7c0bf0351afd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf14d4e0074383fdc287a8842352884164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec791980c2520ad8450814b0a6bf765165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe22fbcc9655da9a91b64e8bfc957ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86258e86cc90c96ff2cc1c2e5d32ec33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9079c111e9e7c956970da3a3063837d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fe5d169d16767a7607d65a3b0ff99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6943d2125d0e063b98ffcb05ce1deb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad6d6e3a5ea4f587231537ef2138d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4831d4c0923157010c9806e3b659728172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc901afa1487ece71b9f687b6e14f931173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896658c7075ab62320f3baa451b0b970174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb479a7ec80a70c0cb4867634c5432175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada61a7b32d8ee2947115c4e649eab07176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d097746263eafdecd7671accde7920177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034f7995edc61feec05fbb953ce0b0e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a997d50a5b9401598c4e7fc835e4e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd30496e7770e7aa73f1869b0f869f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0302b7478cafed2c017fbaddaa87fc1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dca15f7f8793edc14309895400be0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a98cd682f3fd6687e2cbe0d4276fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29929a0c95676e6c69d6c2b8c9a721184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07b57090c472b7a79c20a4e824c548185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e825a695163a608a3aac052f72ef8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a21e7989332787b6a9d9e4d6e25ae0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2832aafa02dbe28f02bce5a5d76dd3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674a1b78346131f5ff056ba3727cf32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4282b338b03f2fa3e05ca24ab37a03f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680764219a17f88598800c0578cd64b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9814c10b3cb2bdb3d298ded438986b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad32af2d3d7e90ecb2e3eca28b09b35193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714483b98d71fc4adc5b90bc371105ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83533955670b5b1b14aa476e1e259332195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1fa789f1b02b41145ff2cfb299145196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734cac518a187081df297418013c2f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29265dcf4deb1a152fa3f3dc35f48a18198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876348db69f48dafcce8148f5e32ef90199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8236cc9c93d0948ec65af4ec49839d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc989e3a30ea3e88686131ed851df5f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2a4c8dc89af7a128067c7821065d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b864826a7d0f03c7d1cf453084a5de3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80e111a4699e3e705f6f33a7fa4a10204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011df6dd9186c270aaa8214060bcf6bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba805465b7131f4735b788dad7240a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457803f20b2d695a5b7604f4f3c28b13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce09d3da1dc21ca34ae0297c259544208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c01fa16e640621be7334987851114209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d439433ac48bc6fe37e950810a6346210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03f2fe21a73e07b19a526bd5e2c71c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6a02df28f1154f157acb51dbb28a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d9e932edc999c584aec8b0194efd3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07641ca2036020bb3f05f59174525813214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf71aa628ad49dbf0969f77e19f46c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bb1df4fb58ddea9ec52bb4f8db1ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760d0a10c7342cf37a6a48954bf7c7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71aea29e42bf2ee43834011d8bce08218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50782fc04af2dee6e420522e06a9d40219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f01e5b70a83fe17afbae2cfb024c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdb76882c6f00e06a45ef9d898f321221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4cc0943d4e852344fdff4a6474f2e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49063c540959a611ad8f45a1fb2a8e9d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52105e5abf7ce3df8cf3e3ad1a17ccf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6aa05c2bbd94729017e5a7ffce1a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b715be638362688bb1c942dbe615d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab08463654bc5185506c3c58ea926c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2138a3edc48f0334e1c519290a4d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4f238639e1e8dfde44ba8bd0b8ea0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380914fd1907e9eb9948103c14135fb3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828c1a4c48f53d533ea3b49511e33de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbde4d74dd9e84259e5136c8f9e2224232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959c7f6319bee89862f0f395afc577d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbff5c8f9ba7bd0068c504766a0723f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269194dd09c56e9a30227acb2df8ee5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c081d861c71afb313267e302d47fc61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ce356c508a34a19a0b3e3a0a09390237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844fdc33f7d6d179eeafa1ce512716c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121d55fa268b492fd13ccd87d35b161239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5a7c749c2c4ed7ffaa16290df4564240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94c31b1d46b24760d0b9f793d80eaf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0180789d0debdbbce85cf23b51b20f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e567b01e711078029e5b2fcc6d074ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137584c5f39c2129033fd6f849a0c0f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052854fd4a5e4c0ee15a82aad82a9821245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467e7cc9f0d88ff5e0b4c3a6785ed4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172205f4b5c6cac305bc5759074cdf70247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e03e713feda75fffad0390738b7b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911911f4c331a7b20df5e2308abf4528249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1627eb0089a6d12a253ff3b3921c95d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6baf2e7e4b66063f0794891c1b5aef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a229946606a039bbc5c4cb3e2c3c17252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9171295613e37791b5afc4d73e8852253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200854aaeed98ab0726b8669fc2ef9a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1a365318bbf9ecaaee40a90ae5995255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e27f397d9c2fbfacd8b8b059b3a69256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59f3193c62114740269292ec2eb63c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f62b45fbd65e0fb5eac295fb50fd9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a601d94739d122388b34be561ceb5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cc220960765b528b7f2caebc60941260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529493342633ebc87f8e03a264c897bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90180d7b71c87ca4a1bee8e0f62940262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074831bce1074f5885cfa6af06319468263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7fb3bfe1a056f7c12d81e9ad95059264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9c860b2f60d49185703d3dac4da6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46efc998244581468f0cdd88bd97107266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbfc54ca1d0d083ba7bb82efa22c75267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af957a05e54f31020b218c4515b6c49c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480b83a1303511c361cd4234482f6be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709e3e5ef652f679b2ef03493a68608270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3185473637c88cb053c4f2aabc345271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809082d15d85a0026ca79a38c0f2f1d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958867daa78ed72297582fd2cb451c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c6f3d120f28a808ed96db54a1af9a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf74b0df99d246d656abe18f28461e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f3d4138ce6b7f0766fc1cdb394d05276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ca4511425347cee918779dd007a8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fa69db13492c7170b934614c5274a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860547773896b5dcaa6c3d59e96a1b76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866e14342c95affe22c5abb7b922915280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfb5d67325ef3cca27d45e47a99719281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d20a2fbeb3acff3cb27a07617725e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db88d641c5746e2e5a43cc79222f260283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353bfe3456d418a221b56f188bb031c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd76572396e85ed33020a79265a49e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772c9d876962bf02ac03f4c96c04c16286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f68e921d30644b934897fbf957918287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008d227b2a5ec7d8b201dfd8db728fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b86573cfe965689abfcea64ce6190289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f040e794fda3f5bf6fc7da7fe1a5c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d096831c0f4f429b27be945c40f22291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07898516083bda7735842efdfdee4a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac34926a6ea912e886dcafa035a213293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d2ad9abba6b480700ab902e1d6bd8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683175fa64d3aa86f0acff0cc208ff2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474305b3d4a772178f2531327e9d755296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccb740edc8231e55d744c0b89fd9ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94ae726561ca86419693ca1d3037c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e897dcd55a22142ecf11a26bc9333299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47d924f2a9d32cf6a53474cd42e8b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3008ca71ba290c04e61aca9c0114b5c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96e69d25698e2efc5fd55d5ed173d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f09c64709722d390d099cf0af86a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63897063d95af65bd41f259d6a8183304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce716d2b28f4d5a069ddb96591248d40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382235b759bafbee837aacd3d41b7cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb7697625965a475c248ee3914f7bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cdf46c6389dc23bfffb5529fd2723308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739472ce98dd40bc10fd908eeb7ce516309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e797b38d14bd8f6828f98a1eae1ab09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724997f807cffb8340c8fae5be080a29311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6c1e3896b44124e31254bd57f6d87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fea4cb127059c315655d0ded51a15c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6719e1fce038b060ac0806adda31f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf5fc9d8d83fdd51d431760629ea15315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d3537cfba6e57fd1da2cef4e841c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eacbba70404cd85c9c9d3fdf4a5c71317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a07c1f86270edf1f4d9ed264ddfa8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5445c785110f85d99e49736c094cbf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf8b5a9d6e6e4d5f3c5447fcd1406e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27ccb879f918c4c115a121a7b1931b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9760e6f9239ca29ceb1674d8ae81dd0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c600f45e5f4280f67ff2f5a6e35bb42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0984eb0e250bbae0721092c91a656ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8a42be13b7e15adac51b8a09a91db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038da4e7a8d5e8c5de67ce274e4450c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33c654b003fd6a4b905e560c7d1857327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a88a95d34edba65e87b92a2f804f3c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8b5bcf9e595691bfb15c81c18884e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754eb8826467692c1958dbd505eb68f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd7bd849cf759014442550a64cf01d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba409636c2f7e703082929e825e6f836332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41644c885cd2e1fc22986479872917b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5e1bf51b05bab98d98c04880f2fa1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f0beab139ee38a4933de3a0f3a3a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890fd5a57a2e7e169e1d8c4d24dbd8d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672e90627bfe884fa0dbe2423295ab1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fa2894c3c440a963c021831ee3ac4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d0369c3162bfc5a01d45472998e24339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebce961c4c1830ab6966496f3201dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ec5589b3a790e0e2e0f0b0ede0ce3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9748b61f92b0723a50ebcda509edeb4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb08588fc18145808533f38edc6009343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882b358b04a1125be24a72af38f37f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9caccad05c6610a4c5d93932e43111345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc516e3ed22060a1bb1d0fa9615d8b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c28fabe7ba13a6d9341e4164652ba4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1c1ee59e0005139ea38ad9027db47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6919470147fcf1ebf9a635a162f1a8c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240eff904be937c9df0286e1150b639e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41e7113c7ea4007a1d765b57f3142d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87761a9bbe3513db51d70ac4560366352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c035b14b9fb8aee7df1a2b9d23c1251353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d203b1fbf94438b4536fb8e3fe8b6f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5ca938071f5111886ef458564ffec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cff2812bb646f7b16f3fbef0721d15356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236c2988cd72ce7ea1ddcdc46926b05357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a94197545b149cadd4450f52ad500358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8a56d863c21d24817ba2e27cea45d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb838c0b01a897f9b5106804ec57b8ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5d4ae562a23507f77f6bb37a8644d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a73c033482d38ace2188962eab110f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087daf08d5ca1549a2ee3f91ab4bcec9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5a05a466a0c07a07fea2fdbaf3fb9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62686e3f4a7726e54137df683530fd7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9921d7040c727b578c0b2353cc4cfb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103e2014932c03a704474ba0a23abe1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649cf4ff0adaaffd43ed4574d65e594368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7b13209feacda595561d520948ca0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961ba8f667b1169b40f380aa8d3e50a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a052125e4892faba57bd981397dd965371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58c3690d5d36872d9e43248ca737ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b5b9d363816d22cfc175afe9828df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec910ae8541f23f0ca0cf5752b76e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c03498d7c85f898723a711b167871d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7cc7556f1e48a2fa51757dc899bea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6866df1edb3dcabe99a860a95ee67fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71228dd4b4025ed5b5ffe902522b4f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730712a87d2215e1de985ee2d16ab20d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b744ddd6b878d99b268e51da635f0d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7761eb0b36602c3e6e1ba38aa7bc867381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8b4a8c7d47c676cf8211ffa3f2608382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d46fdae75a27c66c47b00dfd7dc623383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384380f1e5b93680384ee86df012880b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868ca271e178522fbcc249352674bb6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb65c5c75791dc85bd6717b5a71c647386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b28181c506ebdd595e230eb35b825387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c72bdb789d4f047b3df158a8736d51388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f396b2a5b417baebe42fa92b480f111389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29aab4145e1971e910369ac6345a37390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d409ff98921393382bc4130787d7f31391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f3f91bc08f9bfeee3a9a1482d6593392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dd9ba37b60d610d71463ae02dc9f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cb5e876f573547c96b7c27265badc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddebf08083031f2f6c1621259f0a9cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa372f2d2416b0ae7990255d45bc444396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96ea091a2b9edcb19a486dff539ffc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d0ae16e28156eb0a6c6061f6d7504398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b10d6c2fe22d6699ce25a7a32613b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dfd33dda3c5eed472ad7a7d84ddf8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37c5696778f5742d472a6b62a529d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d222a8cd5f3054d2bf27de67a99ba98402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0c9f4b15aa4ef9571dd191a318786403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fab0f6de63f29cc51d9d302cad4224404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fd705182fa66f944a52a6f3a79e52405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334987bbf6f37681d50850dbf7bcbcab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89feddc57a81ed4635495bee6ec8565407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191eed2217712703f25236723d7aab8a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd73f7f50f7fdfd432e1be7cbf9631409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880cb86129c6fe84e24434f33d655b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7f688094c1c926529cd3b861baeb0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc119bac22a257597cd0fd29b5a68c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623f1b3a390b45015a74d48388b35cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68d7607cd2eded681faf360106fc32414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471dcf167265afe23ec042e5fc3d1cf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb9a15cb7d1fe5c9c3d546057d83e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d900265ffecb8f1874ef5c5f1b39eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefc9745a54bce5fa4a888263f4b31d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e292e07a1b6a485a1f8755ff90d72de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22e9ab9db3f7f4d61735ecbeda91a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480d93d7f5f82e9f308c487a784b900421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67519e6ffe4164218155dd2c25250911422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d2a8cf7fab0d96efd979324fd79c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a73eb58554c8d9dee7a6c15a457ce6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0821d0ec7f19bb13c11e2bcdd7583425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e690de5819aaf618bb6a1c9c10dbb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7db474633dd135e8350da95f8242fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722f5a52df5df8f01ad7ebc802baaec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e83eff68326348bab69422b475ff6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a4bf1b131e43a2f9fa463defa0719430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b772386abb15256ae3e2bc0893dcdb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904f459ea141c5d403732a1bc78c533432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402ca12c8f7b3a1823ee5ef86391768433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532afec37733ceb8d2c9b48ca652bbc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c3ce2f8657aead6fafa443c399ad1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6119b505b33e8fdd9732112c82cfc06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da26aa70873306c3f29e912d7cf23c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e260a0a18613de401f60221a69af90b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5569ea514bb2560604e4a1805a7881439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92de1bafae023c37fff5df79a61124440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a1f2e18c9405b56a520b13ba2a92a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fcd5b7f8d17e6d61a3ade2cf6de71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e19641a9574161ce752f271ee1d67443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95debb4da0663454aff17d5e87d56c2d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1ea05a5a3dc4ac16d49cdcd2d0203445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5e8964d3c286960e5f9cbf27dcb71446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dd78baae327e87a808edbad8a4294447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b2bfecf4304c24fb3bf19df98d8c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1792fa1f526b91cdee1109e9f043db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100031f6881e4c37319c056abfb32a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81990ccbef7a524cdde47643b21fea1b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63d25570f8618b6f067d488b7970e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ef89ee40000e8da35a9550decc516453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8570e307dbc33b004e602ac1dd3c98454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68555124b59e0c457477abecc1c05bb6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ae680904f48e8cccdf05619eea513456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cbc59651eee52074b8f0e8c13c32a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a4a2ce55ac0b8b3973e1b6aea4736458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74a0c8281e54b74965d85d5f72554d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44e2fad5248fe3389149b06b88291b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da24ec04f42991c4eeeb69557cee71f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c5e9cbb10783d3973300b236d3b92462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bcd7a42ab3b797c747986c61b3e18463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ed73125fd774e0bf2a0dc924329ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67e962a7ebc89b48da3f19085e9e57465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177816cf75dd0733914c78d8d5d7edd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50775946c8b52af8f5851a82dda954b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b510663afa68fdeeaa40919fc7d99f2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7347e6a67f357aafeb29b4d6f534efd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e12b78cba431e9936bff1c36fd394470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105b1b3e614de071d28fdd6320e0f5f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6db8241795164ca7a3010d2918292472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cde339cad2484d2ce9b9863795d3b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b10eb8ba10fe2da77707830b056b49474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d4a040d4213f0e53d8b0f32e4608e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92704cd487fd970cbe7718666ab0f190476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666aa825d892753861a21a765682115477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3100fa14f5cc899833e1f4ff0967b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f827772594b0c62cbb6b241ee2fdad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd5a0f54671f7e0d7086ea3f9e1b0a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4d038186c8464f6e1fa1ea153c257481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5468e5b41680859e1bb8d3ec839cd0e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920f6443d8af52c626ab7a9cd57c0db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122eb56091117f1170df0dbdacdcf52484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18910e9effcec5f2ce473188d961ae93485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13454cafd03fc87cf39218ea99e209486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753cba9a0f20cdf19bd845d29a55135487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4816cf0dcff40a672cb7a265afb05488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5d559a31e3076906f6a3c45f28577489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cfc367a95310ed3ec037b9f57c5f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525cc450297cfff0926905e392416fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0b1901b37cce0385f823d5ff74994492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2498bede9047e53705e792815def73a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee527a4ff335eb4b20fcdfeac6d6c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527d872c85c5548d4b2227da34bd79f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c6179497c63583694853ecc96633c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c7c9c4cbccfc812faed9b06ff0a0a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fc152b3477682f0d956aeac2e8d08498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f346c5b3f359b47266ecce016a273499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ffe2a1e637d741906e0c3600a97fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426ec80ba0528c91293d144d38096e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79692c929e6033a7367c4a57e48d58502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea1c7bbde4760f3df6e187a9f6babb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c841d2bf3ae39a6fae79bdb829a59dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511b76009406c4611c45e46c6534267505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a5b0d7cb3d4271ebaa826eeb4f8b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbec4f27dc5313cc780b56fe06e40a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20199c55dfaea14231bfd500eb3273d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcdee1cb45c4a132e329e9fa90530f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe080c63b7e30db440b4b0f447cb42ba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1032a654ada1bfec7b05831425ed9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7aea5ceb9178a14eabc1240344308512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1e2fcc5470204f5c2bf1a9bdb65a5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d22d02feea0e34d09d86ed51082e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a98e521ec5a1d41510b1c4df386abe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fcc34c2290012fdadb64ab262262b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c3e945b0c06ba338216fc67e0a8e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdef7eafc1466d94020dd8b8018d117518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1d2761b5d26eb78b8861b9a299451519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9c20bfd10c2aecb7370ad7ed71fe1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59904574618b9b30982a497f3db33442521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c04f91cf5f385dc71316e227412d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84017e5c094729c3f2d4054a59bf7024523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579993f973b28d099da8a5f22408f52524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76f1a6a71dd34b0513ed84f950d81e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4bfa3f33eb3cc934c68f72ef81ab3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f6629be6b518b802f837db720cc31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167cd8aac9019456126af98c41df035528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae19e3778615cd08a1782ab294ee324529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f060db0b16eb2a124e3d038530d6c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe31de1aa72ba8d92bfefa25530cc0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92a5c0a56644f5c621f5cc662eed82532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1149af92faa7c4eaf5f7671a18742d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d487631adabedbc4beea1c4ec2e13534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be28a575ddc7197ac3f24705428d276535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea712bf00a4696a84a796df64169140536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261de570ee11cb04511fa5b7f5fcf73537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f0e53838ec396fc847029ff17ff00538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f21846a23a2789c58560da38b98878539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6389b244f1f0e80adae70844eda04540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3dd84c746493e9c8f45ca50858a26541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244c1bacb90043afc3984f27dd57ed3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d79683e7c38faed5617a3c9590b95543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41026977fa6be5e87345a1cdd0456b4c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818206c3f743c2413804e5719048887545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b6af6861d0ad5510879c75ea6efb7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28fca86dacf24bc3d47923170562f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11998d2a30adce2853840233ff364e48548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65404f85fd15f5c8a197247604ed7d32549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fe69ff10d7e8395cd4f15393409a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96092524bd4f75411ed880c489c7b376551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe31099de539b2f43d11300af2fa3b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7164204e5d5b2dbb372f6f55e5c9e2c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab497a697ef0068ee92f9b37e8d9c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adf568d0c584ccc5d7f228d5660ed5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636e60797c9d3f9b96be43b6426929d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94abb29256c8d2252215ab63f4ecd1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b13f3b14f118f5804ebc1bea5c6b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f34e5e8ec3a6ed31dc675e2930b8d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eac1c5906f417be2bb38e2d1a1379e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786ad543793f423598ddd0e2ec962a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e115ba31be8a4db6c55da38d5dd2a5d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd70b3049715f5a0bcff1ae16c74dce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac836463b812260caf56581edc9b286d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fba2fa1f45f2a7c9f4e60310b60c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988e0b8d3603755212018e44da19705566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af606abbaf43eef0d4a8c5d465b15fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d82bd9e6350f0e83f6270e173fc5c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404cb2c6060936d68cd855493532758569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea40497c2029e1e9bf4d47d64bed55570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdca75f67bcc9603cb822ada4b4ce6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc3db4af4eea94a8de624e3396a38f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a69bde1453d733914e30b0518b462573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dadb82709337e229df29bcacaee36a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2db39f2d65b779011ef40680ca79d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ef2da88504d47e030aebce9585d8a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df420d41cf84b619d6f29cd4493a7d4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6517900ede5dc709bfd35dd30cffce5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4722fbae62de3ef589848f525aa55579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaa26aea56d6ceabe5c486e3f387b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2e53bbec8d2f6dc79b7642afe02e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12856af4db376544fcbd007781d66e7c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a4e47fa669977e8e961fb30216bbb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb59bc12b5526a76e0e9da7e35417b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b908f23a695e00279473ec842db403d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea77ea897c50b25b0e2e2465078c5c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f81cf264f8a0cfac942e3eeff07d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0beaa4901a76e8302bc056a1f8a87588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed8336629b86bbcfb6b0f38212756d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5180521db1b9566734e0416f025a99a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef61cffc731cab4ba738517ba3e6381591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b23adc94aaf58ca175398ba55d52a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0087f52931952aa337ec1e54e4b6b7b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec733dd117b6eb961c2dd294a52fadc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4075345aee2cc1a0e061ac1ccdf97595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3617e3b90f5480caaa6749f0c7ab9d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8b452be9e5dc0cc017ebd13295a4d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c2ee2e229808dc50669c42433baac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6757edd36cad424229ea91101ac013599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56d396fc1db703ceb0e0098d2479a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e42ebc458f68b95770d7f188ba37d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f9f66d6b4f1e9a46aee671c3596d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7379fc2e97472863600ba4d325393603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f287326012937dce00aac10ab35af8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc34736cfde930de23a4e6a16d8087605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abd8b599ee33116bd7cb3e387df01b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4297aff92eb6dec9d8c86e9ff73d784607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00e70514d6689ea31db0136d710716608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b160f2d10b8e71b7a786a4b0dadcc52609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231371874268c17de842c33cab83f7fe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5be5ef3ea418ec0c64aaacf8dc70c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71450703a1ea9ab641f04e7af668bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2aa499e01c8976ffa1c7736115442613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80166ddb4d6bdf6fced60e228a1a6e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e83389ec9015cb7d4a79ecca6db85615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bc236ab80bc422414267dbdd39789616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3570d0b678d390c08d22ad8545e863617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea40e7b8e5401b5835a5bcac418b0f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30075bd48a41b22dc27e224fb35f679f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5c60d71b7f71f8873689d87a7d164620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8e367dd0a3d0d3f955a35b959a35b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0c13e248d30f0bf1310e210798535622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4541250b20d4ec6b4f7db3a4bd5fa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d657ef2c058099fff174ce56cc5486624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c475bd0a0f00ea7e3740a8bd59caa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b0c5560050b7ac31aa75add363764626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524301db8f7af9c21eb1d4161f7b2e9d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379bf56ed6e44bc1dcead5c92210677628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090e2100a72f17240585134ec7e73a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1180689c0fd7f7641a0c7d30a15982630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddb348fadabf28ab5d6c19906464aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206b5b7f33794eb4fcfc20e34e221c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72bde40068c992476e02450c1e35ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154882fe8e274e33bbef8adb024c580634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7674e886918669db2330102ad574135635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217f342acd6f7a4f2c90995c3541c84636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea277cee1974fd78c731daf7da7bfcf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15b22dc574c2bde85ce23bd1d3873e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6121f844b740287e6075666d60a69639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445352b1410fef4d6efb63eaad8e1b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9dd30192c299a9b6154a5b4f09b20641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312361cff9969f66f7cd4782ab24621642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee989fa7635b38e95a1a153a99b5cfd9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ad65c8a5c8c91dc993d7c99c6779f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fa16ed2133d7102f3a3088e855a62645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43152b7580828c083a22bf093f4c9ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7298c7e7f642a9edb430aebf0facef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1f57a94ceaaa3bead141a5ac09f22648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d6ddcc8fffbb24f54de5f3f2207c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd33259356afc1ef27f0c54a97b3d4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d8da3920f8ecdff28feefea499dc8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5e234227bf8c3e50706273ea989cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8bd00a39c7031760eebecb2881502653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2efde0ca9d28a2d0a1541b3e5c267654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b0e65a21ed7d2c6c1d40b22241f52655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3740225615f4f6b93d5187004046d6e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b58ac917b2e7523d89291a0cf8e44657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b6386f29ea86a4ecceeb89fb82541658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d89097fe631778c6b884b3ba566052659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d95c29547b8327f79448cfb256b86d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ee21985b7dd887266db1704d13145661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c8f448b2e6639681125d1867f6f6a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394b19cb00959bbb49a0fed38eec1dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d109d6f997637d424b7026edccd9ba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534620e7fd8fc61b680403bcfc4a482c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacad18f41b05170a58ac819543694c8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe1fe0697ed9caed43a40bc8ed8164667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4070d98f0a3416c6501d3cd347fa9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee93874170630b2e8cb2456a9f6c463669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9f83c1e25734d690e71d69825b29f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d44ace4a61d1bdb28601b30cf0c38b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac858420346c41089cf7029f842ad6e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab97776b8136bc06974d69c2d2565d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a95f4d477ccc3b9c46eac8feca018674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b6f1892793ce8cf9a104c3a18d3d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c450812c2eb35d1d97693f62a2080676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35b161cf69f1c37f05282d165a2d62677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b90cdf5e1a3d479703ca87a0fe27b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3ab28492d3dd483874d63a8f91cfb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfd389ef1b86e67c18495077f4f18e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e713223ed5da284b565aee71727ee2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbce41a5dcbf62c0c6226fe74266f2e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a22c080b770842f459fcb019971734683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b975ae135b1192d513fb76a40f8a19b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f522d5a2366c3cefc71b3aeb7b5cf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874e7148fd14c8d56424a635bd01b4f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bcb561a9ec224417a8f10d1f0801d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b1e22392844770328e14e0e36e9f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246bd6a07445bcddd14c86d6f07f827689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6083e89d87c7ab9ea88ed13c67a6f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd1587d0a7b71d6ea74fa35b3afc20691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc76a82ec5cf7dfec6d09519e213f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d6af3be9ee2c2cbcde641fcfab36d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443eedad82b17ff00dff8fa8d283a9d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ea6b382935d50840b1bb5dd9ed6dd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932d4b4cd507fe98070dd6e8140506c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cbc55aa559f60f70aea90765c681d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716f705e93d246dce21c62d0291869b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b9085937658f4eb53e4c27f5c045e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259d147b778cf4b136aac2ee268660d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022e1075f7a0afae0fdb8be7edb4876701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9abdcf542d9e41cd7f84b15f6ae849702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3697e52af41efa44f6fccfe1d0e456f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367290d110744d23691054914aa1216704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0eff5310d098643dcf3e43c8fa379705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30aaf08eddc13d47faf2a12f0b63c5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2c890b4b027cd6df8f0eecb669c3d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7202c42b7cce3f30ee1812eb80217708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e14f1651194234771363d6f84973e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24565c557e7d2b40e481a362cf36e183710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd00ce0043512fafbae0497f013303711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2a4ca1e42df23ceb3e6d1f715d527712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74210fc818384160eb0b47927c36af8b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1025a10264c239632d3a8964f95bac5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741f4196337093f1c60e0fe11d318a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d449c8e4666e4449951dfa249b762716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a14dd402ffd84cedebab03d7d6396f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cd66a8f375fbe5708f737de6359c2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951afbf1d3013e1479cb1ab623137fc2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7695783bfe97a3adb674b17e6ef8e47720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097c68c7c8bf50ceed093be178f62b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f80b723679c060ade46e214bf2b7c7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a30f7e884da5d2962bb718c190de61723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985ffd5c02bf4241c30b4afe59227e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019ee18da4d7fdd3e8df587d3583a87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57c7ff0098ca1ceeca7cebd1914216726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d22a2ff0013874fb2bd58ca02c9f78727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a978127fa4e1c7387d30743e744707d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c07855a0952a52276a9fa307bf306729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff1c38cce0efb0ec922942f52902fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d61501a1ad0a558178c5b37c61e024731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b702f4e3129d107c8df823482e1084732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac4801beddf1d3d590fab5a0aa0f31733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dbefd30585685d9409b92a2ea4c2e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cfa30d21ba67a9d09e4fffda5da55735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c4cafa923972ab32b58fc22aedbe2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c48bcc71e1f94e5c233d0b1452a9f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc056a66cb5e198ee3dfac4f5f76bb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a189d946706785559594874199804739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907763df991c4e2af1da293df6e71f51740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be87dea6ee115bb47ec8f346cbe3e0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0099df867476c5b4e11c1cd5cd593742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eaa326b186f17df7ac61f9de28ac89743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb236e7a8d1ae9bc9b544ba9def3fb0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4b769bc926445e4370f2ae637fad6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99773790f61fab8e147784e0ea630e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40465e4d336095ef5801fd16901710c1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7281d637e3189142ededf9bea56862748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84febda6761341c3be858100afb2d9d6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba147c573cd304b8581cab1b1f3b418750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61325210544bcd3c8e5f9d45f75963751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611e605d5ae6a37174a0329ac0e4348752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4336703845b76174f0e6f35ba5619c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6a93fee5bcae64b53bf46bf7661b7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c76ac44745c901dffdea816fd0d17755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff46286a3fd42a92052ee7696accfa5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e798911b21f971572cfeeac7aaadf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff562ec3425bfb006005478366d5cf3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43192d46e03f9eb2cb37f7d6428a7887759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e62fd2f999a779035ac89c7471498b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781c6c5b58000af660ed2d02e166c202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cf753b06aabe77ca1c3633681e6e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2156cd275061fdad0b0d8d42b51194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde32d48a251ba933ab5c8486dc03d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e656e7cf4798d59364147c03f67bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5e3517039bef6f12d8454b9b461e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061970c2d3feed236f11126e5f9e4458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3836f994e1f869deb0c3c96eccd07a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68388b6a0445aef8030ab2dafef1bb7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274166ec383749a35aa615466a72f3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec035aca15b697065f964499ab8e35d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48abbcba46ddf214473a20a9e325ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d869d236d5a63d4e25aaff81a88e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb06ce0104809d279b09b9628675e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe250ebd17bfb66a49e30424ba009fde16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f187d7582bcedfdb68f608b3d2528e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861f438e17949d909213305fdb866a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2f996c4a82cbb4f269727a005b5e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeec5f5fdf50cd91a31bf4372dc34e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41d46dd1cee4fb2a4ca0b83eb4467e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7e76bec006ee8e7616e9087271ec122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c27c144c9b638875b01186fe0b892c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201ab992de3c226c8bf6359eedc57d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c451a2bfb5fdb1fd44d5f90b2f9ea325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3314c1c7b09ee33cb3c256e08ed65526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00220ea0f1f3f01122e077e659a0a9ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae0fcc59b502d9b2eea03ff1f2495a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1562e9e4a44f40cc959e7324b9431829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f3a345ffa0effaee660ea90780c8c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f4a8d942dc07a353e61eae022c86231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66c81d3ea95d44bdec97cdf5af8fe332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7d48fb62974de34be63c24ed5426c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b38679686952dc5202dc71dd6933634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8becea0c7efceda3dd06f687d6b1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ea303e3172c5547074250c611f53536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e9f76828ee7caf7325b21652aab9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15fe2037666b575eb020091099b24838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ccdd243ed90a06a79fdab372b0dcd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd9b571a2bd43d3c8e27d2a509faaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0eba93dbba7d6f4836f4afcc0800ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5d932aa96743e4a810cdd9107779142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3392c9c85778569cb55bccb00127b8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687aeda8dcb9432990ae4f0e56de317544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c67d46206a00b45785b751753150845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de337b179438cdb828db0d2245101346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1e2a555922fbb077213cece34277747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35099b5c2e11dec19b5f56c7d9eaa29d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ea5b1221a3adfec633d30d08f5a0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28a0d9aefe87524b4d4c215f97a0d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496895d2e0247c9230d670f53d37847751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1633a356dd0d2b72324695206929552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29ccfe61450a41fb57e237ebeb08a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97221b2edc67e97beaf33df481f5be2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d012d163f480d83cc4eced9c3827fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e0a6b2b11eba1465270b7b41c3f0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a69208c01fef33503693ec802fcf757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d5dac855084751f28e47425779b5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb61f4112e9748e6056203c1850335e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2deda2534371f33f8d3f8f23398187060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f62e61161eee6e3c8f8a108b9d94e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb71321fe1aa4fa47b8ba71cc11da5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b9c94e440edbba9ac2acd3dec711363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cc433afb8b297f2536b24aee871dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba65c8b63520f74fe56d80cb2325d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee47e8544e12e317c281937aa1ff1a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6d6dd95a96dffab272808c58d4a4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80619b7d9d0e59ec9fea9adaf56358e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a8ad87981152d18a2e0a872a56ca169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1521f688a34fec2936fed7d1029e67070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20bdaf96edbc1b46781326e65f65bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1130dee963a5a2e65cde346d313901d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc86d47600690368a52d0c4be3039073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d111992377afd0c383ad9fb6a147b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff366533cc3d5dbe49e5a0d28b975475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a5326e238147c60553c28fd1c973576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2642834ee336f1543ea45ed3f03b6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33004589998e33546f01607ca75cd1cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bd50c665979ad26da7c7fc5f5eda379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26193444a40b92e7386a3c29acdd920680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171990b87da0dff993bf36ffcb6b9ddd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729341604f0ba38650db9e48dc98435882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090b4632733ae846e791c80bea8312c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdece60a9f26da10e5688e91a4706384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59584e0335c29ae5c7b8e3c222c4297885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080c72a8ae0d29b4eee8c1332b48d1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0129e8cbbd1b2191188b4d0130aaa887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804f5f7ab6d6fe1df4cced60619189588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ab230f42d04e0e1643130f25bfd2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e17aad69991614d821d050d42c579e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4c80c1d75832f2776878dfdf1fda691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbe8a3f13f7ccc8ecc7bce0075b21992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11493ac42652388bea0fcbbbae9b6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71635b25b7ab8d5efe5bc8ddfc743dcb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1468f7150d88f3dd59f09f0c0bc72795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba417070087f7f06a0a5f762b83e1ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f585e6972d2fab542b0d2e810875c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2cfe4f6524928a6cba57e4bebeeff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f1787c05c344728885939aafab6d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3206de8fad36a0493941796009a03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14d4d50a079ed05b18890da69903b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4973bb538edf99e36505c07bb022e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772e87b1aadd4cc079138dc72e7ca9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eedbee76536f12944caee8bc9c1ffe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35a7852a08ce44e70eb6956b173e08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9d4666aa1d0ab81f8df136a038882106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659118cbdb3fbb8a2cbaac8fb1a9aa8b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3a3546e3b1539fed5e11a36a4e517108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acbf888df511c3077baa7c4cc1026e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89892ca955228d7fe769c310f781a757110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bdb3d1fabad4024b21eda87f3d47d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c3443d1236e5482292505ee5aba47112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009d897bdfb001f58865157342bb2ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f1dab9360620687d8c8eb66203d5a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f94dbcfca877fbe6127a3a1b57e7d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02596e55199f8af93df0a11272737c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3cc1ec83a7c51085d9250ec76dc50117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4d8d60c339c70366cf7b4c345cf1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2be345860decf05bb52ad4c626f8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24f5210e19aab72d3f9ae7c678f7ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dd9adbdd77489124f3c6be921bc8a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150085b1c66da848dcfaa108929482c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580783e18087bf2946f52f694749bdbf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152333887176600933427b7aa5a8a53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acef7bac6fcf10c7cc97d283e9d6526125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc915e5c347bde71788b9b623ae1168126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dbc5a72d44205df99f30d713a5428127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571040bf7abe3a8fb324b4042515c11d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3a2e7b6d53e108eb8d4c66f904e36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bcede7f0bbaa7bb5266afc315da8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd442325933467f8d6513ffbaac0f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688f43ef4b8f374769bee0b3a051559132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a64d9ddb908effa2a3794965e88f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfd65018d49767fb4630007a287e32134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5ac51d379b8f2f50e92072a428305135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013ee40d0559d87954c104030650fff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78c1675126c6cb05fe0a2c745a277e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493924874cb79cea1cb38f811586ded138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919e3a9952045cb56ff31c4532806ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cea513b4b3452ae90c37cb6bf860c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ef61ae289693ab037cb4751f0d2aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837edf1897c3a3a2b7815274cc9468b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de737195a41da0352c4fc6e8d44e6c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14d71013b06bfd01be494e1d70bf70144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed029a8cef79ee49fb377583a64574145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50decf1b507eec0c288d809ba7f532f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dcefefdbd16dfd4c7bceb9e853f5b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3bc2b7bde1d6ce22333ebf446da5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb5d0de2a4c27990f1e1db1e3d8e96149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3bddc5acbd768c330dd2b154e3b01150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39730b12b29cc8e6ee63283eb363671151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941d015a81a978b2e58a1f7eb80d349152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb13ff751e534a57df3ecf01fd76577153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91104c35ef163019f28ccaac85420db1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617efdaf3b1ea458e2d037867f06a0d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c816a7f084f777fb0d9be9bac719b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162878c8962890521cf3f397b81a925d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e743f965a157c6d2ceddbc08778b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7631c61a1247a65e87d90082583f4a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d950b96feb4b70ac7e7bb1533609bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbc4484d26e1ab926e8b1374ed2468161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d804a5efec593ecf0f6ffc6b3257833162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008283e1e75fd10b370f0ad00eb1cce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa8ce2a512a7640ab76b31e5f5700d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666b213afb6c00dc659b6c8f5e8576e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c725ed097c7ff8215d2cf985a23ce5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac682cb967bf329678503ff519fb67c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505e0c568b5f4f5ab0fc33d0a7f5d59168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe33674f019b0bbfcbd8d54fe07536169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5412722090b956a3b8db5ee2d050ac1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6869c37b8ddbe2cac409ce74eafbdef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d248fd9dd16abeed51dae9985b87d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64da5d3c3b3070ee97a03c5610da75c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c891e17f815fbd40ce679193f4fb83f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23aa7ed9b21c5361e54dd931df44ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f9442bb85ad868c7a05519a94d8ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e622b900afbb92e26fc5f2f545dd5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6e9de3a757b78ee84ede5de45474d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2431ebe2225bd0e309b42ce0a9096179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b0ac9a9ccd8bbee2d48f85310694c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04997aab4758c8a4c164dac25e4035a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8c38a57381277d98b280c845934e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e1fbf0fcd6469bb2eac5c9d6b6179183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8063c224ae3ff8f28ea79815d341d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857f0312cd2e8b68550db1c5e2a1387185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5798ac87529fc09adcd7bf2f5105a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811cf9fc48dfefa28a2e45469f3faa5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67fe369ebcf93f50ce49d54d805b6f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e644b01174648f42480ec602f7a40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828952482cd52af0dca4c26924bc6f96190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9de82fcc816fb2918c343d12f9a34191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9048cf9288476bdffa8cb1e2d8ec97a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df83fb3bd6fd250d502231504f081d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8a135d0b4604bdda4375541154cbc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea459cb99059660b1c6c9a45bd248c91195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78affcf9889663823a0f45ab06d8a830196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f48c04243b665b64d8a8040e77eb5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b6adb30d7999d3ea2adfd7da5aa76198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfecba8c8cf5b553b7ab238cd38b508199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abc15962e9291f43be641189b6e023200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c302d41391a74d36baab03944f3f609201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27c0069433c28b28aec42e47b0f21a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462342d2d244f14252f98957848702b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1699465fd7d39565901c7db4c7845e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa4ca0f131dadcc752470c4915b60a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18410f0836770779480b7f255b384cb0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6e5f95954e7d7266f8e80a2deb2f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a449174cc2736c77ee19222d9851d3e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d7c319659839956c0ace1a708b3c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38d36c5e7277fbf059688fe601d60e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d5061f4e5915a33735da89291b8c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b29ed57735f13df8aaa4ce67828ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0dcd2c60d80387bc51419e73c44b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c93b2c39883cb209cf93459d9779c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cc0cfbafe672420def1249f32b20a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30306bfb20bace2ca946516250a75a6a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8163262c0ec4650ad125687c9f665217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3516e2d5c4c171ae1543cc9e8dd4c57218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9f7f97071f2102521aefb93f39132219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d1b9c34f706783354175c108c3584220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9088447608f4e684334283b5a1b13dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28995c3007ad44cfd87b42d54fcb608b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0a555050394f17591be45b33c45ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab55be123cbeee724154b4e9aacb5d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9ca63a72e2c0df6a899ece40a5599225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536bbafe82211a1b89fbeaad3b1da84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77e2c99f4ae15a3f766a7d17c58d3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1c9cccac0e92d9ca4ffb4d5fef827228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c01ecd3441a906209608da5b208d87229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa90fd4881893c007f3cc6a47ee8515230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a52c8b3ee825c856c48a164b9d0be0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca9cca8997597c09b922318b2c65ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f169b54a5a79314e84bd6ec3bc7d887233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cb48f5ce6b912926bf42867641b6d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0cd636add5d5aa10cd670018f2db9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93372aeab476064fa01dd37ac7f184236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50708e5b5186c0ec4969e2f9c60a604237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb6a92bc128e8c8435f28b7eaf4b8c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db52f0c9cb915988216b7593a6516a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ab3b3c9247492ecd2120a0bf1d9cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd32853dfd0bbbc33d63d5dff89bdf6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f641c5a91c7099157ea6d2cfd6266242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86326a10b651f0ec346f1cc794c5ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bf24dd79723d932601ac02c0c8211244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15830d1f7601f78e808af839d466f656245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2496042ddbae44567ede911705791246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f6540ed6e6c770e26c3d837ab4637247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467efd9c9f6b8db1191519605e32bcb4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e71275708c90b429fbcbff39024e7a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9294733fe4d0ef79f7aff5717ff4d37250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ff1cc192c884c4dc4b753323a41cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f87bc2c46ea11d16d62572f675afed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597c67c6b02ff503be41f7578c80960253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ce5880298b555d56fbb8c87c11c95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a49aba690d1ef24fb2f33e17e401d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c689dd218c5df2d7f68e13fa2fa129256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed1639556a6bd78283cc594de13f95257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec6160c1aafada9261b04a787cb31d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339d2793f55076c88eab6c6ffa7af19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece96f259e229821525202763b156633260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7b3042424902aa80b0d1a16610b42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed41b10cc8da768aa2de28c5ef3e22262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f077356e53f3dcc8b6589660c851cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80f0ea91e8b29d16afb27d9481b45f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797373091aaaa78a726d110de66cb79265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175faa531ec4ee49664e62527235827266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bffa43b4bbde444a6a4a1bc46cc29267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a686ed76d134ab236d337b906d226268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9499d384a261c715bad8777e412c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef823bb5697fc925b78a72631b8f0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad15c7ac0e14e6f66974713bb35d2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cfb9785228a73d4b62e00d50170a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1b908f57e758fb4259a717ff2c426273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee75edbd313be3e3f730e25e9d0a7eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977ba584bd25424d54ce43daae11ac9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b734e9db3ce50186803e459a7ac07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c435c980dedc2fa54c747f46b06413277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27607b7e91ea9de690571387da854d4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2481398a84ee3fd50c5113d810f6a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24728748a9d258fb2c131d4edaa017fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194728f8c8974288bc77778aa17e0359281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e12de1ba7885fa4b4f9839e37e737282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3aa405228e3923533fd38b7c2f336283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22f542e7798df0515a949bf1547612284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cee175aa9140e464aa8d7e10ce5ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554e528f43fbea7d3f262ced0ce9c81286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d9c04b8ff3c65c261f4020950c27a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96786f52d1a48f3cb8fbd39059f5762288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2c32f60b3fb059241d459d3d88b67289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e642c078bc33d91c2d5bf9d399604290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7b47b4ebdfaa5dca293f75656ae93291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeea6ee7c8494892cacd0859981094f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cff2d6b9b5dd48a96f90031958ae53293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fdb40038cd0c814d115248b12d1a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2278a837e8a133fb8c56665882d59b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedd236266137cd9072cb8d9b96fc04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf1d3935fb4b7a38d2c144336a03e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16d8d85a31da893b17de36ee0c1bf9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27815d845a0ec19a3ef360bdcb5311299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f42eda338ce40ec53b69621d6a13d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d2f9d70fbaee94fa42032b82d2a24301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fc77b239bb64fcbc18888debb8162302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983d48c6ea2d0f35546a348b0e51ca1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3b9d7dc635dc8e3a7ec276d587093304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1774f834380668f475fd44a7a6f756305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc5a5c086969b156a1def611738333306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf7c53ed27576c572d545443e0fcf8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae5298f653af16eaca635d14cd4517308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76003cf0895b0318e685c318f9cc4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c09b63b666a2b2d9a6ebfbbdd7429310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de3eb428ed853a4dc01753918323ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c883dcafe7f8fa8f88004903081ef2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07584c41487ca5ca8b2461e477780a03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45601f57196f06fc53d47b9edf905ea7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd699be02bd2b8758de240b4d8f852315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759402f37a836a3a5c262029df2238e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb387a74ebe9f398a927c58ffdda3428317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29e2b3f3a2fc3f290e5c5735a132db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ae9fdae13650b2557cfc919d4ebd2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea99e1739ce1abd267bdca6da812e5f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee896ce75568acbe32b0523887a15bf0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8259d5cef9076c0ba0126ece074c9a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf68f184da6a3defea51bf8c5eeae25323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab6bc234f3b0ca61fd7319769807c5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add648adaad0506ddf7e452316dcff39325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f74a1973f75ada62d3fcbd774544f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669225b04e2d943d16845e5e751e13e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0cec5a09bd25606d9b14baa99f7f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98a7c6611926d4d70980d6a7009dc9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053dc096feabe09581aa927f1461f90330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f52a88846446f2b7fe74ce6f3beb56331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33c45779bb1e945804333f9bf1aec6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6f8e311517f2c6b4f05aa3f51bacf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07f8bfad608583c5611a5f8a539731334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dc9f87d09dc523d95720d8f32b766335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e4377e28e32dde733cf937232dac9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98091bd26f26ff540c99ba5ecbbd0ab8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee7d4ea66170fc6701908e658aef87338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e3a8a3333fe3387539acab36b0758339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e6d535a5b649a987f2315c03b0053340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ce3aea4b12f8f1be3d93e124bbd9a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa65c47aad19d54b9a50b9f6ccdf589342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892875e6035c7b38adf776f45834af4a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5272f7575d3f79e304e7bdd87c05efa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66caa6bc2a4feddc2c44ecd3ec12d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d39daf19042654163dc91f5d2c2097346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92331a0db1c4bd9ea31bf17f26904954347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6e961436c839db24ccecd89e3f557348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc382a3e55c197012abd1c8730a7aa46349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51eed085a56e7e3dd106d896eceb08350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95baee9dd9188e5bc80942be91a090351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b4af7bc0967f3c3bf14788fcef3be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b039d29d5fe811b135262baae61c35c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc586a703b491788ceb871f47eb63c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138a8d5087a78c127ae524e7d7cb8c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ea91421f56f4fbd5ffec18f2117c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5cb6b388a6648028cd7e18719a30f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c18fc2b8439e9355bf3fca701d898358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d6dbe72992fac504c7592df62f0fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466d69a5e171f80f30d33b15a361280360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb70abba5ceed0f4778c3f97d8605ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf77583020eb29f3dacb0b6ad6ec9a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959989a617c0e8081fee30c1e45d6ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac55a0b407416797a04573850ec0b66364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0692f0a8c24cd8d76dcccd40cd106365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf236483b13a9e60d51c85a24998922e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592022e9a9bcfdfb0a496be54fcc983367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ee877f457480318c952ced9c465c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ab3992bc701448c8ee9cbc0888a4b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe28e63002a9b77775acac2c9a2c4f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cde31238af474a87c27c11346d30e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbf00daefcc3cdf11c3b91b553a94f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ecc3258b550d877d1daaf5f8ab79f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c48ad36dd05b607e641e2e1b84528374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accec259b677d94f7cba13db7a67c447375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141294924850e7d304910245f31dabc0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36b8fe3c31bfb49b221384213b8ba6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c57740c64ddca606361e341434d798378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07d5e76d39bffdf5604fb471a599db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a59adb3992a5172c221a0087ca41f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64b69cd552822ca987952bcfb26902381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f55ca0d33c7f9c481b97705487a731382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd9f9cfcec8ba099538b15d4462cba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81edeb3d6c97d74b72bec4c449404f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc8f95fca3c73ea4d5902502ebc148385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96815b7668e106dbcf77662277046e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bed8b87eab1c16124507f8a89e0cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ea5b2f5fbd0f0015454d1b0d82cd3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71285f1884fc59c0ac2ef4972dd1a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d63b769f229a0b56cc0ce2b744b03390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d6dee10b28ca287586491a7cf0d92391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cba45b64bd27cef79998af6d5be218392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ee434326d94b67df1c1a2552dc6fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322e84fe9fc9bcd620893e0200b1eea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3830baf1da33c2fca09e48c77e40e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bf33a50d0d2636edfc0ec751395db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af6e1f41f821aa385ce9498f868f27397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff6ce1bbb12a28f4790edb81bd61a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86254673aa4926bbb943411e835ee02d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fca4c081c1df0061400d5136de11e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581f6dfb667170009ec75de45afc164401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd88b2a79cbe8d66b91f4bc9e5c944402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c643f17aeee46c91d58e674c80fa7c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508e694c4987f46fc2aa92264004be9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646e52b9413f02fca0bb5d80d80930e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039016bf2a9ff9608ad233cf13414071406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a577dbbe196a9940f26bd0649cb8994407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef9d9ddfe18698d9776ac47bdb6078408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d0d3c5fcea2ca97f99b6391a5ebf1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0566bf2f99807815b28e3cc548c7a9a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8674757ad4251fab8e56fca0439a33411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac0908886cb0d1739960eca33ee187412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77125e3892cb7b950f5848ac38e6aed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652f821dd76bc47ae045756f4d8124f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e58a151371073d611d27918ce8b11415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4bdb21c7c2d608d0f6e3a92c35849416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac880c1a65b6e00d06abf666056612f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cd9ca634d5a590f255415a00907a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ea8b1a2b43d8008c7c4682d57c142419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990e1c33c93f97d434bad0dfe5a73b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701da274d087dcf10683e995cbd8b107421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8648f0aa0b63f8929383efc5073b12422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c6c96b2d1d03bfddf1094cbd6ba12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c193a0d6891d1eeb23104e3495a4d29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54c18ca484aac440e696cfc4c993b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe04b00757a15e3716c912e47aa6a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2846b3c4d4e9286f69d116c011ba4c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19709f06e5a6b06d62ce1c3e3eb65973428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb9b7cf4cf5f0ef586374eedcea69d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e6b1bf88a01cd8abb8519e48e3616430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e95dc640ba056b29eb0869d578754431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1ff991be5d28285064cf03dcd5eff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9337e3d50a4555c0e5e8da512b7139433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d258feea03dad440623c52ed0b1f5c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadb1d1ff7f702f7c536c3e3aa846d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dcca6d97688f3006cfb953104dd7a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f9e404dd148b00ce2847f95c9a461437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94564c3752a2aae6d53e6077fedbd0c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494588c2d12009d9d6c8fcc70976135439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896033512659fc9ee537c6ef3cecb26f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f9f2212f9b914ab528e89a393f893441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573076b30672f80f687306581e2ad65f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7bf354f0d1db0d2f4bf8e38b4fb4b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645964c76d1a85d34bcf1b3deebb14a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb705f9646f180b4d8d1fd41f67be2d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff82b9885b80fc37c6b46d349afefe5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740718bdef16158887ca80359cd68ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa84fc683890861a03ddc2c70075f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7349ab9ebd616ce5bb5ecbb35f16258449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5323b7913382e2e52cefe1ea4d1c1f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46bc6cacdb5bdd8075e4ecde64fa8e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f5454c0e787cc6636780bb3dd68de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2212a472c92ce9fee1f36e1e508c33453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4577b055f5bc2c556cbacf207ddc1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e366bc9dd3c73eb2f5eeb81bd23f55b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e51257dc39d167d00b2a3ee4399b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807f117930efc4976fd82df20567792457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9d6ee0b82d724f84dfdb7f4be8dd5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a1800f4aa59513017ca3c120dcadf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c245a8f72db76b42366ec0b4b31a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89271537def4b7feb72e60f7056898c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadd5be3a2d195bedc8a7ad53bcb3c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ac52fae5a2f53c8cfd92e3e11635a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a294d4898bce1e9c13842e5db4a80464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b252401fd5720d6ee62b20411325d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6255fb9999d47af7bcd353d181765e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417348758b4c352014b8def1482ee1d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b39f854ac5c757fb6ec2b4e3f13ec2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e9544c0e70b3901bf236dec2ebd6a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdde29f88a2f433fa51fc9d3d0b2254470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d45aa3d4e3333945c01fe6c1833021471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c7fe6ff8c245d9ed5cefd45162536472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8c07691dd3118e95140f8369fbc70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd62b9596313b912852d72fbbb6d342474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbf5bccf10e16c1dcd55d5c7c13c3b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e7d52346f5110d333a19bedb11dbf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8e8914e31b834681bdbac3b8b68d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22445be12f11fd2741e7ae03b526ef36478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962b52e2b0c6c6f29678a2516aed150479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1335de4e583dfb06e06c56ea9f349480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f9438db64d155540e061e3f68d37b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d13aa8b77c9cc8874442860bc0759d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66a4ad1d073a2e2241ed4241025e14483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b819817da496b67592d36525f055cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785cba14125989bb0dba11d9867f47b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288e6cf4eb1d24972e84ef1de51a3dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b718618e0a9f6f278c9c21348727738487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f22de810f6564b5fc6b889b27033f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f5d022f78a177f64b01f7bbf91ece489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363caad3ab8b3eec22343a0eed8bacaa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6393b903742e0cb282d494441ec0e33491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20f6d9488430a857a4e67cb605e6c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab772ff99224cb4e849c517f7022b01493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c90f901dceed06d4fd23ba4eed83f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f1da78ba283ad8ff61d4a84b2ebe4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca961f19a08a0d743a0ce8be3606a3c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a386411bd025daab2b0bc13d2c80e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21c41cc1b9d24b939207e218cc5404498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923677f00d46394a2d5aa5788609451e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b96407e755d2db0f964358246e5e33500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a0704f6116eee4ea96e333030e233501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed7b30179a89c7339ddde5c1a8aeaf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4173e3069860fcc383cdd4d60bf124503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f813bd8a06e411aed08f8c97793bb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba91e4619cf2ccf0cadf34e40af39a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04902f6afb4e7e9b9cf90c25fcd8c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42c173ff0e2832c65f929d7981a83d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012bfaa0aa901145ea538f3c41e1a08508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108568c00507de5ed65d3bff7249e82509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8397608adb402c787ddf731360550ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f214eadea501cc7ef9f1cd5225f69a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68b05a630b1d704bf3d3b996ada5e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4574f0ca501eff92c5b3121fd5c49513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e26717d98c106d1ba787c97f4c23de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650ea4784cb3bf72f77934d8bd1c495515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89899520ff261fd83dd4e8fad1de2872516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a77bfe83b63192c105b4780c5f174517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18450e21730aec511cf777cda78834d1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15270ad69d24ecd1b90614103cd856519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24a6bc8d7721eba9e145f01c4e6211520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208286f8169931384701bd1f4a3b43d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263aabc16175ae0d803429d819ccac79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd5676c93d4552abae9c2e117980ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29e33c68dc018a5ec2cb6c1c96f443524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395403f1385f45a802365c7175bb5b5b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5407f07131675a9bd02bc808a564ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722d0ea1e94cf2f09d4938711bd6995527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e3a79d160f8bb3e8a895fe13db42b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47f89d172183f98e7678d80e1b0456529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94165c46ccc3063c1de733edd00ce5d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8c304432c6715191c7d32d77b4103531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595ea5927b4ab30dff254069ab8701a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e310b9b71e75422134f520a04dce9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed61d13711ffaedd950911968da0d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960b200947f90739b42c5c8b8fdba7a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17071b0fbc76877916b99a6c63ed80536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc24f12ad2fcd9e756ec8f42643e50b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d17f5ec4b314e28cab90abe17e6df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad221b28e95b7107a195fd513aa20f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced354bae7fe541c606bbe4622b5376540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bc08c8f02dad4ba631c067df81927541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2b167b41bbb0b0b7d0899dece5124542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5a4526df39ef7766697860e4bcd72543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794feb9344e7ebea86502871777a602544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1f0e690f975ba4de328d81dfaaea3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e62d84b4e1531f6ed0a94bddd239e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79083de02366277a5c67ccb4eed379bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb4648f19d18cf6abfae082c386764548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9853e7d2762ebbff32e7817be9bb83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890c91f96768da7fc88df121c6d68fa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df6fd1277088ba67eb865a12afd8d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d15830012c0b4129cb9c8b42383615552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766666ad1f2d3fd02c41f93e57a5574553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9abf0ac1c478436c259fdbb286086554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264cca463799a1ba768254c4f585816555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514cb9c68a81b6aa6cedc0823ec5f82556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930885a52ec8d67df3faae05dd77160557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a61b13198a6aa6a9f9d3e33088331558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08753a73cf5a232a5d91a7089fc9e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f53beeb5a54cf58e63a13611d1f03f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904c7a95a7cf4cc85c1f3dc6a47d211561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff165219cb3f17ae87a6ac28e275a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ba4da4b797f6ac872e2f8dfc91595563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8f702c340e3003b0429dcab2eb68c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa6d6d8bb760dfa5dac0f06a2021d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c273de67960b809c3a2e30bbc68c0d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d6476d4f4b352dc84281615d7a91c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb17aa224d8a21854a29fbd467bfe4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85c6c034a30bd9654169db4c3dcaf5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31090f11f4c12974269086d70d9da2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ddc3b22702584dcaaca21456fa766571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8e9a387a0b71770bc7a361228d8b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6560cb9e5c07304f413ce51358a26573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa381b43a3f51c677c56e49e48cd41eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34c4009f779154f4f978a0f9efbeb8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affabc7271b08b69354d17e8fd1ca1b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261367efa3864100036f0f10f4066d29577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0533cc55e52428fcaff08568ab9f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dd5134af03a8c0783917a4141a0cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714715e8d4621686b2818dfd4e092c75580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000a0372b1368845dcc52858a9de772581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d835fd43e33bff4aaf37a2afe101758582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3d4f32f0ef3fb2e1223327416a8e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810d6fb8de091053071f0d87a385b5c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135687f40d20fb6e5c3189c63175273c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ab5c2afc94ff32f4f6be9372148e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251c452efd98f9e811411d68d5579e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b363aec39c68fb4b5d520cf6db57ce1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8de2700cd97de765fe95c8b20cf048589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcf68ba9912b82e2f5f83c1fc682a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7df6fe9a485b9ffa438898d66453dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c51d324c9b77564b635d66be3dd3b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fd02675282c09dc8e4abda2515c99593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2b42d0cc1d82bcd1b58070bb1fdcc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dc8aca4473ccd300ad9f2414018ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29879f5de7ea98dcdc1e796d4616189c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf21d1d5dff600965d8dc63245f0c89597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48249533b39438a52d4a2e93d8bc2de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161661d729f241015c8f31871de14a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56655d87ca7c086794fc744b1c95662600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd358719a5528bd569c1337051a9f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67568492feacbfaeeadcf40ea5a3054a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946aaa6128a6ae1a07fd70956a01b6d4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435549eb9e31c7f9acbe94e19211da52604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4c34b5d8a4410682a773b68039b69605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbfbea5905f9ef5b1172aea1d681db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24038eec8a28fb83d454896d693ab842607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4f052889235bf0aedd2574abd6737608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93580aeb8ae21799078a15a1d6db1ef9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44751525e29a21d5db1259493104db2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738e2fabefc8420e1b55bfa3e1cd5b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630115495d2f68ebc6e386ad5cbad74612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ec82b8f9265e703a43978894a02e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c457da6edb2d1bcd13471145c81902614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08651b884cbcf97cc586916e624522615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7efbe91507d3623deead82c9ade5c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a059dafd34e184c01bf493f344d94617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed71aae9706ae633828d21e728812d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0432f820da715e65579694c31d195c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d8a46071b8eeb2358d2c6f46c280a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3048299043a811958d79baaa54bd4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f00a60a3197fe668f93fd761e00bb0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e71c39bf791ddd07ef96820168022623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b14e3fcc09dd63fd8270b4d3ad2d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb170897aa9028ac0a3ff6caf2e550625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e939864c352c20175ec693bbc80f34626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef933bbbb11a57c5532addad28a796627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021db6514dc578c7c2053fc96d01c41628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0579b1325d132d5d10ffc0d44556940629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf80dc7c623f10c1ecd5285a18b095630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefc1425c299231255be8f830d12814631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b929cd52c2b433432caff0a5a319a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200526079440ec9a58218fd3144a5642633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ced53eb0efc617def74d35c1a7be5e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ef27b2b8275dca42b2d2860f4e92d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156e73c3cc71806efec2d82f72fb49f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ea030b5a357396ac25621380e33d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2341120c335003aa5b9324c05cf13fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9490f2d1a79c9bde7f429afb853321639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81408bc0e2f842f706876e2c9f662b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc832400a96b5946bcad1b3e758db76641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c29fe04ca3cd196e357cf632fb4888642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4a9eb5bd8785cac13ac6c32b55092643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db4b27465cfd8f4631aab6ac7202ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50eecfd838af820d55759415df0b5b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63addc5385e790335213a690e4cc1f91646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0d3d8ec5a4f31b67cc99efd0325a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a3d6e3bdebcfe08ce3bef8c198f59648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f20d209e96297489574caa8e2dac4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205b951884d2c2da65d578ba520591b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e62b90995368c33acde31ed811267651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689b65d0aa27329caba7293a6a3b0ad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dad94472dead3e162cc79f613a0bff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3f00e68ced68e1b317fa1431e4a24654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bb45d6231e89fd646174fb781ffca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be1add2061e131bc25edd3c57fadbc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de281e78a60e60ae2049060d042b0287657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e308beaefa32b5b0d77c9fe65c4826f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2169e2f6452d5deb0b2d41295f406659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3655b225f6e5564884a4a1647a5796660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffc2b77975d6e603b1e26bbee2fbde661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07a2996447231e896d5d6113de7693662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242fb868cef658bb896bf2ab5487da8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b88a5dda62c5f26ec1104a4b2bd17664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b6daf55e0ad7bd2711971cb13e851665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59290f597adf7cef3a162f83526eee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bb216fd5bcdfff0cdd12ca679cf36667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14414d6dd6bcc8d00d19be6ab2d3d212668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e2ae500f75e38eeab2a9fbc0e9985669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc1a8a091be38deb66ddc1d4f9bd04670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee1bd54f8e9998a160db231dd7d546671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fc3fe0e12c28aa86ce2dd8408d245672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34807851039b66667dfb69e3c7bc5cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49323644817f16ebc444766b1ac37f29674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e9159717d670a4dc972df5ac95d24675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85760171ed51490b00bf24676f3d49676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a1977696b2ba53b41bd4b76e41845677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd9970d51eae642253c23e223afefb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754ec6133369f761d43f24ba962f870679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18795369c6f50e8060b1bfecb2e9a523680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6e9c625db75fdad52e08dea8b0f1a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60049402f1f9bdb951cd8bbed4c0a641682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00359a746bb8c8b7f8181c50f41f634c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0597891c8d187553a28123d48c0204b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31c07830565c0500fc836de29f4916685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d40660f4665392714a94953ae40941686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d624409945224c25c0d8a7967b568687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34515844e3e4331b7682ebfd492392688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96f1f764433272feca418957c3dcfe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769190dbffad8ecd8002f4cd12e36ea6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0e0844071005022a3d505600bf0b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e64fc5d09519ba94cced21a454164692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcfb2c1145201e21d8915210a18ecf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cad1cbe6598cfca9068bb571a7dc3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a41b3e679cc0a486505b6d05d546d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82992a762e3d037b63193dd0cf0df91696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda2452bd7a8e290b3532babef9415a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02cc56406be07d67d50ed3d852b13a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075621535655129f6939fc16f3f3de33699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da538f8f66668e5afe0aace80e8ec783700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4b8910597a57e45cc932c3beafa78701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffc201b188a92f2ef4c80e71f482b0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd7faf5d3cbe0a7e25d8dc75b430ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1130b97d86482fd493d0d420ff079704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef3805815986af73cc8e229b4a9deb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d139c4699e49bf625759dd8fb50e24e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077e292b779145b251c2e640747b42c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2f6ecedd5f74bafcdb69babcc5c3a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abd490a045d839c8ee86c2889d50d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630af625fbec23b9ff9e18c4eb6e8a6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487011a383bb5fec054c2312ff152bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbef2056577cd97f84e9fcf2176457712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2a1c51d0af5dfb9ca0ed08e9e8da7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347175ecca97e07cd23110052c7d4b4e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a4c2410896ffb3d03da393343c3d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb1276f8898ce97eaa16379f6d87cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d3c8e52d9fe5db341cbbd9c79e014717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2678cc9e77e63819a50c85a6f3ab1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9c9f7bc863bb0a838e20cc1117786719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b18d0648d05db46b86568b0f7450f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61e63b0616b0d8b6fb51317c935c91721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d8593e58481bafd878e80eaff29e9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db988a0fd5a03497c81f98da5693f00723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d6e45bd473aa7a8f23f1d66fb0ed7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66bd9cd4c671e7b959653d78f54d7d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87dd551cedef478254556dbe336301726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84599e7cd6b2de7f241f0f586c824c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3c4f64600388edddfc878fa912611728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe626ef47302d2878a5da49f6750c2a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd826e41aef00d3533e5b0f0accf471730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd748d5820b5107dc2e57f3d162fa3a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e97fcecf7661b4b0280970aefb54bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95f006f1de45b04814dc680da2ebbf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a444c70509c905cdd0b8687b761ea28734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6f4e16fc81a5b265a665eda496f59735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b548fddbda7b371f1a174e0d227d7f3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d94ec781b100e668baff401ba197b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522eac0949f0269992e7af6965383022738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f367e68df714d5565b0caf3e02dcb5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0dedc8ab82f50a6fd9180aa26a43a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf2a633c5d85aedb7f0c47296d26b3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1a99df47d6ae29f4ba874b75847f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea3896d06cdbcace93fb828c0da9b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dbafefa509a8a410b1ebfc52ce15e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2c3dd2e66a5a6df80edd29a849e4d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3d4b5842dc9b031d5a68aa9bf50a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a59565f82e96d1bb4964d5f69bdd4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bdaea3a288d951a2e6ec7eae9de1b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e221e71ae80a5c88388413ca3f8852b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae9486620de05d0148e3eb947a4b6d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad637b8b763a5dc4dffaab3a730943bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c711fafc2713a70db2175b78abbb21b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2ee6ee1a129ef71480d585d503957753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55261512713a62869272bd6fde716f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76df9d8b2afe7d26d63a769e6e02fe7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef668d11822519d29c99743d71fe4641756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897304cc98aacb369a0b64a2d4dcc57757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173b28ace7c49eff742c169db5ff6b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfe4839bd5b48004a2a9422431080d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>