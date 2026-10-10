--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d834bd1aa9bf5995e9b94a825ea1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2f5eb46f17a29f7e5cc87f0ef9c022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706246b87fe22eb61b533672ea44f1be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8ec138a0ed6897f8554f0d0910d0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801b108a59b6a64f724ace33da761e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7870ca23ad908196df22865792d5c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a87d61b47e1094b1e7e0aa8dbc34447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1f28abbaf79b5a9eb42d49eac2dc78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc953cf6a0f2c656391b3487882a7fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c5d6ee8eeeb2317b778c3980233dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525b5319835885e2f64a3950987898111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af5b9e60edb52a7334898cc598ad4e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d9b93623e95c95d2fadb3f2cb609013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c49e0483b16b06d81cb78e29731fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b137382f0147ae301b1541242d64715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f550f4193178637cad48fa0285b841816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b639b40ca57d427431573cc4d228717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f0aba1697ec13cbf75e351588a15018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127232589d1050255f8956bcc458e2419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e354461889aa985e563384aa44a4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04bf3a3df0f2c2f482292b9e36f97f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d556fe11cdbbc393e002fe88876bc022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d51d2e5e22b31916b903e6dc07dce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400ad7517c379f7eb6cf4235cd8ce1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb01f1d8b3bf468d8372e60c35ff6eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79715ae9609b004728b13084c42e818b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefef6c295899ad91ae383d9b33054727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dac932f20756a749a105472acd782328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237d01c5d601422c3e4627e38c319f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd05c01bda3dd91ece7d1129f2198130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992641c34aba0dfd1a730ab84702146e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbcd6f5e4c4bd6d68774f1c51c44d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd48a709e27a66a0336fb1abc09374833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb80da37d1f85173435180c19d277634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e102e3f92559f03b2323542e016547e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4372921fdf9cb20b33ac4e2d05d5b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7210caf923f4745375f4b31bde9d7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6331c94bbd5b8dfeefaf421626f2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5231607663335ffbb17816983b34b8a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafb47e01a4f94a20b2688a6cac14ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fcfe647a8f9ec919006a63ec2c85641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1923eda5433396d7f2eeab2fa093bf642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ba09cc8a0c267d6bf446cabe8e83643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b3e8fbea5d8e6d448245c78957d9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b58e427cd563d392844cdb65ba7f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edbc0d2387d89f0f390c23037100f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0989c0263d81e7dd3648dc187d7cc3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c12db317a6ec30d1f0c9de293638348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d958dc99c9f1f9b31001f895c626f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812b2b2a30fca89934b616ef9ec0a8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee436368ed0d70a7c28f1863097612151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d39121c7b39563306fca8b4a5d4f7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34cb46e71da57618a8723d4655b75553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120a08b0b4d0a35e593c5593d69be3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162e7f4068c0c7cb4417ee3ac21db6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320ac3e3b7e011d71c93c2f41511c0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106e08cc185b4b36d2113f7af4b2c6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de59ee4d7dcaff8f1cff1afc4d3f83858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc1ad9cf0e131911f91c081bb1a0e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49587ac3fd7c97c4a06b6287a51ef160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73b675120832ad3992f48a5537e16961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdb7cd2d21921ffa9fb82283e0b79162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa69fa3aaf339d58d2b2fdc0e4d371a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15375139c362643d4d67fd5ab774abf964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb2be6deab7e60cb8ae04e6016756e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c549cb04b44151b98e38a512bfef5a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65512e1f2a7488acfda5ab9bc1020dce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd122458577a1daf41deac258e2a207768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb489d3e3a3de29027eb85aecd1462269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360e47422008fa0c43ea064fefd9ca270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de61523c0c4c4872e12220af414e20b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59715440463b30eb48658ef4fe4c939372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b22edc0343b2c3456e76ea56312d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201b467fa1d81a5468f239a9f3254b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fdedff8594381b3c82b69f7772de975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635f7d2c1ff03104a386ebd39e7bab076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd91012e9e88020bc0fde4e13042cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33260e862643819b8247ac0df9e339578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d62fc41382c0aa21072e1d142bfae379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba9dd45bf085de8162355aa7d1bf5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700494d74f0bd63ee3b867315de8a3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157d44a2d96676351a0375832b7dde282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263af1503465fffab872c03af3d0ac6683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1bb0b4fa12c66753ba8477d0bfea084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383386784db37edf1a1bc0274a23e3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33530e27066a2081cdeeb0e1644fdd3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf29ed5661250bdd16ae17b5a9e913b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d912b3cd62ef7f9e1945b230d7f0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254e09b54051b2de46cba4429608e6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e776f2d71218c1aecffdb24a237df190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea98b54a5ca92c8fc469e26c6f335391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d656198595545d9596540f31a508f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030cad952354a12bd8998732498843993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b078aa804d5576696eb04e6cd680294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807d9fab31056475d12cb58cd8b063695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d2aed106990de8d46899e69d719e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af10b5de534268a581e653199fc54d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03423be3c6a8cdc75f8e607a3f2319898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3bf60b7fbef48dbd961460e700a3399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9002f22b7518fa62f4b962f5203c561100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d988aa6c2fcc5d927f27423c23418101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d696efa84ee17020a6fa26125f190102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fb51746822d99cf1405c77d443d25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86286a49cc25977f39f0ba2e700c38ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4797e9c1fe5a0200ecd84730921d461105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1f847419bb2d9afade2bfebb7845a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc178b5a5cd98fb4c8d91ac9a87f35ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123fc798d508d545ec2b679f1559417108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32156fc0a80f3d227af904985110dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbddcb351100d2ba90bd40e281aa4bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26244d76e49710a81f069c983459dd04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0511ab4185106fa8645f151efc09e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872659e43cc567b056f470e150ccd708113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b62fdd95a8f583c3b6259e24156bb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ffcd9d798f8af05870236b1ea3e74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f2ea52c4f3b302eae240d3ddd9321116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47714ef80d1dfce79711d5907da0282117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2741fc84fa47a12c60e1845d4542fce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9b7de37f3a80a168b02d30be100e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16017e1303eae1593fe25b5b497ec149120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be8b99458d333e6a619019c065c39d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa1c17d9f3343d7f5ef75d0598dd83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83bb7b97e2d7a06eacd24b600777fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535af303457b3ba7c4d723afc2d88710124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f9ad4d205ca24c151d273d0453a35125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afd1361c7cf977fdec946c4c694a0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c7a1eb0e67192d66e42081a6489c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff76a0fb412890b3352daa21526c3f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d238253c991ce18a393b908758afb8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b5b865c006dcbf09c296837bc3ed4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887b4545024a094b6efda84fefb6080131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08da8a7f7f13ac8cb0d6ea8c3cf4040132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b317b7dcfdffe3cc6e5c4aeee1a5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7285498c229333029d372dff429b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71ef47c5c4f58aa1b0fc0f53ff2889135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e926c878ed24c97fbab70f295a4468c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fcb3b84f9071078dd2cc47c1f93f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78475fc8be242e90883553590a2196dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b9dde2bb380fda7785814b0420762139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11c2a83f316ff13789d56594a58297140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef24d3a76649828815011d4ee4b6268141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e7f54fad4df70d4cfa57961ff4ace142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d404320303c35c2514364f64ce649cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4476ae5b3c1da9d954d3a86486a4a52144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc851f4cf9079980356263d6f3ad060145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efbd0f3d645748ddfb123d71db69e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effd072c0cbb4db2aff4ec62528844a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45bcc73bf8482cbe77a81f030825d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ad75bcf83c52c945ed2b9599000e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7fb12f15accb10180acccf51d0e37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891de79b606a34856c821171d6a3935151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9220348159130f409582c5da46b9816152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd165065b3a0b47996db9df89549a2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2bdebbb14186d3fc61869c1934768154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b86bdc76a9026e3845eff20c4fdef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e90d2acb0e912daa0cf84ab7ffa73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac6fa9a698979c05a3c3523d443971157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8a5a6eacd72d29d83f353ff6df9e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a806cfb02fb8e5a361963b40637d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd015b6a42c0e5bd8096acd83a034a8f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218beffc9a5538e913d4490312db3854161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290475c6f612e35cca37c949a904636162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add468c23eeff02c28112f27b11583f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1595a01215f32f6704269deb1e273164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dab0c221a5256826035ef05fd38ae6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5789d849a6b6ac244efbf7d3ec784c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad85341e95b04fa0758ad8beaaed47f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfcfec9ef7693fe6459d72747c95a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fbb226b1a7a2f3691b8a47f924932169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64078f9ba51025c7f301607117c5e8cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627c3a2b517b704ab173b39f99b967f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb44c861cf82ca539a1d5e63006ff51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dfe1ad42b046f1b476a9a178b12de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5d101ae3ab2bdbb564d2e5f1f0e78174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0098e5cd89d51f2af1689ac70f0eee0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01237d2718d0a36333814e1b27f91245176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315c1a0076299ee14a1faf5a55e4087177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca48deec963452f753edf00babb6f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bd12ae06c3ee335e5c43d53311ae2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec534b798236ebfb7c5d8f10bc5641180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003633d5918e6cb2060630b21113496181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c68caef6255a5f7f60e92a904647d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5746fd283cf22889a21e022d5affd0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba332a218de176b742e8ca98081874184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2862c7f6aeb3c3adc8d1fd1bc7341d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e024df450dbc9e19ec8eb4569d387186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147754e5ded1034f5a454f91f884c19187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c50f7a1a19f66cd787a453f0c99f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d3aff96006654615ff722329c1394189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f086f910407541eb4cc6cf774eded57190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e191e7b4832f021bb1d7bcc316394e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82deb5bcfc577b5e3b6daa258c14fcef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a3c50f6bdbc4602290aa50d136d21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b26baec35a7fc9c264306426fa0a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111c176dc6f0cab92517031fac8e2c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dff81dac32b0a5bc9316944ae020b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffebe13b4802a874edf2e78b26d13a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37b7b546454cb1bf9609043d074d98198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdb1b0c08e14c9151cc456d81f811a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4309a6279ca6980f14ce0371618bde2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869c2cf49f63b1861cfbadaf9726d81201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f12418b212ec69e16107eb8ab5cfa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b83c02dd89fd81ac1d7fecadf576a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0c6b1fc6e2e81099136c60a4baeeb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a58c042cd5a1af1bf56a32cdfedd6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cebe16a9f2c6bc575b47a0f9b5a16206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254692bf8a151e19456e008a7eca9ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ce6e1119eadf87d066b964b0ed655208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10282dfc50638e289d3ad0e12bbf8ab5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac4efeee788fbbf2ce866f73a7a5d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67e808044f3bb233a84a014217a2f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5b3fbd7b783c1b1ea2fb2e66ef3c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca391617c7cb7f7b3b9f835df102eee8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2059bff8ae6eba0c4279d68c59e7ff8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90acba69801876988aa040a02a79ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0a372a439436b30f8e3f5b8fb416d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45984d0d18cc9e4d8a43ac6116cfa5f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c02c411a7b3ae6e42e775f2914a56218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469bb60d1cf270be5ba9359fd9935f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64682911e91a2c1e9648d870b4577361220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8af21527ecbad03f26dde604dfba9a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad212841fb272cdda3d375d17b765b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d26ba7ff4f6aaca9f3a9417f86dcd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adf4e563a937472a047536472b4b79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d84d326a7bfacdfc1006fa183eb7c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecead308a77e43df4f13b43cc8d3301226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437aeae796ce5386fcab72ef424b99bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976f00c079cd5551644873507f914d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51248a9cfc9de9865c5e4c390fc4dc60229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4990c8fdab89770b9d4d4a42342ca74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ac6942a6c83c9b5b8667fd1c75678231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e29532136d241f50491446e28e253232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c7e45e409ea72a8f30021acf5b820233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c27f104c674ff9d53e07c8aeb0b59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238177fc06d66832f59b0262b5aeb2a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe56cea36b36884da9b95ade84dce8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7cab3fa6a2c6e81162dc834088b68237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b983b8efb8ddc0040809acadb9fea0c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cf9ef466103f56ba4733918f9006b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844b8fb32d23bc6df0c316c6a19aff1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f6292169a82d0f4026007938b06c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1661805beed8f2f32dce6173f9f301242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cae51ce8112f45319b5743bff45cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3c8ab75e5a3757fe02834089e4ec3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7e889d15f3848d8e5aed3e8583963245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80044f755f20b03d158824737d02d762246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d64bfae69ba2e1fe216f8a7220cd20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5339ee879fb9832b54adb4f1523a7c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc747e16fb41ef0b84ca06bd8280f61b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a64074b040015552ea445defc1e2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14eddcf7f4f87a2e4b4b2b31c9b13d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1598656006a93fc3b198786870f0d74252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fc83cd0cce31cb830466c6fce33b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb670bef64ce6d22790f7fce529d936254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a723ff1cb07df214501d87d80035da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cf856821ebfa72c532b5cfe4ae094256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febdb723dd88c6ee8eddca5cbfec5eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d21774b08d0c0f03f15ebc4f45676d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eed0c12977c9234f6f373d21ef309c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caac1a0626c11381659efee0cdd871260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b22cbfc4cfe6eca531f8e87415587261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70999358be4f678385681ef4bf41fe6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687889aaabead5d209806e5300a60483263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a3500d9ca7093c1133b940475a9e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d588d9418dfd05feeb291b4f1f1b09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172642ad7a6d115757510fa1d18dabd0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa53f07abcd4ddb902a7ce7251107ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9c33b4eff8a588ca54cb60828f1f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaceb32193a659df0bac2e768b6af09269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642ffcb7a50c7921dd579b060d7b6fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19c018b43123000657fe01cc213b1f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16132109252c1cd14906b5605797572a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c29959aea4265ddf3ab82c7b985f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed0718f0e00c2b573f3af2b49b1c06274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8b7b892a41a603f1be9ab55a0ce13275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b204f634a04ef2f17c9a0fd254f4fb8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6757595485e71b00320f64a067fc4cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6584ad93c1d2b411cec17cce1741808278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507b62afc74ac12aaa03c2545e5794a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7f70c03012fa07a384c28da680248280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3934a9f8db16592db17be3d199d8b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7caf6f4a7f132e94efa86d76b8ede88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f466370275b6ebd08e13aba700a4f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e64d3ff70a04314737626aeaca967284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94ed7ad29957ab5bae34d68394cfbd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea56584a32713d7c7ddbb635b9a9ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4218ef36833c30d77ef233b43cc8b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817135b3f0b9a74cf210cb90f551058288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234710a1d3caf3f78c6b689f5c0ddbe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc4de7ac4e26cc06337689749c12ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698eb6ebec5c21020f95c936a31add5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69f6dd2af11b8851153e165e8d2d5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210aac6d157dd12b931711fbeb290f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335208d4b6f90990665934dc7c0d11f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea930c3242fb1a5c32543c30652a1d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a39ada4ec91ff16eec37bfa9045cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc38f03d615be0184fdfd31a0b45c77297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8213b4f2699b0bcd4f7d800538c82f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9c47d30cf5462c6476db03d4e0dab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899ee6f9c677fbc5b7f8bbe017b18ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d03578df7d04c8d1eda0b88216c75a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413a60cb7ecf69280050eda1167679e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190989bb27d68ecceecf4bf7a6240f86303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361a585241a6a054656b878d29ba559304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6fce5fa4b521c4ee848e2bfa7584a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d64e92a8d048f1a4ed9edc003a4bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485400cf7278b003bfea0bdc75f9bbce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a0ebe518aca36cf8edec8dfe19a99308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00aefdd804e57e153cd401822b1e7d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf971a82def7cb381a552fe476345e8a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188738b52a3343688defc4599c837b31311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009324d26b0da9464cd3bdbd0d613b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c303cea691b98af2ce2d5136d572c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6272aff3ff270cfec7573ae9f89c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772a41845307184baccb3e2be1f18cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6a7842e36191f0cbfb9f3a28e6cba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74a291ee06fc0f114bee44d0deb3b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e03cccc24e274e5bd606798ea5f39318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bbec46c7b50386d94f4e87e58334c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a55963c7187c4a895eb3f1b7b74455320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3140e338a6766322a4f103b3e7beba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709666fff206278335d62e1f28d6c43a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da41da0e0fd586f5a26de30a84be160323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8c5f607097cc04bff15f86f0c2fef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f48e3b5ffccf4aa8f95e6cd6ae20f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab34e9bd76ea39e613781422b9bdc1f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bc24dd014637dcdf84f70619eeed6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92513dc48e88acec9a1d7b2dbe1b37b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ebf667c65e088c0c5beb2ce69aa98329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1bc290560953c46a7cf8bb7eff2e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1a05c67d85ffc7b2fe04e45eab9c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001250ef81d0f45c26c8a907c56b132332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0139f5d8179edbb4322d2ac3ef62000333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227c68b82e521a6414e328f9122313d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead4c2dded008aae90d2c124724a421335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38e75a2ec6dbb5fcee4786a400bff8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d106a0ac23aa0a5240608243acd253337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b5d6b70348b0ea236d1075d95ce9d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb30a2dc2e2bf7939bd1220babcedd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb5701a3253056a457b49afca63bc8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3aa9d3d8a6fdcc0a8d3bff60b006ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb3edc8be5736835c1b44b3d5bbcef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955245267eae09cabf2e40b316743a21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee995e019fced743313347f04ec97f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26a601b39d8f523743689216470f74345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd037a2cf84cb1c8df6dee7cb7d4bd3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09400dd43c66b3e8558b1ec3a97547347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78504d03271643c4cec639db05c01d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5da3e76c74aa30a74f3916482538a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342b2ec150d54aaf76c7f964332ac2b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb6aeb7d81a99fa9a61c76a545f2b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df90d6b2385390f6469215a12ef3818352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89f71d879fe1ee0e5b7dc89cd7b8db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1964a5e22f2b0f270f0ce980bf837a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4846d90654e3eeec96a54eeec228d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfce9ff20af04fcaef8e53b34c2e8a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001870e333c9cbc80ecdab2932fc39b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a9c3faf430cd6f69a7d3a93f101ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1aec9025867d4731a70c7af0e4750c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba47a2bc1d332366db98af4b5931ac2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747f572a6f61418f20de4e2810fdb92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90420baf1b859e5e7d79c777b5ac6d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f8e0fc182ce7815bd02706d9ed1aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b318dbc5ca75ae0f4e7164247153d28364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0487491bf06f47dbe455375bb50fb0c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd3b15713f3923b4c19effe0e06143366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569c832d955a084ae32dca6a7caf5e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f44421cb21de0ce89254ec9ff42443368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60ada09d38ced9814327d80da2d3a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88b01ad735851b787718bcb8094d5d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6eb72d2d4f572adb60feb8130de9c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634380b0104727b9a4991a079fdc998372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2998838a5b2dfec48a6c140ed5f221373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493664fe002b3fddaca463a9478acbc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8752d26376f274cc87c8862ad4e2107375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02248f00d90cdae8534fb5a2d20f3a48376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659661bc07de849250722af8b985d1e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3ec6171651bd000cc07dcb37c4cd4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58133866136ec5bd31b432a41c147c45379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c93b596687878dedc6da9ff4e4b4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b76e978d4591382266a314cb78863381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd375fff9895ae65a9ccef4dfea255ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a901a99d78bd3ff3c2a94fc5308329383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee602718f25f7fb0eb1cb9b09617cc12384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a651b2eb5476a61b18c0007f5a712e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f783d289e618e6861682c2f12fcc34386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30871ba740b37eff10dab4e3d376918f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67b3af0a68456c6b7c94643ef2e096388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b3df586b9f72dfd18c037206d77a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06146ed112daf2fce8579a42f56ab2dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b9e92d670b1cb5f4d85cf62052e0b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e6188102bf445c84f3acec9b45670392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f78d3867403d35cd104c8860efc27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ed1e92c4adf17d7e2fba2d1c9d3da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd620939d1f78943567588e4a520cad6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d2d164c4d0b53c271e2be291e51b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bc2ed4122b7a74887f67735b8d494397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4c0907de0f4252da2d1ed84b877bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7afc5c9786d77b728ae79c3500850f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f05d72f116a6a51efa352fcaacc13400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a416339908e40b641cece25820d31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95154cda0e98079ab138f49abe07b604402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f769900cff366c1aa4a00ea15d3cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c76e40e11efbf6ee2850fdc482796404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387c3fc22cf934e61b93d8bea9f4cad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a13e68fd7b00a7c4b44871f22b4cca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14a9ba0d3f751d80175e3db6310c0d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84b44c4a4e9d20dad092ae12569891408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700001b8ace3ac525b557d001404da1b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1d5d01b7a7909f485538859982631410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38c91153e78d578998b5e75de642bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a28df1bceeacd8f53e226004f7383e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a19b2bbc4b6cb2c06a04a73c7e5b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29c027a59d8e1cf5c3e33afad76b46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e94c9582276a3694dc2743039e579d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effeffe52f2e75974d360c925c2d75a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac6927d78a0da2400eb8bf6ef95fa5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29a57cfb1c0aec11728e97bf49295e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26a7ea6abf1b8ae47f3ab7d23567c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80029993423a988d87da7d035b86996420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423973f59b2391819836686c24a57e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e513c2fde07a4cc0e553d505a8ce3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313a934eddd05ce9e7f58f6b8af6429423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8106806d308b4b56615229a0d0c1e06424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04216421f9d1219d386db1e398acc563425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9257e907d664c6def685cd647c4a54426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f66847c9cf0e21441a06830f3b86ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703b04efdb8197bbde4a8def07f62f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfe82d1e51044ba39df358f871fef4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce34413c47e5f4a08d04b5272991b21430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5dcdb4a0cb89aebe12483ded6dc3c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375957f12d5c252b5f6a43d58423fde432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b2bbea8c0f8578b5b5544dd774258433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3fab5075c5e5a8948240cdc136c04434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c88a57522400012a5e74f652da30c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed446442cf5e3ffacf157bfd8e2a9f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8a0fd0c02d9345eba3038e1c74322437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881b8ef485d8f7b75955d6e3f394cf4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eed3f8eb0adbb3314ae710ea1ad721439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5d8441faf296e045acac1dfcca218440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe1c68d733353e10e820875c947194441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da92838b8615dde606f6d91a020e5d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb4f069100934c8974aea0872ee657443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b57c641d19b566009608485d8ae82444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fc4df4993e9a04c4bec933de7e861445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51484b1e4b989e13db2237a7f9bc2fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf8f3a1bd373d4ebe2547d7cb2000b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf8b143f9fa64b1c620e6f4b7aaf5b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efbdfa3306da35f31d6d38068aa6fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d17155fb4050dad848eb9fb52d7540450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca5305f438e5a627c9f41884ea4578451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cda0f1fd41faf7de8d52e678873db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b1b58743ad912316b1c7a1f86f340453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bea0490d9551e24b9eb9711d0d7408454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071a081e2179b6493cefad501a406f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9485328f5fd33ecfeff3815015caea1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ee14991f17c50c1e73a95e6c57354457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb91a753d502e5bf5e1e8ef7d7b91a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c7dcd8acf4ef9814ddc2631f819d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce963080a0adb864dfca67df188aee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc589700e0a0ee9c5868365eae5166461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949c501caa5dc5800af7c796fb6aa81462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0803387264feabac8f0c4944870a327463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d686d24768470c3dabfabc10bf7e860464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20799f8b6fae8da56fc540bd144c411e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcdb4ca9e0dae06ebb189a7fd532b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bda50c50b826a483a5fee64d53f5e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5911a20e440a64a18fd5a259012eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f2278c3ca10694e1a988f4a3dd64a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48eff075fa673c182471168b50bec2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583c5166340c1269a4117d600e7be29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a7de07f00938b3e51c1c20e3560b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19578807a54ac9a74fb11403cab7b6ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca346eb2b9f1109b6ab2a750ee4d672474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142ca68c5f2cd1b51b2df673418f2b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d1fe660c1ae8d4f8a1b099766918b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde62809fedbc33c9757e8f78c8159ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3081f2b6219583ddf7a3042f875e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fbe59bfffa0587c506b7047152c98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da65143aeff8696a1935fdc6ee9f44e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9911df74948399921a9def3a94e450481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab76a825d3ea642493292581a868298482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82c7fcd929f224970a9264e4170252483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e8de858574d150d2f2ee80707523d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b794dbe926af93fcf20e64d31f47a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d9c70c97837f9167c66bba8640635486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1f769d3c83e74029a505196992ddc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ddfcaddae294744bebf6028c8e35b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ec0213d4b74dc3174402ea788cedd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c683ce2d856e6fbad9ab98bfe893f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cb11641f63754c5e71d37275fb0f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6988a4d7b0ab6a3d7283b1b0ef0d102492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be5723bebfb627b2e76e053241899b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c833195d521c57173aa3d4760df4d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7f5c3fffd5dfba0fdc4e1fc58c2e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065009503fa74e6d0d96f9b92b3201e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a9b2c2b39f05c7cce7bd46c88ef39497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815eae3978d04dc5e0f6883e90097ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa629e92e958a5f167e37f2d37fe13499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020169077805e04b1f979aea2374e8e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86eff6a4df62a57f4df3785668487d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912675d9160c706b1879b97f7f7a8bd4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc2e609b172e3049699a2e90610fda503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b3747df2092ad3b25353bfd57bfc8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10231ae50a5c4533d3503a99bd50d81a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f81b8bcca2f2917d112a9dd2d39a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba7b1f5dc2fc9da09226e3667ff392507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec695e75b43acae20e6b19d9a532ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7150fb07edbda7504be021ef3401b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f0019457904f59c93555d27019b57510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1248efc1e89fca5a024e2ecf05b13a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916861f619d926677f7b3d41a3646a46512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797ec3535d1ad9d61947435b2a67a00513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0d8491be2b39fd4d95732a2dff061514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3818e7f059c7e678741e0268a5674b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539528372afa7bb1b7781d3456de27fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67f9737784b047929750c8ab0f16a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9790891d9c77b51889fe75f2a6685518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b95e9b7df504d2397791af0a75536a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a425e4224f44a448e65c25e48a8c4d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94582e919eb1ab89342877a995cd3721521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788cda3d258e47bc9a5cd506d1ec079522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208805937d7321530f5b1fb98881ce3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3df24999998ed6b10c7998500295f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad288577455e424ad958f22dbe9b3d9b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08b878a3b95b987c6bfecf26b5ecdf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99947b59c5b812ea59b68852259bd61527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2e31e8d466d72c02aa5c5c07ef9ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6509a869662cce385187b807556247529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e839e29b14554074d549032f42af6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957499cdccbbe22a57709971b955cd9e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605eb454f57f646372a9e14475a057e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477965334e1821ef803b222e9a2225f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4a0b9058f6b949aed431ba009f710534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432ea422f5de8d4345f1788807dbba5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a158e72c5e476fcb30974b7141c02fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb663bd2a9b96044c324c456ee92be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f92f886d949f690ec02435982db11538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460589a229c6f8a786e4ce0fb7e8b32a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423da3a9c24e7faa0575f2abc1764f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d9d093a228659b947ef4c9646ed21541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a41309a6bdc029e373074c48ae762542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecf097e342c7e461a171f670bc7328543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2201f847bb5099cd25ce81e59a64eb0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a27fe5160f8b0ed1ec8d2670c4fed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bc90c02e26b71f91f3578ea8d91dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1875cc8e237e2adc8eff741b35fe91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70e41c5c5bbaff62c117801c09879e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da47d3af77cc3d7997ff89390fa865c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c34c3c138cb4bf4c69fbe5accb181550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce19556572fd5fe38b6887a2657ad30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8506473d23aae23d85731861a865166552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15391ffe2db0581c35188466699a996a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d42accf3c7188231d4188f3b649f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256f8e6102ea5ccccfe973c84876aef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e06e69b0b3780be51485875980ce58556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bea5a65478b1ed0c6cf68c12ca7258557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6366aa3fb630392fce984f84a0342558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1dc29953efa67a4892a11314b42dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae00308f2a9c6afeeda8848ce60c062560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb78665556c39a680ce1885ab7e35fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6090cca50b45b27cf65d62a89894541562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68d3b824df23a280d26f234e25d24c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef416b6dc50ae027cde1652300c8fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d7aa3fa0dff8b0e6bf49db6f62a5e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5ba6d1100cfb58d7086d96a0a61f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4de610f529c3621b13339d57932ab4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a1dfde94fd4313b109120908c7ed2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b6b3db7fb9a1636f477e3a5256603569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1c3ba055afbe3e58a8fb19be7bf8f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258361c1108ebaab9851504678a4816571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe8e515c61888b9e837ed9b8adfeaa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ea26c4e58bd383bbfb9db793850bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acac3171f680bcf65ca6d5b72d8ef72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c43b60ccdff4f049f3c0aa207e8be2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1db3a5093ab949a00c9e4dc2bf5d9d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b316c5a3ccebb30ca0efee60b6919577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6344ec378e71c1f296641cd443725b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551da3493fcf614095156a3b553cd9a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31e80c933fe60b0512d3ca05b1b4cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2a64222d4d17aefc69608e235411a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb686fadfbbb782d0178bd621105fe2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96066ac19c2823d0e2571e66d2f833583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860de95948b6db1864b4fe4f40bf3b8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412d34b546136dde4bd9da011dc8d2d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542d9778c5af8a33209768d41015fa4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f934a46b995524db40502cb78dd13c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4513922ac472df9de3311dcd162dc9d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c631727b96472fde5993fa7c756809589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3ed4b22e0fcdb684ad01808d5bcbc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8774a11bdb397467254edc288abf0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956544c2de866cb048cc77a4483caa26592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ffbad05b30701d2970cecc42ab240593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb3056fe5521756dec36030653a864594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb43be5ea1c34369b81875874e4a03595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d8ec5c8d5188de7375211c95f1a09596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66106b0e170d52de9c3ae1f6f7c7c80b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52f49ceb0addd0d84512e543c5f9ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5071f13d8379b1daee3e63cb3fcc8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bbf79b7cd898faa5a1ac27b0861ea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050af1d50b4f41ad4565cbd566ffdc7a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997c5ed067e7eeb4308de06e84e130e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fa9bd3e2c834c75994a7e3adcfffd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbd3e5cee112845223b1ceae09e9a3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e9617db740b1166f719826e6a263d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403cfef3732e2f6d6c1291d304d3ec3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb1c7934d36a5d25d122dd133dc9f5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741655f90e05f0dd98064caf1cb8206608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b980e32cdc7d5472e6ed5b41b9522e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027472f7e56068075d3f51491b91e35610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e658252c15a26ff81a89b57361c0f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761085718ad35274009ff25d5ef5f4b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6bec5c28e6ca93abb32442ed755a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cd16ad9b0d46e08a7090926e47e3f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f059f9b85dc6ff8407e0a0b147cc4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3680784b791ffc5128114170eef2aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33249afde154f75d8489e147203452a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2da1d775c8c1ae9eb030dd5309379618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1cff44c694842f0f4852e3c926ce5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe17caeb41c0fe3631ef13eb1da1bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf46fa50ecf663c17deaa1d45e78c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fc2b8dfa50f077cdf1bd1a54930cf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06275c8931e457a3ed4e28c793ea75623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3961348911c28ede70788599c2a31624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2651167d69106f9a9b50195e7fff32625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b58b1e1a01fc02efcfcdc01fc12b69626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec21be63e01997f6ab6a1301d26315627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a582094cb49dd651d0bb9ad33f2c09628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa2d9e37aa954a0ea02b5fca559dd1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ae09910dd542e2825632f294d6053630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6927b16a0e852e9d074976ff7c683a0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591cc7333360208498ea0eb4abdc0b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dcde893d66c9c6508edc3bde11b43633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51484e10ed459d85a9748acbe5ecd54634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5122170fe206b7d8885656f0b69488b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1d169a91a83f3416a4c0eabbdeebf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a744c28b92af03cdd3368d9a0e5fab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888715701c084bcc59a96cc752c6854638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff811480fd4d596242aac411752c596639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3e06d24c6a368972905fd4f26f9fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b85e1c841bd4c13ba41843ccf8ad3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a465c1e3c7d467feb15c7b84b2e8f41642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b84b932be420a3f72aed3319c0aae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb76a77e302191123f971c201cf50ff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d5a886f41d3efd4ff9ffd9c81510f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3de5c4eb7f31b670dc467c5745c508646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fa38ada1061c13fce945fe8fbf790647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2608b6f3d38e3beacbd3acb71bb240648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a94be2381e8a9a36cc8709c4dd932649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f15258f5c3477db4daced0c148974f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664305040c4895cf204bd390d3f271e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf645f7dcbb66164dbc2e079337a86652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36beb528a047d88a9fe870122e02e38653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d17a61c96b306363dc6ce1eff751c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dfa5db7bc4cfcd400cc5c833cf95f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd15e5350fd416798526ef4ab966ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793acdc4f29b14a172c63e374f3ac56657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef4547d8aa803e4e049c6fa8c96dd9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d858a3e546d5b5b48231c754c59a0a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2363ce288d1b0af8b1903b571deadf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcd13a1f6efe7ae8ccbdd376b9c7b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41afc73a4c88172f732a0b3f934915662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a801283a03cf46b5d9f07c1184787663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417083f464b5de7f3ff21bdb0464d57664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dad055455613a9846185799c84d5e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f559096394251288a154cb8541005666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1a93cca204c048ccc907b61f86ce8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f822043a96f7a290c070560d9807525668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db2ce85b2f4e94f80b7264427bb161669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b725581ad4ce2ba4e7984f5fd8cf495670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a64a094c456b79782e167d5f1d20f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6c9052c263c5326f97a7e3be93da5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e650e82471e12fb3ac111b98c5639a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebc1272330e5b5bde68aa15e0b747d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af594cfff90eed9774a2cda251a4d7d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86249b52514c3d2e901f4bc4f8aea93e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14514b5ca5a607b0577ca4419cc99ad4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cd8e2591ab7ee7fb4fda6ad990608678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2be44fa2a08aa3c531feb28cafcbc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9da18e4b89d90660422a543d673377680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b846b217147400cf0e420b5a5852f6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a3b4ac12070c5c6f5642b2b15014f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f9589dd90d5a3d723819cbef779cc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd7ddad0f3249f8e9964b2a9f21580684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7f14001943ff79f65f97de6d2bbc8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c122eae1cce00f2414848ae332b4a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b967af0e90dd81422cc1869e2138c88687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c96c0c957042a658a9182ecfcbc454688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef731fa69b95cddc4cbbd9f4d141f46689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d4a7a97656df3cb1fa0b71d15014b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc820ba6dee18939bfae8da3fdecc8c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dace8f100133adac4800ffbee94fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b0badc139b4deba7fa49943d0b403693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54696fcef346e1205b07d866c49fc862694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc69b6e18dc8ac3241196c294c6722695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a1da93701632b64c10b1059b70730696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8f69c9a9326cb6d35097ab8abb2d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95c21661e86fb8f0b918d39b0e4f8a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ccaebc737f2a5da4ee6054a5b072e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5158c0768b25603cc96ce98b88f56700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0badd1a57449cc517b1e0ad6349f90701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90ccb29be954e8ff40712754b38cc2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c393bb955d9909755ab6e14004c87c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187d344348f9d7a4b3106fda609e7e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedb68b4e5025c2762d46de9a802f09705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c576aeef43f644da08a63363e99db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d908f777a5c320b4dedfb34b14b9f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4186f6a7c126547e5fa160c6a69767708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1757eae88c1a723a2b389ae850c94709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234236feadd330eeabbabae0189289d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7716b126aab4863d89942c6caa52f4b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730be54f4e1927f87ea5eed2969c7571712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e84a326f31b2eaaa9877523980221713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b2b54a8ef14ec366deaa21432da91714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce315318a495c6442576ac99236c9d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249c2644980fbfe256912b91b6620b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211269e0bda6e861acf1f75750a57a0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8da16d998e7c4326066b14e91dd7a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8af2c730b31802cf4ac829da36ae5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52467505ba1dd129f13be929411c049e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177f8f1145e2d109f85a51369219fc6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302c0a28f60a50e9427b38a4515a676722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafddeea079c6a7340f878482e2f941723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099ba3b8579e95a1868617b461936ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f987d9d79b9e0f3ad1f1ee6e0d1cfa1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572c5b56a1f38a226d158d78a7ff019726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8b6c345dddfedbaa096b4f08d3d96727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43f320128ed9f65b25619ecb346077728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff36aaefe773004815128d65c2a3272729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15ebcf9494da6fb246a82a5645e3e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fc7e17628cdfaccd8898c6f273e4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29c09c0c160975e21c36938c824510732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926cb0ce37f332b4c61a1c5f42005d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184f2d3f3400494deb029111f96348b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1eeb798663b4cec5c1428cc7aefcb2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091308252f43a3680cdfefd3ef4bbd4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c2f80dcaffe5a0724a7a0f24fef05737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58095aa40e6fac1d1f333053e553035738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266740c24cb644ffd63907405e6662e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2b2aedd5638974c801d1a65e0ab09740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d621e4b0bbb2b20d27938ba43529cfe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c64d6e2a1a030808b5f212a9566704742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc6c643d8e6577744dca5eea133d9d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081706abfa2ed4ba6cd4cd3e05780e21744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368100674ecb48ab3306efedd826170745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e7219e9c7b042e3788f98bbb56621746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061f4ccd2fda8e9830c1de09f95aa63747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afa63aaacdeb27d676bd61624e1341748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5b8125267b29760aada403cc9ff91749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3134b3001831c569dcbc5fed143ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2501a0a3b2bc6224cf6c78609b9569751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152fce778be1759ef4850f2a6108862752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37617c707bf472b13da766809518dc1a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c496cd5a9e6cffcb7fc71b6c57f740c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8c6373987dc0dcd3f66d408c13d59755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e05a340aee4e9735944dee147b480756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cdc9ae1274b96d06f38de0df13d1c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96f77f3dedd8d32d3e07f90944bb43758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4e4d444bf043bca7d92211b060ac0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c51103a0736ae5a0cc0e826b9ee27b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d3f61a74c43ad78c34730aea412092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d13dfe470eff4dfc1c7530f46f598c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a4ed246b56e1dff2a8162f556593b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46cef3098d1ee66e974a818f337e5d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b78217bf6d963f48dd6a2c71f03a066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739499a5587fbacd06fc10536e19c477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24951f0a602b9ac332abc343d037168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117226cdb7f63c7834fb6d5037c99199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eba247b571462ac3b12ba6b226d04d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33be8e838032b06bb048da7fc32f0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f15c287274ec628015b14b5688e1ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776d24bea918c242fab19064ac1fd6c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7b4e14da63d410f3211e2a667993d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f688e14d6f1a1156f18f257ab02dbd915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faba7d628b73f85c6a933627f96bee116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8800c284c7dcd4fda0dbe58c4a164fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0402559ce79851eb6b207d89951668e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dd0de7abe7237822ecc8b9d3de2da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fb0bf227d774613184304e3c7b2b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa20e810dda8b63c253026cdb7d26121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94519730cfd66153db7d91e004e4631c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7fd85cc6371148b2538e481a6204c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358796cc4906b30958e10504bddc13f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcda0a9925474bd138700cc96e70c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c99ae9060ca5ab105300a953a445226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841baf94840c6bb60a590a885c3008027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2dd199bd4ed6e7da46d705f137b1f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b79e906eced5df60fd0b7692e4330129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf57f8aac4ba022aed356e07ef9c9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77a3f62c24fc0b85d1bda688b5209131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1d635a46904df3f4de1070a0b717c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcd279d9fc09877a3324d4667acb5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d018ea492a3727901b7da38786cec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36864c4a4008bba15ee65d5ef80d93b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5ceea9dcaaf8900e2b0c68592641a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2f3efe279a75ed76ee5f768038b9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5df41adcc3a72a6ebbef9e589a18be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b2d794d31537153268587b2c2f15c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d5ef86b98c78564b0d1f26b799ce040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fc89c391ef8fc40d412eeeac5c0f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca65f86500a85534adcdc7f892c684c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4765212114039456458ff69157dcd9343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f302068134c229b04fa7682a82a8344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213f89d3ba2951d5eb58812e7a8695d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ef7097e657079fe1231f72a509c4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f26de29fc18e6ca205e2e814f6054847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445ec10a6db5df3e228c9459ce5533648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee15bf6b0b33116f9e0b1529c6d74449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a21d2f3dc6da7e649ad7250dd9ecf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96bd476d9fe68acca05f2ad5942c8151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383e4145006fc926eca43c94afd5b0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea907eb6cc7e03473eeb822c4bb022f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f8b4c2bd07cd516719c7dd5cd84d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0bed013df91d949252bfdbec9b67555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ff599d63b2a622d00111a90352b1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebce65e126d4ab7ad01906fd18301d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b2eeae47aef34ae75cbd2c6144eee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3736cd56965e8f39bf58a3b11fb2a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24007344f9f534448791a25cab3d8dc160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de22e692994b44d3d2f7febb9aefb3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba08ba0ffe1317444c67ed8ea0b56862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e459357aa4d5aef683ec42e2050406563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc6e2d85b16da56d0a1365d46da9dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d7b89583b05de2c55caff762df78a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c8bdfe6135ab8aedf9b1928c92f8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb5c370a8da3ecb62902bf09eadca967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b99af7e2487942942b32e0d521e08a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1c6bdd661aa680dfb52166f4f14f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a59eefa604a58a2c55375352c9b9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86a2bd2362ebcd035f28d6f60723ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a9f3708ef3eec03795b7ea358081372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a327cebc70a040c6e04c2ee7134191673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca776855205dc99ab86b93f523f982d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554817656cdecc1207715409963c4ac775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cf7b8503b92f95177ef663a96638576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304a8b713a2f78f27fd8b5c50a5422577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016a21b2bee77eccfa13bdc536a965978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef009addb3a4ad729bf71f22d8491279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc941cd86643d9352a83912cc3c7c2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6ac50b26125c833285c50c73c61eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998cd90ae9fe7868e185b877c71e5f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd77c1c53c5cece8040488b1a13229283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94bbbd85b20db12359621c3f4c740184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98202a273d2d094ec3169aab0353c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943654b7d6aae3ed39bf20f40fbb59e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1310bc3f883d5387543da70b30b3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af96ede1650322569c4b6283367ff0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb4fc40d48607eb5f9eeac9bb4197d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7976670fe60618dcdc8554767a98b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088e2ab9abd89bed271ccd5abbe1ff891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a5a8cb5445281331537577005ec4492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb6861a3756a840e729310192bb03493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066ea64b0b3618f7b6b47764ef044af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0764632b580b3f5f7e52555c932ca6195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2701c94a09160ed0eb7c3369a0cd8f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717aab1e690b8ebffaa12ff67a197aff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4edfc3f6de06ad25acc15a924c851498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62914dd68cd0d6a42ece536b673aee2999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a426b62a74d82c1cef3eea1bb97b8f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdad4b8b243607f6d4b0ecd65ee2e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd07b4548cf4e07c893a1889e933eae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c33a4957de4c81c452ee6f6910960d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91972a9ae4d8fef98a8cb744887992104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124add18fcaf29bdd7e28de89d8a745c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a511a6f08e2749a41f6839049b9a6fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e489645044a04a42262a8f22bfb97a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60d4848634fcf9404b9ff38acfa23a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8014aa29497da0b976e3818b9665c62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f8854c52cc05609ff94eb839c87e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368e68cdd0763a1307842bb39599a8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ca60550271d9b349c369f8802307e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261990518315cd3af75ebf215934931c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc0e21895353eee989ed47306585d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa902a3f2590ecfb96adc21614782c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7775cd0fd8f2c8c038ef57ba38b79a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ad8ed79989483ee183e6ab6d2b2c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f75beee16e5dc4bfce2f6059780dd0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c85a6d48f5d9af0e818985af2c5ff5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ea5d334a11e283bb1e3a37c0b3fdd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53a6a0addadc4880376859408733f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5896c4496976ecd2f3cf8f6a9f0f6e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114dcb013da543dab3941a94b43cc93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd0b63192320e46f4fed653c1014f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53eb72c153d0d4e1f2ef71f703298e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c079f874d4f02fc25e5c0a9bef6a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d16caad35c8561795df0b03874a54127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cf6e3384edb8c6514b47549eb5531128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54991d3c43a75b366d1ac0b28b343d2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1232b6882fc132c14eea06cb9ebbe1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342702d609b54b1fe39ad1292e3d3c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe68001e61f38f10d122e50109833d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf4c774914327e8318cbeeacb18aaf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a2d700bd848558a395cf205e0a0c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51668a6b95ba3db6f0621497db363c84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44554ca0be578e7e54845c01763d7d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80838d9db4e6bafb542f60c4e673932f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab9438431b2db756761740af72a406138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274772fddc6a58f4cc070a777c6a00b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292404c66b4ba039ce25b8a37ae5698140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6247c827b14b8c28be6be4d231197eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f73e58436051e14b45a9dfb960447142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754317e3c9a3885fe9bc6902492f544a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fd0f58804c3d070e48a21ad8a7cd9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b27635d6be08a329ea8195368dd60b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddea44b091988fbea22d6e387682e41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738e11e0fd46116171673bccc915e2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93404370de6d908a0a6264e7cbed64d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265fd355c17bef74273b3c49eb601ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88572c7b2264108921b1d44536ca91ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1463c69f617195a2c86beb6589e70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b804d8e4bd98dae365eea3739448ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc1d826cf91d8e305d2df0936c348b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513d69f8497878cf39f1660422d08d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0aabab8039e1821aae4d5b791a343155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5f805fd3dea2687c037f70395f89d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9b8fe8eddf102428ecfe0391d13e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe9b725d89285a053df6aa6e6a937b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec85bf4196c89ae90003d334dbdda26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83197131739da6e96612260f75e8681160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb93ad169cbef3bf8c6b6f379dbbdf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b5d7c785271d4b452352a2c1747ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109843e997ea47c9befa08d2a74df532163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bf603d5935b35f1afcb8490c3d396164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b968688efd56e01fee16c16ef2c93e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a8650d760dd3f5c49dfca3879d18e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64645547a76866b31edff4525db3364d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90dfb9dcf107b03b47b40e3fdf81bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07fb33cf7ae9387519cdcd64021912169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae440f2bdcfaeda6e21df6798b40149170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cc28a36267465b0082cd85d3bc2a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bbf21297edecd017ca0bdec8b1af2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c4784ff8f21c2da424895910b7cd2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ebca2cdcef16dc06139f38e96e489174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76212080660a0f03e78f630b876f06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4a628201bbe4fa2c2a54e89d3715c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6daee4db1b8fd72356b3c846c8b3ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dc435e57330e4a81fd75f8519f7d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9ce20597ce8678c664fdbdeac6798179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306d48d6f401a8467847517ec7bad83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af637d5a89e302966f7f4660e6e271181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a5e7a14df9299c0d06c158df96aee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce213cfe858c2b0f96dd885c5a5a1d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d0ed3e96ed1c7f35d18466783183c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0cf0970ad46e9e05bfa0fdc9ce249185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba67248a75a3e63c5a2f48aebe6edc6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ae3dd1bfb8bcfac4654ed144eb4cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7766f339175438f229da87a9187e5d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da066136b2e5b13475081c37a80d0da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bf79d16f39ba857192fd5164cc0e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25653100583beae46889373d815c0da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7647b2536034e6638077d97f6b971192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8dd5cf83647d4efed9701ed5da3d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0784b493ff354a880dbed40254ef91194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3d2e3d3629b96bce910bfbfd6e5fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcac340ca1229c92554884a1639eb9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077251379bbc7511eff09a4a4c63757197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832b006d63ec08e317897422996b87d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbcc235bd1225b67215b3cb6533707199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2043855d22a3e9bbaab10795cc63efa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c7414f330c6e4b944010efab008b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8252ee4306a9e430dd46c6bc3e3202202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c552c5e0b81389fd9c629fe4a836f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd68a522d9597d6554f17c02f701c7b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779bb86d6fcb24208d3458c37605b2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92bf541a4c561430f3969c00bd9c19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca98b7a7193f161324c1008caefe26e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b475d4943ba880707de170c598677bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1731b26764fc5a512c4c4c7d167d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dacf556644744d9e639f68742548c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75af41d734f2d9cf17e494dfe94a94211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009c5b2351d0b2f8966f2a05b111568212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c7a56bbfbb7e9d38f0b1c5287f4a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec587fc1f0d7b03a9d75fba0f59d2a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b32d20007aba69ca163d99e5cdd1d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8cc929d567dea932c8eef91118d30216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f0ced25a8469f5ffef3d803057ae9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8a0ea699efbc939fc7cea52b4260d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4427269066616aa567033b173a0eefe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10447b18a6a30babf01cb3e47191cc27220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce5944442217a8bcbec1ea3716b5bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81686b5976fa868aeee076e1a0ba175a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcb9cf9a09365c95b6e2616d0f8850223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de7ed3823634fb4d8c9be88bb011be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ec71684430216193e75a91e96d0cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f880edc2f876299ff6fd98412010ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589be3b8ab615248f4f1a61b2e52b0d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491cc261d81cb9040e7fbebc2b52d39228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712dc5079661b18fbe407d0f2ffc980229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cc5ad01c46b5347f554ec27bead8e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19975c6a2f9de4ce2e84b33469296f26231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf08575ef8a030a554f785cb1d809a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79239b1611ef9ae22689fedde549fd2d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163431f6b9f1d894a82af868a5a42faa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f22336a22065d586c864a2edd17c73235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7fb85a0f5401f4da16351e0b3d3dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690f8626a19dc4224d890683a1b7db7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc10884f76b0f7f7f4c032a149f9798238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fd67941979c8a806fe09878a08887239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae6b8e9d8bd05693b81c27475de12b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071e421e6649308f42051aa64b81d75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83217fcb58d8298e93ab5d2c3174b264242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d31f4e1aef945d531295e1d1ee098e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd684964d1e9db442d54002cefbb264244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af6bd47d4ab8337bffc0c3dd029ba1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f62d54942bfd4f3e1bc5fc99e834f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82828e443c1f670412c424c8589d70247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46f1a05870d7bf7e3aec1023e1e884248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbadea0842ae35212f09dd1368ffb0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530867638c3a7ebbbf4688d8e3f54d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08b6131638fd635b517c760cf47c33251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68006cea5bd5c06e0a730f98ab521a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80729f42143598388d4a0ef16b671b3d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99fb8f866283344465dfa6ba0831e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc1d88ccf9d9283eeb9dd186b6e9d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33ac65ef9d3a84cf0268ae597606b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdbebc4220c86b0019bb4f0335a49b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5111fb60140842bef6764c0ed95e246258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d1e414204069b432a1fe64e21806f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b2b20d31b172dbefa1646feea56bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72168287e48fe6b9f035f77827ffb69261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b29e0178562f86f28f53162e5287d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3302c32e1c5536c7a880f87f84173263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21246217b2222cdb11fdf4225bd58757264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab413350efb2193a803b235e282b0bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56251209091db04d8b819929598b8dbf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0885ae7115bc3f2ecec5410f9fc26267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6951fd49a828b985022fca7105946c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f37a8e4d17612236d38767fa71abd1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fea9343484c9a91c0c2b9a4e8893b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ff0643ec052de80c5e5f10b050646271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130ea6cd31ad8f23ae4e1068805ddaf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be0e4f238be207185473ab627a8f87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ac9c18f9a0b7055287a9444df3e4b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cce9c733d1afca910f9793508e7d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790e7f1854b129df6ce09c02db76202276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29bd2b1f713f4972942cb39f29bbc7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9a03ba970ed9bc023cc551b6d708b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379e36348207ec7e3d9bcb0b1d75ac3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d80a0e4e555a63c4fcf3da2044632280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5b6776f504060a2ef6059d3739205281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8153d3cb2cfe40b680937cce4eeddf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc3daa924d92f84faab8da26eff65e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc1e4ba8a839b3303be45ce814ee96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602aeccba940518f117e62cf3060e5e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d843a25a84607219e3dec26b47ec4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7529e88f7b76297a62052e09da09709287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c018bdf8c57259945f257f440afeafa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c090ba85bd2f8306b80be3b29d6e93f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abf02b09e28f3bbd96d5cfcf636a45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eaf559574031309a21a3dfb164f793291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad68801969c59204f931203fc4b6de8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305791d7d3c0cd8dea0431b6f2f73fe1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd488bd4c39e485bfce035316d708221294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76944443d8b96d360481521227706649295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48b6c5db363d9a03b1ae50c2879936296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffc609113332e12daebb0588afa297297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d2c32008b1c71808aabb1cd06c3f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90897edd49663a47bb202e686409cd99299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9b42c061e75f5bb6583eb20c88355300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87c56e858f3e75bbdeaf5cb9df197c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c6cf8902970734ee562a5d188024c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add449601cc0949a486e870e00cdc345303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68124a3cc27a00284dc126dac5d2b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8eec188995918146044d995d2b3943305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b720ccdbe949fc78881c0b1ad6034e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b6bc09f6c7acef33e4693dd0b9901307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7015609bb7b925ed4da795663f677f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbc323d8783a20d27de3ba69da0ba4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad016d60ed505403524215eb098549310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f5f5c10d1b70c602a15861ad56684311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6501eef01eb9f32f0e585880af953312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e3dcdcf7317edba5ed12ffc759422313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d69b2ef41bfe287f8086e8317f2c8b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682e6e307327bbc3c2955d52aebbf54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac11a56b3515e0a625df421e9a38924316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679b6073acbf0d02f7a26e725a2c15d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f5f32a8d033e137bb0e8305d12c35318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f56b35105852ecda3f8d496ac337c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebeaa020af57062b1cadb8b869c346320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a63a251fd837193d36523385b2f24321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7e966ba71d4a2f1041bd0895cf599322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c26c19772b370c494ad4c763604f84323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9742d8ad8309da44eb85f7c33384d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8925d000e015a59c0a3623923b48908325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c90be9c47aa58d44d8f2d53af07ee2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfe2f00606a63ff424b41972c5cc3e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da38da5a26b7daa25a756acb0396bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866be989d6247a990c3e93648d87149f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac73c2f7dd3bdf2a856c31f6ec30a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e13764d8646d6bf56c5c6505fa539c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f6fc5ec58a14ea90aa5cb44bc3b0a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab4984f6f87d6a15f3bf7244af8924333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a34b6d5653b41b3a3839930ed35eb9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc27d3153fdb20ad42fe5241f44ea0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74883d2e811117b1825a17337544ff0c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa67d442a03633c732f536fabf7927337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40dcd7e7274ff84920b83d8606661a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3e3ab83622179c5cdda8c04bbb196339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bb3ea64bd839a181d6f1bc1170164340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846c56a66c4dafaa541b77b7569c896341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd04b2bfcf35d7e397bae9b96d922f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308377a8b1438514032140e4386a087343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615995eb9e1818a8bb67c4c707463d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a90f23fb1bf1b6da66eda555f209d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a703c4ab5b6b7d0db7f271e95e1a4b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c4b5eb2f63094499bd2a439f6835d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d29da362bb366504d5cee601ed2d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8435ba4d2f488bcf1db994b1c9bc59349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4882349301ca1be6baf25d50f87fa6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db49dcaebc3a1a008aac24f8c37f873351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b785a48f72457d9279e060c4bfd31f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9455858f2853977a81bac5893488845353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9997588f311843c77f618595a26c2c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221314e8ccf734493b1a8966684dd7d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec4c2757f1448a65a39d57025105be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab3b24bd15d7e000abb806453c19a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780d620e6e5d7f5c1258b5a2e456cf8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654922a6861dba1b938d50097e27ccae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f9eca9d352f95c3bbb77d2ba002c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cde61779d9d7bc310a210c99ef4889361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57e642a7c0d0c7dd432d298a37c015362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21429bb4c161d931ced14bed95be1ccc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca368f7947e4ffd231e55d39580eac9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82cd10c7c4dd0a3a6e718178aa10e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8418f28ba3243879571ba8d81d537b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e17208d1ec5b242e958beb8558358367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba912c98274e41f299bab49cde40f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a81ad79c4c5d9dbe8f8562320299c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bed2a7197e49f3b0c923770a781780370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0cee4848b577c0d30cf6f4b5d0bc6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ca65c792f3aa624448df514235a6e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3beeee6a8f519386e4449cfcef6ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e390ae1443eb8a5bf86d8990ee518374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5286d724f3f6de12a5aa34b335d1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1de9fb1e326ff1540d3fe4520ac00c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dbfd03beccb27e6c9bef4f9d88405377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd664a8cbf2a52b5bb300d96eebce378378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403924e312e365dc4c5cea442fe6d946379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7492ac2c62bd55059aaac432ee7379f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f61333e54c17bbbb1cb26b1a5ad66b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e688fcaac31cefac231921f022b0cb5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173146f36f3105125b2e592c2f3f4dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e08ce6d43ad5847fe833e929a3f252384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2418fdb1c447f0fd42f44ed91a9530e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49fb345aa82870cacace505daca03f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f249608d319ccc33a31ef16c25827ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc6edab67ab9af01c16ddb4e882937388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fad1da9db0468da41c972b7d94bb3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6352c6c105bbd1ccddf767d25d9378390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd633d1712c345f3ced8a4c88ea491391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43acf9cc1c1ef26be02351dd16381c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94132109d89312e0648a7b88e4058380393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48689a1b1080ea9fa3f3f437c5a8110394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9051b70237ec6c3ed45d693aa8c4849395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518bb9f744c0b5b940a2f75d0e84a9a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abf7e36b413c54329157f90024d04d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fb4f1262e3a791924c56e3957df51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a07a3e9204f641817ea15bf0a25c7d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28558eb37e7838365886b830d934b75c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355abb11ba0e8fb1570d0c7fc772da2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776c06eff7c7a6b876be791406097eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ba97bf42400bf4b71245a8ec13707403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3088959b4534e7c50f2ef7f3c8856404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931335e68966308f8b5f77448eae4ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7e0cab1cb723c4855b83df2d2125a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c37497b46a6128da7a9b8e030a787407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125b4b464183ed64eb5ee7eb8747abe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921a412a3f6718bf940c20b4bd94ec8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9748a93dc7e08381426299450861ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec9fdf4be7dbe126ba0fee9b45e2ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359c3854eabc51c449fadfd547256fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283250db512e807c7cd139797a10decc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559695805e2b84f4452f08953e0b0f5c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a012fde73fe0b142a2d0b9b106cfe0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0991df931532dd92334f37c67dc8b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064d615599e51bbb70841a322961460417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a71c1de9dfee5f3d791db5b4f71fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d434c301035d782070d3b0fd30b09419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f8c45f3854b1bbe39f0c93fc0fadf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6265671909945232917885ab46804b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b5304e4370e5ccae2e4467e55f951422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73b157abdfec96ce1795ad605fffc0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6c40f6c599facfa68aa71445ba71c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f5e1b9d881458cc68bf494a17bcc2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3107a5ae90c767055f06b68ef878a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d753e9235957f398ba46052b0f3734427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72605873ba4ee9a2d2eb524d13b83b14428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741379dd0f70a1c4038aa1f013c706f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d9a2f36f6efdbaf029c070e62127d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc147182d0484f9dc1097d3afab732431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18daf384dbb18800e070aa6ba9db701432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ab19054535babbbf89e5a95b31997433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2e6c63e4b05a7db0da45f74431388434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b003e4c598fb21eeae87bd719c0d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e3b3f98d8e43afd31ff70e901a822436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d708514e95a86dac8a6ad3703f6db0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ec72d61d220841f3acf013633bdb7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4766d0527606d0aff0c4a26dda6cc8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33711d6c46be21a938b544c148465d43440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b0ec78ebb8f1a28c852ab64cbd019441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510294c63b62cbfb864cf0892fa10b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866a7e350f5791d6c8c0a6bea199525443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bd94c997e25eea0bb4f661bce9539444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5bc3fc48d6ee13443498356061131445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3a6c329d38ff53904aa7c4cf214f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a6e885ced385678852ee9fd2c638e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c05c6a28435acd454db02c31381e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9fd2c2734bbc037cb6c51ecc86ed3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c47efb114f5afe30a04e1d676914d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203d824c9a5e5719ec78b27ce6bdafa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703892bfa97a278fff269cc01588b633452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28beb611660dfdda1b6cfbb9a9ec3a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77090bbbc5a14b2a75ae89a2823992454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4a4981940577009d78d6a8b9fe153455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a36fb4edd49297634294ccc4f2de34456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85e792af59f61c64b83914b152982e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0854bebb16adf6ae1ebafd95e32c810458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbc5cd99ea45b68fa3211c9a4b55d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a218fb5844113dcb848561abfc977ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfd793301eefbe9a9de823649276dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88b60515c895377aed1966676718f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f0c360c2a48f97ad3433fb2d57110463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedda7575ef5c8ed18df3918161ca24464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37708ea14f631d6090e6ad55b5515cca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bae49012bdd89f5bd5ad0bf7d5198b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954620cd5391a431d4427350994088e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8e3fe3e50efb8cd650eb79fc75510468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe4b2427840368479298a6dfee8c7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54ff871c19a128d8f563347263e82c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4da5c3b5cda65482591e4c1d8ae9b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdb18401fcdb8669315921fbbe6603472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84616f77eedd93fae9ca7a00fc375f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62479fb1ef1906b86862b40db97e3867474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaafa02188d1a3f374d7399e18548b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead45d4fe1fad2d1fb36e46332dbf663476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7142f395f997d1d159bc3dd0b278a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63af30da0d271001304bdbb0f42974478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78957b96088a11235f45a4250439f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bc448dc0adbcd6a1d9dbffa6e5795480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b96dc39aadafffb36a6eda9a22d06481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26563a141eaf1e9a242753f3291e6202482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94b1ed399ca69b7a6e3c2084e13b7e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54e4b0d0fe996bb396a20975da613e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c67bd53e982c6ca43bf02604dbd6b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512d953ca7a447d83c54ea4fd91e3ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cead301e5ae919ba6efda5ffaaea0d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28746957e9d6aed0e46786acc89f22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534abc214fda574333888f1c9ba3b963489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f9d1efec85d78cdd83596b2423b97490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33406653764c67bf99e0defe2744fc36491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a1cbc4a77f9bc5d6d3b8f78bf51ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c4da93b92997b9d37f3d544af08ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3743e454f1561ab7554edfdcd75bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95066d9a59eeaf8c7ecd4a2cf6f65f03495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e69aff3cc4bf852dbdd80221bf0ef1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef99d7eb58a3e7e4718c166c5b4c61a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d52d3c88afae3310d25c2a29b15b3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc366f1830ff51b41cdc038a892ddcb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a667bd915de544c462a3ac59f4971fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02a4f39647eb3e35b2245b7f9c742a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6939a25accf7c03d65470293d6ff84502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535fa021c0a8d296dda162d6be5a07b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06bc9cbe247e2fab9c3dca4250d653504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f84a878614a615354d2283d4f3019505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77564fe72ad988ab6fa832418b9025506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c8c221bed1321e33f51663569ceb7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719aa03d2b58f1f63efe6848ea9a9a5a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1faeabf8e0b4952eb9732331aa102d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9861c5964d6d4ff56be0847fdacb59510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efaa31b37faf06dfd3c2271f59040a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13002bf0e36e6f9b03e5d4c7fc449ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583797e1476e8aa618249d61739475a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282b5b336df66363918df3560ebed4a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70849b785ee5e10c3b30e5d5e3959d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bd649bba190d628a9812adcbebe31516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186b6bc6be01b62e39881290d952ef0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96a73cf3b23ac736c5fa431eef5869518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd1b4f1e1624ee5ad5ce6a8b1ec59f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3908e92c63880172f81f4b5360bc8b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73663aab58c6d7f001b310b8bb396b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9eeecebe6e056779f1c87307d69cb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3365a76c948b2aaad18b4a55f2154523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908b326a0211a1c2dfd9041f48ebdf9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8094f3a607b71b14f0d621205619c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f383d395a5255063d06bb41e65c7acf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c269f39b12f95aec1300777548b2cbb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c36874a14e9a204b7ed38721e2bd3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8b6743b4eef1c5414c9e1cda82219529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3159043c717afbcca92415342aae55530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329a0714a4173b11914a8c3ba65379a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0609aec98b6610295163b12eb1d251a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc40fc404619e14fad65521007ff0c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebfd866a63bfa431231d46d6a6c18c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7288811f905736d966b8cc8d1683e41535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803694a32f165f98f16f3963ddb8121536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c4b94237d37070a1a1f82bc93d83a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bb998af9b11e1efe29e4b451fb01a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5ef11737c282ebeb02bfc485d6f19539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dd2ac4fdc85ba33b0e5fda21103b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9ea00481c7fc75eca4696ab663e43541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5bbd142d81b49965ce131f55d5887542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f06f7f8919dfddea9e7d9ef959754543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb15e4efaced4ac1bc98f342b6fbada544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2fcccbad483bb4cdc44d8711a5111545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f043f67cfcbd6ed5e2a733d764a898546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020db95ca0850b836754593675c0d04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99686a64accb616ae98493418fcb167e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78067f7c73a69c1c7ebe2e617efdbe1f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d69d7795ceb757ad6cea2a677308f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1d9c4e6ed9995de93adf88cea8efc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd6ef29bf0373eefabc43c107fb8c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f445cd595ba2f8df41d96c575d74fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3de8fa4eb0a74a4c781fe91fdf6f9b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3269afa5bcfbb89b722f178ca51b92555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc07c013a037f0945c333aacae53e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f549e4691aca456672c620d6c9db3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939b317d8107eb648de15ec2b361079558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eda9e5502d310d2ad84c99adf70c41559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6522510dda42c6cdb15f67f896bd861560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd714e6f1671ab05b421084c18495e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdaa8ccebc5dd5e5c012d996636f812562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c5288740fc5f7d1e5fa87a67175e2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb06b68dde47b3b36bb19c15a1aae8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47cb890e59ea70050c9c259c610626565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb403b5870d5a72303fba3bb76438df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b662aca32c8c676759f556ff118f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dda7131490684813dccb1c51c8dad6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95f4396021c2ee947215584084ed08569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a562e43bd7d2916d6e98069f6979d18570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46732c26d6afb4e01c7f7e2900d988571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c325a8ced1f8954111977764b9f57572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31feecc217258d8a6778a9e7f87cd1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524861c55e89a9a78cb2137227eb2338574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf497b278576bb78eec700f2be7bea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cd9386351af78fc2e5db925222c71576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efc9ea90954eeda0a6a64d7f60a79a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284bd660a902612d541e649988956b7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad83075f1e534046cee78fdab02400579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf2c5194f5a774d0b38fe24d464514580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8af6caa935c84b5cc79c3279b66bdb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dab09261e38367b82352ca28f58f85582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaedd29bb4e4bf96198c440551fa577583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040f3fc0820be40ff1c5aa25af8fc2a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee48ef5945c55e599cc29ff1966b3ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e0d2b5e19741e7334f9063a53175d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a17eee6815c6bed25a909f4ce9beb3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7f222ac49aaf98752ba9f4482d035588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3e7878e74e550c27947288270ffa2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285b49f3ed605af0f1f552ecfbbc0db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b9f33a164cb82253b72fa4e694fef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0aff450fecf2d98d388425b615fa2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce026b8cc9f4f423e7e877acd007d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d7c11d3d3893548cd016377b63d05594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1446cb81bd4bbe12705063699d097595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a93bd8436ef5595d6bac3c769560e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f43b02519ac0ba27311c389d52f30597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc20160b04bbb5dc725340434856f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf5cf868ead9da7b2492a089d8c2d7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac8d37ad017f73012e2abc60b11753600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51691a1f65918e8266baa26f3e695d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3253a15c3f165e6e43bd2c55af549602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15c571415acaad537e69084ca83079603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ee720451277e9d077cdb400ce9e10604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b73f661dae63b5091a116b98849e80605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908ce58dfae12d38a1ded88cf27ad9d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64431ce170005f0ce325d2bbd368bda607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a929fdeec596b2b422fb5caba0611608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcaf70d4f7a75f1e5110640f2419b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353d0bd0373a703ce23bd7d74fc1797610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44f82022c9876dc3188633d95cc2e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66aae7be5ed2910fd35f4837adad36612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e593709a7825ef98bf5e18f6b3d2f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf7c5f556cacba9829b93fee2cf508614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4c2126b125de806b0328638ed0172615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eacd7ef6b593d62fcee514b54874df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40e8381add18eda2b6b870881f9476617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332470ddee8e564df72aabb6ce5f483618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a35b2153d580cd7c807661c690936619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec5b1efed17073cde24909db5ef8bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e7af5bdc15438ddbae8aa5718869c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d288e7e8ce74962fa1d2407aa21603f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fa01d2990ba38eac6f9102de282ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515168761270022cca7c97c315cfcec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5bf2cb73a4d7a2340f49229c5bd6e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1dd8d57f9c3797a1026910591b373626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75deac58c1e4335a2441adad01fa0b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60fa64b22fd0816c7af02b4d5419d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656f6aa3457cc5e08ae37b2f9c4293f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d20bff5caf275730b22126ee39a72630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1688210e5cb0521c5216a63682137631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7c51f6fccd8d5e277d1d2e8973737632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f5b617498b0a58add9d786c981c4b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00383ffb13271a5171b1ddca0309c4c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058bc7539c995d4a571ef5844cd3251635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f964118f20e1a692f792b23b3b103636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fcb4f5e6f2240ad34bc987a295396637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e741670556476da608c8f42d20fdd93638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38364e0e81c53665afe08180f5c21ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2813d9769e84797b482157aa7f25f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504f5286115a9603937cc34e20e5645641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7400ca357aab7c340e4a1b041fdf482642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cc786e902b6d153a1c94cf491adaa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1f8dd5feee1bbeb9653ebb4ba5f5a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7479c2079e10d90645059e6de3e34d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379d049dc5e21ba6aaaac2181d2c1a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5498f244dd0de9be161cc6d5a0c88647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1528ee62663a1a8cc0de1014136b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5df2f67974fead09772b6221634be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec9faca3a5e81726d2a106c5b40b4a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d93a1c21dae188e6ce97773eeddf7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199936974f5680d3b73923d2c7c6329652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a00f2f78e6c32945c6c0fd00ab3fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fc5c417a76218877d137857799923654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e06156a311b71e9153b394d3c0b43655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a184b0330b4c117bd86e5ac7c4a7bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c176e8ecd8668c3fdb2a455e56a2e1a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71422f2f6fcc050837e4dd6d93142451658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ab4999a8b4bdd81c418477480efbf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07753565bf2a98a552178b8d113d32ff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19f892afc048ad4b2279254c1aeb8f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097dfa0d16f4c33a3d3e7c45017cafa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78251bf35aa7bf2b8668cb47690acd73663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea611886d35201009c911e08c693f33664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb77d03c44c9cc9cb842753f32a6983665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3a8d6d7b6242d488f23a55e671d8c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14412fb47a725df3aab803257d9b4ab6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15b2756d0389fe913928d1e1e37eb6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c7464bde81d7cdbb62edae4f41b92669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8319d57c8ed84fabe4040ddef99f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696148f5ed0e267a9be858f29788697671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aaf8f65fe70dd63c51d3427dc1c731672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184b0c3120f4dc3cf3e6596726ed929673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2677737a697454ec45b06aec9042ef8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7b5344ec585164100934d141a7802675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770a7202bde514d72d8967aa4583a9f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9442931fb8badbf3e8e1a474427cd95677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2fa3f9222a30b4705983b5c09b8f2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f1f60d6a38b4161f5603575846818679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7d5e45583e27c6cbe50da76e48bc8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73476f2d6be53737084634c0d3ee452681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4713841a251d30aae5625e1026597a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31594f97bab10df418b99d6bc40988ee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcce75429ab8c8d1bec011d4c2f581c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3ec84c7afcbccacc7be689bb33cb6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344946b6702cc33709ad564218a30aac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316710af65b520bddba9fe426fbca004687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93337c8215b856abf40e45f976f6d05f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a05a291e452a764aed80ca0e5cbdcb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4a917b98d0ba2fbeae72532a87a8a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbeedd3e65991ddfc59eeaf32d9483e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862cc918ad91518e2e8a42f64c5843c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867d3ee0e39327bc276b0a8b52bfd72693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d69393005e5a084a88e9004330b483694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a785d6e5bd22c102b696f73053e657695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85528bc83aada5fd9779416c28bc5ae0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbbd716bd5eb5131f8ccbec3c078bd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a024ed279adf0c0fd60ebb2eb1ea768698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c33919705cbf6a44eebe19a9df8d90699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18948f4b381eb009f4d75f9ee20067700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06ecfef35b4a53d7a5cc87e05c0306701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560ea20f1fee884ce2ed309ed96e4b1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911f71f14fa8833da37e29bd38f5f44703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92ea69c9cae2d86e5c7c299f0eab6a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffa3d603efd40879ee23ba6bed5d23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551f37c1e9199a446932df59ac7b6d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174fe6fa1eb97c0663b2008a7a38b8e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e4c620bc7298976b28a2312cddec5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a08ef027354069c1fd88f4c3b6e24709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeefc9370b880ca659a4bcaa1b9719f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366e672859dd0c7da10fa392f8eab8d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a29191a0c58de49dd4cded6a6ec56712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0317611f80c13f36b42d9e940221d0a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec82af2fef71088e53a1aa2dd70113714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edc6aac39cab3831aac3658b43f967715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc61265ed4b34ca28c4b3591a115b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a50050b5906b1e2fe4732107353017717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2af79f35d2848cab7b3744192383a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda894cb63070531a4ed7a3ac2da7ab1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7802b11770ce2344a36788ea9a1a0fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9da04104bef9c69bffabb1ad1dd017721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c7155256d064318fa7376ee04c3a2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf373c7153e1b9128eb2444950d91e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f988166df91052904a500addc3d1f0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322446880264057970f2ea1f53f11e9f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e20c6bdfdf259cafd115e5dc761f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137e10e7f99d8a7b23d1c168aaf39f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aba6bd525d367834e680773bf161c5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55ddafa46c6d64fdf1f5e63ca0f855729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7cd4e2ada8bfa0ce91eea502c36a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b40191bf8796e38e3663ce359ce423731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c126f7dbb1d4acf0591cda7cb12e01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940d3cac836ed1170c303610df8a942733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c29dce628b4fd885d366c1debbbce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7981df4c87c04233abb4af470f78d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d98f1ee9dd3347a5a9f82ca905806736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31f77df7213cbac4d9ee8835495f23737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19602c2bb102910c4086aa445bb0f151738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4131af03e3685bec264690c1b12e31739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b71e926fc754077092603a6b4e1dd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e34c771b27ea862d047627b97f1747741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194b5b552b3377bf4ffe2227f84ed0f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4c554f0b9fe1e3b4e00ea72c611dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820a114d7c1467b6346b080263d6a40744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea070771282e13faf8e3bf3d195c696745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b62c8c4317f1ac8787a87c5e60eae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a276612afc4fee24313c147dad76d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f15f074d0098321eae4f9cb600088748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950f25414f9649b61e463244e1966d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476fbdd907438155d1e4b7f9ffbecd8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cd1cb54fed862ebe71be88d815cc1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ee466fc3fbaed201defff752ed0f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210f9cedfb6480e48537327e68e1b2c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515692b52e5cbc5935aba92e4011de55754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd62d671f3e21099edbd9ee4b35ce6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb190cffd72f9474efacbe97bb3d13756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e351f61dfee5dd56b4bc311a1ecea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2679170494d158da5a4355a390570758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fc114965bf901846a133a3ca57bed759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>