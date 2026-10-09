--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29240bd07a7a99ebb0625abc22ac8c6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37461dd97d73ce8a11269d581551442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519e7f1adeb7d0a56fe3f815d46c2233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f81643c0701b55b20dd4f2e2616cc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bc351072805ea296cf047bc6ad6455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f55f8ca28841a91ac5d22c53bfae646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f35231970662e2c7cec03d5de8cd117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f4705f395f1b6ed8dc9cce95f7d748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e096ebfd63731b3650f1d9613f93db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c9cd207a6c538936005e26fff48c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0493b4ac8dfc76230ca8a582e9bf47b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa68b2e36022383775aeb175cf6b7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeef544400586437d70fc0c479eb58e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d85642802ca3d36c965b3db564099f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef2dc35b5f0b691e8d67eb21f4c0bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418718c84ce1a657e8f99bc1514aa82916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe6ec3e122f763020ba3eae1715a5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4241a6a0ae86815bd76ef7a976e02418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae0efe1c93c73e41147f2510b7658119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1db5102e70ccbe774fe69912e7cd320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b074f3786c13e58c79851bdd651cbe121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603ce34c9f89cbdd4d0e3590af73f8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d68761dbafd694d65a389e4b0bdc0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f28def5f339bdcea9d02650166b5d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa261f096638443cfe755b435d4168225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcbff700ce2ef79fc718025187d3f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c007926d1c6c4a5377f6857f8ca5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b105e713686fa8fb64ca19857e82c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c0507b2054421b64ad470cd1c340429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689ba1b4c902cc79dcc4adcd242af4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc3679ccdd6932481a631901b116da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c976d6b01367759d0cb1bb692a8c9732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5982212a414d843542f508c09e4526233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975c25a1ad63d182d6a92d09c8865fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a694758d00b997f83232cccb4f3e4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb63e33c98abac375d2a74c6c05db0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f6bed587cd7f513cc057b8579fc1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b1b11286d6d25607d5a2455a5db5d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e78a711f16ee5455d0830b667daa6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cc44d69fcaa3114a1d701d6bd4e1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0fa2d3bbdbf90de014264262b512541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04006b39f7a133d47565bc37db1b46642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea68ee68ba45afbaedb180bbe35415843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970cc2c51a43ce46f537ea018fcc5f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca1a5a01546f8732a23e2488fd5eb145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564572585c5b134931f672e9045252d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28def1384d91401c5a41201deafed2e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa4332306d30076550c81617ec92d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5664bd623c6edf2f43b357dfad0d3549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5155be2f79dbe1f411c8d2609ba25d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e38116e86231b54a62f75c34269b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436521645c75d5db64f32c0b32679ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c29790b4b79f185e1bfb26c514d90453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3830bac4cc0509e26a77c3cc575fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa36f31870c4f75952d094ae4f4d6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07009803dcec6c4a93bf1ef38adfb656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f2506178fb6fd646e5ae1f7a9fe2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c30aa2740221b0d637212e15c683a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc5d5de3c8fd7c845667064625ab3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a1f914018198e5ba7322dac858def60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58b97d9b81acc5d3674301e28a43c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e06693833e9ee6e21376cc03c94cc162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506a84a89fea1f9b297bb5b6b52c50a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa416cac5003f0998f6b25237c3eb6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc16467109e4e9294939b0503d335a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98975d6a9b5c3a7d98c9c286ebdd770a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a99f614cdc9a3ece88f136c9122aad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ceef3228a1811626e162b085fbd88768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458cc1aec59511a0f979c663fc5061b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78050af1b8909626a288d0133d8b07bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404a611c32aa8ad849e41aa54d2f64e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498096a227532b8fcac17822c89fc26472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc5225a3bd60f671ec8b72b85b8f8d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28028348b799a08e792b6177cf8a5edd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d7dfdc73bccfb80e1dab1af9b1b7575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefe026cd835ea406aa0573d289333976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a88e7890278be06117a76f69c094f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66498333fe3040d481e232c65fd560578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a004539a0c80b3baa5da4880767ccd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e36473c6528116bef5e081763899480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc60ddfbed8789ac38a37769a8b9ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9eaa1a396720be95dfaf47f4c621682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e92f4c264cbabddd5c0c2b123e87f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224594f2ef51519a9926923663f4d85e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcb69fc8472c0a1c0fdee6a2465b9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955938acaa375d9ad134dab0563830ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9cc44feeb9a694a48fcb1d13c5fee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab751a4219eab2a458a2b4e614db754f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0cd83ca69a74889bcda3c086cb45389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1e8033cefcd2ba9428b45c7ea973690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e3630300e2288ba490c24468553fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65d7e008d74e035139a93958e126df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29eadd9f6a516c09a87229727f94d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98602fa85695afdbabe60b4b79887994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1f8f48633590ab4293e5f570319d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b3b0044784c4551639b062ed0937496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782fc7d2609cbff8b68b82c8f5ad28f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa773551c905f43744386e6327db1ab098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dc64cc57eb378a78802831c8e438f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4152995dc0d0a23945fde520979ef2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54704a5ab85c3056b97ef506ac71347a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3a5691e70870b42dcb3d194cc51b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1376f438d6f6eb08acaff9093819ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c1ca133572b7e7b1637d24b9f8836104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986f01f69cfa388edbf1fbca21db067105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1660c5ee6cb6c5c572b7ad447242987106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dc85f0f0442d9a1c7d3dd21eddb8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be99b268d535ae262cbc96f3ad83334108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df703c8303fb8dafaf16ce6e47f7308f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1b2b1fa19c88ae2e6c88728702a6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fc8531c4c309ce10a5d616b5ad41b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3f81a549b7573589e4f64493c3a84112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828cc6240537997e1fcc7b02af207ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb18e831d0af70a555eb1db8b3dee2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b355714cde25572af23d262b89580115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75d16c1ca675e75a7a790ad6092469116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cad65a6966451a5019fd91f69b52f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e78fa63c2083ffaef7416570fb5a77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff25e70d0d06a87a70f30e53031a8d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e268483272eaf10573596a52794544120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86992ef10777dc330bb08c47c1f4c397121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c5fbfc6ce50961c802cacd1294993122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8f79f7194b8dcb39039b0ab3ba599123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736e04e685e26c453041e50bcc4c6a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8770f17e71ee38a60ba36b61b76770a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7edf3ab6e0d92d4c396eaf7113ecc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7728c18a5583581b00301054395f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07a796e7345b460b7b0979c7051cf5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbee7302a1e12891f6c3dac4bfc20d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82678110ccc9307158857f594463237c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e5d6ddf511e46246fae233e7b8c15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628f0c8e525c5b6928207b71f5f10f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e166eb79d8f9a4a872d8c464a9769d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38936b644d6f68e4ed09de02464b7a40134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5563d790e84ae3c53e46c916c62d04135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d538f78ec683ed481ac3d65c1455cf9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cbd01fc9c7307ea9e063023a06ef9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6504302599c4e77c5681f481fa66e75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230ed8302910fb86c950c86c44ef384139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd93eb4d8b1f0ac91a2031d2d1bdb13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbb24bc5d34c3da8a453b928159e97141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fa1856c8c199d14ede54682d4da87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d1451cafd2fecda005a20adfb4839143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55452b4b5b4646017901f4561efa94144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9aac5d254dde5c13499d69d41f4f14145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942276600f19c9fad4f831d23f2ac0c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e074887d2b7106bc5d09b476bf15e0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99ae093d50b8aa362e21857f8f2b07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2cf7f8c2d7f9556292a67b51bcc9e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965933da764b93c1615223593e66ea3f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2ed533d11695af19903a66440f3bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbbcce0edccc5bd2c532df087cce56152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23799addd254713c80385fe96f2d0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07815204c487839cf0632811e178802c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4161e07b9bf5fc4a8f292bdae215c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6edafb60fce7e638ba02d7fb36e49d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590c8d3267bff57969e7480df232a57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95110926ccec8649e353939f298a5f21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee19632c7ce489ff2bd0a68e260641f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6696023f59a0ff40be514074e8ad2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9be422cb2313ac34dec8448b8c144161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888900642f3d3c6327c9ec7f89d75bb8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adce16b3d3894016c9cd6db1f31ee0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3d8ca4e2c291bece64003dbdd82bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a9fa9d2a74d7744b987ecfba00383165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79ed4ff62013b81b21baa017131da0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be4cafa137f5c40a1bebed703f2ca6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d913d2eb289e8b2df1096e272ee9d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28b3bdb55f675a5d22f917f995a326169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188c8f36faa86b7ec3d63a3e82f33c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e286946d508cbb2449ef83f5cb47d8c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aab87468dcb220803b2a6889b19c20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd936be8a7972e002e68278f4bd13a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbec5db08b4a9ccf77ed36783cab51174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b885e81181053a98943a9fc83477d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f253a35198a7b4724ad355c1ca2feab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a323ec2f10c95bae60ebbaf9894a89f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5f613282d2159fee8f2526844e2b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727a5e062786b3d9782ae5d35397114179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c11bae213d64bbbfeef52a4cbf101a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216f8e10eb2ebe405a2168e9d369550181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1bbe092d0910ba5c232e592444e27182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda44fc2f3efcf0fc0c8d1afa8bbd536183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb9c68a8dd99c3a2e8a04282cb89e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bc98278630bdf072b1f536b530da7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e9d308d85864a6b29634739a6bc38186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3d2aeb6ea94d9c7e3e3eaba61808e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173301f450484564ef53996ead9e5c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddcf6a9ab4e5d93c7c9734393c3074189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9af7509649391b9b8f71e8e1b06c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14ff3b200b85ee6372bd68451dca83191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37442198ecffdc128cd09ba8224b2825192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d776bf8d3b10eccb7b95f8f89b7861193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f18cb148bf0ff4771a304934dcf553194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb353ad56aae53914595abaf709305e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcfd363695763ab1dcec4c7e52a38f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b05b7493644c6e7ca7a04c2ad4297197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37394c65e441bcdae3b8b725b897f455198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0d2a7db7412a18e4b7d474acebbc5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118e2f4b6111dcebfb5d81e57c6506d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a359963a2bb4a585b314c25956942a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3fbfd9df3e377fb784fa77636515e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc49a60bf0103e8fed2090514e51d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511cd01f2a09107be9abec69fb1c325204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c5fca98492562b6490b42326e6b62205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3aa65499831ddf1cdaa3da1d427b88206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605eb9163adc8d39fd59a29d086aeb1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda24821ba47deae074c7d5b6abd49d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca093ebac80e5b4095cfc865dc33003209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b01a111c7bf4fe7829b91909c73073210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c9f260bc404c69a9584b61ffe5346211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53b046b0e0dd157dbc0a9d758093ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7804dbffa9c621d4adf17aee4915a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36daa47637d8c1680b2982cae20e6bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cdae6a591c542f5839ce9fd9529ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da38a89bf83f8458de2336501825552216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924811650f7621847927514e13c94ee4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9fb391c4f6befc87058a2b23bb00b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6977eeff1d8a07cc4f969b0cb949b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184549a5ff789c835f53391f79715235220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3c187d7a997c1ee3881598781b1a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064c299b4c1750a43a2f6b54b00f2bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66631ab1f06ab8ea6b4c3ea262d29d64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6dc96c78f634f83eb811362378e64224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af21e7f0ac4849335efa3ef9c5139b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27a7549864d59bc13f6de5556df6da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0e09e279f223c863276f928cfa444227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b51b49290a717cf54b9971914799d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90ac65515a3635e005f631195bc953229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463a218058caa6cd1501d4177f93c70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd7497769fe7e6cc22ac177fcd2584231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc1fcc02ef6a6a15577a4d06efe392232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b21268d31df0755e307dcb2abd36d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab3c13a99d24bdaf8999dd24d3ade1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a372cc4b5098d6f852ed0884f5d4cbf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7daf39b43a28eb4efd2535421b840236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23610ca79bc2d5b7146badcfc4b9a386237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0e4ddf219633927f5ba339f926e00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332d6c46290fcc78ef6123e4c538e5c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a960f04650ee8d446febe4b7f8fdbb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e46e8046ff39508bd8f640d382aad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f7b2e3551228b9b86fc42f0b29b7c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28bb3195d9420b43d346805d299691243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24da2d25a3468fc60ed74c98daf4701244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3f9ef189cec3bf19592a8886ca0f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec1fe2eec615378fe27fd74a7ca7e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b015a2397cfd7c091dfc80f7cd4b0f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf3e1d90b5ce28b7b0726187967719248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5197e7cd91e8d6ae79bdf25869f778f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec7822d594e356d94e833b9d5a965b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b4c7289f79cbc3c5eef14476f9199251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c18520e51cf04255b6653bcf5afdb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6af39763faeb0b95a56f8c3b1dde13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73b13448f60ab7ab6241c8e8e54895254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b5eea12399b4ba6c861fe5a38f6b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e300e0ecf6c5475952e312351a858256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea6262468360471f99acbadfbb69a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c303ae14cc5a7bf1bac9e63d919dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcdf0da7c8a88325f66b99d7cba691259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530584b79b51f0542b9a4852a3cb891260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86b063b7747f917e64a58d4bc43f85261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a4c3ccd490ef14c523516716dc3a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1784405c1c9dd3561ecd0e052d98f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a458563ef43ac318f981b4078c0884264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98640b41a278ed490f54a8a2c5353e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc3c9c9d5c9df48c53714b56475f97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ef2cf293f94ae7cc9fdb49a0c065c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab3f685c0b22e7b79ecc878b7b3ee7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d56c61804dcb5ef81e471133845f73269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115491b9aebb7c4254f8ca1f3de0bcae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbba29b652bba9927a560ed58cd651271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b157249975f6467f2a0be3d5c26940272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cd2ab03837141d012d5e756c9bd28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de498b7c859851a6e6169f3ef51c33ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16bed048226f1a78250878f0b5e899275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985c9168f1709741e0408d66e909993276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c6eedc1a39dda2cacc3f67666c9b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7515b0592a77ff07af9f978a56a07e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eef3c5de8185f4d4443be22da613ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6c190905e89605478e866d5e06e27280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f67876da9800c6ffdf821ce167803e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706d1e61cb553f03ec62a22b1c754ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63970c3190831b58e727600d5e8b9c42283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a33bf7f81301287b9c74e540e098c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46500b7bfd7770c204348d15c70f5724285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554615e15920e622a1a175d0ab44b78286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429a770fb2914264841775c969b5d53287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b352bd9411758c38184c292ea4b57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219a33f4749f4dae915cfd4519c2b01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345f1f05f7104a7320f47493b552e3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6409cc02991b6a1d397801581cef6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033f08cf43f11f07cc58941780b17ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103959ad8c8d348e49babdddd52cee2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253bb61161578081b6d009b627ad878294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a29757e4ce9116f8707814225c114295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd722610886a2d12e2192ebd5ad776296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b1f861b4f7dd633da091f3270529b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b12d10437b59951a592aac6ed49ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742449d5cb08c4dd1a2a46262f56fd0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9b0198db6f2ccdb53794cd3f61f2a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d18810170ac3a67706cbf9bd8befe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4ccf0848af592e557e17e786ad179302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb5fea47e891fdd097b290a8572895303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5f0942475f18640204c361ea5da54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca211cf3bcb2f2a3bbe561ed48fc61d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0abdb9f68b8c92951eba468dc8129306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8380f9f87318bcdaee1f2bc817cb01307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0bd19f8cd09c312a2579dcca6e115308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89956088262f606b89d07337a044a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ce14b13c71de64cc577a466270579310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5c9caff960abc3ffe9f460f1dfcb1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d46a4101e9ab0f3aab1d8472a19d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d629eae77da09f9132ba94f6f3c8a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c60b3d7d988cb549e7b78b9b2f11e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7eed730be28a6ef3c7f799fc931c9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbc227762a2b16ee3da249c7361e71316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c780dcaf3bf0568a3e86dc949bfb42317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b52bd5a2e4622f086caf6f4d34e734318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554febcfd67046bbac77e036068a5bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c5b19b98994b00675a97f0dd0b409320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1ad141733de7acda01a418534eb6d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1d807999778320564d09ae462e6fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fb92818608c50d2c468fdb2b637c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204eafdec70f4aeb9e8be8254208f12324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd911e81b02d23736f58a9d42cd905325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845d9d390c808aa1e05f22cecf39bbe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0d16973b86da1d24b2e0e28875636327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af3a11cddc5030fc9fd26b983e96f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1dce574231eef68381cb3d285f2db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d915678fbcfe441f54effa8ea543722330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b993ec056fd9933ed42c2718c756104331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0e5ce07cf50df53ba6af55fa0c315332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543872b6cd9756efc15612dde313f1ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326121cdbfa1b448f70009e6be484db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38556b4778f83a0c67d9903d076cfc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d036f91972f98c13d434e6814a62598336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbce242ef213a226aab3cbbe8cd2d83337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe92a3346608bd618b86d3fb4547f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822f564ae1ccf77686b1b4dbabee684339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967a3073a2794fd2f7996888c50fb82340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b67c53bb3b59896384a05d1611301341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c647806a328087df95e86237b346ddf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8236f5da56907d95d4ba40cf0c09a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28738e4dfd55ec9e5e1285909a9aee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356aa7159380e53e038d3aec8ea026c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6c646a37f3281ce2ec378e017a8f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f996a28d96f30aeac3b0e823d2c57347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1457c8e5cc9c47b3d468c251f624be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb958b4663ed843fdceda615e7345c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d22f47bf9552cae1be8f389204088350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a4d102ca97e2b1dde6480c7558416351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee492e81cfe6d06030a7c12dc940579352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d15d85845989a62806b4b0f4e0ba7b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4f4d5ba39cf28dac15e90564b0ab0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4af970143660eceebdf13ba680bbc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd85b4ce494f8d73460be31698cec3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72421a66db76b48879502da21f3630d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7a98e285f7dff0c84e48376736af5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b146c3f0ccf074713a75fa3411e0236359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae10fe2f6dc247d3c1801dcfd2e2dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93ce28b466032efef8a869732ed01e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb643ff8566318ee61a163b58439a46362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512d763ceeb2b7aa5bcc09ca1d6d1dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be5a35970646bea03b3d4e4b376b11364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46183c7826ab970ee966768394d153365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a53e3e3d92b1c695b055fcc67fdba2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907702478900870d94941c5c64dc255a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578c86232978057e9104211790a9a80368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c2ef5bddbd2f29c541ab70d6d2531369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7edb7eb702ca66d42df86490f603e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e1f91480d6e1224308bc1bfaa7128371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e7bfb5e0d07342fadb5792f3814d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23b730c27fe065d4f0ec5a3b6f12c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c7ffdb9526c88b4b0d7b21d3b6865374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d15aef755493fb03f52f744d16a12375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b5cf95c917f34c8dd46b468791b28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8203e42f10dd76d5316ce6201dda6bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce7fa92466153ea9f26efda12e6ffb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868169ed9674bc3bc8c916d5d6a8260c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd456fea3895f8e2ade75ee02c4ef27380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea30d046d4b84af56c7f27719a3af7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4da7bdd5d1b04659356108eeb4e2dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3b0370cb4b8eaa5fddd4889f66739383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b05f3ae9906bf452c91083a9556e46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a40ebbdc13333c0ccdd371a77caab9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a14fd63c37395837a43a910476b5f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6cac13ab2703fce056febd7e9c8b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373ec8c3a9c96c96ae8e74b8d814d2b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0196d3e1ee5e5bb247b492eda66961389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113d83c9fce490b50d6af89b92a6637390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a504e3eaadb3f5884a743264871f32391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d2ecae5a76850d66d6e05bd1c9b30392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142e15bcb4b0f4791320e5a7316c05a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a5e198606ce969cb84a04a7443f4d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe729ce6b3aa92af880cf194e699378395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40935cc097be1de410e836adf7034872396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e55029413e6aeefe58f43cd9bdaf39397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6259c268e85442366769de2ec1a62398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6784b31113057c2ccec3eb38b6b4c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7ce8141072a00d70fffcc4d42a8ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724a6dc81174cf235c95f4195496ca8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faadcc0350f9c4226669f08f68fb1bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcdb9daad547e4becbffa855d06f6b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cada0bd565c56c20ec859c133062b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abf23c4ab90baca012e88412c4b8a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d2f4f47e27c7bd9c5aa2149f67594406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec401e4138af5fce2964f8a10c43e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b16d57073132d27fe0db2a34744a1f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b1ece054d58908fedc66d45de0e41409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bb85e96e466688259695dd342c3d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d2c6ebc5779bb464d6f67da68660d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604eb74804d7bca5816803911ef663c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd06397bc18535b3233cf9122836f75413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26f2577e065af29fe7b40129561d1c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a977d1ebb38668503c60541c34f0c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cfadb756ba1704fd7e6aba98ee9c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f27f73c79d486020b510c421a8ce0e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc31f7221583756400ce616408fc203418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06339122c8a8f068d00879d950a552af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f63214a7af38e1bd88a8230b45a5b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2dbffdb5b9e08cc37d38435f968bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db229c668e8e2c1ef40d33ba70a0042e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98f69f6f1ea9d688afdf68f01a2a79423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc397e09bbbea627391fda6990521af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236d6f033187ea0c8491209ca112a6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f920c09e08ae407d2b30fddd0edbc17426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4ff67bf6f6448a7bd9619d17f4938427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e89eee19594c2d79815d3c792bcd0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3fcc70fcecd98f9b197567e0e06a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd24c29fc3abc2e38f9dfacf967a52430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75164d25e44e23f81651c6918b01d3c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717560bf72178db9a7942f6e8c88041432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c123431fed77e76dde9c44b64735621433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47132f2a4a1f6d54e6e579a42a4f6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accdc31389c941249285299d48a092b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24690fc866dae82cdf5e34c92decaed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3e177024038823b9e173e13c3b035437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5e8aa563b2af8637b4a2fe8dad92a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd637a449c0ca5220bf570c0a991177439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249a9910c696aba8748a00e88ef8c35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7b362fbb652449c282a4031d70c83441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6713d679ee964a7f9c3614f5d26d5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26995f78cc74d3bd7e20016a79ec58c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e19177bf24f13501a42391ddee9f88444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfca83c67487ffc01e532dbf71e47fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6045ce579570e10f365feecf8dcbf9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafeb8aa19aea74434c279e09e547a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6b38b7ce93472bc0b9628b495a8ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78b6cf85ff84aa85d4fdcde991abc6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d254ef058f0b02d07febf21f686b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4111b2e43e64e6c1251b9d99f94fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50756131e17b71880268f4bad38baa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548846797840e15125c1b2d753fdadde453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bea7dfda9152a71d893cc9a8ed480b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f74bf2c5ec00b8c7353c7304425eba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13810340518930604de5a3c146873168456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee7a5f521485cb325c5a33c27f9ec4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73774428b33ef8a2c83ad9e03bb7a4da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec031307cda57ecccfc0914677e89677459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffe0155053fca13dcd4007f9af7d4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e2a8c9ece56d55bcbfeddd0b524ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a23cac31ca7de9bd093fc5f029bf4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad5b11586d87a649ad8f205e68d3f5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9789393da8e14eacd1e6fb3f0e242464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3db3adbf0eedf9a8cd65fb7a3bb735465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379211d2e037a3793d1a68398c956e30466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011863de906834c920ebb2267094865e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a70219e28890476652b5c0fc0b0474468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c834f46900c4400bc82a61b1e62a34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a23d2771cd85e534215687a7e4feea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba10a99adb9b1ab40820fbdfbbaee3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f09284dd58d2b861861cd8d41ae0b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca9e29d5c201f6cbe2478e5b290ed9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40ba491f4ec5ba5e610b5e39b94f0a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66932d1f51fbf47be6dabdcb9971070b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873aa4b2884f458713ff6462224fd9b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c90721a38a2dac2c6811dd157d301a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14339488f06c047da9674197dd198767478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbc05a3379a2bd51f87d3e6f3255a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176f71e15c9a6f8b6fc289d75813684480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c3bcc386d7a30e54d17114a0fa4e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c89c30e5185010b51550f36172929482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d912a670ae4fa0069f52755a8a4f5b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2953970390bd2399d12aa81b815834484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fb28ded7950d2228ff4068ec6bfb8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3a855385b97675200861bcc60f279486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672185a3865ee4a7b236ee2e5fcb0f1e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000e55dfb7dff13b0570bed323b3aae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ee30be5dc38b30ee355b1f1110041489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73e724b91f006f32170892b77ded02490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bec8c626f864122076393c14db7c87491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ce50202d3bba8b0daa4ccd829d16c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c548151e04ee8189d7ab2be49145d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2d19d0e344d07824d98e31d17f1f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec661d96ac3b80e266638525804571495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd9f10394e602de03d91895ec4f997496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3c89edbeeeabf4cd3f0c5c5b3aaa5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644105cb5861c99c021a90606606799498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cc33414f1f68ebe50dd338adb88c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541cdeeb53f1e4dd5539a31fbde0085500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32810f5946113f8a3df9490159f0a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf859179deda47be334c75fd9c2e3391502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d4eda61c8dfaf9875184bd27af428503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51ba481ed20006892af35cba76de23504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061f42aca2578c0da38aae692834974505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34595d51b9a432aef36d39359ab90d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423e3635e37965ee59ef601a944f3d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712fdd68aacd85666d17b0524fef0a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dcae9780bd3a9fd9d014646930aaf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ab1de7e8ba1912b28a9cb03324f89510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28972c9d2e22960843b27ce7d665788511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df697616a090c91534af2d60a920c4f7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa021f211ccf37fd29ae54823cdede513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85780ef8142cf94e9dd0e530a33302c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e3f190d39a04fd8644e7e5a0ffdcf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b386e5a96a31065449557a8a9d39f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504345d2b1564e1cec33c043b24b3419517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9a1515c80629fc161ec130970c0d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ee505ed2d37dfa45914ba4c9673ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06046d90b03e155d379384ac7f83170520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e26a462aeb8c792e3513d72050be39521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d97dad50b41eb8af4256c4489d67b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f04fb0a1f17cbe0b2c3f875ef29e70523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d20de7e5ff994accf37ce2263f0fc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d38f2729946b7b9b13679d21336f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfff08441d182d4eea47b39dedb38f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502078db58ce52a47f11e19067e7399527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451653164ab5916253da6e011a1c7bdb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796c3dd43eb2c90ff5a85520f40a129529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb50597504a74820d32c8a29a73543c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96eeb58bbec132da2c7f93890436fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e906407e86034bb22afd557087b5e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48dd5fcb5ccacb1fde975e5715059a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948acbad0cd2d7c8c39d73061863fd27534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539eb259e7fea92f4bd382c2631d489a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087570cb74bcff09474c6e908a0ab4ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c32824f916d820153678564ee3b69537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792a0e0d307cc3c03f79aeace3378bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c78b87da1a9fdcf378bd485ae9b125539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d94e17a2aa6f67f8775680d8d104a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2dfc8838fe813d2f09da8024a671d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c96de5557922270762175592aac26542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ca1039938f94e1f4c109d6f152e6e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb9df1b581029c13579d2578e90b1c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa687e04dc5db0e86eb69e8abf7589545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b30962c37e34af0c8d9801d4e7c003546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbaa2ba72da04c1c4c71ee2021d7bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c79d4a1e30c02c0114a3ac2d2ca6ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27049e67ee6d85d57b99f79443cfa4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35960aea1b37d186cf50cc5a39e05f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc023260c04b5a1488133ecbd22c72551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e1c85971cbe81028dd8fcdeec76bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70c59cabae01cf7b3690e0e514e3bc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1499a822f6947b29baeffb11ee04b27554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6da48e78628ee617f1643bd0ce66a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f04f3bb39f46ba41d50814f3cb34f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f39c28692e74f2cdabe23d627af3de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53780e63684f4e91135f65c171dedd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54543cac6ac74647a6ae71f5766bcd5c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd713abe7a3a3f5930b1ea480219b6e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269735cc6f6bd22425cfe3398ea476b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5e59326942f8a889d10184fbd6bf5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28393a848875f800cb88f32dc4d0690e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78ba41fc36efe975f8672e118cb0db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dd65a7b2ff02cdd4106d95a2c928e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c639522c0833aa4dff8054aa6ccb02d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cde052fdb38981c16787e285301cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3bddf3da98e2fdc9179378549dc99568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438153121c6f27efd344634ae82b69e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75914c6035f2ba59bf20aa1226feb05c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e715832bea24bea313bfa5de7f426e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccabbd7ac47929490cb56e95fa18661572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b7039b47197ac9823d38d52b1a76b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356c1f6bbf258e98474a406c7366d07574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2c162fba051f57eb67b808acebd10575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df4542fb402a033369fefce2c61995576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06e82dbe6066d23b0603cdde1c9a7e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e291d7cc7a3d04b26960c4d3f4c2f59578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5a4f6b8f1bc3f6ac145d51a3a571a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3af3d458fe67c962461a141a4dc729580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5efa73374d42aa430acef3c2a00fbd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abfa3762de3149877ffd798119494d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e886fadcd6d414fb71606cb73b6b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ed24b9f85c36ffdeb6242cd5c27da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ea171ba209514c1a16b76e5a84903585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a710561766d886d9e8ea85b7a6b7442586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ca398f2b4a806ee55edf517929c2d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28df700cddff66ee0cceabc135ec32588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f235b16ca6790069ecb6266355e408589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bff87df02ccb8af100d179e925bd5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa01361f7793a8388664669b3627299591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b68671acc2b1141e763acc8a7128f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324deca11c388d0c2db1511d55d9b514593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9fa7471e406ba2c79ebbf8fe0d3fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c22a155905776d256607fdaae430eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c6e287d339ad333c079d5713163f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1a2657c2cae79bb948d90c3b0414f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bd02c609d53ea942e6124c489e2fb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20377448b536350f44fe67b340b6170f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f1c62ac5ffbc5586efcd18fb71dd5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ea3040c8b635e40600693307f4a9b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806946fac246995127cd9607dc85a5df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470cb68e14f82eadbe377c27bfef7a3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b977dc4456817c61ea9f71395c519d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234822afce8a8fc05b7e242cf61a5977605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7626f5538c783e950947b8e028552606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6b117e86f9d304afd7bb9c514d934607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05627e41dd13a6e0544834d9de281724608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ac05fbdbb377f6e8b38d35274b3ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b3199311e439f5251fe741d31b537610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbaee073c5d06fb77ac5d52a9bfb09611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920dca33d77aaa6b9489a68e6a5b3e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be297c48e3e9a787a879652a614583613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49450130ed144b78244b1ff04efef1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48a0873f1389cd968cc08b8680944d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe1755dd834c86042f4b3291ce357c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e60da29dd4f4d68877c2e7a4919c81617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410613b940855f0c2423875d9f21004618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463571eb12e09eff09368145e1a2d1b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0beb2164eb3b140bae9f1c93650a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adb415bac867c9ec7618d9151eae85621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcbd32abc8c0ad2bf4e5d3b7fbf5ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96754a7920bea6ea1225109c459c448a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16975a030df615b1fabc9d115176875a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20021ab025f4be3b0531374024f2314625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daeeb6a822e49c20ccad5abcf100b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbe980a6eb3fb8bbd5bef7e9874a55627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67ac60663df14ede7eee7aed41f91b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a93adf1d18f9f8619922ecdf5c58da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9ec88a1df24c10772342c072686fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150154a2f3e612ec2eafae6e8820a4d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1a0cd3c85c449b07d6301ccc898ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815210316e1ebdad04ac6a6ac397e05633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cac17299d0636874cc7cd3a4ba3672634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fba1791745c75261a190e2dd26ece2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fd81c1ac33697481e3f9fb8e20066636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171118a2c3275f42c853d7b5cc17a40b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9f67dcad941f76c8c75dff41a696f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc71a8cbf6405304b194efae4f2cd4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d719caeb7216d0120d4cd3a0099e024640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5bd09e91787be2eecbcbea25e997c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e087c7010c1d4027fc0a19912c811642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4479eaed8041f86db5716c5a9b4929c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d34b14877ed43c1539ec04d0981518644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d119bf75ceba2101bb170f2d4a6685645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b619eea408a6d349153adc06cc24d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e9dbf2035339fc321841db4587cde647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5197efd3a20cd65d40b228f93aedac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41cc50d2e6fc226148b6734aade1f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2520930c345c330ead7ed8db0e5d2c2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab4220f7126c780c37bd72b59bc625651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa863bed3a18f7f8d5e4b9241517772652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2ac5a38cb5086d652e3497ad1cf23653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1f966e69c28a0c56a8955d80a7fc4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4d20e22d9b3358aff80daa14f262e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb523e69e89348f991efe2598e3e23656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede8d6ff90cae491ac7f1659aa002b1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933edd41392bf48b4ff33ae7c4cb6d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce8eccafdde084e0ac3f5ff2906216659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b7c6c35d808602047e58ae0b80c39660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65b07fb983603a7b5653c1f1c29752661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d37b3cf7f538613319c39b707da1eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecaf420ee7b9b167dace8212102ba0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0924b28c10a953968e03382c3aea00664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e5a61d8fd837a3d0d85aa354a9ffc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee16f6216ee33f1a68aa5ea9968156c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992df9ff6b9bc385f88ba45960ffed46667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae5eeaa9ac64bea86a00184fccc3e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a469ba1ac3b11cbd2a1ce16d474454669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2352d3ee04a128e8ba72ae555280f4f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1c6558186f504d75c5250dbfe9037671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d1c3c133e22b945cec823cf8c2b25672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541223fedaf6cc3e7058428f10615f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e93aee61a059d3e2e5cf27c4d7a92674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11990852aa23c010cc53eeed03847ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a7d3aa0d566897ae22f6a11684644676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f9d1a2dbbf5c6da421723d0742daf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baec8207427c3e1b0df92b347197dc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17559e6762e64b730152cf92ac1857679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52df52db2f73aadf473fc48994a8e3b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d085f09ba503dd8bbdee7b72d533c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddcac18ac3ac916b5dbf08923f05f8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378a8642ee7a8441e8e546157664a3d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d905cffda3edbe07558b4b2135c744684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc9ec94797dc09216117cd66e0d082685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafeac5649b3bb133409f98a70be7017686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5eaa5a6ff92e42034fa2278214c01d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae32ccfbdd4eb31864658e3453528a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eca750f91f7aaee9ff3419841dabf8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdd7e48fedbf57f32913f5e07e27c0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245a10fb273a65705458d380291353d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8abe5f95971bf2ba6160d7b73f221692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48f12dd11bafa0c334a3d987c7ac32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc6bd4b318b707cc30432e4fb159c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c06e8a8b192ef809aec240fa0f6ef0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f5eec478ee03a94714131ee0b6a58696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf3efa1af0a1b7c2bd071aa0d07935697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649ec5dec83d80afa482ea7c612e1c9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1663658541d1d4355979a98fd9aef86699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d53c4fca7ffa128ab8d1e85b47470e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bba2d9d6433413bd990b6c4391e2b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0255f63e80b29301e5692c3f68ed8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa2e8ad65f33fe70b3348d1038e5c9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372a7b5519b12aadebeecad8f7e0510704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d01b7654b99065ef7559f17bbbde0e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697304245cdcf22ea416eae598be63a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd301c38b4479e86075b681d1813208707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9010ec39f2e0bb496c26d34fd2863708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9bd28daa5a6375039c07bb2295e15709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57809995d202d08b2944de3ea37a51a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd479b4e4a155145dfce92b7a444b3b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253b18e276f421816c9600107ad2501712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f77139a7de463a956f4542e74c5700713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed9be2886be7d2dd8ad6a7b9a94035714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444928bc4ddb9075f79fd7d812ee00c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820268a5c5b36fbfb7c39ed4edb47aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825749a1f3a6988d9d6c41dce2b8235717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de566dbcd08a797c1cd0c9ed605426c3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44712eb72b8c957bfdc963f3af11ac7a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f6ee05461f62578340d2dc491bd25720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d14a4e79c3715177491d06cc403473721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5bc3d41aeffc4054513553ad28ca5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102b82836d924c9961ffd490f7300b1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f26ffa02eb252b6ded907c3266a78724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c91022efeea1aa55fce7e204a227f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03959d918aff5cd5f3bd8758fb072b3e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a37edb473ae10f3a13b27d4640d5f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc918c9b18e1fb651dc1098563973c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678c6e7b2944334167787692e65c7d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10c1fccbcb6918f04d1950bedb918b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6739d7e03ee052c75f809d7b1338288731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27543d35d5352dd8e497493acc27cc9c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd0038b30cc63e6ddd5dc6110fd0d6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3759561f787d8715a0e5932305a72da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7c2fd815ffb33cbc02ca35952acae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e041469086a6e04ab7a4e56d34df8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f7319839b4e821d951c3b0e4f3579737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f096d91e42502eda4e4d834b7db0d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1f4630ecacf0cd7acef8a7b257355739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9005230c2bca1b3e75e09ecb7fe23e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6aefae079f980d9b67374c0939e0b2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fb140c3393b885553220b6798f5b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a20ecc115bbccf71fd84700987d2c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fff5aecb2eb46b76fb8895d7769eb3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fbf0a2907ad2a77cfc58009e4b16c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f54386e951203cffb01576455ee54746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5cccb22bc500bcf319ef7dbdf704f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464bbbee994997b4e1250d4bbed49ee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81184f9cf982e23a904f08e9c4724e10749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc6f9977bd0bfd78e1ba3edddc14bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133c993a15ae2b2adda0daac29e5747751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a8662265c571b702c4100a531f901752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83465fa34d007603758e53066b0111f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b5aa7c08d3abc5ff11a9c87f84955754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b2585370bd96e9729356a4f928dbb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce553e3d8f2c22cda342407468d734756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff039f8c4fb218b8b7f0f841a698a41a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195a827f5d0a70b07d6f0ff4637f4c4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3baa59d61f66dec523454698286378759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9354ddcd3a466c7df204ebae3cd511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de855f5addcabbf4096ac5ae5a53802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea76169350fe0b3ac35c7140f44f3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6753ad338ec54a82309741b88f4a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e3a74fccc394edfaf2a7ed4fc32785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6953da658a78310b0b4df5ad614576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700eaed9e30f4dd23e32d6fee2f0c4667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d746711702e78d4587e4faccbd3dbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72316e5998783f3443765f4fc617fd69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027ed14bc5f0cc860cf155377f8a33210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ebfa4cb62d5b22dd8f56c7b0ab00411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db75495533677a138e707bac8bebdd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ec9cc907344e812fee40a9c7b5a6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32055a6bddce5797dd7eaed9e88d940214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57077a186bdb402dd703bbbcca07580c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d175f0b755128fd96e716c2cadd01e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865d699219ae9bf330039c126ec009a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd119da27f49293749804cbe8e1c44bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128ad7a82813e75bde6d0498948857319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305c6291f0b56d0e9fbeaec7219c6c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407f0630be2c67f5312488feff0167421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c310db78d721ce41b64a45ad292d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0e8d460dc35f705352dc73de9ef9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b3bcedd849d48d89f8e6027ad8d1524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a77e673c8b39d6daae2e5a943d4a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c81165f982510b6a6bac5afbf991dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa42693ab5e7d43115e243fe94ac39027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ea6b244cc61e439ccc8823a4873da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8bede31f9d8fbfe53ac6d6867c8f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151e597759f21dfcbe749ff226a31f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a44d88c103fec5987a5fd76954b0a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef445287d507df8239f2cc9154b06bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84983d49cb1e0bc71c6b862ef19141d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efe6f9c3fffd8b9775820b868afe7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cadc6ba4a1ff488a5de45af0d6f7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a099ec8e5fc84ddea5f35148e5e9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a47ef06e2130433169606cd5d0b1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8084ee16f65d00572cc86cbbd90fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feea5f631d13b50e44bf7cea830367839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f741f33b744c87199563ffbab322e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c540ffeb99c221ebc0b7edbb6cc5ed041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c75bc4d1a94a27cbb2499de71a6fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ae2f4e3e379eb6c74084ef5dcf56e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012e6f44697766876baf0b22bef1ff344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700c2cab5744b643b5c1bbf34ad402845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dea465ab63e19ba11b8dfd8752f0046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b0dfbb11e8db396f240c536db57f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb66dd4c3d6b625e3cb708e13656c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34c4d1f549a679d00468a64925caad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc868496d9b1267375bbbfece611eaf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fff6676404569a2d2390bf5a237ccd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c858336d72a098814c361456b03b5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903719ee0acbd25a268cb530a7ee704353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92250a2addfbdebafae14a71385344b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd383b74978e4a215b68d73e02750d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f20c72179e28a40f9bf265af2c4d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e80148013a0158410549d37c0ed61d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de2d20da35bf236d65f2d382a73b4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2bf2499e0eb4f32f5d89fe6bee7a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344793a9fff32961f53ed9aa92c23ae560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cec4ce7e27a173f92b7e1c2a771e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311a0c7692d139f47675a045558052262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f5ea030eeaaf31318a9db6fd57e6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862460b64a08c1eaf6a92377889e759b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268dbbb4c7e28e7ea86f85a7f12742565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560978b9d945d05a431a6194d52ab5cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31721ef73041583abf4804f1826ef5a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ca2817b739d0ebd98f7cfa639d3a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9da00f5a9e2d7e324940f2518427f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd3f9208d28b6b9301668b0ba4d0d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6db708413d2bfb6c9d36a372cf1a2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd54b711454fcec924951d4288ada772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e865f709d21d967ff21904ff42341573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bcc501733d547893f854fdf2c9bd174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d804586448c932afb12fc285b79dad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890a627c91ad0d9a3a719f046352ad676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173f9263b199a16ea08dcd8718d2c3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05aada2e00bf0689280deb5df24ad178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c993077170a71c465a211b6a9ddee579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a29690a9044d9a8aa9d751bb592b8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4d78bb3fd73ea29758e549379bd0981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f66b89f57fdf6fc7af43cdb5a5e2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554d9ddb1e89f21434595ff440082be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133933b4aa394981735da1982061ab7d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ae4d54dda8be657ab6c1025ae1fff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11bf0417bbf031834a7f72cd2b39cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe849a6e18a4fd25da626e1c0f5d7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f804d360eb4971b4a873607804c13388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28772a2d258e3161f087801c5303962689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7363c9e4971686ae116c4cce04f24490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471cf98ecbbdf808d198f6039112a5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11162b0576ee1e78a655d66097e67eee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a0ab0e04546973db2b0d7c9b4d70293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9c632dacc1f4f1ae683427a73b3bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c773efc4920b7eb39bf983ae35a0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2828c05435c9214553ee292078e7ae096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b670e0ef801b50fb367409df3f41897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929584ad03edccacfd75da295705cda98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fb80986a619e5fcccd44422be4a3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62274f33f372761ce052491ee4fc4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd6d36dba25656155ab02e4784219d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75170a4dd41e8199cda3d683db72008d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da53ea86fa533fa20f818545f6e4a8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa047732ab5548e7b0bdce32d236ba9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ee8551b65361af0252c3491b27603105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbdfc6f60d11f9eb4d8728e4b67076106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468e4c574cdbe420888b66d28e87d7a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460ae781215649f348c94856924bfed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245336b6c909820ab10014e8a40ec4f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ad6ed4e9890086cbfa746bc3b4b16110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce825285d551af9a59a5840fe6dae31a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdec017739f3abb9b5d5080d6d82fa6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239f531dbb8f68909ef1a719557d2ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459a9c53c336a9f272484ebbfd45bda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5af94ae0a6a63828a4ae04edff5627115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18379df29990fd02e1375d4d734c08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f19fc6541b2838d2a41851686b7fe6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac422ff2dba55c272adcfc053cc01790118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf4d42c3876f871ae93e3cfb6a098c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3945f653230dfbb16b2dc35d5b0af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d5612dc93c92b30f8f9e455484b99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04622cd56c77553c2aa2754591015901122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c81fc3864bd209fd6bef70cd1eadc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9160486a1053cdda4ecb9328c1b09a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d47a682d6bde7aa64567a99a9ceb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f831af554df10e7a272d4e5328e82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754314503eab3333ad6d8f681868a45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad98c3e9fe9f8edf8db139d7206a94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b209eb43c229cb243a1777d09cd10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30d9d8cfb35d1baeb2eb176360f826130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3759b7b1953ea8be2e3a113ce451bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdda073677b3700918985a91939aea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8eda951512aa838c401e93da1cee4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece21c00b97f9b3b338e37f934e70b15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307329e69ca02c0ba686edeb231fe19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392552cdf0fd2139bb856538bd88a69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab1f53a2695a2f1f26b2a16a7569f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3fc5f0020fb3fc2cf4e5377f65054138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355c7d713c9ec56eda7cacbe75d2d35139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f8058e90c2c84163a571d6643918e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f195ae3c2a6ac81467c0e394f31fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab028822eae60510b87b29b3dc0c11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62d72fa5e764da12dcc6d2e065b18a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2045bbb9917bba89e6ef03bc339bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e3783805f5850c2562d635bad7454145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbac57bd84451c16dd9caa535642b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b83bb6e37ce0de2d0474b7f54de4a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb26bf5c146873508386281452c1c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95cff39e5820294182e1d796886d54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c75ab2f4521d2afc4b81cc413d61d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2da9c83f73ca9a08ab081165302fdf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bc88ce6af39a1a85c895271a26236152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ad734a138a4cfd4cf4976db945fd5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c28820c1b159216940ce0084ea316154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee1195c19b4169d5f854b272be24de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c360cc8e5f09af9fc49cbf06c9d70b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff38edba36ead40f39163eb80c6a37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453dfe1bfe264b623c990d293996ad8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353fd557b78deecd7da5d86c0b2c44f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56a2aa1bc61645a5e8643d8b2bf4d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf46db797fb7c7336db8e01c6ad101161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa4c4ebdf8c9bfd97539a4b7cfa9ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c014cf0e27d0bbee08902bdf32b38163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51374a5eca7f74ac7ef9b6d916385b40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fde6e52c54f855644558c089d7fed2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea61041fbb32abfd481d604ac9bbe3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e288d5bf20aeec19775c93d6305e68167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68a4ae8d81f488c3eef82de27ba935168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3068a5c38c7f1e1b844ab2fe108458169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d020f457136646d871b700527e8b3eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0973ebb4661082e36796c1e591fbd5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70dfc29754de094f740b8fe9f47f93172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cdce0d8122b232c9d428eae9b8b39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a22a677784ace2f81fb16c4eb65ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5833afbab22031b10963a5d88e04ece175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28e4ef11cee90525a71bad4e8994b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b28e5957069a2ee5df914d2e77bd95177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a86605f3faad842737906a44a56a2d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481199115839cda773cb996583ba276179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d80cd9bf628adb83fc9c45add69aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5f350d6faccfd9ae1c39b68fd6e03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b329b7246040c43ad258f7e16146b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3dfd8b3914ef122804e804c8c808e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989d1664bcb26f50eaddaba6d344b5f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e00c29227edb244a239620f7ae250185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328af23b711b84861e016e8997dc54e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341582a290cc676bf05ccab43225398187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e58c57ad4ba6a196bd9fec87980622188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493bf20a94681553e6b372597f00cc5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdf52190fbc4392b5f07818bcc405f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cea6681510776ea5dbe6263ddc1e09191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06851d5105ef325cbf71a3bf70fe73d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6377fa61b672dc8b07d0cf3740d3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9517bcc99929be88994132f575505194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c75eff6d0df8e046abe2da79e62fa2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668c33d5162363f1061be0a6299fe73196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07fb4855f5b8c98283c7a4e0086044197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74ff26f6314d4be6807cffdae7fc75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63366198bad6c0526243cf0b83e7902d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c9d89d1150a063e382f71284b105f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ca6a0b24b492fc848804af4cf2ec5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5e0db345fa09cb96f0638692b2330202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6834f433121a9e1c412c9056011ec1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d174bee773cf11eaae4bc5a35cba7b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7187bc10576e1dcbb6a5f9fbcb9a081205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a385aa8148fe60faea54102bc9d78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70ff48e3415c8b776e32862687e89b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115d58b559a0c84cc6cd855f26f4698208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13f7c5accb46149c3a68dffb224c76209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574348e6c4e00c82d9c8fc8b67588ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae461aad94bc26f1ad811df0b888b4c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7b2e39603402e1cd0aab134dfc280212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b692311ec64c3c91dab5aa6d8bc8ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4325408fa8c090e9cdbd80e9bb44c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f15385b4d8be80ce238338dbabc79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f9ae9864420394fecacc168631066216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a645eadc2cc9c7173dc6841d0bef22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f7d3ade5e12c51687a4b3bf94e1e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb2cbc5a7cf7bdee375671a705f6b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb484ca038ca1319f0c288e2a0e8ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67c152e48406e898b66421a9251dff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269783f055edcde24ed559c7d93e222a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d777f097309778d2336652d9b2a42de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fe974d8caf85a774410e271f9379d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90994209c3a63763c602287a3928fd49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d9b950e60155c77f8ee5c8ddf76c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af414918a5f70f5d2f96a954d1c5178d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee29ffe1b9f3ce66202fd41c63f6b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd467f28a3978b7e108e828369f53ac8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0befe1803c6e3f46ac523dca347e1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12af98f6776ea9a519ab32032d68cb9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11ca575d70a95ad5fa1f45164ba9a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba11585b46e857ea41aaa1e8ba4407233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249fb084cbefb11c062d728899027d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20c5cfd11165c66e2afd4d195271c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fdb23c194928ec94d892ecbc98a3a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c8ca211e2d5a771c0ed996d4835a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5269811b0100885a1318ca1ab906ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cb35d16fef7ddd9b252762c525a95239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568a9e68d600d8f11dd598d1b0f0bab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc9fdce53c2585652e15e75a8dca4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041b76c119d57a9f1ecb6513e09939b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e2a1ad436720a5b431965878367a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f45c4462e549b159dcdbbfceb7707e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69578273b480ad5eaf83ae1f2de603ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9659c231b3818e639a044227bfc18f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b214f739ad0f939514469ddc62dab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e1d46574f97b35795671bffd2aecf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa73ce5522f626e2b749de9d025d206249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e8346cc7ff790e6d22fc4652b99b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b3b04fc1c34533c581fd42e191b2c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8835dc82a54cfaba7ee60a5052c525f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974aa84c5510347e6dc35aae2bd96f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46decb0402c8280c0856d3fb2ea1230c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67135e0c699bf506180f36b6fb57ff63255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e469322e9f8357db7b51c24b02867256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0078db2d57580f642df3d49ac71cc3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e864f49c024fe2bc38e452a0736cdf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159aaa832062cef59c7c9fa9f3acd67259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89951aa9adb65c91034cd57a2d7945d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b2e77453d6ee549b608584709038d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f7786e890fd31a284630681c252bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a16a57a8218d5337b0a877234b4e79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3fc90d6941e95894197a6e6a98f3d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab9f6377678667db1efad0ce532c0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e13c082b0f8f1c7a88359e3ba4219266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3888c0c592655b2939030e70bd1a540267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8817aff4475233945a8cf3c31878f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c849e969e05f7f32d99b866ce12b0c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e021dda215d9d19bbaaae64ca7e17270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb09cb8f3f8440ea20b55ca65f726b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fa4313e2ad26883ae531e743e442b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e18a17be721bb3da853eefe9fe362273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776b02fb9b509f04d49e56e37a98942274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3811a85b6fc13a2ccc5f2b59156471c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a79b3a7880e1658ed11d62b81ca43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cce80477cdab091ffe342254b438a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2986e84dacedfa3ec4f0f6b60849a3a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ee8c17485bdfe0d64b1e38b161ffd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3757d81c9c1410bd9324f1b1a69df8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d8b6231987a4008a6c7589d872593281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ba379b172303d4d3ff3adf4e37394282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b619b3d0407edba840296634d3344d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce091502eb07c0f405fece549cfce2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af43e807de7aba34369211467a34838285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef56b976441096ce2a52ce2f9d46ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb6d16e74bb3554dc7a0202888cb7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf91c72e921f021e81d0b29ca8a242f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782696f8e6cacdcc78c577007dc84397289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931477a0691945e8f15e741f581f1f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150675bcc88c3533bc377224ee8dbfb4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb3bdf8be63c4e05765e48c46c84ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374630211bfa2f78470d6370c9ce5d8b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002a8c302a13cb3347c6a8647d60dd0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec31d9378ac807ee438cf44202beb7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ed91622b004adbd2042bd03a4c517296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad6ffcafa906a15f3974166dab4242297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42ae3560bf71f6905b21e7bc67e4bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e1f8d5319108b83445e7f559da5e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd3ac54bbc8ac6df0f4cd8f4659218300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4778008f781429aed20ee93ffb826301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94317401e56f1817f7cb8716b6a2bdd3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056948ce943a35b905ef56cf835c65f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d223baeb49b17a69180f158b65d1b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca096a3b23693d13ed35b37351a5de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95101c223b9b5b5569c4ef7b55362666306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60033e917b00a3991cff46845adf7845307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55984a73e678342cfdfc39cb6a5db31f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22186adb7b91a74ae300f0f0e0aa27d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc514c761001d479d6956cfafb0b354310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d099f40d75beec65b8dd359d393c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff34f88953396634ccb8e452733db7a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb86b84d3121f9d35c512e1b2a25c3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bff6838fc6dc363bf7eb0e1c20e11e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f583ab1c66696b615b73fe29e0dc05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796f91c9d3a8b64d2671a01d48ee1be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82454aa6ba9f2c3615276fa66aee2a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cf3c2e5025a62dde86a02d55a19a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a47577079e7288d3edc1720dd5955319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1ae41971bbbdafb3dc12c433e36ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2e784ad48cb69bfa3e3167a4a2689321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0c8f49491e33d66a945484a5a59e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50d24c4272b160fc07e5c12ed9e4cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0146dee22bf109cc82cf5062c2cee8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c661be349e1cd949a1f2394b4fb38e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdda782c1eefb68bcdf5f67d0413ef5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b088cd7058884e1260abcc739d75eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8a8325c8c9f213dc725bb9a75eb66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6117baa73525c4410e24723a7ffde329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a7b990b8ebb8930d3ae776ec52a11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a6e3ace906aca6ccb220a83ef6262331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301ef454e2231cd7e8bf9c225fe7bb5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7a873010e51e2f6ae1b3787b24d2c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d20be74099b39631c938b5eb61a17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb4c87578c1747e87f12468ddbb823335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01170cf42aed12ec9dbec0b053c07145336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b3dcba9065d52a1cf28ed8de6e389337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35ff52a2e28db1cf92ace5e6015a31338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2c939f16a053fbe40cb12e7fcf6ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4820d2a2988a79f33b96bc2dde916cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3182607e7f145e1bd824db3fb6edf50341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81205a95ad765626e53e9f7cd3a4a5b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b227178eccd897080906ba6ef1ef4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41832cd9bcea35730d5b5b4cb6bc158344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3343a9327aafff146c69d2a16097bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15c5049e8250cb2e56974163194a13346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c8e635e1281b330057f800fa2a5bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8781c397c1462e97be191fb3cbe1ad0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edf2b547054d0396d8629d2336485e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2a5bd71d657dd194dfd810011d841350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473e3854e3a0c2d71ec369dac79865a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df194fe1f88057c198fe8fac0ddbec21352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1626397385377909085e60975747ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3492cebdab06e8e7b08b46b4df37251354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbff9025b33ea644c06ccbc8bbcd235355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32beedd6f7cd2d9250335fc50b38ce7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56094090f576ddb2be7eff2ee9a0a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d2641195deb42e47cf145e3c9f274358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249840cebbd163469943e400b26509a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd2780859860ee6b6f335449518171360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e446f9cc7d65c732cddf48fe17d76361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854a6396ee10df71c68d0a77902da2d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08326d9f9f19ae7d74f43cd55f14d55d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7f95a4bc0d9f10fbe79a0ae8ebcd6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3fd58cd92da708328f8b4f1d4ce2c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9be584e3e90f9618915b4546d0ca23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe9cb00e0299364028223bc5e2e03f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f510cfe10e8d0ea398b7c9e4d230341368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dab06027c4cc7dc35db09ceae4a8b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43bec779639e372bc6f2c3d29ac942370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebb6cae85383b7ca038fda5adc5e94371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfee56c88a4d600cacf28d688dc0ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc24a16b414a550f20486b5ec0db464373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978b88dcf1c57ab506cd977053d82f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1f07d61358370800ca8d0820d37ef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7330e946b66639844b8ba1ea77b76c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f573208886cf6c5d7227c49852b297377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3cbb4e9ee3691c112d169e6741a73378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c36bca82cb9109926343e488cd5a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c5e1475935e2ed4003b27c444a03a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb96dd54a8af1df305fdb4392100265381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8761a82d4e8272c3b441edd7c9c10382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e282896e60bcb30c1eda4d80ef28826383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44132926b389243d03e7bed53eb3502e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab354f678cb986112ecf1e0ecd96f9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd705596eafbd60fb96d4896ebf56bf4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf25c19ba45121df94f086c4ca9818387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58ef10313d4309839b3e44ab17b164388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab866d5e977ea69ec2fead19d185899389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d473e712c38fab66a613d584373e206390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a51909462f3ef6f241c982d5e44b93391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570307c38a204da5d53084cb7926d79392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d8c8c2e75c7d1613e2a317eaac80d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c43ce2cf097722be02d326d0015e58394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f601852a4bfefbac24284a7969ac3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6016d98f8132474c8dace0ee89b84396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629507c25b521126aadbbb5b6b65218397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a09c870a2f77acf6ff8f42cbc544c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495835d8a5376c59182c62899b6a071399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f82ec4af82234683a4925ac6535ab2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6189e06242189e56e44caea4d8fcb3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f294d2badb1a8da2aae601e61fc5047402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e6386f546c48229c3eed820877b0c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1f144956807840e3fdf5439b23579404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22218f3a1b8c95977f3e351f5438bca0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8d8faed8d674d76fdceeb9feb52c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b37d3b6dd3210d9250a706aec8781407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddabe94f7cd576c1a2e3ce957eed597408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082d73220007e170b4087fdefd5fe30409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1d4880f0fbb2ee8dec2b23ea734a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26ef1386cff46015d8ce82186f26b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09e95052436990d24c4cf92885b730412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e3f7d8113e8669367e07621be437c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c07686eb02386b45e19f3e5931a696414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0416f15b56533cd21dda7342f494f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351feb2640e4c922d5245d0144cb224416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed5e456ac5178275629dce6ce6b531417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1caaadfc2a4a851052d5a56242c68418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6b9d5255f4db01ae1b0d1b29eb36e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c958747b25ac4a63e83497d3a7c8cbb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c338127af187b9697803a26522fcd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7d5ad9772d7658b6d8670cc4622c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2adc9b05bbe6099d7f3b34b918597423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c00c244ad690b468a0c89791ff5a8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689f5a098cd96eefbba1bb287286749425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae19a9cf21780f8b50c0e78fa616cc3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847baa283fcd4ccf1146b15797b51a1c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f5c3c9bb215c22b4f57c1e632ab83428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a8c946fdbc3ea57552f0fea607df9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219ce8cc38cc58603a215a4e993e453430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a70eea8fbb7fd3b5e7e2c0e201698d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d957dcb8bb0f96d400a7dde436af9e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54583b3227dbd1fc81636b11fa836f80433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712954a561993e6de2e65be9c162ff0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738684a26db2cd7fb3a55df34c7bf37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bd79ee0b9aedffacce0417a23bade436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05713c8c73777b8757f93fdbb5365671437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cce6320f16a2b6755b4c903c9fe0b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab0dc505a988e0e2745b64741c4ac8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59300d383c8caeeb993e4d8f38deeb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3351c236748b92147a3ebe4ca2f03441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b0cf18aa0eeb2a37ecf0b33593a17442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e520f5045121bfd5aa72499062112443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0c67c0e025ca5cc6308639c470dda444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e5881bdccd93adb83c787346c7316445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e846a7ac80a107fd1bd4b1069088d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4450c0159fb4838d5d794d35655d41447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c8ea2bafc65c0a1c55dc5450a51e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d03f7ca8279db882b5884712abd52b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77aa61f4abbc838f6db8984c4f18b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4c6e0eed9c1ad61482177c1ddccca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673c60948de0c2fd4a660c6f553127a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8a8324bb29c695d712b8415c3c2ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d55e900563a4d66163759ab53b3e7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929754d76c67d6c0a7fe57a5d5723d9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af903ae6643695b1beecf7ee32741a70456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b72e2c9785450a4366d4dd70c2c6b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c64aa01d57ab97239139768fe9709c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0c72d0d3ad60d1b0eba6ed0687b33459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb295bd8d5e7549e8a21c68e2de864460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d266fb93032077deabed368925dadc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777b65e970afee924b76b94a1f3859d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cce8ae41d47a4f7dc5551366411f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa66f954cd171756e754f12b2197a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18853bc9a5e20712db461ec313f54b59465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683ada9dc75c409baec6844bb480230466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1165e3ce6bc7276356f9426cdb776d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffac8b5a5094f91fb91cd9e524a2b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce43d95fab85d8a216b82bf0af73439469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a683a7a872d0e2cfa46286e4af9e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f9851a212f003fb51ffddc9ab8dd9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5289dce103e18cbcead615cc7a75d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052d29ee459cc5147a138aacf9a44de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef619708f5a6ee7d56c09351021da78c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997c16f474bc5c72f4c575d85f57608475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7b738072ad74def9ba2bb896a3e68476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367ba4f7bd012d621be08895c7a5664477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0f557caffbd49c42f5414d6d98b5d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87712579de87eb365e58ce2000861b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fde4e44cb255ee2e10509b228f4e7c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7df3648c493ee36445ed5a20a7e9e2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf32d5ad8752bec14abee0beb7e321c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95604655e019d583f517f069439d15fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b815eb8418fdea2e374f7c811314cd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8a50be3ac9b647979c28df9cba1d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de377ccddf31037bba4156852c1780486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0fd9de71749fb035ff926ed308548487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2e980e716238a9d181c08a7b6fb1c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628592cd34bc3e11b0d830b02f586486489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cec2f31ae487e751bcffcf11517de3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25ea9b5847be0b2d9f4857e0e19d3d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82828662600dfbd0294eafc84df25c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5ecabb7208b9481b92cfcaec8c2a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4088820eb8fb2df5a39457c60f6b4cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48294eba50aa12a1cb281544075f928d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadcf9014e78e10769563996aafc6b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd66eaeadba0934a6a9fbf51584be3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76047f3e2b90acdf590eaf8286a542b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b34f64906067967047faab78d03f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb76a92f081efcbbf5fd703710df3bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250323bac8f51755170b75614515cc1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b6de9cb2817046650cfb4f4f4cf0d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3b2dfa15f89b059f7d67a144a1838503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d62bb15f2e06d1adc3c4a73bd68da2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a50944d8ee2ded9b860ceed66db2db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540703b3c0694ded5ac999ce93d2262d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf006d85de3a3a0c4960e416cdb6235507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4451a7798e658987d86ace89f8cf732508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d5035d92fe027075be1b3852b00a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee6ba133f0d5c13430ed400dc50b93510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6a2267467af7a35f14f5527a12994511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bddc59d5336bd571b6aab76f23a4c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465913d862ec0b31120bbb5dd34bdd3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbf44f0b3f223cc28ba57d08732d7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f671ca6d5a322533f87bfca2a6736515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93799162224b603b436081e6f6145714516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1af6f059ad5712eb4d5b398b618b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953c6380292f54b22fc839fab4b4a0d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f024fee491df1b9f1ea93cfb1b564519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908984e77dc158be75fb2cfaf556aa12520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6fefde5614f8babde61f040b55e2c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e695268f486b5b7b15289561ddb2c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57214094e3cd750bb2218dcfe23dae9a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1359640c1e2fa8c24de4cd4714899524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf391dfcf7d13f6d8801654a4fde06525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa9180e493e4d82a197c8d79a7d054526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce157e0b5efdf67066dcfde73fcd0d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49e5454b1fc036621b60c5dacead40528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2efecf6b95e9dfb5ae126bcb4cd7a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee81e9ad733f0e9c746298eee7c5d79530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67597fb5da01801626b0d30cb74a1bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11470d1698f1791366b1883d23855e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1619816daead0911df312a822816b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345db9e2e89c527a603edeb26d6024f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe341e7c82566c694bd4846c5c1638f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bba413023df39f2b821016f37afa3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a95a5935b9045d3f50cbeb2d0222d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dde0c5706ecb74a32e08422d93925538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fbaa6334252e5ce7150e31ebbed6a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc4f7c4e10a26b66dc6a2a75161a8c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763d679fe87894763654aa791a2b7c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d1e2467d0e18508a57edd3177c906542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f064038829d6a1db53ba663a58f0dad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf0098ab57d5d7f577688916cec5f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecd6a52b5d30ce4dbfebbeae4d535d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9aba8e6f50565a216f2e2c10482325546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e066a78b57a0eca2ac0d4ea4f4e6aed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f482f48d138863d041e14c184406957548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faf4b284fb957036e5fba1d22637a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d6a2a35f10a4aee68679ed2a52ea5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeff53b6c1750f82c5295eaec54ad00551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c51d97ea5380b456c88f477ddbfc1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dae76d75babaed5a741eda7033a5b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a51ef97d462be2cb6c71207c2bd8e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715a86ea220bf6af1011b0a42526b60555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f3a5c252108ea0e15be4015ce4f85556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee23a07334b9365c1d4dea779918327557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52711bc8ff179847408af19d3f9ae6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce91c4c8150e0ada20169d2e6ebdf9e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc80638f4407311352f06216022562560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f5b243eba48cc6569256011039342561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100c817d168619e627628be2e14b14e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2fb6cc14ea893c45fe6aff4b0d8fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e94585f06e0798165d39b65dc438e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe007ed74fbfd1b28083e311a9975e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d549adcb8096935be75a1422c283a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c494ac2e409d9e1eb71d4e9864141567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62edddaba2870ceddc3701aa19bd172568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656acc9d2344411bbb70b7134088c6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1f2de1d24a2713e182484ef553f23570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf2eb428bfd4b8784f2314c5fddfa6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2527d59975c573fe07fdff23f8f65572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ded4d0a2663d3b1d43b00100813af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e300b20097153eac5b1c02e046071b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4aa1727f1fac3ca237186b26f0085f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81acf707b638478aa78add00701f31576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae077bfbfe0da5a8b3ba0214820657f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189545290e3ac0c58e5a756d9152bae2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acad7213109d55edb8648c167dc364579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6b96189d3a7b0cf40d9e5e739f9e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031cb8e9ab91c5714d7f1d4a6040df1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df86da0bbe7c213cc35ac595144b20582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a5711d88b8e5a6f67f5374d434fee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced0209b10422655faac86a6c369a94584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41799012ea5d72df18d26eba76ef52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbada3a85c47c4f0d196ec23308b16586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978372cfa4b166044637d6cbb1165b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccdb42e91d62c67e5f34f4a7dccceb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805208a07ff98879bd1ab7029127447589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c8563669f544f26f012d944f81054590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f048c247eaf3bbe241aacedadec0f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e964c7d75c2d53fbbe72f9d2c2442d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022e8c188b4bc05a5f451e15ba3e75a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3a30576494877caed6ce96b40d1d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fbbb0492c5459224a8b769730ad09595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b4982ea377d15789e99ed61413ce6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd781daabe4348145ffaafb09a8ad2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609faf26c6fee432eca469ea1b81a92598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab578733e5146e033a5c3fc172e9b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1781ae2d47aded31fed5ba03dfe9b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27060cd8df524fa0206d935ae826a807601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147a950ef05ea49dcef2b2823899df1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1a3dba633189e9cce75aa4f64fc17603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a780c0fd67f9b69723345b0e2db0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07150371cd895db15cf19c8c035beaec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e0163eecafa076124b03ca58fd987606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2737a16cfbd1e00de62280f794056af607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67b1160d35f1d59fcbe3bef767ea74608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca231b24cb034c132797c9b2d523718609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e20861a6401ca08699e615688383c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bfefa8e50990dd83c7ebb6d9dc97c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04998d638c2aed4dcfd9d0affe496fa9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b6189d39148f0d065852df592df5a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187167ec5f61fcd20f05a79a658de18614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63b84f4481ca7ccd40ab50c50fe9cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e4cda075f0ad92440d2ccc13ce278616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333c8b58d0e411ec0583a5addb94cb7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad98dbe799a0dae8f06117c92e7059618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fbe7f455f788ac9ea1653352469be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f1c321b07ab284be507f94207ddfe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a71f43f82224c6b8b16534b5f3d27621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f88a9a7bbc8a49b945678a647139e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3ae5bdca3b36d4961a3eb3c8b74ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14957508bed9c45a03758c86cc5a14624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ad534cfbbcdc894610fd82084f31f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec7c3ffeddd396442790a610d716fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654a839fede2644c918966723f7d45f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956a0f68475194110eec9352557b471628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bdb3102071e1ef1bccf0fa78d146a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2267f35ac3fab76bc324038c07141630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e00d93620d887797ca6aaa5757cb88631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a32a64d8e706634668faef18189661632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffea58b99c106f243bbb20dcae4605e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518c55c348187c7918f65ecbdf28c5e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71fa77ff7fd7aa9599c57f4998e5c3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca758eb7694eedd613141dfc4d193c0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519069d76e1b1a34319cca6746eab1f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898af084c0751875268868ec48a280e2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196fa0d43faa3306e1876400bbe6ffa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768da7fd6066e052e8c035d5cb80b4e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4bbd2990124e0c1b718c046972125641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7347c2e85a9b7ebdf4145ad9bccb7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30392ab2bd4145730b3029eda4b30cb0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd636f5bc354f5897a9c815a99d94f5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8967d16fe28fb08a298450e2bbd285e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96847a0c5f9a978a1986a2c55f1cfd56646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db371491a5198e55c44de3ab248a5d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c4ae2802267936a13e45f01132eaa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e299659d92c306cacaf858fcee407f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736ff957fc3dedcd6704e8e701fc4b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7186cc5abf68106e9259902c836e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0ee5e1f73e98ec557efa4206e135a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6920b5e611e63cfe97d53e43a53911653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a72f4eecf627d35b852119fdf5f4c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e144619b32f6a7a26dbc3a9c2f67399655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288f630821782cde6518ffff3231028656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88681d70a199cba0f79cb63df9c49737657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4d374d9307e00a987fd1ad7de2639658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3835189814b53353fc5004d4c12cc6f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8814cbbdc18741a308aaaefbfe8d74660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8937d5dff954a4b9c830fa848f1383661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cbe7add9f10198504da8f480f8bdc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c4851fe2ead4005b91d1cfff1f4ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34c845c5268cbe45fb34804c686147664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375af9a11a19ee5ffebd6f5d7d87b8c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01a9319e308549772d41e10a14a08b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde553945f4f89108916fa0ab4d4c74d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96b8468eb76a24620e11e5eda6f093668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddecf77a042d598b5a94ddce2470e3d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c412745c95b0f3a3621f65dd772084d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acc4076e99afbca2ebefb373fab792671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95da7cafc6d37560608da3e42fd176d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4b1632a562afc66db5d4a396b157c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da338af26928c96213e3ec26726eeefc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e204239aed1cb432170c1a7b55e9e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1fe9a3d5804bcfc342baf11600628676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf615e7d9c972df55ec249247698354b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbc94fbc49942998e37047f9e3a972678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6bae688b8e7c53a4494b099d49269679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861dd3433d52b5aa7b4425bdcf5a6d8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb34867368cb05b1f20b17f43451b86681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947db93720392faddc8930572440b75682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601bd022778d90a2f6ff41aca0c68d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00e1d0858f234eb28088cf79aef485684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166e4b6327184d831f49e1206ac352f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d38bc5f8aa97fb9ec5b3840d4f5c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463b25abbd5f0b58f3381fd637ef7e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cec05a065b1d7d120384cad1cd351688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b827b78a38bfb7d9c351a2ec38d27a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b760af53df43ab4e88504b71caf5a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32e2a2aafb0877f4cb6e1cdd8028d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d59f7354d5e8add8aa0d1913635ab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8dbf0373a27cdf9523a90b9f157f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c079b0b23864e658b43c22be09566e1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419e23a71a718f56fc56bb46e99bb36695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a745b4daf06edb4bba66e2f03b2d205696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04206ee7bb1fb3a1480eabe7685bdc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3fcc8e3d3ec36cbd764bacc9926e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f30df5a984f3ed9a7a2f5a6059b6b6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ed34867624ca5920e65b8ce6d7703700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76002019531d0e3eb318bcd7984fa52b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcaff2d4b44e7fa36751255fc8e3afd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb88501acddb2bf7a1ad3d357e12cac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbbad9ae792e803e64a8335c4f6aa8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319c686229ee060d23fa1f74cd84fd9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427963e351a5a7063be44f967f1abb15706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3c142ff8f428edeaf1cf33cfe775c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802b716a5868acf1d68ddffce8e5239708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a17976015b46a1f8a5da6804c8446709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4001db36e7628140b14fba401cb03a5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9205aadab1bd1e1f0703011c841f29b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf97f1978f597ffb497597c6230c14712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979d744794ee592fb9c0d196c013226713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84be2165c85f9d43e9cc82f24cf6d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795fcaff6370d12c6aa249a036edab5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cfe4cf89df29338bb206fe073051d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57408fa658064dbef7c6bee4d4b039f8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8d8e183483ade23738f85e0bf516a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec91a02216182ef9f34df019a631de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68df46ffe8cdcb9b65b3b587eef212f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a23d767e11aab29b1fd482d5f0c6b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb599beaef645b26ab2b6548a1bdd2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655a2c7e36f48d43b7482419491f933723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e78cdc94f5cd8e6d1bacd2a6cf6fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687eb6d3f7c979473059642e0cb09651725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321afaee07f3fcd6f8f122b619a5462c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9120c7a62a74b71a10117948d10d820727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf7ef7e42404400914f6abde05544e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc075fd670ddc53686c63aa77a76700729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea2d65e99fcdbddf5e5272a4f535aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f04d8fac22436959865e9f3cff060b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc34028ba34d9cca1d9800712befc2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a9ddf4fb457c521e81ddbedcbd7bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf43908a3c2e117f8042c93bf9a10d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2a7719c206a7e1a89ebf9ec2f3ba9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75695bade91d3df143002a4ceb734fad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81035fdbb13d50a79ac3e8cc4ccc3634737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59679ca889b6cbf83a415b73d73213738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bf12078f59362a78edcd29f6810ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f82a590c387e542edd575fb6bb093d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e980cfdd82b125d5d3fe0c0e788da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb376515e7f15f4e988629454d39280c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef888785c584780654b96dd9e9bda1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad504c2e8ab381a52da8302070db704744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2c6666d116bb590f4dd5c0dd298c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013127d907cc0ad77803d8c91a52f866746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e17af3b581c6aa67e1fdc14df26e0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a9b91991c7429b4b98567bba76ce7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaad5f1326a311b655ef71efd7ae62749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a6f8a9037e6b34e49cf72cdac5d67750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757dc208b412ea1a90255ed893bd8a9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84c615e8bee71e6b716e44f56cf998752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4e46077eba5d2aa88cdd957fae624753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4d18c2859e55074cc67d56aba0ae8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe62fbfa4c7f13600df2ad5020dd9ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b0a076f3f2b67da2e51370d0acdb1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146aca83876ed67432fe26facc6c857757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839d392c02d3626ad5380beb8c66fbc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661f0a5bf2f383e27db1dae4fecd6d5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>