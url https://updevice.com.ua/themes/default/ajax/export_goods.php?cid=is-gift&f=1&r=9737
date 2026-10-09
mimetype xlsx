--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d570c5fc9d6377f321d57a9cc3cb7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c51d3bb54784ffd9d3b67a0bd920252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16ddcad39a7eaa1d231b583ac5f3e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2f3f9770ec772793dfadce4bda9664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd73999e42a5cca080ae81e26e11e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126aad8026b5a49e4618ec4e4e2e8fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2162dde11a7c3dfc75103dca9dda92a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928c019297f12010f8f07532be487c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd61d30bd2961c2953bd52f3f6d46f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa1de5526faf31fccce3d9daa05b2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4deb3f599b35951f74da487adf37db511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328eec07aed10413235c47049055fe8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b8b563d8552e10abb538eba79baea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1a0b638408842697f737070a7179514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a9a4643e6e51c194677acf24c3ca415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a581a4527b8879be1543c3c222efb1916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701a81d6928593813ede80af4c1667a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff1075dbda7c898305cf07587f8a4318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d299ce041dcaec00592f2d635795c7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb621c83806ff0469c9ca489be7e72c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f1991237ade2a36a396daa32f07f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306f5b35a5f26f9136f862f9c1762bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3e20adfc8d13e2c297e9b3440c30d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000ced11daa866fc6ec6744c3f703e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963261719d761dcee9bd90f962cd94c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7e4618f4d2e5be1e25bfb2a8d61bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05f5e218e4496cf7d3f1ef9fda918127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316c44153649672d502a628dc99be5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d332ea3146e5081011e411d14c2ae1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044e43641851acbba9fa4eb3396240330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f54d2a6758b9bc0df41758276e778431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcbb9801b33a95df8ba5037a71dc0532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785bead91c72efb70a80a4f4153244e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e398008eadbee8aacfc2bda91f523734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077601c14e8a0df0a878b67397f667135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ba4865850b8510bd973b46d92801c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d05ea4155de50490850ea4e9e37abe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cd7c1f5d33bc3e7fb9d39a71f61b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffb14504868a4e36202a2ab85f4aa139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1164e170e0a6fb5a729ab371e76d5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f50017b23f604c224a8601db90cef641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46cf845d29a819e8af128b242c063f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849eb5637bc323f5b66f8e9242e7aa0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9c3cff01ffe64ce7b15cae7b30aac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c416ba2fa384cf3fe6d1cb957be7745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb124436b1241b06fe119b13a2909eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f73b384fd846018a642b716f5cc0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d49be161964df7b523e5987399f08748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265ddc43b0cb48308a6b8cd9d3d820a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38c09dadd229fda7bd362be57c5b0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522d9002d0aab9badcea6454481ff4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693c357263babcbf465e9bb9bcbae9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c58845c21605836f25e09db33c27053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b014a9f887f1b6839a2b0b013ec7d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85948a274ddf16ada5477a83e9bc9b8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0edb12b587e4e6af6232ce1653f1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e531a7d9ba9f0254c60b38a238920b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ba957ab4132d27da8b232c3770b5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a51af42243dd334a1e55687a1418359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633617f597047ba485661e2a0445332d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bedc9e13be8db4509f4d9cdd3de2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067aa42a3235344ac5b67b66143a8ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194612b8744328c3008231a9802545963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5556f49ba08bb764e3e2e1062075564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37186c3ac294ceaedea190d002c4114a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec5bf9c6d45838e2c13e8f951eb14e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f03ebba54d23d025a814c8b371311067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03186d9914cdf4464b66087b742a482768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a6d01e606a7a2830e3a1a98fe0a9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ab39e341d0f0fe12e5ae3e41103e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8d193a4ff98281f9122d9354a80af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42cba525e06a3ff0404f410007493d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3226b3a13cd427a0a9c4ee03e271d1f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c57b876bc9d7c44a5372f2428e60774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e3bf465b19a27b473370acfad167a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b31f3087f5c781ead90d11de23e6d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa3efcf6f2f389144095f16a9f836977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb07a217ca47046e91a6cfb2f4048a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfe0a3680059043e9ee63f1a0968bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccff8dbcc016a5bf0cb236d18e7d7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5ebfba8c6167c4c0205af29f2549b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f12f0bbacac711d1bdb8bceff57b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bba20a6996d2b16a0fda101ef3dbc683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3782a3aa07613837f2e09236be2b3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957d3c9d99b2ddc7adb456ea03fd0e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41703aa1f1d7751fb724eeebbefcf4ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b87c8ae187bd3b381c7f7dd23aee1887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4b702541e20d9aff82512fe63fc0188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ea4d34fd3f3e7ba56e1ae730f80c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfc73c8d38a815ed0fb23b05a2cd2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551447f56287dec6f3dc9a80551bfd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e3a41871642fe05ada6d31704667592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1490851aaf413d742e2e9fe9fac24aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb2ebf0b7cd41eedecafff3911ce7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4324b2ec5ee9db7d7881025e91e8b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81254bc97e348d3b7199245c262c29fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d15972a9c0ffa991106e4926ef8b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfdcb9f4ccbf196e2a58dd3d44de5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d105de954956c25d348e8b63359fed699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9205a04a1a4fcb50c0a593adc9d3fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed169609371d9a6eb17fa0ccb1d9a04a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688b7e44214bd390044c1f7f904b142102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf4277c1ea94f4e61e609911ad0955103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119f28c0c5dd220105dddd008340b24104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc38a11875da802ed34157c93fb5e9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7137012fbb12b3bd27ffc2af96949b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6432a9f1f2994bd863b6561c629ef4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4688544631e4d5253fc3fa9aa06dbd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32980f099022090399805350e629a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35317627d438d73f045a46c5aaf9ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b8133f9ab895c6309a6ee2c8aacc3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206a708d4d9ec2596c94f658bfaca5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2801f4bfc148c0c262b8bfdec1669113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e0e610016b7095fdc973efbe55946114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dc6007bba689da2ae0bdcc51bb028115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf5e69b6545143cfdc7417abe05b02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4e2fa7b29535e639d1d7ea058a29d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f7b58447e37c13ce706a53f18ea63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af59daea1159c58e5ee1c4f77f7e46119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691123b8c158b4deb3af0703f65979a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5664ea23dba18636249c3fe8f1d511121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112e2980a82a62a97eb8bc34a8a0754122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aab19ee678920b8d9c6faa45f8e6d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4922d3214dd72d4a736e89b527e2dc5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f0b0e2b4515d161c4ff97bd40baca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e32da3010e4429236cc739950ab04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd08c1fb1f97cb60d997d22165a791c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99927bba7556d3bd659bd95641e5ed28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efe6660cb483d44164de3a87eaf5b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c19aded3fffb3a967928f4f991fed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9bd0c61651b3c427ddfaa134d5c91131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ace864e1ad6c3ef61667ca01a2077132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fac13abb0e0424cf0d86ecfcefbe6b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f71626149c55e8fd9194b80032537134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0629f08a86a02568f11b01bd9fdba8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5edc9bb2f63174b46b5a3559b72c4d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ac3bd5a0290a66203f97365bb5da7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f7c07dc02accf820a9a02b6690138138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebd87b0a971cb8e3eaca6ef9b79001139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881913b1d3eccbd91f85f9a1dd33c579140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a715022740893a0298888f8af6096ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa18c428fc1660035158b25d65439f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ec62232ee47651d7e30fa8d25a790143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c791636156cfe8554cb06c5023e370144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d7f4184ff4b6acf3296529456b3b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa5b68e125264287fe33a8e6fc44a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42d00a01420a978a4634ffe1295940147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdda58a0a052eac80dd13fa25564909148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac23b31b685b5f56a0ed40ee099ba61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa7316a878823f2ed374e7d67edcfb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccb074cfbe422628aab2829236a7f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11408dd3b6afcfa4a76665e8559dc52a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c6dd1dcd41e3ffb9814c9ea584c97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98559c7d64bee84b50e69e34ea67b56e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c8cfaa488d8bd2adca7e8067272d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd6eb64e170a771000104004aec682156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668449ab3d1e04a47386df180c5c9435157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc0717d0976b806a543131574c493d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb82fa00943ebc9926507df9a3cda8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b470c9fb8ecfc1966bb6febf71814c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a219ca4a888fe928fd024352876a44d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a83980b9f46012efc881b9243c8f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb889f51a5ac0bb9601e8736c7ce67eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cac48310d4f9891c1715734097963164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9addfe7034963457911500ca4edc598165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd115af25aef3f2a04e43f58f29e656d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de5d805f080e0340a1450f501a3867167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d888899b1de4a9c14060eec88050e32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1f776675dd401c8a5bf8acdac2821169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771c4a96615261d9ec20fa536645e6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce036db14231aa83de8c37c8fb355b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb8d510d0f329ae45d8ae33176af76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bf9e3b491069898e31a36476d0eba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded31adf8f740995f22a428b5484288174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d30dd21c6c9d7bf005e4e6becf0f70175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53c66ab50f790d95c8d4dd54a9b26d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fadaffad80316ed997241592a1af71177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47fc5bcc2e4468f853c330018b6262178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f0238cf0c21fb1a2b671e8156a27e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650c2b2be8366ef3c231d36d1ff836c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1d3a9b3a05516030017d89e4e60d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73b0eb11f6effb28939f166c667409182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c515ef71990133af9b2e070ad0f09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cc5f4c9b51cf175d8f89d74d9722c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba747d9d90245b76612d508ed75cb77185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b92ac5a9501527f7256182f599efb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf6bb41f5fcb8431b2f1393ae44d01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab01b1332dd354608315f4033e7ee5c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9854a99eb28b4bf763d9cbbf9584d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb6928527c9855e8467ab3927ead1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d40e364b4587287f64c546fd55cbd4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a71104fb1c10741456afff75da8e94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff5ab478f33b5e05cce62aad15479c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b9615cae05d6274618d5513914a20194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51325f31c9e136a7b13695e7f7a78c1f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ae0cee7e20fb9af705ad6b66ce2e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518547e08e57b3d42c0dd919b42c96de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1420852a8d8c4bf91aff821e66cbd14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866641c52b8c8dd888a4340bedec3f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a1dcc9f9d47c938cc2c25ec41bace200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914942d3cfec47405bbce449a8532ff0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acb5782783f7b55ac6bb04d00a0bc7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc491d6a31ec4cff46c1240905b496ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0d85cedcc08cc3f62358cae9e5b2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824844cd7837375352d37bf7a82e419205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7fea8e826f0434aba8a12c40d3a8a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5a081d9f48ae16f588526a3acb7f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b053ba3ba8c6d1506b2f87ada80d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5902a8eb6f357753dc9277f9d30a17209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c30eb1df2fefbd8ac5ea6fb6478c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7022e3f07cff256f589c8bfc7866b69211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc66d88bb4d0b21aca8aa212ad0d11212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02c2e748545e3b37095d71497185ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead60ae61255af135daa72785fe2b38f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c0e381d101b0e4976b76f46d5fe3c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac50f79328a355ea7f9c4e76b18e8bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8be33d3eb8c19b8edafbcded14838217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663b03932d7bbfd51754f2e5021c94e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b413ef92ce2d8349b59d208128e17219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1d723f7fb6024ad522a1c150bd672220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169ea18c8b4678878de4467dd4f373f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6a5d522bcba932bb2f993a42909b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f757db32aa67d0f147be03f0de724223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5939fc7bce76ba4f641d809fcb894224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7218e066a03a8180b6a7ad7685d14f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadb32a471e017db124c1cd865c4662226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662281f70bcf3e4e1d439d78a20f12d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de92be11033c6b8d47f22217bf82b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54253670074e05fceee942c69321c69a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766eaf879de8d9560db69aad284b9744230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6aa08a3d3730e7ba0ec83dac929f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a89dcc289838e1e85c6d784edbbc3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ea59d7cc8ed57c62df41fca9aa77a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fd25d2218b482538445c3af592a0d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e801f7176cb89e8931f7ab8ced331d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4187654588383dc6dd8d2f3442fd5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beae3231ad7d880be331118e9f1d5a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdaa6d85b807c3568058a8d7684c93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2039cc1296f9fd4697fb6a7b14c37239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c97fab83941837236ffe9472b397a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b6950eb7ceb06675464ca914086a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc657a71e29a73992ae18b3dfd5a4a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068685d2c5eb3328d713dea9c0881c4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f3afae07dc4b1a062b8734151cd49244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f9429eaf5df2a7b6b345c4e207b91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584ea6d3df54eb38c07f75e2b7f7da6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34803e5a1ea6f2dd96c47a01fd96ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d84c47745fa3fbc4d1d15590c98745248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c042e5d3944e91d82589b8cf72bf246249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a3505f990e99bee2b290327117a42250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5858d9f9962c19130bb91adb8007c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e3141099073d5708227d1c75d401c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5739844d3e2e3ab25f3437015f8e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa2931a6b7cd53d6465f6e7555899a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098895e68367c82045c550cfbdb0e24255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae321bf948ff8e45ae1921701d18144256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b600ff47c98c816c4691362014b111257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d00366ed84eedee7b0422aeb72b65258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1879b1b8b156a25f58aca28d7b44496259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea30509080531af4843cccbf5a43ab2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82791d23665a166da47e9bfd069b71f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3545ebf61db9064ef5366a2adc9cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed77f69bf3fd749d0bcda1dcd7d172c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bb9ba614e5457c95971e4d96e1f7d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4fcfb58b306a2436f52dca37fe0fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e9b4670a8c1edefb6df726b8f27eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf52a7bd686fc1df29c4d84e9836582267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37956473b5e612a4632973b26127eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88461be4a61184c0aaf37d3eed60a28269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b64e201fc5285440bf31977d210e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c200e97f9a1271e4cfe7fc88545cb2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2589ee9b59c3d804f995310eb3e69272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46f57d93afcb5022f4e060a4103e1c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099635c5695b52d7b073059ad82b2f6a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08174871738b8fc87de1d53d3d93b24f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2ceb9fd63cdb65b5d0ce7271f1fb7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0de632a9f790d58331e855856b21af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f0bbc8a9516d69e5e2bc4ff9a8640278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf03060c08c56eba613b1d4d2f5b57a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bbfe773949d9a627d768f51f26658280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c781e0c66ebfcc477f3b572909f292281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523bf0879dd9a6c74be9b8b3df7c507282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd46699819f2fa4f640c6074142d44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec734582898431b91c39d4c6b4ba640284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c03041a002f701340da01d9547b26285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523ebbe864995683180a1aed127837b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b630b3614a2d44f50e366c17485560287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcf847f16ed4eb8bc8fa8b29487698288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dee814b8709dcdc20a7dde8e30ed5e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e4e0ef27db401987e68d314e09878290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bfdeea56a779c97382dbd78792f6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961d0673bf4732fe0eb96f6119bfccc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345aeb9b0a0d67216111a676940d8b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaef7ceda4055fd3277b125c04f3e94294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179a84eb65950cf7d5f49d39169cef4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d83216b9d22a38c74c974ab0939684296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba0318def3d5349ea7a36e4732c45d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa552e4f8c661876db060e93e0f87d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3ab6c345ddfe87de6f0cc36095856299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a47cb24952611529f5267b863c59e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb946a404976534a6484b1bb431d6140301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39859c4e4956b4407f61105e7a4605302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd72ceed9e87eeb4d45a72a5501ef1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3ed71fb9d1848f7ba028e5759157e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890e1322aa9c11115b36f6cc11b7b4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a9761838e0fc27f8766e40b2127ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fa734bcfd3543566b62891e35083b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b38c947797e4650cf93ed1cba6998f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129579909d5db5cd9c7fd21c72c3730309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ee5f92fce05e52fa3c8ba81ae070f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938da1b371435cd69ce260fa1bd8b8d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4a574eeaddfb1bba830974f91f635312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235c0c66df4711119aa69d4df012436313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9914a3cd7511768612e7c83190f4d92314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bab90b41a2751f49278eb28e39a76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e50ccb54a7f257656caf93f85e4df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bbcf4dd35b508b78ad4c74e7a8bcd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905b9e35c4f6623d3cbd9c08e41b924318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0517827b04ec14cceab5c3c58cbc29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86cb40ebc0ef5ff601137a70d24df8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb287ea61f106c361ae1aaafdcd6e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf3ce5cd4ddbd0076ab796156043f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092371f29c345974710010374d8d72a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f5dd120942daf9b53b5ccebdbf86d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc070b74bdb27f1dd43f428fa17bd3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a983c52ca09fd7097998c18c01055326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6fc698863f1b108787daf6f49abe5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae379e9c675d8e5af065f9745480046e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043cbed83f46b90767f61a67cfe9d54329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4157cc620e71ab03759703fa899d54330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade83ae1e7383e9eea784c260484a8ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7138a60385c562841a24e220714d89b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f57e0c2d5efb430dbe2874a3be331333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc08f63cc74bd33bb823edc6c0b344334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dda3abf7f58bced8bd218104d084e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675e665db1acd909a71ec68c02a626c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71595a5c84abe7dccf67fc31c7272c4d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eae8e86573ad986308a27b5667cfa3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfa17adcca0c74a7f2242c8bb8ad06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09079acc27720f3cb40be4462979cf1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a97f7e87ee70653df9173bc3d7a99f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3a0d5204a0af407f4d464296305bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703206023e1c007fb4b71f43593ce4b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153ba4a388ef14be7652601bef56521344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ac9d2d17b57ca4e3828899da67f5f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c581d7919d55551295a8d9092b1c659346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08032eb98acd0620da71fb3d86a79cec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43fc583cd34e34bcb7505521bbb886348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367f5ef16e86579837c0a651cd4a5f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122dab6946612ee81c284d2b2d70c1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b025f3e650d79462f34663e3aa6176351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b30ba724645cde91fab6cbdd7a997352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ab2a5f6e132422764b7faeed9a120353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda525e1c1112d2599c885de8e8acf5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e28b4a144130426ece94652bd9482355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fff5c258a771e4099e14e1832c195356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82166e7c0bf1c0c61ea046e4b35632357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8e429e82dbf94ccf44e94e27a8db6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea941d423904b4e74c1a43bbd70b68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459898c6619d79e5b81770f87c3eef3d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50583e7bb595a659d6ac3cd21de51199361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1289ccec9a88964698772ce4aea4510362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930491127120c63d02ba81b084949393363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328ba87cc23e8db5bb2989664ef1d90364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d11fc3a40f3f3a8a5aec2ab222625365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30668caef31f840abe85829965ef95f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516297a959ea12e93badf8926b269940367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac668146e9e3bc354cc562726bd846368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca424524c30a349b9723b97e390f9d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf3fa27d29f4fef17ab371db5820d6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a947b9dfad34effdbba0cf6099b878f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5475dd6df1a7ec4827138e1ab0b88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4aafe5ab70e52b42b24397ef389ba3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1f4920a095cae6a56e85d08bb1dd9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5b6ce2375a7e731dac22fc2053d4e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4acce389c82f39b24276a4690060a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257dc22490c00be085330bf7bec5d22377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4551f79aebae968985447b480ae6eff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df181232b4e8dab3aab67e75c6e10618379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba894480e2eeacf1f946bf5bce1469380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af10a01c30b7c47a4cea7bdfdbb444381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436b68f7560d2b383e240e01ce74356382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0afb60c38e4b1789cc715accaa414383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd738f109a69bc877c00466b87a039a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fd2bed9fcc2d2b676882397b0b1e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecab44277a0a51890bd4af5d3b5a38e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2b89bf916fd2b1da5e737f7e52243387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910af49319861008ac65ef8e2608f001388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a34f458d634e9f7ae8915aed1d7e7f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f6206713ddcf312f4bf7c9c8bd00d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382a8b897b9cbbfe403c5b78343e5e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9ff1f9bfcdacf5696c8cc2f9fe2fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500076f3485a50ecf75628f266edff6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9681197947696398eaf9d6efd18b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579a84ea7b609bda4fc5f796adcf561395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577ca97e5c3133e664710860f5d9b49396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756acfcba1107bb35868cfc38876528397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316044cbd20f40f47ca84e985b9142db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3b713a841120fad500fe1f341272c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e14cbbdf1e236cd9ea11107f5e2bd9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37a9e40b43248ac7a4071547d8cb69401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d802f6f3297862b33b1f6e0dd685263402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93d84a09a2a9771a2fb2aaa3bfc9fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d3a532546183d907a48beea6aacba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e3e92d3128af72201f814dd24b317405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb930a7efeea44260c5db808a42ec08406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fde016605602b0e88de72b8ee0212407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a294c920bc248dc6308c5439183ef4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4405c15a0f85695f5aae998b2c3886409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770bb6fb547aaceb30cd2bd7f66334f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b142203c6ff553e808f880aa9d35f3f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3932abc337092d9f959df8a4c595ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69043dcd9fc3f1e120db660587307d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a50719af14efa77018ae1f67998b7f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05c03dc693ce642b3f81ea4e6f151b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d981f63857265bf6ade59b132cac7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d853207639d321815ce9acc7f108302417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01f710e28d569e5544ad2b3f1e2f53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05483aecabf6cd85e8ab1152f0537d25419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87599e2f4019e624979a1ee3034f605b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f4cab2c7c81159b955e4b1d30383b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc539d69b42548da0a2d5cf48075b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d0c958a5e144d5579b5af6068ed03423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d924d3426eae0effb830e2469cb647424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb5e00a7af2b7710868749cf969f68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e847fe1f6db7a7f087f1395c5dda2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea35280bccd32a7a70061f859e8a3f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efc9b9b3963a81196057aa82d0c53d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001658cec072b2b4c8b1e632f76a09ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfec2ccf69f6e38bb0bbfb69046a1f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a4cd5281dd8fd11dc6a8114a5fee9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75a0f647c36e11a90fbc315a2b7616432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e3dfed8dd62328899f559097185d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c7c986da44d0419c429f8068aa4ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3da76c23919ac10eced490615faf06435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fc2c972ec4233900df334b256ba92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78cf17af44bd77b3a28e83834b4dd5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29c4c352a445b40917f84563ad5305438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8142123a8fee4ae631338104ec4a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a937d365a843ffa0f48dfc43ed41ab6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303c169695dc4dee7317c3539737e0d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9ac29673f455487a382607692e99d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b701aec8736f705fe829404db513a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78cd59f3a67d1c9b7129755142a457444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb59b65bbcc92c6b25719853c59247445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651ab72750f87d90fe500d7d18792b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f7c0469366fe2c3d301a818bc0326447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844263b9ffffbf7534ed4b7783b10d01448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e522f52e2df4bef5288cc75f719941449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2b72e26e6aeb1edec83d63944471b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a6193894b549b1b3d39e117aefa0b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8a92df9846357c13a58626c40cada452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd1eb03e3bb9f0b5ac8e2ad11250aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0b8e5a5ef25009d847fe29953a29f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab007fdc90abc940802771b9d0bf296e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658e32983c778dc7cdecfa966034920456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc37f74424b57b6e965fe163070eed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1083d799dbd26ff0898866818f88220458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406072c74702698d3a5b5827c0118dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc4a288390ac4116dc5b4813f78565460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924eb0d8da971a62c6055eaae98636af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e3c1b1290b82a69cbc6585929fb7d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4ecc11294abc835a1bbe65797cdf1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe28ee109f981ef4616043d0322f4bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280f2a6ee918245bdfbc9581e8ae3c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2d23576b358e2f10455faae0dfded466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af2216b351c0f7c7594533e5a0299d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b4508d418b0e82a0421614962bf8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbee3ad55e450de2a0b3b1036f56e42469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028239bb98d4ae87c3803272f91b4651470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56644e4e4724e6d455001e1016386101471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b7f8323b07f41db9ed756d8e80193472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb09b747ded8cc85b159c4888768901473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12747da85be6cd65b5f0c04d5bdc832a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645677b259c720ae67085e8e6fc1d608475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863870bf8fd2c99d3dad0c1759df7db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0606bb74592bc24ca334233a72e717477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dae9993d858afe66c786ff44197db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4af493bef140473ff72cf02389e3c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada3a30962d0488ad4f581cc35acbce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf081de1642444ae1ebd572fdfc484481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7f0f63bc40265edf215b851561de6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c177111fef1d9bd75a34fe2846a21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0516ac1d43b68405c60cf1e992207f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a774e8de79a8ed62865ff24fa3a8592485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a067abe67788b8b6a5d4ee7fd18b565486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60522fa3604598548354df4bdd207ec9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3c96cd76be510efeb6fce4cf69226488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850b9fc7ae9b7127c0f216b97e50a36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3889440fe7048f1f173b3587e53c90490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19879c6b2c718aa60fbb3b37ee2852a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc40f9c66a704620a5600f01e893f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b3a1d4666954c7c8b2691cf33d923493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17e11b1d0cf0298cd6c23a169064c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17462ab3177a769847eb7ec748c2b909495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938adb5bd9d4ba6feebdc1b401bf1cb8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde2067d7edfcceabdf6f0dc491b994497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd7f368b15540c3dc466105086a3bb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cd124a36f5efd1e01da5172f4e482499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1d74dcfc470d7b032e7854de5df56500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae61578d4f1afb3a3ef2e1b385ad15501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32225961590f60c5464529a0ccaa69ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfec86872b4d03426dd20fb77c0d01d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681138771a1565bf0aeda3bb4fe87d2f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11281ae4bd486ba8b72c34a4a3dffa2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f74cc61f9818b0fe01f4cdc1e8ae9b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80a668289c854170aba369a4f71f7f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059321ef4e0046870bee3bff3a4ec85508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9dcaa3ca58753cf74b77de0f640f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e75bb032d7bcd9b6849642c7a0a9c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fceb12c93d874e909cc8f6937572b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ad20bbd7ae24e5c91c6287a1b5957512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615deff0049ee9dd7ce3f3cb3c99d23513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2157f9bf845009c7e7047757eaa60c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acbffda36a7eafbb84b8fae92f8ac2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26db7b1740cd9e7feda40e7e71957e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcec4513d729f58b4f8e17373cf0241517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88c97258afd4f4cc773527494794a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb38c0cc27d0ca835a61e3c8f2a2bf1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6c738ec231bd3e8e9530e7ace51fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee01a6948b118de01268f7479cf68f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45db98f528ce305b46cf24f79a923b2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22badd684deee2321c7e0fcec7f1ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe13ac361eb200597a3574ec5700743524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2905666b7b0fdaf2f6e716736e751525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4ad435653e92b3dbcaa8f60b572dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cd9d4778b115de1c9b7104b765361527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9140e83c5595f9cf2f27990bcb59c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dc467a7f0ac5f301a699fd4797a0e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cc2b59ac5d14df31f18cafa43e4f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3de0b0feac0928b93a8f148b4a9e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91152cd0d0b8b2c94acd4c40f06c7905532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122764d7dcaa3683c957ab0e94e1ab1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5820aba2baeb7e86024c652b75b99534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36e5bf39e2e4d5870278032446e41e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6a79fee49e2654422812b29dd1c94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a7cfc423dc68123487fbc5031799b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586ee2787aa04c240fff071265f3984538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f219dbc09b84ea9ae49f5b6e86b1c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a52e4ecb2ba08bc17f4fa8a70b27e3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5631a967945fd3c76a1d62742bc641541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ad38c465b0789656e2280a23c291c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a43e6d8fd9a7b3262a330637825a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c45fd17cb55b5356be9fdaac4203e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1dac90ca31c2cb0776fbd798164ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e88b2703225fe94969b6452ec3711e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c500731b7d4240a028629278d00338547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af6409940e2d529cc64ee493818639548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10906426a39bc684b8399373ae3f96549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8f6f3a3249ff4c977846167754e50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccaf98388632bd34b27c7d24b6654e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77775533932c17b3ce2fdcfc9f0b27552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f12f67e9ad49737277086c180dced9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fbbfee6170cfba6fc6a732a563698554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edd06074a4ce23f5d468daeb04f569555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891d7ebf98f03108a339d3fdc4f5198556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf554f080ca5a0eda3ec299ea38d68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71760804c0b4900e8485e854df4d1f6f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e91249e32fc2af0ef3a614c841b30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736631d42b35e04c5ce7542ba5c02ece560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7db7924f066ce4297b6218620ab62561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cec0c2d0e2f8c19034a9dcb6a62654562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e2511486fb580baaa85a7eb58c753563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f6a67b8d0a6c1a0a30daadb91d4a8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadae4ac1a79077f11c82c0c666e10f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaeba4a61dcc00787a189c819b72e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4e295d0d4fc0ce4075b5250b83288567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5824f45f808c7ec3ae61a8b72c7eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9ea70b33a37eadd0f384c377b53bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ec8c077e5cbe719f459a30a9593c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30829824c5992269ee69bbe1ef5e8b61571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe12c5668993685619bede2e16891b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f07322e07b3fd029147794d60aa828573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2b94615b6623aeb73afcfa8a688e7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359bf310ffecf3e7d6604ed6b8e44f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba81701637cb9efd74553fbe63221d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1609e5512534c2f19e5e566d4c0a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74270b0d1dd6287da7c53e4fd7c8b4f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb41acea84eaf11f5ca1c42aaeff329579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bea17c06c3be0a64ee9a4cb5c4391f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dbb685542aecd528cf7f6a984cd59581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeba60151e405a5a53110fc987546a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad9608ded4bf53853e0fc5d9e40b07583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf31c122839788bc28de921f211d6f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2b8e64333a07e865dfce8480d0fc0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce1b9d81350e557835a9cc3d93f414586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db076f3be718c03a915621656f22a0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557a0083f06930a4dd7072b2a10cc36588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5576644c1800124bdee47ce136b26589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f5a74280e3ae9551fcc7b403fdc50590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8a8f4a4d780bc5899fe5ba914111d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bfb8cc961e82ff66633ea77aee0d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb8d4b1f8a4a258c20d0324a757a5a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7f475ff9d5c55dc6093d97c298309594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ef91fb8f9928942acc6b054e3cd64595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8005a92ef9a2cb7ec00ec86f48ff2db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da31ad9d28ad4be6c161bbedd9b053597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad510411e8eadfdb095835f3857d0414598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd2bea9bbed163e82fd730244428ce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c50dceaf778dbb71bb3552a777175c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bc0f627e75a16132025796bf5d69c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196f2a840738010f19f1a9e9e85c291602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdc8e5cc2a875edaa0d38288a52089603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c68000afc961d75f3747ca58344f1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a16ff82b057853b3fc165826edac35605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a210c0186c8b956605d54f0130237606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1cb5ead836fd2311698350c6318de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2d361591410228dbf7b2b0b6c7558608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30579318fbb89e1ee065b74fcef223c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54de7629da1ef1f293b5ca1a041a48610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0092aecaf3671a9465e69f57d6d5e7c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848f19de2d75cae8c1f262fcb5b8083612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8efddceb53989350eab4481db7f50613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3747c504989e2eac9643b9d4177e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8882d3e2f24b8e3f180b8ba34081f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4a85798672febde76d276cf12265b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339987f9d5f450bcef5f92f0b880d2f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5c185a17136c9e4c78e8029270917618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecdcf68d91b8715308dd6f5e70ee6b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5c989ee8f97119868498a0fbd7b36620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7a9dfb82d4faba97eee05d5ac1c63621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028fd4905a3a6cb399965b5c7fb83a8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2932fb0990ce0b02d54c155b5236a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1430898e1962350ad6643f711d1749624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b888c5bb678b5b9aa0a9cf56aaa38625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c235b4888a1ce607daa11b4e225de66626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9745111555412cdf705e1dd89caca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dfd62ff8ecbe07db83e77e6d9a0ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21414c57a4a077afd1fcd9541405d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e4b1da3765098520873294e4bb992630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c283bf378bb1cc289569a19615e58e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401d2888c30dd739101ccefd2f281a2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916622123210672c8f60e5d3204e9641633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a13ebdf48939237b7c9a088db050f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265397d8f073b40eafcb79f9ea33394635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc187a6af4b2a8f856d6e63adc62e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc6475c98c8edf5a63117486f0fd5e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16de3bbc98da0ec510c89acf443c3a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ea963fe69499cc82975e8aabe9f3d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7293e556ba2d56be9b3f660923d6dc2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07d145aeabc37e3e094916091ca87b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db444ce0044be068b5853a9c01165212642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df160260a98a450dbef1761230d99c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa33d79eea09a68e0646654209492b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d70bea34efcabd8b1ceabdf0add40645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dbcb6a75a23123b6b0b18b54c6b6c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfbf273c9f15984ac73c308baa54bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48dbb9501c5cd793444b649bbb64cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01293adda311b2abfb252a9f1e36a111649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d724c29d072669686ab213ebf6c31650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0398e5a6da88048be90e64d23286c9d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5100bd78fe4b64925551553b6b4cf2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd47e86d3d8328389b8e053e84fc0c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583ddfdbf43657d2d07fbbf3c4ff1f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172d30537c435e518e06b8c7c9c252a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a474668b6a4456d7c5246f01663a820656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c7e48dec0343bc0635e1e231538ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91a7340735e3c2bf0f1d3ec8dd8887658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa49ec21b3e809badceffe4adaa5f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9146d36d122f3c21add04da16d5dfcf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb275f7a03f88f298ee06da9537b60661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ad15b213bf4793b4d4690315bec67662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d10de9981d53e3f22aaa32aca4636663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4fe2bee804fc79c35a86c924a1574664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5915144edcd9dd8eaa6b234245899c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebd1d3f08b55a3bc491849df2514b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a061a50ef3f900f369c3ed5d62877667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4cb9da815a7671d252743858b1a32668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613c4ced8560b8e26caa87058a607ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfdfdf24ee34ee80cec908412db93f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d77de0628579621285a7eb024343c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f4aa9cddd7df7a5a78b5f24d2f5da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a5812daaaa1111f975f52015877c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323be75507e61c6d4b5d14c4b6dd292674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235944fa6dfe6cfd5a43e37dd94fe7a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1ac22e2056a7a9984b75d2628cadc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338369971bc9b19e6542186633d90cff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b333c4bdca09b31ee32201c766a3e64678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de5e7c7e3fd004da8e8bb4267538d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33af80efcfe9094586ede7308dbbc7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21870f91360069194b64c01baa550c21681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd97a2dc2b34b271e093bb4af64a19682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f161900f78d6570e0f86d93e7a881d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c9c4de6f2144560577d4c069f54a5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311e35beac3bb1101ab590c7a478502685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b539c1b4ad73429e6c1845a409bf81686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff691d044771308f61fe0a6ac7ed4e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cb1afc4c6c0f67a57c668fd4c970c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d23ba0a595db98cb0446c4f98c097689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186094eff22900748f3dceb60ec3248690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162bc2d47401ea70847ed2ce854c4f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5e5baf23b589dd9301466697a2184692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154bb119b664ab826f8d89b32eff003693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0312dfc0b64aef1a168b2b59f3624694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462f5663749009f4a403686ea3a266d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799a582369df922032634670dcefebe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38deb891367ade6c6f45b7b76b6772f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acbfd7dc585a40111e813333f5cc2b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8505598240775735648860cc80f9d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed656afef7fe022742f9acc475d64d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6109e1fc4c4f30196c0e3c59d192d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27746c1199823b74b80d559b77edc3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1cc2a1bec92ac707fd4107652828a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d4acbe9194e958bedddc57a8f1824704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ac8294deebf8446df17d08f523a4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d081cf43e6aa77631a2fdf94dc1232706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0206ab12064ab2f10978251ffc89a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea325ee02230865621f73f2d1a34a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e4f9457589f75ed721c90a7b636bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c32fea1be3f0f4c89ba7678a132a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848612a6a8543e9bd67e88095f043368711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490fa842b086063cd2c949aa8c09c81712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24848e53e58effd4ee5e66b985a6ba30713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91098801c8a67b4ac57d986dfd3241714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cc91a2fe4e8745669334dafe1de3b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff52b2974e152655ffca7934f8270a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad74709cf8eec11f73dde3b9a355ded717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59392179b21211c7183b4ea72eda10718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756835711e3c29b35c6666a4a8d9729719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2322b16c9e3f469755d1b8c07c6e767720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36315e2e0e04415997a8b84ff694cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec028be02f74d32022f73a8db5b26fa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b61d009b02ecbc214f981a05b1dee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4408fe78ef507abba24a4a040c9f4d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6986835209e7a362fde43d160ca48d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9da7eea380391935ea1da23c6c0b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffbc339eb2611733f3b598dc473e36727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30602719edaa502caf1a7dd506bada5f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4702d1a8fe3549985f09fcafa5a06a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1707d824fdd7c66624f0b9796dfe4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e42d2beddae5a3131c3d2b369cbf6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0196c6dfa9effced2500096f798c4b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29680e1c50bbe07031dd25b6f3bb024c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521312d79d781cc18c30b4ca6935b7ff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc5812dba7c59456434c2ed9129411735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3ddd7a449d07071f1c4a1bf826ad0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb9c110374069aae0a651a69280e88737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5407a280ad4d17d9e49355d52df3a87738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dd0ab4415a32712436d4f0ff57231739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675eb8e4419d9b2bb94d3a5dd86c7474740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc422b08d56c09fb893169c1e3aa81741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad4a7042da63087341dbd0113ed93c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c636716b0c4a8f9db440683975e08743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f94146c85eb645204592fd14db667744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02420afd01cfb0fe25f86320635e8784745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522ba0ca0e2ecdd6c78c73f42f64f0c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e78af1374bc0bd8bc7f6f3264d7388747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632c2689d96f7a3c28b472e08ae047b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef8dc91406a01300dae2b1ecb2253d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce1201a31283cdb0bd5123e09e04ee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f07bfc250fc7d12df841c440b49ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a28562147e2226f6892888e455228752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818cd3e3147f34ac43667e75593d828753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c09bac80120157e0e2a1a6b264fca8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f745d4911ddafd1a2b3d668bd9bb9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231660d741bb9ad504e6ccd9c6e92e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d66139543359e7a8a93f89f0dd55d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8288a40067bbedc40753f073d90f2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e8c61853130335d9e1c45bacda761759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6311deaf4bbd7c6f360eae331264cd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b42931a0503bd5e90f0216bbc5a3bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1314abdb8053ed00b2461c0821ac903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dca836c434329811abe16fc2354344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbed191fe164e0da3e10486b0487ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c68cc8be64996699bc5d05c74d92e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee6f48e486601f514bed00b118afe97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae54e31afce837634fd894e3681680d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc61b58c6a8c70caa4a67b31fd53ee39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5ed1be7c8dcfe06f6acb7947ccec310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1a7ca139b38b8f237a0c86a05526c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fb364a60b7cad2f0b465170cde34412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054656db3c8fb70eabc0e040ce42a80013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e23d266d34526fe90999473450f34614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eca7f2a170ede5e6d105398ad9290d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cd91cb3fcb90c99f607eace900c6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61d2e2a43ae9d819ad9e066d75048817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0805a77e8358edd6b53f092b476db818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf703866436fab07494cb165fd55db019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc6c0493ed59f19dc095b489ef451b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea94b65c3b1cfec6d5d5881f12c3fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29017b552bfcded411f3d944b5a085c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da30a50741568d61e5a5a183d0e41e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f9e532e72a27965f9b5204cdefccc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f7e5d2567ddc3d888a8287774afc325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68201a9b84b7f25ba0624f6e6b4da70326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e96a8e407073ad33b521afcc896bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935703de0372aead3022cb9c46ddfc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49b0458c0d2ee5fbb15ca09aed45d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa281a215bdf78d9a62eca60a3e2f6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f35a9d47868c8aeb37acaf19668ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497033018c56e9920a03260a4ba85ab532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037f068da4150837a76d8b44406f04d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672439019f00a1aae25636be8782a08134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60696809edeb0f5d7d965aed2c1d358635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfc8de96232d48df2ba72fd6e36cfe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362317259b0d784770745dce2553bcc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c3502f43597aca5b91fb478e1072938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180429d8dffe0bb5c35fce2787db67d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc90fd5a418174c3ccdbd42054514340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5825d846c002fce7360032708d6fa341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22528d617e9b5d3b959860055555896942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea47bfada3780ec6cff962cd669c46a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e55d43b0649f20f7bcbfea5dae0dab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1ef3262c771a5e690ffb1424b85e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2c2f7c58100b15823f595836f434546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d28a57e31674026dc7621eca7bbd9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e4050e68203f83084e64caccc901848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d57236f0720e0337d404e7905bef149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36610be27c3036ce0ad0a902b89ffb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7163149631b55c10edc8b3967a8b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167b7c50efa8a7f97eac20f9605a43752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467357873ac34970753ae7f02464c1e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb0bad99c2e0b133ac93f6057d1f4054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297c2d272fc6078b4c1f006c206bb7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc215b1993aaa9ed9adcbc6c3f296c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5c54a4f8dc0e5a160e900b216e46a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c38d8e48365f890a58823fae5b30958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d41cf0d4b17b99bc30467a149fa1959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca17d71091fbf9e69a3c05114131cf360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb2d415dcfe35af4a80f44283c056f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c266c78e9b8ed9a0fbd7148aa9eeed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc96ab2271eea9375988826d48d7e1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b7a79335d26fa05380964eae7ba7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0c95e55837b6e5e808f106b351ec865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9610e0f66beb516c3d036331b7f104466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad1997e4872c23a6b0253efaf3117667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc503b0e57fa3a7beaa3c6092d81f49568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfadc437b6da25d05d46b39e57538e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487029f7808ccf66d5aa27c899ac1b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b58059f9c7b182f94b2d94c4f201bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff3aeb193bf38a66d087c564b2cf8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420ff10ac3ff1f8e13769f85ed9b56f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55befa0c6b39e9372e6ffb8b55b60e8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29078f276804e4657c039da8e5ecce4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e062e08c10c954f5bbd38e09348c1a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ecec1b19508d65362432e83a2887f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60158faec828eb3319995e0bc28c7eb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d65e63c4a3bfa4b382ba55bc304a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef0c513c01f47ec7c36c796e9d0f7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fafd863d7bb310f85d539a519035f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3468baa96aa32f6994cbb03dc23a4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e01c6883792ce119329ce218a3cf1c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349deaae2a1e76eba4bb44c4b5f8f9e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b424bf48b50575b687a6d9b7f3e8b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312268eabb5ff0e288a57e600d6e31ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe269114f9ef6b0fe80c6d6f89691a2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebae2318846064339db3fdb64dc4ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6443637873e11b7ef53e5bb3fbf7bab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0731de12e8d12fbf72eadcc72bbde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedae93f109c151217e6a5b9128c40a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2f4a54f90c106ea12802490742d1d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f690874df69feac7d77d6f7efb313893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1a6715d7858d54490d5e2e9aeda9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540ad337ebc91ab252734e1c5e4809995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112073cad6aee64ae8a04e33aeb9e4ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b210d1dc99d366cd0c933fb3db6a37697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b299f6930380ff77296abcefa34abd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ff79e17e200fc0b13a2c58644999599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d5300411f78584fb9026f81147a32100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ddce815f2cb04f0def4ad26fbeaef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806171c8a78f0d2f3d3b2d3e4a1c205102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab52bb73ff38cf92f53323eb23f2963103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c4a7945151859b7e3336423af58c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d093c8f0dfaee627951d3b6ae2e63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880548dbcd731522fe776d03b546be5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b3b176d2fa7fec34d6b04356f0f38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a7b37df206bf8c51d2b4712ba5b7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e45df66b0ecbfbe81e39443500a860109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a20aa527596539860f0c439dba9a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79108c62ea3ad912a22b4925aedfa603111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0329e201c44b9e2dc77e6cb3101385112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36411c1a02c924846aed1fdb8774de36113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ebcffbde9931a666e692a0b2be787114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a9bb89523e94c23ff15ef7034a115115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d14a59b40e0ab1f9214967119cad56116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cbd993029c24b00e154859448ee43117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dd7152c121cf24721a245f96f9ef2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fa20c08549d8b88ca187476c6a738119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1b9ac0e703f1cd88904bc8006a54f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95853d2b54f661cd05b2fbef1830be33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637b7ebe3714ebb8c62114d52b489dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88046a8f65e8ca0bb0ab0500a84f68e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7dd44a3f4dae6d2fc3ad9efd2e34e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf33eaa2c3688ef4a5533d2170676d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062557553f7032ab84903e53c07bfeb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8df849969b697e98292a52362e8df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38683455b0d4eae14cf186ecfa999f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e9186128434a264e95da6ce86c107129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f9dfda144aaf7466bf082de7ad8d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84a3b260476659d0c8e2637071db0f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab4fca839edd01a744793879bdb6f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a382fcaa6b4a5cee2fa3f4bfd309d93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d65c444866eee9c1228453eefb7328134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c6b0bd7cbac28ed619dba15bb106e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53042ea84256d3db585ad0a2271d91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26847963a8fe8c2c8125e7f5e0f03e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f194c4949ca403ab8e5baa7613414c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f54a58b09fc24c833e3daf1e31ea95139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3a67cc832b62d91efa25d81497a15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312180d9085262f5c915ede9d33924f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825c7bd4fce08bf33f27c2f352fc52a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470342c395bc8ff0df4ddc85ca1b202b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27325640fe1e73966c897294b134aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790bc95f5cdf3945d57164b4ab0d3b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc59a73de5f7c7115d7f6bfca992184146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e2e79c00d3654b92c2887baedaeee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1727eddec8f980f7a30dabf4f2efeba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c405a33f27db50474bc5b851742578149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6680af2ca51079b75da2b2b5fdaa6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf92cbe16c071bb29be3d12ee5526b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9d0ccde1e1e525818432a6920fb34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504ac91c304a7645a9d91ce03636584153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daffbab374df682eb3e3e32bc26ec04154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1817764efd48f73cbb32087d403fae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15b6726f4f19c2cd3b772b317a8c8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616a001d69329ed012bd94702852980157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549f059e33eaaa23cfa8ce574971d7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a754da27ee0ca7c551bd0ed9175b7c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c2be87ab38526a19a5b39b89cb82c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8945f19c8f1c5d918b27c18efd2e44161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c880c74175b4f793b2da99d5cb2e12162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e905b624f5d83c976f29f953111673163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e60b6eb96e5c10fbbfb424c5f1f364164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dbd607c69467d49a3d48b6240050d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb7850398259d0b09ca646fdc0dd5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e80220078df7a27d0999ef34f4e09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34545df1db5607822b3a7981dea007b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a879516ea84c3b4bf3cb6ae4bb63ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef430b53ab2c426b22dce7784244f4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9d00dc90600322d77e4c6bd1f6818171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013c161c599a25fc01dbdbb357c2c4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db5971dc99bd05ca168ed8e89f92e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58784d38f23a1744ce1fac1326ad1c28174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ff9932b55b49ab7e7705bc909ad7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b03bc667e72145f3bb70dc782ce6dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1d7502c89d7335ac8f73b6a6d6949177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998c6bff8c1b1a553192a002f880a76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d918411cf284db25ad854beaa6c9d97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21001bdb71232b10e9831ede3830c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b445138c2b98b8926207634c9f43008181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5c880b43bf3aa531d3e7ddc6aeede182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7668aead7b85e063c690764db0f6d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f56c05ba64fa8ddc9eeedf96ffe3b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf7716a554f6c02686ef29e1095013185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e526aebbc171ae98fedd590abb4987a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1dee5c9ed936d52f8d3bfe088530c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b91be363f30a8e2a8719adbf91388188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b11899056f5b2befb68de2cdf435f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad531e2b4c22769bd94858dd142adbf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a9c228c19f6da90788b4f68350928191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98805ed8a5932992b7c15d280ed7b898192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e0730f99349314579e400c1ca80d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c348792c9ea9efd9cf88ae3fe80df1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f668f717ae26ed1bee15d37f4938f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c12c4208ebde67c3f472cfd3bdd783196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4eec42b1bdb36c4667b21b85fbe269197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90f091db0496cb14673b4bdd68f9b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202ea44322ab193282a5c9c99325807199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5b0f012d17e86c72f5d9009448540200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb4e80cd4b6299ebd0f5110fa4b15e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecec13719dc870cebce9d5669d3b03202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4633c2d7b10603d214dadc6c44cd00203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e6ed56e2f50486abbaa0be4d86c31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b99a1c6f6b9fff5ca5bf8535be465205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a179b5e59e7018258d7378f1fffcb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cf1a07254bdc7f5ee65814045936a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297a2f18f519760e512c74e87483276208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7bc7005ef839e37200a8d95dc35be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a547803f990bcdbeaae49f5d0e86c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30e0334e061e999eba6ad051f4ce7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fd0dbd138275f1ec73e099926e16c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a5dc35a82d1b0a5e6eb5f5c3e1c33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69d67818b0474dbd3e1d2c08c99bc5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6968b4660f02c921f572c835af78cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5aff3916ac77ad32ee3df324c7284a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1fa871bd5d4fc9eadb166e40eeffd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9404d416c4e07b151d37823875beee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ee5d99a6bdd9af075ec428282c20f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134e5bc78da3d4ad94e3fa5b5c73f3e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed764aae048618edc872ebf4aba0a099221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25816bfe70214acaca27bbb6866f417222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c778fafe38b4eca3cf25f5cc20df0a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee580f9bf0db97ef1b9294efa0bd2fe1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af6126d62ff6d7443c046fb55dc46c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb912f9c117d48c2b90691452b1e098226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6b37c3dd12653a7bda2fe88dc513e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4880aa6f4c96fa921632b93cc59fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8353e24d37d45cbafef9843979349b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0fa30e19fcfa1d9ae420ecd04e7d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c632b5b9fd5b9fdfb8a3b7525bc460231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00d5f6519e4b026a8cfb72e2e722a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d60b4e400c46b577fce3c47f728e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173ef50265e53f4ea1aa33b6f73f658234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab12616ded46df291f21fe4d2e4998f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e198b3ad21851a4efc029afff8903236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715d8126238381df22ebc4032ccbe72237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83af0f832a1c2b5b3b6f173b673021238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87609baf524a68cb277db81fdf36ec1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e71c4ce2f34e37cbaa953d3588cb3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c23b6c940ba46d60655d594a0eb8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1d60aea4a42ea4aecd79e3204b3e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bb29e46664bf51b2259f6d44afcac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942bff6220c24f9bede7659cadfc232244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc1ad1211d15986ceb71c0cca709bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ec75252a86fe286e48f68bccf7566246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94225d95e6d2da999ca4760a7f454f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f95e8d7e9276da871b1a8fe77a9bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02eed6f655be28d69c4969b3078595249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d127d99fed26079045b298bdc60ce2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bfaef95671170c2a40dcd81fa5c46251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0122a063329dd95d0cfba074292c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735817e17df4544379b1ff293ab88b98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50726300c5c5ce7ba09aef35a277c21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80d590ad91b7117b72a90657a1ae2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2fd7e5d40d75ad0ef303339d7e89d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac4c32e60cf221cfc39a7dcc5c6ccd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0814daac0efb7fb810d0faef9952d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2c25aa90b4281e94217d6f239f940259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06ad7d3e051b5065905ed395332ba4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6d74c81f73921e5a9c13af403f3b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c459630534ee141399400fd80b5b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702e81fc5cb2cd9b0fc0f4cc81942a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777e4034daaad480baf0c8cd086d901264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef9b23dbaf2731fa007d2f5a30067a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c8f319af43532b2b49161397c5ed9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c4c06648e78c5de5b1e8ffbed977b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d73823b51f759fd94789eb2d8cf645268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127594fe08c06a7388a08e7cf394fa97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682d2473aef1d7c99131e0f5154af3c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023fcc6a5f52d5e827ec7f93c406e76271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3421f21127ff4247737829fc9aede272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d31259350c6c596e2623f8fbff8e22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb63a2ec0eaa7c7108e768c4e90e23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c4534de7cc5692b7171ef40251688275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5197ca1a4639dc4d758d425d6e2a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9a04cbb63c2af509f7e4f856f2df5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31559dd6b2c3ab1920296e51ac6d923a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1df726aa4ed1d5b71c832130aaa1c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1310a5aeb55688d7c48dbd38e516df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e575e37097f93d78b3e7cc2a836f3fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe4b9e14131016562f13ad4afda28f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bd53d0d70a2f6526e32b6300fe46b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8dcc919d9aa032990e679e0413248284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8ffa4041c37621f26db7502ed890f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6459866150288395367612c222b4044286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6459add48c64f33f2620628e13b95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200d688cfce529f87dacd845c90ad52288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645e3d657f5c905bc3e60e02256a972289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28a40c38f1d4bbe0a1913480d50421290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88ee86eddf57078039e97c4e422711291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b16987df18f8b6588a4da0f1d0608292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48c220e1ed51db3160d41e69c24d34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6b5ef5efb1a451535142aba4ca0cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac550a562fe74ac1a2864338843dceec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907af9ac67d632f9081e599d702fb30296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd51eb3e8ae1f6f5e75bebd623eadf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f908d97eb938d064435f2be8cb9a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a44665bf688c882b28301e23309328299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c322e7b65ece36f49a2d49de6591ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953d014695380e20df0c4f38b1cde8f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0937a558282a98c579313c3ab625776302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fa33354078dacd88d28fb38f7b088303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce7edcd96a73fedc86d65187eb88eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a1ac63a5103cb36878273c69fe08d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec672b975fafde634b6692948347a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f6e008a9164cc2b6c7a8ebc90b533307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1213eae1e2999acb87538a1ede0c76308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b6d35932c027eac8f34548432e339309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0276484565cc83a76a87d2a2d11e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8103a043e62690adc0301b94bd79b6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a905ef157c6daae9de4360c1a678b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ba490e9ff07d7cd00492150250308313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808d2c8a4023e7a264380c1016434c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3412390d1ef437cb9424fcc601e3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a7ad385728ddfae624159338549fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58852b69678b6162c66dd4c6265f01e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5276ebf561f5c43110c51d95ca232318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b7d13dc073f6d2a42233f47db19fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87463ccebc0ee9520c96aaf8a01e1707320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e0ea336248a75c53ed31d03a6c6a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a90aa12301f121163e2f2cc9789d9b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ec83bb2b54e845d209162ecd93711323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f09f3759cb31f612c0f371a3fe2a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758b7d6df0f4625e34d24fcd46fae19325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf8682837a51318fb57fe414540740326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d7196b0e5738b00dfda7f8cf2f361327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7554622fb138d6217d69477f2a72fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac349081b1bdd46a0c601079e5b6f57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd7fbaaf93839fec23ba41739da8dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09c2002ac94a6f50531fe5804c348f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef85ae73315f4a8541394aca6a403e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dee88a3876090ebd8e714a0eefe71333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e44fe5d9c1c1a898e5c8ed6e164f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c922ed491ff7f92ca7c7f6c7426da6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd57b23a1fe07de840d5bcb33395ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07b96e280053f76a9fafafbda84d93337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854e709dad1b4366923c4634a46d142338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271a02e40a5d874256b152943e4d33e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d9a0248cb51be4b4771b570c19cca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97b5d8425aacb20bd993ba7a11f60c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd05442caedf4d732bdd96be5583c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3543f7629dbf7df383b1e83b78699343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd769f356bb7b92ee3e0eedf1ca3f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee6483d5b9b93283ffab645661ca86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ab675ab875e6a232391639760ca68346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cad597d42c50c8e2a91c168b38bec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1628d7776e069a700cb9a204cd6f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72a37f542150e0fc839508fc1699fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4b543da6f0f2a93d0a0187d05caa8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0dfb3959f17e784c2786e17c11c90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da145b020b87a325ada0bc6ee3ecc55352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35f2815c2332663edc6057dd712055353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e7ffeabc5ea43e7de892e2e8a44a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a4254c74be5c7f0c7bba80e57dbd4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02171d0ffad09c2e88831776ddf82dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b5e401bda6236c05d38aef6ffd0bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e86df3eeba51845da718c55155cb28358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ffc830210d7a2518c71b05690c387359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5405a446a2ead13da8910510712cbc1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a7c643a1af4de041c78ea464f7adc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a586c85596eb517755d45923afb00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f97675d89a3993a5a930b2eb6d353363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b719775ffdd54b3ffcdb9c76ac410364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54c5544c173971fdeee6c34ca087d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194497215b371e8b1f07f21f1f6cc768366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8baad71ea2dd4677113f3a9a122ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df76d68027c8f66caa832678a58838368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9023c6c214518c1313cc7f3a90a8c76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f47d637437e510dd04ff12f15b4408370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b75ce1c41d16b1db9532e6db1cee9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8a93dc5427ff7c13303196a21d507372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49808708477ec15e9839530692a1d70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f224fa295db44abb18da22c8e48d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4bbbc109f273f8196da9857e48018375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bd4000f12ff612f7e13fb1613381f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3807e57305d39c3a292404d96c57f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cee310497cee753a69f9b56e0572d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cb788cdebfdb964e7cc2b6da242f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c80936a52625b393f720f541c17b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ad7ce97e23653668559cd22d5a5f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5a930d4adc470bf58e6d914724ad6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6bd1f97b58df2cbf1e294febf026e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7144e37e024788c684b10a6b4678d7d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152411add662c377ac5e97c53009d4bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab7ec48dd748e12d1ba48d5e56517b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730196e7d80fb012410ee1b5a41a9437387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e499e4daff6d55485fd9fec8529b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c07bf1bdee42566577aff2ef3e819389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71645efb61d210133f65f1360ec18240390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9576e54d450f707f76b425551aa5eb7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36a6cdb88e793fa102cefc050c4d46392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cacb91f56f6df51af3a77f50aacbe0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13841eb57c5c304b97ddbbe692fcec7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46e1bb7e628a9bf6aea853bfc0136e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589502045a67eb5a8d246d68ff2363c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0270f48444075e5b1def05ebb0996397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e24ba14d895269a521e3435c1e7d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7212ea5a9764aa46042fa024c26c1c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03511833ca4194fcd92bfb99062d7b73400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9ebb23f2c7421348dee5b3ba0e00e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859d4b7e9849537823443e499864464402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c498396038452350224944529034502403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d6a9326ac891fc741d5bbf3b91f5a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65edd74c2261f5fba9a530b9b3c40e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5178a13bc76b037c3cfc1022b12dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63c648d774790ac6a270e39e24b6de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38442c8b65e3f30011ccde880342cb6e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b049256aa9006b24b170090ab3d64b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36cccc6804e0359f61e72c75b48684410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f981c9978c54bddb09219fb0343f8b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06957def208c51278c03878fc9d167ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80c86e4d8097ca35e3b3667cf90f62413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa9673c00328c2e913b3397260ec53414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6f23884255df9ddc692166c4f5b3c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e51f74b5ce9cda4db8a4375f96596416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7694ed302ba5fcce14daee723ae5f2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093b8de58d0b67a33fe0574ea8f467c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7fc491e028b2cce8bf3a0e8ac4602419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567f0e32100412d5539724fe718b719420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d86f2e9771561e4e42015c2c2f9d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c74ef883b4bc7aee4c08d80e0cb42422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75569068d94fd344fc171c4867b30c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea3a576a7f204d8b4afff32e2bc21a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cff730f53fc9ca5a887230f2d6f3a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8ff202866eaaae85e7a389f7f30c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de77df662cd8931827b4b7211870f30427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c5ae7b58300cb380f77a07bed8d82428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242755cb0a2e1fd404dc3ffae4c441d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5dbdac16db977529a7725100647dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693edbd979ae3cda9e36b643b69d605431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca22726733705200ef7394c1640e3c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700742f801ced2a406b8b8517132b999433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230f70d2829a098d473083409cc1e44434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cae5f5f5305844394ea6eeaf7f2fa6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875e411e36fcfd8edf3d6b72d90b0b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be385329591dd5b39e2a908f5183a1ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3875499fb77a701faba57cc21a8836438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226d2d2ac36e24340307eacb7b0f94f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0817e64ffd952dd7b092bb4287b72a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfbd59b9bcc12a7b84004c29a70328441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073cecd85287a459353d406065f5307442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be447b7b1feb3b33dbfd8907e9b3ab5e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f122df4cc21f68530d94db70b4916444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10d98333659be1d4b853269a614bc1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263f73f3199c18e96af5e1247553f13446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20052893388dbe6bc5f357f0fba4d953447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fd3433e610b157e57c3a323134c2c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234fb0746247aae5713c0b70ba20992449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275f7468c56b2033ab7f6685b8145b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d9b3a3664e20d3d918abd3d2ac599451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad608f0d577fe9b0ae04f66385df10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04b732f65fcbde0a117e9f6cf072e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bf6fb0e941887a9ba7f50599b93c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e60b325712ab6b38b81154d9021a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeca4b13cc982c462d1adce82dd2248456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cf78f9f6b8618388c0121713b8fea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e85a70d4170836ff558bf8cb435b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5996e043e6495039edbb79bc280a062459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bfe68ad7f4f9b1202deeff39b707e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407e7cbb53de0a21700190cc4c16e5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b365e12d847aaa8fd563edc2f21183462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e9ca01208e6db104ce1f87e9677ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcbb41bb662efff9243a9a204e21eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbfa4bc9ebb027d261ddd2f1aa400a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5d06d4a82dfb8e7f3a8bf1b9f3ab4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c237c77d72bcd24cb316897bdd7ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713436a806027b4cbd9973697bf898e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db497803273f308994bd4702936ce2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fe2824e1bfca060003f0ccb471f92470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312bb375e18d23e6168320102502646471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d284ee7500c830be765dd3534a15ffe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c405c9d16304930f77f0a4586c2e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8262d4cc6d4ef7896b2756028616376474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fe83bd6c738e9700ad71169d4e85c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c2ac0e47e64884e1c452de4ab4e7f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a391f8448d434a50d3ff3c48cb4e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c3ae7a74296aef84c254e6de7b474478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9dd6c1ec851290b386b3afe427d35479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23505bfb98a96739c322004af57866480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ba7685b31cb1006f7c7703aa507c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc6d61a03ef2bcecbf32f8273c1a5c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2777d5d34691c6b778642aa52208d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b82b9a46e75f4c58622338260460c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bd2e19389265a4c024a8c00517fa3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d56ff8fb9ccae2fe4a49a5127c873486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9915847c04360054f472298831c1b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6399cef3fd68cb39b596509b8cebe8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ce8185c72075bb90d37bb7cac9b45489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfeeb3693b2ade672667eddcae5a3b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af96c93040a4affe56df6ada1468bb7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1128814090fa262ed69b30db18e5f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07228b7e0db9a41c8458e6f27480ad70493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf633e14a692490822448381c8fc20494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77cb2c1670733b6c295eff62923772495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ecd51f4dbb6d2c5647d8143417d63496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48fd01b6cecd27ad530b2e28053b13497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed80516c806782d35791f7ea88587e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66328b881b42fa81baba68b6a8f57a52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb7364958b5592e4e020f4f90b087f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb4a493799dc9ff7f29f315b96c5bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cebe22dd1e96d2286637cb3e041231502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb4bc22de5f8d54bcc782293686a01503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e48017fd2f90bac08181001fb05e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9007b8304021edac9d73fe398485938505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9d3e94adb7f113550f65281abdf61506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e676ce33877cf724a1d987c3173d3f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f5036c8ea5f1aa92210cbf1ba7a98508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c73c0c0e5b24a3ee2c80402bd4bc00509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2ed1fc45e3455c54c62145fe50e79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4e6693769cb12b524f0bb64fc18a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b45a920cab619ac8cb215c28bb4a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a48a81fbd2676f99b48f3e22aa7e5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c024d0b2a31596853163fbd35cf020514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746f42c0065ac95aea0d859804497c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f06a44955913bfc2fb7acff542ac9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f654d68d7d4b0cc5988de41ce186ec6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6989716f6a30920c936b71cff5273518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258972e579dc921d63fc4da6da38b9c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0adf986b528a65affedaa9e31dbaf5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7301e6eb3caf37ca3ed1cef0aa8d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff809adf7004ee5b17bd7988db72f227522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bfdd79819af0113b47587191da62e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba021eea7a44500f6ffc1ab3d0d9de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58637207273644c1c63dd8b64a48c067525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3131359e739a4ebe8050a16e8680305526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581aff854a967ce45bbce8f36d0178e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f02dd33f42be6d172ab8f5918210b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372da037af1cec202f931e00981d3d33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dc4c6967b9293fc51f8b02eae8d0f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351963ecd77b35a5c365d7901babf731531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1413957ac8cc7c045e7dd24a3c4d94532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e3a72475a8f5bff6cc05ff9261955533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0ee059a95093c5a71ba5756d034bd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a334007c05e8fd0785e18e5555227535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604bc43d80c4cca66e7e253eab5226e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b8d729ef94f389b9833aaf7f820f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fb436ae4df279581a163b01e038d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd600c3797702b41183b37ef3b3c9b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda713c297220d27f01b25ac009b8091540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88e00e06ab8e40a28d36c0203fcf86541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da7a101316862cd3525dc4d89a3dba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b03c3f833956e77089d4533ab6e11e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853c88c4eaf3b6784c64b77f091a739544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f4f56253844d75c43cff2e719c6e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e09c5fed36b6a61e10a51ebc8fc404546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0dce17e0388b79261fd843aced43d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9d90ef0f3aafae46aa363d0df6f80548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b4550dbd2b2b7ac3f2a85ab46c71e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1015862478ef4573307db267274e3e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f4387cb1bf8bb7e528970d0c27868551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcc8e16fbe70f83c29fffa3f5b0dc6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb10d5dfcaeb704e8f426e560577dab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d8fa10d2a8dbad970a470ad3f50d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c6fbfad46b2b1285e4130f30eb3ab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318954726146ee2cdf68b070ef8612f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe81f62b76094761230d0f6cd0b12c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bb5498b6c385f79fdadbd4d08ea08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61fab98996f8b26f2ccb5d0670d34c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624302e28100079cae998f3ed823c3f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28588dfb46209c6e69d80891d41086561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47bd15ca2e375b68e122373ed423e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80782539c2363c85cc406b3eeb0d05f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d48796b9a973650c4f68f5f2ff081564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776efc3f7986f793780509b019fc9c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4e24a6fd6a254c79cb0dab65d373a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d310d26dad96128021b79b3d7a590567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b1dd63096270163bb12180d997c0c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281df6450fca997af08e0892290811f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f81868823e76bd5a5a34a3e1ab9b50570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f78240adf731dbe3953c9169b49dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808ef6bb7d09a391027dcf6fc3412db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8011aab2e668003c737acc702fce5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78b6b11338482b56f5d7056ff027cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e596a5a7f5a2034ef1511ba86c19e3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b66444e862c878c02e564e707cd513576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179db163447bd9edd34f535a0edb63b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e4359233bd53330189b1c3280a13a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913723e279960f7ebd1ff7e09982b1c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4231a29158cfff65bc4dbb097c66ca1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc55333d9a54067be3e492c22c9f60581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef632239869944cff858f95c6b66be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653443d9d3ea5e45367e4a23bb05d0fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4688b62507f70dc53c4c33a9e4b7ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11461d7788ac6f63a478e17db4430e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df9c8a21ef58e89e13c48d57da6ebf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abb3e9ad0e68067e45e3ea73c12f65587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758e8b5e76d0bebf25e58df76b74300588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162c92f0fdb8b59e4068b00a0f8bd59589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a403fc29f17bcb228755c623c5355590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69effa981eaa1fdd36af69cea359019591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363cef86854ecc355b754e437848d9c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284824b6dac08110cc3c2826c5314064593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280c98ae3d571dbca1201cdb7ff9693594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42568f273ed07335b8ab7f0bb5272e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442d8106aede5525cc375d3917d0699596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29980b1bf48f843ffc71d8ef3fc2f2c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df13f053c2479e4eca3f96daf5f97c7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d676b18cdae1cc34e3c9f3a2a1775599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd822c8d288516dbd3d84e3f76eeb0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb97538f48ce02c9580fec14440fad1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b287f72749163b09c86252c065bf1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcd34a720181433e8f0df3aa422d42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eee7a30e04565501a4f27edbfc857b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e0e403a69ef51f105842848d11a40605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f6e2f389fd498fb31fc1181ba86b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc92ee4c7d211530e94d9efef083fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0cbde07fc091d6a59ec555a23438d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad750b68325e126c074934f23b66055609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b61303693ab1f153b7429a9fcc6c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1a0682a2d55ae92eeae5eac457e13611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f9d90c71777a9f1573e5449c6a26a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafa019ed84e31993f64dd646ca2e86613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddf2c08d05bf405a857d7935a6cde6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39687b386d539c87f82f607c6a157409615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30075e54cc00a1e24e760ccd3cbb4ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a59393c4e203f24d023649cf4418c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6815ff15027200c6367cad14898b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090eb7c97c2c6ab2919069e848924cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c6f8282400f0fef2194123502ab28620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8458b068236b278ed541f222b93fc4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaf0cfd67f9acbbbfae5f86d498b8c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a059417e905ead3e6b1cff3cf1d9c11623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefb5803f245bae499ccdd6cd28fa63624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a923c7ccc2fb506b06bb3df1d2472625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86d93a2715b4158f5a91f84583d6dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f258bfabdbf48380e78362fe6ea266627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88cb600d118fc00402ee517f41bae5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33e69ca554a955a4f425cbcf03d9db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0f3c37831b27204d40b336e579419630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814002bca61e2ee4bc7ae347a51ba6b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb7b15ce264f5edaf74c534d8d5be9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18a92d26006e7125d8525342338a10633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28bfb1bd0506169abdbbbdcc28c3a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112683b7ec9a963f5a442b4184a0d56635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21530f13fd9822133dbe0a56362797a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d6954067c887c92cd080c1aa0777c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7d362d5678be7dc0011fc1a7e6e10638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53426be222ace1c953df8a86be1d33d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2a67361d5f69ee5abca44fcb729d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa577cea5e4c8b454d0b1de9d90768641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e835432716a529350430a0cadf9a9ca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c59aae6460defaca88e95261fb8fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e29e20d126efa3f241b100ca3de77f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523710ef15e5dccd232ec9d938bf6af645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12148869f91f0fdce13ab3141d28ac48646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27eb20fb686161252a9f2fd816e3dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1eac06f61df56b4ee54ce0edf8abb2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6354172659c6a10503ba0fd5497381649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3645b1a2bd0c9ba4f811d801f677ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f4a0caff169114f6060501eece4d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06fc0fb4578fbf4fcadb18a60a5638652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba37a69dfbf486d6f697c8ccea4aa2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf45c3acae52b3d20bbf6c2f5d9aaa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd56946a0e391629bc3f3dac3fd218655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0962ad077192a9ca018060a96f795b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf48bc536a9445400e5da4b5ac86dc5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d59d02b4e1e3f42e799f9bb85f82c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b17cf8bc2a3380d08cddd928ccf7ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2950557bc4145daa9421aecab3db5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300f26f7ad200b010ca060d40da5020661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9281036a856ad8a2d4b473144ec3f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb1bd9554164718909e97e885e0472663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83b32dea4b28a0d456bb5bebdb340e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b0a73ef798553a380e565785c340c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf89279e4213625279d1f7303fff51666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f925e8eeaf4982ed980818a934e95667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def4bff99d62fcff6e44f9a488ea01b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4241d92eae5e47d2bfc1ee99f6c15669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23153388e1d855fed4dcffa5df6012670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cae506cf3e8022469eb04a1fe8489671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22830f00c465dede1aa3d6bfc25946672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4713cd0ad7e87476a98518cc7880e30673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed7c8092b09c0d3889f327fd91a1f5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ea2aef113bdab038affa8abaf0da3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777da00a23595b724e5e9096ad8a98cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cdee108a3e67551abf51a810a23f8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d38ac30a41f1c07f7d4bac58ebca4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c78c1f6a7967a0e01d9613c0d3368e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b8caa9c628ef535f8e1d245ec0ba3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09694db6bb4ad03b9d742491087ab026681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6f33e956fe5f9edbaa4185697c175682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374e0a804700ac7c365d2aef71cde2a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ff1d1f345ac1f4c79e530c9c8ccce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45de0893af055ff149e7fb085443928685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe2217997269dcce22cf301e9f9384686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad65ff47697b87633404c30459467e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2dc6137b6b80cb2e0707cfb6a815f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2c468067b086ce9699febf4ca60b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6bcfeb923cf7f6e5ac89b2990be13690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50253cc1c6c8c6df476ba54c8444dc41691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856485a49ff8f81bd0fe85a1ef0163ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a36741ab4a12d9a76c416b8196aaf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e945f3433fa06636ed43202136241694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d22e4ae3dd99d221fb035d36e0b06695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb24bf9feb6050c63b012809ad9b81696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9efe3fee3d99d9739a43d524e9fea0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a49e90668f6d998135e05e7d56591698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c9c4a14ea51ae9f230276d8cfbd29699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec849162464c0b8f908e2725388896700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0b3c28afe5c7725bbe76e75bb9c2c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9e11652b45fb990e5f2c4a121cb19702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f688ac2c8444ec476ea55156585ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa224d60ba4119ca5ad9a16153c0672f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07939c6da5fdc4da3fa90c23dd2050c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498cd48e589cb230400d98021f267a3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4e3349c8d41f570fa4e0a7e03dea0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294a734fd70e25c43099ba0f30ab905708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12e9aca40d3eaa9803ebc63ebd7533709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6582d0f36d7033f61278b25080e54ea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8461ba0a606321ffe99316ff4b965bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f9daef4ca1ee826e319697674d7c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34f3c34d708627721c4ea076420945713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484d7bb2cd4939889e58dd9fcb186e4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45baf1a91faa0033e16e0c482709558b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab012d39b16baf4d93072db4415405d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65737cfe1be9e78c4f9def2a50936533717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34831a949c04e9d3deffbaff85060aec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e612a2b39f03157ba1edb0f9fdf74719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a62bd3211e3211161f596a7cdfe64c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed01c6a2935bd8b59d0816d0de38cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdf465a48bf809663ceb1f22ea530d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443e5df48bbe53654e986b488613422723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f11d6a737164770729a1f0a7ca61ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08e8f6ed11fcd3815beea0c3612cb7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25dcc35c085e070c41d1253faf8850726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0aa3d616891404f8db8246e0a8301727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30374528beea43d18e699af3f20bcf72728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9321618eeb6bfa42487a777dc292107729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50126ec324f7522ee79f436f358f44730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe57dab22560b1e9eea2c1ad25231a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac40ed9d8268d2a69f73b99bd409a1f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb9862962fbab5abb3816de29a659e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69f0ba5612e018f801ec956639d8b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10ad65ec359faab23037d93784d13a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f91aacc2279176ab2b03b26608a9f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412dc6a2683f5c38c95b11626838630737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9495b795d26ed744faf6ef3c033dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c063459fc9190d3835575839f08ad7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5542fec76a2ba8d82d3bb0698e7a499740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df52f9c0fdc9ecd679bdbc8164bdece741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316b6339710393f896d89a295a23699742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a3fb878d9e3757e47d4984283e9c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8095f72eb963dd8a355227b9abd7d8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74934130be1c460f3bf800670ce5b0b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654354c4f6865094a29a95ec2651b4b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262db4b5b49d923c35bf6e8653c3e90747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e0ec077de13d845b7c1f5e523aadb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a057aae01c0077cff8356b719b643b6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc61a5c67a25f309e1572ae6fa6201750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cb07b016483ee63d61a1668f30ebe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbef6191f1c8d8e45a8957cdb733d2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5979190f836175a779e00127208a43a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aae0e35803cf5a8fdce1211d7f0428754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7fc3f3e8deb9dfd0e49e18ec50186755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de057742b4887674790fce6e35e31f02756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c34247acce95c4e85819ed8e40cc2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135190d91df4d18ed9f9a2a237394a2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff96733741a281575cdde618870b603759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>