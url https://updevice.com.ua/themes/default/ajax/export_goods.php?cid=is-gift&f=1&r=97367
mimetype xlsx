--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb83ee25b910d039422ee08342eeb61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85a780f8d5084d221adddbc6d7336a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ac0bb6fb4f14be493fc42a5f4fc283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8634ff439a681dccf1cd1b6d276854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e34d19075917c91115825addedb6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627dad4220af893da6175203d2c7a32b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26c8333cc475ecc4052eeb7a5e46237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac46e16a848ba53ea592e0476fe40828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4d5874d54357de615c24a246331449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b59a3089a4d2d7b651c5238456d84e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cff6970ce2e0fc3df465991bef73de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f511b180b64648517a0d260d4963e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d595f4e9ab51675e16dcef9aa02e0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb5f62dbffdfd503ba5c97de511ae014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c796e2e92149815e788547851aca7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522a353af43b383cf12fa682c69662416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ab11d69ac103ef9ab7442d6e3d7c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e30e5c19f97f73ea0440e61db60c7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d29acfd317216f0f701bb348fbc5e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dccc59fc8e1a88d65131b7f1d81cc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb69dddccba068f1690b92ecf2e145f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7efb3333eddc6b883ca898547ada422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4212bd602f645ea5717660ffa52557c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38693645aeec13d1cae4831a38492324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833cabcdd017f67fd9c4e4f3fb7039b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bd2a49762b5b52a3f53f34afe096c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ad0eeaaf1906d035fd998150dd32427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc7bf023c36b63cd1c38cba661daec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bb8a1fb0b85e4cedfd02d7b4f714d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae92d30ddd9b174e58ebec24bc3d5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6091fcf652c3ef9ab1b0afb90e46e7331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a311361d34d0c30a880068aca947a4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3c5f3fbf69399f4561ad9531c016b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c00e2119c3f90c4550c5b4cfaaa1c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c9a80530e08b5e12eeb044f85c9d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22a22a243d60209f53ff7fd3cbe9e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09fdde448fbf8f4ec6a21e1e3c587937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747f7961672978f2d3f4eaa8f3455d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19958ba92fb1e0a6a2cc4bba6320d8b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a16c0189ff860aebfdbd9fa6c58e4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caaa4156bf20ad3e407cbec64d3147141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3632593cdabfe56afbbb75cc36a81bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d875d52dac50d5e29e990d0b3744643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5f99b1e44e0e8ab5f5906be2e5c8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccfe52214f87ad31a41781c13a0c8f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a239fa96d825dc94716923a1b3aee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080703ebc92b1c0cfc6d6077983ed0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1532684bd65a1a4f982cad5245c6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f744c3ffec67b6f2fe32ef433ccf6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802b1202825956339d4756637c669a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8be6d9dc4f93a295391b3eeae7745a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aff146b43233cd35873220b4347b9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65523218889081900aad9a01c6ebf053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c42b4d6f3eb288f8a4fed46f84b3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4b3f782bb67b2d4a35a42be92539655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0530be3722624de7db99b473686fbea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd795f44e798530d4e2b62565679a5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e790ce5c6301a2402b1de9588cd72f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129efff1a58f43f81e93690df6a7082559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918098fbbb2b0e1729fb60a164b102f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e5a713a62a00b9a62f69c25683a2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06990438fd9a92676fb0b67557eee7b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e35825b9fc21b6550b9ef371459aa763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7703a56dc4ebb2447f698210f00fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83dc7a9accb0b812ef5e2debe3801f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c51cfde31bc422f825dded0ab9230066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff792d2ad129211b9415f8d200ac3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec974a75c7449be35fb149b53073de6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de388ba992f8a6a4502859835b552a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b3d3751c001d7716d159a8b26f3e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6180f2537b0c0ef2331a2354801a5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f58a172b65a164900dfc952af5b5c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039376403b8602bd2eef045134266d2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861b46a7e36a3ca5dd5bdbfac8598b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084e3f4fc74381f77729a660b99200175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be176e3f1c57384b703ef13daf1ba0e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fff6eeb38d3e802ace7666fed686677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9eff5f3e54b70aa2aa695a91110a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e635fe8c3467fccee993cf19c99d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00222580686f081f47ccce7b879052280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d580effce24470405579f9dd9ed9781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706742313017ee8d00dd0d27f1cbd39682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99d234b67c004ecd31a9bf5d5c3e6683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d117d520d01886a8b5733f93b321984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8cf6bd23c8a53b6396b131f453d4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f2c85ce71c6e80bd25b632a16776d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7361b0e30f293df2f820b7a2314ed0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd4f96e664a8f88145d7a932738a5788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bfff295cb0e9000d9897133ea1c6e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d252b4daa32ad4874d1de080c88f9de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46720e0d7f998758162708ca047a4f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1cd1caffec08fb672d511501d3bb892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956743687cafeff45a31d1acdc5ec6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569e2547f2cf1326ac016cd434ba69794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2930f24d1ec6e9fd7f7fb18efd09995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d11001dce1688db13f630e5798c9496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33da494978083bc2c64abbbee134ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce960cfb5256e1b56fc125ed1a780098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfc24fc266998fa1fdba8183b15bd199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb92ffe7273b81fb2dd5a9994f44cf0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead015d4e5e93d7026d1817b674ab13a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157845faaf7e236a0d938562d47b1199102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29731eb97ec8e36a75c687a8aa388a8b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69874bbe201a21d3ff19199ead85a3c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332bbb29ea1b180c266c2b72a7532c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b6e53b909276b2a1086d24be8abd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f8ee9d5d76dc6f91c302ea34f8662107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce31cb02f3dbddae15907f439b3cc5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd65dab3a7c344f570877fd59cfe81109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80487b456447a2892e768d720a828d1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a9d756ff6d09d207caa62c1caa495111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc66f9ddf52ae4e53ff5c4925e59724112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51d9a12fb631a50a4e384df6e37e03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483cff149be42aa2bc41d6af1a4d23c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba275949191060cac36524fe36aa4aba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc93fb4a5c3595d9c900b34cfaaf1e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ea907635bb6478835eaeed037a5ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca78350e9f0536d350264729f283e8e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6380e270f144d5812ce654bf3955d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780d1a78fdd69b4a60a0bdc706197b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516692374aa129619f13ce96d3a928c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53c98a3162f052a4cc463a76f4a08b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d4e417d63f9887019fc4feb5a55f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927e98247d6274c61baf8d426609261124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a9253478fe8d3c3841deada50891b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deec83f7318067c8f8113751345008b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5113750d6ea9d4a5c6d4a061de66f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdfcebb7488ca0b168a93cc9bd129b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022415e83b5ba250689f5cfc15dede2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008136dc0f619e39fbf22edef00500b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8242140371520a3b55c36bea10b6ad2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62baf87047cadaf9e5bead04743e669132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627096abdb220c6ce0ee86d4bc87f2d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dcbefdbc8142a9cca19a1dbaf2a86134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476390bbf2d7fb259d45f14e2d083113135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5ec175f983b61fa65beb3ac1d4057136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98197f861ca2991f8224b29b3a9ac2a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ccdc0d11936dd5c958f014aad58f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08387b032dc138b6866b5f346fa1daa4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dc0716a60cb8c4fc949641ada5c01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090191a1ea5615ea73ba5f27f734ad1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d2814044f307cf3c82c702890497d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4d30a3afa6a59b0b3615eb07765a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13376c4252290e91d62972e582ee8acb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0baa5e4ae87322de262363b7b7e56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641661b5c6cb4073e807d8a41aced0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f82c64ad8e5c548e829f8018291262147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0270fa8e05bf0b72d324a717a1ea4ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2091239bd9c883207325b9cdd1aa1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c6dc7b395c31c54e8f69c351f2108150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140949bc42354f4b436ad712edcb14e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628e51a708fb1f73f5b0c9e6527188b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54705f2d2959a07dfb8440391afc0dfb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6560d423b720459546bc40fffa3787154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cb537adb49ee645a0d431790334f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185ae86f56abf8366855e4798ac2255156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95fbcf9e974481a6fd98cb1f15872e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694219279a60fa08e56961fa6fc6b2fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e082b4eff1400c3a662bb1fdbbb4e5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6976b6d5e5a5f925866afc083214d32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac44e9dd9a8304dfec1d0a24da253e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77f6497e422e1756bc77c852c84d91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2d5457f992c753c54a3fdf90ba0e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd85279f159c126b73999cbe5a30b11164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adb78563a76ae1a53c26cceb742921165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8b0697d82f77b7f0a5c100123c02d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bba210932f7f40ac845f19ce5ac0e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c90ebd3287eedd5da0bbcb03698400168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431de544ddebf3a966b1df1f2039e580169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc86913f14dd0f4e4b0937f1695cb06170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d67aa717e801c341486d8c526849c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fd3249fdc01ecd9b68981be8bf0e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2aa9731bc6f084897cbe0a1c1f2d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cee2554bcd2e56c0419c1a569b2746174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362d9c3a6fc4e3dfa6eb3f71146e356175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddba08d4fd803ce790d3f64aa22a83176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7b203edd080faeab9c5227f213ab2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814920380fc474ae8069aa5fa21e255178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe4b09142f47053a1551b3df67d6a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d04b032cac9f66688f8e80e7a8468d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a425d848e3974b18d82644367bf606181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5446445ba342a641a7c5787c4bb7bf6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e65f519a0fe929a3405c13893f1175183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50468b68ea962436385c702b98cb1067184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078d56c332c19fb3dd981db5163fb32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3389cf581bbf6eeac73e990b3c315186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c40eb93e0d7d0ff75230eea1baf2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca3f8b4a43abcad62adfff8d7ca077188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90a099845c5b310c60ab5ca093675f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b23aa1d4a06a2b88464f17513ea59190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fc0b6b618f82fab80bdb29c49b40e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9d623ada35871423e295a5b51a36a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422340be9046b48ed6f691823b27529a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c6137c72e8d8d8b12f70f8e077d77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce9b732c3099135bc7a24c71526daf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74e2691ed997119d61a54b88dd36e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30c76200c9492246662c96f397fa32197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e656d02280620448dcc6aa28fa4db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c4155626163b1aa840e4cdefff964199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d445e098d32c360801698303552cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cc6275c3e332f995b66e6e46b54a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdda8d14fcef1d97fbe73e1ba18ea83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f83a930b83668e851761fbf5bb3192203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180ce4867b912d0e70978ab60ecdc3f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9a2e3ded5b2f0951b0163323ea61f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d47baabafc213ef3d7e5ddc21134d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54696c368af4e243cadc5854e9fb35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d723c6a2877fba075a10be5761bb64d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7290540e9a1beb4a243dad526ff46bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817de9e1c9f654820c9901a8422850f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f782142d7a8ca3b26e2ac84584c01c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe20ad71abc83bb74d18b9861adc68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5f6180d18f9bdc8d0bafb3c8312d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1e33f985d011e362d5aa759a9a683214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba3b1361592760c5b8aa7b5546d2ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb026708eb59a3885c6f4ef506bc08e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed863f1524c32f673502d48fcbee89217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6918db2832c47f22d43cdb9fd500830218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb074c5d7a8b68fa54f64ceec894c071219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255460a456b69b7410943d9d83fdf69220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd145eb200551538b5dde1a7e4d8c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e5e996d88e324217e135d674ed5b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1c9d0f7bf9cb95bf8bbad0385fbcc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bd46fa8bd64bd54e913fe2bfa4b15224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88990800cde8c91353f1ee4d445fc7fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795cc7b31f89e9461fa9e08caa97775226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd01d9f4a48e3bd41eaaf3a2cb8e056227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902fdbced2b5d509e24e7723e35a82c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703aba4a66ff95949cd6d04b25ef04c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12497c242e8e5151e5c6e87807fe0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cece7db09c7189152687cc3614c743231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087954016072426fa762d8dba9c51763232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b0f826bf25e20fba0036066576444233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3071f94ff75743b7023652a553069234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c757b78f8b1077b249e2c2fa21549235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7b0bb93e5ff01e81fa2caea842b31236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07b36e7249301b653e11b25b67d8f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a20e596962a7b62df16817195529d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c7be8330518ae97c32a9e011f5368239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91ae6fe8ac74eaba8dcd12f94b17d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01825ff39f072406c15bc3abb5f528241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1627196fa87352c6158f4a8a4b6956c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a910db2d187e4d7be5dfbc26d60c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef50e40fa91ebb521959dc2692b6f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2d3421a2913daf83614b72c6f2e80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5486c9a59d5b9aeb443f78c3a07657246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f20d1d62146ccdeb928c1f53a6af97247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a0d8524dc28aff6d7746eab6eb7f9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668530ca7592da3bf654e195b45648d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfea14c713f3ca71f9b3fbe72ade05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192e3d539e46fe2adf41c1820a4097d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5e73cf8b21308725f537b50b709d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2932fb5459eb3b592f64b413367a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66f86657fb167ef903b5b11b1fa649254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18d53113f7259b8cf930bd7ad958f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdd30524fd44fcb0c5af1cebc55aa4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a73c52f1f599fb4d04dfbc06e01a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537842ad24c824fffcf5c8efa95816a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c737111a9cdf66385b4d8efb101f66259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b6d6cc58d61d78b2a0ffd9c29fff8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f5452aec67c0bc3f1fe6c74d63d65261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948a54fe5cb8ece941d42797c1b19c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5e80051b5093064f493c504114f73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125280d74ff74323404261e791810b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192656727dc2c1d9621e7d65d9e87ef4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23f4fe7b699eef3b5789d4798c7a6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44321525e9d8bb7e525665c7af90abb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a6e8f863df2287e6481f880e6f352268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061989ce4b6541a5338ee4ee24968c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415f521178e7fc95c1650f78558d5cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f818d34bc27440272ac1ffc92b868271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234e0e509014d55da4e50efab10def3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba51c137b56beabcf645a84c7297e22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052b34689c3c52d099906309d5cb8f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2daf333e94a686951d80feee7a9ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8448796e5423f2f5074eeb274d1e5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80f1dcbf7b2c7b5d691b50cb2e7d51277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea1fe116d96d3fc96a826655539f1c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8685b552d95dbc5101f28d05a00bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0ad721b57b8a0df9f1953b9721845280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0894cd0f54fd4253d95c3a8829d6f30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374c509f005c3f69a9285cd7a07a5b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8475a5ba04b9a56a25bf75020e9285283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec62ccbd2973fbc1a0802d1a84ef36284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad87e4070d3ccd509b60a1a8fc9446d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47fa0b92584191e0c31777f7cf2a24286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a6cca9aec92e86b492fcee87dda9c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53390b8c096728ca96b197a369fde7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c7a8908ffa59c9f31360bb4a8b6f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27409a2631dbfae51e04a16848bfe1c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69721cfcdfd78d38aa0d5515cbeb37f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34676c971d7bdd0a5b943b7ef7530e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1fdb60cf85412f01f09c979ee2089293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3293565dcc81edc4820f7c255f4a532294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802899cf1c1d7cff78b9ff0589adbe0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a68169e477b6695b5693e0e375d397296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29571efbc0344348697aec68370bb4a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f5e5a80bd3501c288b3241ed24ead298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba153e84072dd6be7542d9b17721a2ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242e5d6c6edab0cd6c7bc126cea8fc8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efae15342d64db73bec13e396df29bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264afd98c139b720e104d3a5ba39431302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8efde7862ec19cdc4963f53f3e4506303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61165300b1e93d338e054570fa6bb4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65fd72be74629c7e4285db7bb5394b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4b4142a12a55456301bb478db359c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba053817ac17d8f13bc6f82a1ce4b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc3c69dd18fa62edca39b5316c1f3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2312713420a3cb5fe29e1a7e46958f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92244cecc3d036941fa029a7e124656310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da21453cd307c41aa8ed9163ec139d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702402a1869a5bdb0c097044fa607b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86d1484430c1609e686a2c2d0a9133313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb5cd69ce2b21ee5e28b1d1a41c263314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a0125718112973182e614017116a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1d5bee130c573e9c36b86fa311933316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b37c901533d033681db4bddd306800317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e62c314d2f16abea220edc1c9eced0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb356f8dc6a3c43beb5d822863da563319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57910bf7b6d97e08cbcddef444972009320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce8f534f28fdb82259106572bf9c73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dea0a1e642251b785ac8b1b51229c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c82dd0d69e12f76b4acd7150633f80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f34385526783ae71e725034c320cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8b312a5bb806813ef048db8c0c41a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c299eeaef3664e4e5d008dbf3b10bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cac2ce4b91a5c58e07858776dd857327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1ffdab9d20d9a4cbb7746bdcd827e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf115a9ee5e68e9b0f17573069bf18fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dc57e9c026cf66ffa309b960e60c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27351d681ae6f3950b37c3b7d275669331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9c8bf6392902ac6bd805743b9aa95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473b8085d1e051eb01581e063c4a874333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ac817fe63cf0001dda4eb95759a0a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6af17f896e2c35b15371ee915598f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d4aea6495aefdd648ad78c6730455336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb554ea18435cfe6dd4366d0b2e96fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771660a981ec09ae505e6f3fa159b2f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16b1f003142248874661d6b5d93da6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83d87fa60d859ad37ea78df3710ccc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373a612b72272cef165515c199d887e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca755bd218978c97c23fa03a2ff1d07342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d5a6ccda7981888ad9166f4909974343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4fc2e83313f9c762bef94b1467bfa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ea151ace673e470845668b5dcfe43345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e247e21df4f3f9161bf0efffc2754346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6ef509b68d71a67070586cf422814347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469161e3bcf973918acf273355d2d18348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf83c20c3dd803c3160fce0614a901349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e67a70d8c8e8a130d3755da3941204350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb23228d129f369904950d39478e5ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a1b2462a015bc15406528b697eb64352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9167e0a25362a98d856aa475c4c7b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834c505197f147fcd480b174f82abfa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fc743e0f44306de308a833e56669c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d882226c43c44ac437e8514103d91356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3321d3e77a42f690b51ec7515a2ad0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fcb90cd7425601aa8109f6bc540ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cfa358a98341a8dfc524cd0b7afc0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d8595d7ebe37c9a6cd1d128bb9e6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89903a65e17ddb9f8ef9a47efba251361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfa103fb831f6c569549c85298f5dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11596f147e56f2c0c7d91f0ed9df03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcd5f68d8aa241d7b273a0bade9980364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b0a17f294fc78f8c67f4c96b86c48365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163d8b5442fe63eb285d733c19751da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a44ff30ff570386f683a01aedde27367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14dfacfa34db65afcb637f99cd3918368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f04584ec557c031caeea4a492f4fc9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04709ebd75411d4bd332ed6c71a54392370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511ca72ec6665033a3484a8f0d82689371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc8752b2583dc634e2a14d782ad859372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7afdc1aa36b059f699622d7dc6ce6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a40f64f02eb7866be560f29f1ff44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6404e2e137fbbabf94bfec28afa86375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8a36bf68ff6a208db8ff77e50f670376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17ab1fce72dd0a2e8c0f3666474cc2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc077f48c9a2c9d2c53203fc0238a7ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dc899315d4d2de928faefcd4341b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9e971b0e2bc5f555e618b76e0f5af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90239d95eb502e94fe2f2a74d2ab96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a3669b2011f50a50fe8cfbe5688ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ba619affc6ef9135c648e84f1761b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dc8e13181bf1c533c538621b85549384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9aebc53b565777411ba5819d54dbeb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9cde7b0cfc488bad287d4f3e06d19386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245dfeac375317b2db3d2c27e835ea0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f982d3116bba6805809d1069d57fef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd8e5d234c043a7008ba28b6ede19e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12b09bc5a0efa762e3e4661f0064c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c90dd9cbfcad0cdcad9955103fe0d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa4d92c50d1c43500cc5641d6adae8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad57bdfe558631f2a5c1bf9be91e880393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d394b2028d73ccf813122207de01c38394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ad60f9a99ebf026b46ab0ba397fee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112a16e332c3b483169422f87badb3d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422fbbb66336d7709cd5343ea85f3d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2142c0f696bf012748065f5f14bc85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c903403c89fa1e13e7d5e5158b00725399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f6f7ad4b7f13efd651b3be3048375400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6971e8803248a7a30a0fb32deda85401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824f367383997ccecc40c2b0acbdc77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f77bbb2c29d9647b1d57f675ce698c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b9f7f54830c3d6158e79abaa6c9bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d10fc3e5b866d89af33c62fa1c8a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518e36d0da5dc7e3229582894c3c9fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376d4877be09c3d8d9ef21ecd72c30e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7be519f67ba7c0f2841c6e0313bb6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b9e56564975772b197ac1ae69c321409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6c1f7c4671b262a179fb1882c385d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad709c1a30816340b6a6518e3e8b52c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518288f8ee54e1cdd3b4d9fc7dd7f1b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e29e04cc575294acc4c07855169e86413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7751d41c8f33a1c0889b065a421585a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4effe41df742433f4c6d408922d992415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05c60b3af45b824a53b14f7d397f4a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e44758323c9552e4a3bc4dc0ebdf7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013dea8d9b7dfec3c0ee99a1e3d2d94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68293ef09bf5e0ca7962cc8fc829114419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b37d59aa55a8556cf6344ad6edb88420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929094553c34cabbb728d4ddcdafaea1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d4b9933fa21c91cd65318ed74dc88422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102061d9b1c0387074bcb42bd63fc803423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08b7cf7229f704c30b18c9e56d3a05424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527fcdbb42a73373a8f9a1b83496cf4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faf42901cf723b5906e307b370bddd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf1bb868a0b5ae4eede227013b89e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d80a96b121f2d7d54762a82ae9843428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3a47572c1ee91cc00a9b73bff6583429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4299202605dfb047115f2551bd599fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f4f377cc44a7d4d8fe6e68c7f7081431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0129260522375760c119e9e20f7e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbab09293db73e33b2cbe0670cd5b06433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da04332d2cd4ff1391ba423ac59733434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b1a5f811abefcae7c37ea904bc7a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42fefd212cc0038510d66d27e4a75c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab853e34b4ca855cf9bc5b3553ddf975437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b23a2fd3978e10ab86c519579b71a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac7a570e1676c552d23f9f6f370539439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5ddb4948f89935dbec60558043414440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e2fb094ddc693499740638e9af8f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f341aaa808809f26ff3aff8e0422f2c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a29092796656daba0e7ae646fab1d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76943116a832b9002a09dda51cbe5583444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f83f382d49112194f8d5d9cedf1a76445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7ec5106ab39188d5ff7ac2a8c0089446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40fc11ec84a73481b31b1d684a523b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7dbba1053b0e71bc78af60b4c482c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79460f033d321f598fdaa1fb1833ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f45f4fbcce03a67b091e2a15360c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2e38d41348f6cdaf7169a967bb451451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e5817b127f4fb3f0fc8b4b9ebcf60452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857dfa971f79531dbce0040e08f0a1e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4f294bfb06ba854e82c9c856b7275454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fd1ea89ac55b7098c9d582125cdce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc521bcbc0f3fc52fb6c82b6b077034456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5ef1b2e8007e0d6050bbae50f2d53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcc2004fc4a270432a30dcc3930414458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599a0bdea389f174bb4b36127d4b8b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed4e69a6a920a61ae0f580eb555814460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f735115a525a2a9dbc81d6d1db6d381461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86000cb7eec45463cced495da6f6f645462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0be88001d36e7a028a54d3fdf465b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710173a02c755540725986dfe41b2a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be5dd8ce6f8bc79ef62c88f8df1a62465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbb114693a4db3e7041c46a880a9df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0d2f5c8eafb8a456d657c70ba45b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27275337548ebfa6a61d343e3c98f8e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3f4c36b034a83207cb109b13a22c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd56fcc206d12661d80812b5eed71d9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9c81ef4947903fd61100d96ebed18471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8e13cfe37af528f31ad0bebceedc3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1960cf9a96deaef98164af47c6f92b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97e83d80101468de8d26e7cf1c5509474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f14e988d2e1577f40fd12baaf25686475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1a6dcec08593eb370257807c05007476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfda128e4cc5b7e1bc89df26779251e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a56fd33226a1f1ede38a59de0fae68478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64963e50efaa93793dcbd09a626f3412479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40b676ef8f3683db96c4b0810bf10a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f41ed3f526a98377da461e3dbcab4c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5f23be3afe09e96ddc8284144e6ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c0a2d4f75be737b0c1f36abc6834d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b89391fd4027c3d59c752e91f8ad7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ffb6da7c644e5b4c039ce147b437f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506a75bfe3433f1ea329db7a977ae16486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bed516fa8d68b9b218d1044e957ca4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68928782d51808fdb6c6bb8cb9f7343d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14e4907c13c8af562b535782ac0980489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6451b0b6ac0cc6c9b95f97607e690490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e78e1ceb6defca23b98365f80d657d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f40c8a465cab9ed7ff312b66aef0a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5b228e93908c2f79090c4415897c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad8d9719b6cdf99ec6fb91356e79fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af615fe1f8ab42f1e551f242cc290b27495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bf168876f554ffa39834f5f2bb362496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4344cab2440b696bc17ef457e3e86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c9c0bd586f7ed211d60f02ccc0e73498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c22bfd0efb58d0229e8b2aaade853499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab761883b09e593260eaf37b6bd2d1c3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883388f987e46f22db117140bbcde96501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26d96e12e5f2e897bc8509f7653f74502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7761ae6c2e103fa0c68b0a21da7dad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b69dc7cb647753a23983b1189d1ca9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292e8bac8e8e92aab800d4c8d363489505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd6dcda0448f5b23c11322c47b1cdd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20672fe9faadfb820af9b193036190d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4369d3f2f4daff6fdfa3680fd99b9b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39ac47b5ec615161b1cec853056e7b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c921366ac028532f714a3ed445ce572510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b919732db368363a39ab7b08d4dbf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bcc6bce65272e0415821893b06b63512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fb1961a4a32d208e70ed9119787b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c63d653d0988f77396c7a040040ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5dd0d0fa81fe63dd72dca1f5d6bfd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce42bbe6ce46a936c973da6508f6d71516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3af08e052658def2401573aba4ac4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0599cb3ea4308c4818fce3b3c6a15fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046a3a2d7982d0d8c6ccea95c55dd37519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edf8d49abcba8979b1eedc224216fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee40d02a108cbf4d843f3c16aaa813521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56f0f92088a36a8d89eaf1c068772f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a2444337a6aa712e85cf708bdac51523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533de9320d4f5290a1124a0bcacb2aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2159527412aaf6fd43c5a573b1682525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fe622f7aa011fb7884a90c97e778d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f023f85619b239659ace3e2d67536527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a5b610f78daca6871fc96fae207a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd4937769a48a439c5d090b53802e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378629612620d5b16d7d01b76e216945530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6e8c5f61605a1c6ec056563304b6d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d481af7b51db023e2f4402343eabd4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9305253e9d9cade8b2744422d8b99533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984129ff84e1cbdf58be721fdda6ab3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899dbb9b3611e5900e93b627a5b61546535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca810d20d37c0000750c848a82e7d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b2ceb5abee66cede4281bd9c9d79c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b145268ddc2d53fb63556d92497c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a916759a124420afa667f79da8545539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501af52c0cbaffed5204e6d3b66dc12540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab99358b55bd56ab9a2cea309e76e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8d46e4e0301ed5ccfb27e2ecc1401542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b835e372fb7231cbd9b265760773ba3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af43d05e38c38c9211a1cac9883fe8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a3cb1432b8aabd8dd33dcb1eaff2f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77262469f405f0deb870f1f71ce927546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df205e53bad28eba4c6eb34176f4204547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e21e0233d845fbfeea0641764c02d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfff73be29752b0a242aab1a1ffe432549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66137275512922fee4af0fa3cf23ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158039e45a6694b3e0551bd94002a42a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7a7355017adf6816385fa7219f791552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecb3caf0a7d8fbf3df19b24da50ecd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53d39c19b55aba5907dc59f126d173554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e39278248a6c0461055abe3bf11e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab3590aa77c14219668229a68e83c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9e948caaf825e893137d82a241e8d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700249f1e86e39c8598be8c47386eca6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7b859ab502f66845a30250d46d8b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5357d6a44a5e2b4d9aa33014ea041a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa29bc5aaf042008f72eff83c3e8930561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c87dd20e9150f5bfd70c9c0eafeaf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea524cf9b70dbf48d52d4be460d965e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422506a8a7333aead4bfdac3d4428fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19bb6e580de1366e28edfc7ae1e14e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b6ec50b48adab6196c6847935a3ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac47925b1922317a4c2017b1664f04567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c3533000e94dc5a2fb95fb82aff89568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66258f46f8157d942a7749f4cfa84572569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95632d0d332a12496449386b567769570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed221b7caa81e45e1ec66978d1381e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fa861e5cf05cb3de0915514ae308f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f34f021532de6e8a23ab56b19b977573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c82cb4de07eb1dbdac1d7056ff8369574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad8b829d7c5327a22a115c374e466e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140020c55b402c571bf0c643fd5f315576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e1f4d369ff3e0167cfdc62f85f3db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccbf93c2b8db54fd880ca18ad6a956578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f1e0963a8a6f8ec708549e89e2674579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dce7853175a07dc1176a543b502416580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e5895e93d3726500ce0035adb3906581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53eb0ebff47ecf5c4faffaf0b93398582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2239139779528d8a29f6cd40f65e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02753f3b034de021be734133d713730f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5d167b8ce25d5ce80b8bfe387ac7a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47d717f0426fcc77076ecf1a576cfa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dd8394368b52d185bdff8311a696f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0e8ee9c33f908b68aae606f45e410588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3efce6bd9909508d2be35613a7f5f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911eacef2c4c76cbb5a547fd9bd4c876590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c3016b1039262de22752a482ca020591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbb787ac145b2a5f8520fc31a72da4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e7f84029bbc900d2a20b060cc2f46593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e6edde77bcced6b87f3f1b7f8d35c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebbc7a26f4b73c1e7b2a81493aa5a0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2695f28d6f2c5f3f03bfa2acd7f8df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dba72a5a6124a4719763574156ebd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d51da63e2ca909788282d39a50bd9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43584d7c096b4775e0369f5ea64dfc9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fbed768a990d5296bb290f6b56941600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cdd12e438bf33e725172d7832f6a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8c0c9e9c1c7dfa931c2990fa147b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee5e9e20b859ad96c3090d7fece96e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f00dc6eff893c38b0de9a24157cb8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc5537152cfec117a4a4c8c6599abc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31690f8003d84cc5b03e9b5a8684f3d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d596c3b7561506cd782c66deadf0f49607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1ce99000e85cd9a70ae1ff4344aaa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334ab461c9b27d0b6e36f25299df614609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1c72dc8be0887dcb039c2afcf9533610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc954c37a5706553e987604548585642611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789426a5c4c588c98a8c1f17b645d44612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565ab3f65098ec333191831953a0c5d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67727aeaf40e9eb45ac09a2a59f179a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf7441bfd94fac4fabb7d226c3df59615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81e377145da241a4dcceb0ca2f5122616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f69c793786df003f1c77409eaa721617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e026356dc3912b0f0f3274665ae41b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8995b65408c04f5f65901ccfcf93ce1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad48b342c93b04698ccc42fc0a24378620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2999b765ba080b13253cf6a3e49a534621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a841b19e6cde10bc18fc017eaaa75622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae22f9d5e6e2abfe1281ad2dca31bea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05ac1261823d77c399638b705a4a68624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea988a8de12be446507b700d7da0d84b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54cc2160a586efcde40cb8641ca38d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330bb75ce01d094281e1ab83a78293b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954046af8da11f92938f31ea12235d78628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9878dc8807f421308bd2f9628ed5cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9fc50c8aeac80f3a4bda4e39bfd89630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b41733ebbe391c389e568b5a83d58631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab601afdb9ddeb0336858aab9b65ae4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95ba903db269e4c6a9cb3c1450b2b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797850d14b5317e9d49c514656fada85634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedc9d8e25bd06d8df2f247cbfb9e9b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514788daa9425986b050a1491e497442636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c93f6043c6d601c238d167cc51f090637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4670405aabc87c154e558ce7a979ed3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092f4bf4eede00a0f0b8cdf0ef82c02639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f3be76c06ad9f84b2f7992dce6e26640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ab276ebeacfe647dd504e0f935196641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be224b90347f973fbcf476aa9a1f8a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5026f7a57ecfa3dcd2423f99a12b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fe932f825abcaae396b6496e9731c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a4f8d32e6689da92804e249d05e87645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecad3b5f91b9fb52fc5d39059b3746646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0b110b6b849fe13339e23a9fa1c5e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d43a84affea5074ab7d89cd85635f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd49e92755dd2536b95ce964b1ad35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95b3aa55612701f8a4317422a891ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695baf11e20f8db2ecc4d2a422eb8049651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eca39c7946de59d9028b1c86eb2a92652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950aa670e751daed917d938752fd761653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea28b01e05814c981c57fef2b9a2e7c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078a27346a1bb38cc508e459aaef19b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5564d89dd5d09f88f6da786d83160656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b9e6076d56d17a0afe31e82cc0202657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37960c6617e623e42a25c194211a4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca2413c78b9eb4358e8e7f7775d795659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642d376ea68d702f392b270c4e3546d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d5781779ff7473215e3674edd166c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be4035219d065eb334eaafe4b11a0e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cfa655138e21d86828121505db8db663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b6fb8e6f8c40a2d17a6099f6420ad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444344029fc18a47a4146a830143410665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4392cb75652a1c027bebfaf61591249666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6711bda9ef8a3f88b6f60672f7536667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59558b828feb08b9b4167d234b83489c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692fa2a95034e12560dd550f20fae5a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3103b7a7abfd282685d3723ef59d4e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195541f66d50e1bf623b1737f68f5bd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686aba88e320429d2019c6ab1956a08672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf202ef83dd3dcf71cd4348ef3876d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033fd4d675fec5cdbd2663779d88f81674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957854411e6eebb9aaa48aff7751d353675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21af93eb055af3b56c0f5f663ba78f3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ace09c27c31ea6755f2decb12ecba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001fa25d8af0e4183d702e6a91c92b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8ecddeab3158935fc035c592a6a13679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76163967b36ada7059ac2ad466b99d02680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dd10bd7e298483b0f3869bc0eab75681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5415654583d2cf1bd16df7a4fdd9a9e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c4cad1ddf965a34d68084ff8cc3fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63f2d88bccd6e26040560d820878d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90218356532add180307b0b567e33d30685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec937e213e6a6073c1fd5ae859d0d296686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c2f655bf07aa9da6092f36615d89d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b31614ead074c38169bfb6be44a29688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ba02d0ae440705ab7858a266c603c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36278766bfcbae6df0812fa2421dbc0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2375bda116125ab546dbb744b4b0f00691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e50c11360dc9f4393381493252e612692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2dce6b70fb1eefd86b51e659caece693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd76511327585fc25af27a4a0a1980e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23310c888e461e13e3e87c84c4960d76695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09175332ec22906f1ccdca3315d5957696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd461d78cf1f6245486035bba446424a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b61c0655e21aa2f5eaaf1d41eedda8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d0f8bd03e479098339a31b90cffff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd668ccada1fd859b931c7de0f2ff060700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af556e83a22719aece3353e9be06461f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d690a3ec6bc7cd904bedaa82ae2bc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d21294f9a64eef7e556faffd0bc66703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c43d83981c68c6ddf54ce7ec76f52a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91bde4ea58d71a2a9292576a57581b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120071a0872093b5e75cd2c9a0123bb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4c0abcdffe18642946a46651a63b8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa631c7bd733b53fac1f7d2681579697708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4976ee5776427d12c746b1b4708bef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1db88be17752a5b19bed948db009d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143788275e32e43ac9163b614d21b2b9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bb7c76382e05baaa4461b69e34082712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b277bc7e00aa6e571959f1e1e8c792713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce4c23c57720262dbe0e93af78b4af714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42836cf1f3a42b2e6afe504df7ac23715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa00eb1860a7d5ca27ffc6079d9397716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fd70fe3e9ddd088a5354037b1373e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dace3a1dd567cb614fe48919f9e339d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7868835e77449b1f39b8a12e37b4db719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba337365aaf49e4fe8de9c925ac9aa64720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613fdb3a1b623a2af14b10133f3dc75721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab12487bfd36b276017d1ba8cecc93722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ede3691291052c73087b7ef22a84d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f32e780c4c09111dc6305b9c33ca58724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a057928ad3d4cd180a9231ae57e721725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f1ab7890d0f5914fc9b3198cd0652726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540cc89989e7de2c5ec343dfc9ae37a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb90f832364ae9537343a0bc74f22fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425953245bfebeaa59201da52873e4a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7adb45706be669167b7facd04ebcd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d2aa0f22c7379ebaf735b05732e72731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46966ee068f58fb0c2ad667340ab8978732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8361ed28cd722fa00012ec65496b62733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c37796a38fbfc38110a1fd3f11f704734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea112d3f1a8f0ecd2a98fc45af700a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287b14445008a81e335accc0aa22628736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b793ff5d22d1f79c2ca015fd16b74737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672968bea429ba2e57719fc797b737b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cbf53b640dc2dadca447a922bf795739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a26f70f8ab239d8072c0bd174f43e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96eeaffa07c0a6c892e7ab59e9908e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7fd2aeef340959525dffe6ccf674c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c041517b566ee8a6eb11056e6152abe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4517c5e0e35dea74e5b6a7f28556eef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cccce88c4b5f9893116901cc06281745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a7628dd529c5801f628290c026796746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb087d16ae8faecade6aaf8db8b79e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3a9fd0baf7428bf41276284224172748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867679fd4f3d3d2d9f53ce1b52afb997749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3062eb6e5df1e4896009f32f6125635750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4cb18a79e72efe92fb7bd4c38ce85751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5ae2e787713edca019655246f15aa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f664cfefb0764957ad011b2baa48d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0db4abdd4aceda603d2dcc5ff6d8bf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e910356678019a693fdb6fd9eed0bb2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3f2d69b2ee486ddddbee47842e22c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cacb1cc9174653d69be043f6dc6fd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea644fd109646bf707ba1c679a71a4c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7b1c40d0acbb85d6f298a6a61adcb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e341cf89bc5df67884403d9cd83941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff520cf0854fc60db479efa2c3fffb92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d501f457525102ffda011171008003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbf99f3455085a101bc51f2488f7674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ef8a0ddd863fe96b5ecb166605f7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d594638640d702fad42f546d010de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d049811645a442f99f0db31aa4e647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9899db80ed16e12fe03b0fb1aee06298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab247497730acc1360ce2b3d7d634aff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51b9bfc5ecb371b888db4c1925a27910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d750fc879a191edc3a931ca03c52a0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca4e1ab62273b40f72587167f3741112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510890c87c6fdbd6e13e50404b26b42213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040db948aabbf40d6678f49cd06820114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83f02071fbe1e64fc73ce31847490915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7233f70e83ead3c3ff8c8182afffafb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560ae27fac2f6cd6cbbefb510b00bf817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81627deb94e6af5360c2f22e429aba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefd90c01cc23daddb5208c3840b99019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c84fd76ca5b4880d74ab51ff1912b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06782787a0a4c07e39cc4cc97387a35221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26388e3b143ba2ec0801fa86db82bea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54cf751e74af14d42263b810e9157b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde2fb900216d6e8d35333129b1aa6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bcc7b9ea786948d24b0c45c14ee4f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7fc3e371f56a96050e8ba0e91a9e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70802c140c27c0587ecd6224b7e90ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d6149cab99ec9ab4956645fe8822c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc291c94cb5f46d04c26ded22fc541af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e018968c9c4bd29852adfa35d39ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa3d1d935a27fd90d6148d4e643acc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53dedbde5a2f4357f655ed104e3dcf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d7d2d88b686269eb5e1eb4ec45c5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0236091ac09e21eddca58dc14970fe034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ccc28d31c6555e20b1d02472d1dd635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12e724aedbdc08384bb2aa020b2d7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52dfc02bbde2e27c9609c51247aa5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261f71d67de1bccb3c1390209c0ad4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0bd0347c56904510a2e7b02be7e5639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6edf4f56de7dd90577971d45d4cfe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1ea49e281366588a82bc05abe543b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdaa622db8d77c3197b2c421eb63fa342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094794e27ab1b75b097bc8c747796b7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f6def71d9d5d4d2f92767ca872f0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ffaeb3d58147de8ff80a87d72c7a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923c9fdf2c941f67e4d80156c8817f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106198b2f7c6155e049cf3f085d98cf547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41537626294f64030fc6c5caaad9dd948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccdccedfd5f4a12268cfc23aa38d1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c7c9205679be271b6444586418b3750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78749e2152ec39057dc738103abe819651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435954ccb4d4025f536b31201b3a613e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca692025e07cd9ef4587905bb3e8113a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61115f9237c7efd865a52c1531e68fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9d5139c25a38ece4184c3cd201ec855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c64f4beb04e492f4b09730b77d530e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae76260e3e89c31a9514dceb757f19f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c07fbdd7eeeaf740dc7baf1b559f8958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5332fac89502f5f7537ddcba45eed059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3a16cae73dda666a4b5eb4da8e99d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe504113021dedfeb915f61ac1633c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f5433935164a44141993fe9da7b8e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742edd153dda3f477c24399a59b7e60e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56611c421975959e7dc7a47bf9628bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f3a4092fb06154dd4bcc55e792f8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e8e6aa45ae81d1bb08c6a4f008ebe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75cbb3e3378c505d829a965574f47267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc941551099e7ba9f7abb58356e486a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73030d67e90697568cb7474d8979f27669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261055f3d463c8ec6e5bfe45d5f4cf6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c769ae584c9f7a906f3e3ea2bc89471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5bf077d2cc4ab2025578d95a8fad872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971853b016916c0ad3c6cd0931dccdf873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a17731e20b2794deb93a5094f083e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c3c35894960617ac329f7dcd2070b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28773a8b8ef12a826b7e4c85a1dea36d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3744233bdbb4f688e4efb4ba14fb1ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924d34c251b396851f6f268f097ed0678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3124e4db52f17676a5ab76bdaff9e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef464bc486596e64c6a57bbe57a3c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537aa9f915286e62d058192a08b597a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bc10516e61a3a65d4c01d3dd4e39a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226c4e413d6afce94a08965896e232f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2846c9238b9ff0cbff6ea8791d25684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1609bcef7f3fc50d2e7b1899d42fb385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5c12db142eadbb7730eabb02e56bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea38b97c10c089745607e599627c7b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed0ad6f8002ebe6b7ec3d7e657ba1488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27575b346f81cda070d17602bfd0ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b51614955a05b6986eb5499d71514d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ad79cc378c2fdb192bef09f812e0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc5fb791dca03b5634ca04b8d807b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a980afec9abf5a5b3d2cc7d63a9677593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab10b3e5122af96ecec22606e0b227294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e6a2fa8abc4c4875257bf039233ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb0c4adcec0b4f9fc1eb26f3d63b4e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084f12d16d01103f44fb642c231e01297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543befe6bdfcfe52cddbf2188a4248598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6539e4dc9cd3bf1f16fa4855f07f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19d4b52485a09387b0b425b263aba5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f43e3f69f116e59330aeb977593b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eaf793db89fc3404e84ffd7a9a4e3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555f614c15ccad04a2068795c84def9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e83f7af97e141fcf4c8d938241834104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc9c018715b6ee276b22ebab148a9b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86106b89e8d41f08821f9f4762017bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efdc56aa5d96bfbdadc8b347837851107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88aa75c289dbbbc8583126a96314c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c211afdcc870f607c51cce2e855b16f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24803592e6e2847152b249d7239cd4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c147b9c33013f9348069ac79620d2c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb431017da261440750978b531bf0aff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00375b867de43dbf76879580745bc2a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803caa8d7189df419ee0caa7236566d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0118a4e5cbe11ab82fa4e92de8077c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18004fb735796617e13067ced290f98a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51500ec4606424d32563c84abca17f1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d768f5b2d8896829019bd25d88f97a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b06f6d4943b91654fd70161081329119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845e8d720ea6a033616f588af092acb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857b0c14ba69d8eec82c6e7a82ed249121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb05c60afeafc407ea7a6e7c0866c9a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5336cfbf4c4c8b35c6901c2bf07819123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d30b8d4c709984f75e2ce5123538c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be284ad2a22c410bef510f90d1db0d17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168973951d3aed8eac26b5720ea7a2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6282e373c30a1e20ca2db916193812127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddb9f0967f762df62493145e2a12f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1374c503f1bf622403221d03dffc2d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2511bd01c8ffa8789a34a2acd6e39e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cae5bd0f15247bd10be6083864e1ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f522f63039ee2a6ba0ae5e62e87783132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1711be0465faf1f195bdacccede979133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb58c867b73b0e2fb7492490769d8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686706012ac21c08e644d02ee51edcb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774e0679c2d04794fb0020c5bef4e1a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d22a25404554f566995692a36c466137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b15dc8741f0a7b43bb8a477f44aaf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccb26c39bee5b53ac334096b077f16139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5e9903cd1743ba3cfccd14dff40b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd9792786c2376f3e36eb013f64c1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502715701ec0f42bd51705f4b02cd64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0103c3532e3c609e17e3e4a89749001143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d452bc40ad51f8b5f8b324ec800c313144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf66cf11c964324f01bacf6b22538ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f982e7fd9e863ea9ba69c16f982854146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef586e41c2bb6cfaa02aa75c3fef47147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefea37f571d964d1a210f0c5c06af9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e79d2b8e8de74ddea9092ae52f15b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870f9cf80efc24b1e88b947aa9b121d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20b7fbd793db1c374f335fa73b0f97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0733dd163826a893a1d52ebb103b1e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837baae077617a54c534494d6387ac84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c441a9e09dccb4f947344171e273c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b0b7338757c6efb99fdb35cf4993a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae752b8665b34f1672e282710803870156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315602a5cd40bcc742d0a0b75a7fa48157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14633318b94cb5461e0f2ba5a543d8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738efafdead445cc755f648fc000109159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9df6c39da34844bf243f4b4a40618f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4eaa33300266e2d910d86dddebe1b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d7017092ddad53b4726c8e029ca7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea683bc43571c8b37486156055c7b81163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e405e0a44dbac030456bfba313406164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350aa9f24e33db5e2973808804c3c60d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846b85192ae3181bb2f43e709e01535166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2995fc63dfd67dd9b41e6260cd0804167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06fbef1c492ba5567275d6eb21e774168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df43b391ffae41291c3fb80619867c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc918e99923a52f606460e12d95d7a0f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2d9cc5bfd0ea2ac4dcf29a8f18b20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596c24858a7470a4e2326b2503021e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a25c15a0dcb544a232b50557b777d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9fc2bb40a5723b70ee8692eaff53e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d8740ae8663788fa32d9cef2ecc2d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b2d6091d50e074f381d8efa838789176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334a0d9373b4b7b651d68a81355e2bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2376de1a31ab3be46b105bf28be3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb3b24fcfc92778639c50e78396ca1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f6aa6b1a370ef627489155506b45b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1789bccb21f45cdbbdaeba2c11bcc8b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d56ba94ed6c46d8282d4b5b8f9c9d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2575921a0609de6c243e0baeff8c715183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1daf80fc839eef5c0a35682fc1a64184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ee9c933fdea21e818652b5e8511f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f3354d6391cad42664b7f32b97040186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660831c06a660fadfa4edc9c0555ffd7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ae2ce68237f9309f581228e4d9e51188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca2a974cab444fe3b6b24ca5185003189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00eb67da9fec7fafc73880b5123f538190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e38c637e7084f9898b225336eedb6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18386e4813a777fdcad10437855c3d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c05eed3bc5d72dcd37c6aa33ad0ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d40c4fae39ccbc3f82ef80832448f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2343d37902c98770f5d6c7b73415fc8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c14c098ed283d6914abc902896901196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684695b596c416dce6dc1724e71e02c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ff8984a9b5f60eb8dd58c19c931cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fe772de19c2c42eac5c203d80d782199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f767e4d855b70470d8d3f35f4ee9c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa6db94149a7e123633e7372ecf7c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173b09cef2d98159793d6c7a998da98202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aff1bd446f915f2c612de76624f716203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c9269887864be05ed071b04864dd4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e5b3a23dc0430849ddf664f1aeda8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b77cbdda79c81d8553d649fee8a36d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c836df93ad1daa2c4446720ffbb822207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790db1d50f8c9672aa6fd6aa17c31bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c336bf9a8a16e8f48646277c09831b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f950f12ee62ae09333e97af1640e5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5990cc6a1b2127c1c1b48f6c828b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e42dbe2d708f83700eef42c5ecce6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92d16e66d0307ed768bcd2a2a3894c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfac2d472728b1093bc6cc18541b729214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600becf3ac2b2dc553e66214bb4f8794215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6f25a66a370e231f9badbc5b73196216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ecfd0910b33242a88b2e3d0daa738217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01eff1a53d8651bfb1a1abe6510fa9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8cba5c61ae5a0f5da2cd2eb4cb9a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91952af77f9098fbb3513b374a6319220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e74a43bce5560024b096acb09852f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff78b836ee00fc9a53597bbf22317c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318a950fc70a452de5e91454a102fd7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec439f1d363692e1f8f865dc4d3e59a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b12c2828416d172fef5a7a7a8c25a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338e65458e158678e038a688157bbed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3540348a825d6970f89ebef8b04b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5377fe84667932dcc69ae15dd15c6a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cf0d61a08828b6dc82f8aa891ce61229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba8aa8a42b9ad82c08325a93d84c0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cb107c85ce4474d1ad14accdc5cbe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965b5f4c3411c1829b8a004f52dd2b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07631dbb42b793951fef97cce45879fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c6ad2971c14db140ebbee7f02a258234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d49b3bb5f0b937ab1215b25211701e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb347e884ddddbc035066d4195fec45236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c1d3eff5c4289c9800c540f4662fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e693ac777abd3cbc28c88941d18b37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe222f35a592a1126acec89bbee57d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047ed583207c8b5599a51fec33e0c44240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48763f2e41694ce04365bdbe033821241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b78a70eea898ea38c4487725845a85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b91aab1c6435fe38fcba0f7cf81e61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa0523677aff02236a0e2011d9028b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6f4084e38c5b440612dcb2f85c71c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26808c71929573857c35bafa98eb64246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64713002d4bc44ce25145f5a171ecaa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc567170f13ca1b49f6f13cc1e83af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec37331326f86b385f47632117d15c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af11d9902802d5c5c8e9c3157261d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a33869c204d7bef085392114f2c5e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befa421145984fe590aa77581e5e538252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bb9b25670a6a4da72210a46248740253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f560399872fed615a86b2480efa4e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337003b1f4420f202ca815acde09437255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73f01ee96999e7f1215462b005c5fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75570eef55c0a5d61eb21bc790d4136257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe1cf2a7673e2005ab95b325b6f41b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546eddec1e471cf5f60b623824c11b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9f2b668a22e487a13c5c8dc8edf40260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41547f7397d33804dbe4a14e1ad734fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e1e8134f210a6d2f64be46c3ba706262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c65273853f189ec4563ca989809ad6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedef384de5dbc0f47e5d44ef397d1ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eafc33d84de534f395bae3151f5297265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d443764e8ab864ee1f62acbf8a34a71266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7ba39ad8d2edc2ab45cdcb33b1f2d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305aff66621b48d9c7f2954a9e3a020268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed6c3af6e67ff764f907b0a54a29a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f472e4a74df8320967958b84f1e4ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd421f3eb3fafd503fcf4845ddaf58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad6c8bb9846b06116cd078c4af3e0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea953df7bcb429bcf3e52dd3e8118975273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa37287b28b0974b68f584b6cce3a77274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477398d031ed485f9dfaba20c35adab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd64af5af496d0680104ed4e93bc47a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca11ff276a6dd1a3d308b5ce894c8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d5db97b0f1d7839f5f0eae2b93c7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87a2f8a45d919ab9cca771b49fef56279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefc0621bbc569d4c2cefd53185c5c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ecae54de6caee340d1d3765653aeb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d61590cb0e88b723f629acdd7c2d03282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e366c430e5153313e635022d052823283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0f92e7b6c32191d0536cfbdb9bcfe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e552a692cf73fb9d502e29d8c09305285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566fdf06fd99b52457ea57094f1a009286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619151ae10cc2604b655767706fc4ebb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d48b26794e083964d4446f5db8f8c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9c5ac768753e008f2076c8525085d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90215c5a0c764c5012c4da44ac9ac040290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d147b7b23baf25d41c677fe3877732291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd252753e230e01d470873815ff9c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b95bb376aed6f0fde366b27946e03c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f779ea11be88d1e6fc8ab8c5a91710f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0508335f1f0ae5e21afee32b9b2b7a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec63b612970c21deca4d10f42a6ef57296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532939de2d8b9a74502ebcd25013b430297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629a2c44b965fc1d460702332249a89298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456b3ba8b06c97737954c8d8af59a6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b60b2c5081ff4b496c67ba33a4e8ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97ab755a24ec82889c2b36c033963d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711fcd43b72ea91d602fb18920cbcf7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f3904619c605dacadb19ecf2f82da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9f5eba28587b9b501ba0aa7558f22304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897a620e71df5911efcc4e7d02c0acb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afd16f127575af75972c967951969b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfcc3750259499d353d7a171ddeea9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf36867acfefac76636e204db9a8b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676b052cce2fd17787d6680a561c7a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc56d4e0503d19a944b33f7125c8b9d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b050fa952c580a560954e63df67db35311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50b1cfb0d16b15930f268dc74f5935312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396c439305d29905ce21bb33d552804313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debab17d7df0fa1991963ed51eaf748314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94706f08b3f4ca639b5a103e222cd53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3677991ccef09e5919a40f94bba6fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b378ab8d1a31d503233a08476050172317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49cd9d49250b758de6f3a7a50b78b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed119e197b3560be167cc4b2760dc5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda09f30dc422be976887d029a4a548320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c4b65c34f41f8c6a9de69f09a2ff7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff30181f961f7f18ec971ea8e22b49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e69ac9d9238f884442d765e5223b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a11ffc0d5ef96c3e1f755ee396639b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553cc23be57d4527683175917b07152325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b46eae1bafd80e03dc114de28eecf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ea49d28571813b1ddafd990c5c1fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fd94bd9362d0c878c05b22eda8096328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaf9ec6c5fb7d81dcd6181ebaa5157329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2547a07a0f9e88aa60d5973ae5f96330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b1ffc3873d0feadcfaeb5c457f0d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dcbe27b010f49ef7fbf84da717022332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6103c2f0cccbff825d3bd726c68975e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed3149adb9147871426e044bb4ba0a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb34b8fb6350fbf8c8b705e85b96316335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b411b8edf5be862b5e032f3f3d10a7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabca4a8b678d17e12455f7b2e51b67337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76029b650d801a3ee059bcfc84e16a60338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed740064fd837dc11eda61bc2f96347c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296360655d802a4f8037522edcb8b69d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5037bde398aa23f98ba4c7dd66b4a77341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c671d683fb492da781cb8b0463d08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2e247b5d24900853a2c7bea36fbdf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd81cef0dced0211f1c001507474f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c350077b5ae1e544432dcf4bfb406345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9429f23dcf74b37d4d238de7543ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131aa463dde287fde63208211eac1fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081af7e4ce1a0089152f9d11c232950b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e2ab55b9ffe2db44e89ef8aa18d55349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d777f770e5ee81f981de5731f401608350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057511e364194b4dbfb8c484584b687c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea26549cb529c13dc43796bd3d4bdf3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f7b408b2e18bf8511bb81c9c0e09d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06c9263878c2a93181ede1511373e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fa78f344e3f544f908382d649aebc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e868a1de6177869ec547c66d5351d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e13d7b3ee8d244dbac9fb472f3bca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e621a4901f4d19ab20219c7bb3dd2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e21f5434f5e3d2932a4597cf4a986359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615883b5a9db04bbf4ee14768369396360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e105e73068bde1d563bb4f375a3d73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113592263abd732af4f1325a2417c267362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ba944b8441a0c21daac6c6c63b988363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95a2ac4da5d7b6235f61f7cffe43f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c355e731c65ca06a3c1ad318eead6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644236e8964200aab833ef0190c697ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e463665603ce1a869bb22372316ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cd025165fef995950cb6a3cb931e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5197fa6974d12a6cdde54a4462599369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c8ba8ff2c00425e43b11d94a0625e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149fb24974442b968836114b85a3c51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760a9fbeaf613381f40b7cf807191a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1dbda49d066a3fd05554adf5edd3ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7547ddc4daa278d37ca33b69cc6ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb550e2511443e8d537b75233a92dea8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2c5e454d7a3a98f5980dca6dc2d4f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7335cfff6a99a1ee48f650b6e50d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187a5053441f9b71b3510659d6a4e48378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c1e586cca3a5e2985d656dd2191d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf4c5145e7773e3606beb1a72b54bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86776698fdf0dbffe90ac9cf5a5c14c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d12538d60f7765dda2a4dd04c9d12382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cb706e224315c38962bb6936092f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63692077d940105b928273a79d9e567c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99600cd8d9892ef587fbda91a4e57779385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76c49ad2c60c91d16f26c22f838b96386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13002402a272669420701af8e07b15a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c507bbf6bf32677493e176b517508388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd0b2ecf9a732adfe12e04dee1b1f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa868bc624a02c4d6a69f902d6269e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc44390a07f88e7bb4a6ae1058a367e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7690501c5a10786298f4cb1612fbc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e98b98c1f6158c441aa483ec16089d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d9d34d0d68f05adbc5dfcca520cd2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e03db675a5b8500755bca378cdb8fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb6772194e67981b1c3dc785fc563e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17ba3104cd5a8b6ec49f94742cc648397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c04d71db0975a36284cca5523ca88e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d91529e6be136e41efb415fbabdeb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d544510448c3fdc49b412f63b1009f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439d20593d6778877befa6d6108ed25401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8884a2e3dc014b4987c68c1495a1828402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee2d40b14b36f49cbe393be9b788f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182c35fa76b78cb22f1a1f1036b12b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694763dfca6d7d507514624b8e4fd48405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951692fa68a9dc57268e380c523d9007406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7d1d3b41781b74a893c3f241dcb75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff27290ff182d36844802edc294327408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c929418a414685b49385b647f385800409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9fc32ee4b9d4b6ec452ef5543786b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b62acdc63d4d349eb6253e23d6fdc9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230c3dd5ac1a02c7abfab7552450350412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ffd5c04bacd0f2413a37e370d20d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2acdcf8c30c66a3d9a8c3e67bb1e77414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d642f231beb287bbca36ca63c9812415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a78b1d91dd2028fda291cd16850af416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428cbc3cc38608ea53e031fb40d4abb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741be91bf239364837d2a94fc55ae33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7117d84850e721b5a1427b0e3d0b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8efe5266ad7d52f0be5190ac2adb23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0b7a9fec36af0b79674fdae860493421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b34f56184a85673e274bae9f18f85422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7d0487a34f01de4c73d0af1459479423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd7f8cba3979074993b821fe9736b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ce34645041697bfc97033302e352e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d689f2da1cf393a79100b597f2c0b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33056508bac51dad3479d7208bd7bee5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf50012a34f700a44ae4a11202ffc94428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84d5713e208c6286a782f8692718f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f87b32097ba213c68f7f98593a734d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e18cac83cf7a280e372c27e294d3e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54b8733d18efd0a638550ed0bced19432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905ab7ec149cfef79ac0a2b5ebed075433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d6667320785dcd55b76d59cc57cca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4914a28cab32c0def318093eecefe6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827dec2564a70f37fae3425d2da8607436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b67653be3a4823d57f0cefe4210ca5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93392a80139fbf287508659c511903cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b24e39d0d3985bd990603bbd4b0033439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f943005fa70b4a1380c34dd56b9186440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b83fc426fb6f8cb06e198064dba379441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc021dcbe847e53fca59265f7e1223db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be12ef3c8fb71ee18c83c1e98fe602443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975e5e9c544d9ee19a4a5b3ec365128444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e6ae3036f57ca2452f8edd1c45ae4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d40ee5cd3b323879c173ff348aab84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70c1d2b4d721e82d891f9ef3b60a7d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b411b649d3793d84fd561c8c4cb4c6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c1d648519653e34f6f88c6e356702449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3648aed248fbca250a217ba8d683a93450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0722b21ff0fc33409a5d267cb8c6051451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4b063b45083ed9c7973cbb7dbdc74452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e40330d1cd04d9d0f054663b3db2d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4c823cce1af82bdf4e36ec084d18d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb17ff89fa1617f518dd3fd3215a33a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19fa1cb06fcbe9b5d5b0497cb9b451456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed83aab2db3c20d7704ef414a3450b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f5664cf76f81857c657477a0319f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92d75bf0b37b8efac0e9c21f0c07f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f92fbaf869ac74f1cff01c21ebc5f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276c00281cb8b2c7c63031bced97113461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74df72974f436bb490792f98fe3faf1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0682adc58eb46ece929bda9e22adfcd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b84eab2515826ded218a50a83bc7db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a106790143d78b8a4b8486e2220d52465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d3db112f47cd31ed1dd1520b84a06466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4f2b0a14f8927ab52f1d0b04755b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f240d6f81367700d535beea3f4e36468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c8728c55a018d58265c8ffbbaa2b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3b34cafcf4d31061ea5ff0b704d37470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5c2b39f871be1b8397a1d3076f870471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b40cadb89af5a64e5d00f50da8cacc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c8384ac6a7e4c06657c14ae9348db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552690477b01d96c54a32777459c62f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208e454f49b04d0e60eeaa85dd53656475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50eaafbc368826ed6bb61e9e1d0f639476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07185e01886ec887350a41b9d5599d1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4dbee7770018696e03f5a67c84a83478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294537823d23a150731dfe07292734e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d0e7c85be21733386900947c3b6d0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4be9ddd601d9270ac3b2a464280ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307918c6a649784ac4e02ac22c6f67e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d321a2ad0b0d4827876229362e0c94483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd3ee476c7dee335ae96c5768ae117484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a64e717473c8f4570ba847b514c790485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f10dba7c7230391aa8a87f34cb437486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b213d885f3a96df408f6cd1aa13d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e0a1b96eedd3d602638c42f69740b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf36ffe360f995578b1c7993da740aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bceb793c032dd9d95d00883a4d31a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca912e4a7d1ea4616e09d67d11573c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ea71a85a159cdd7ad5bad1f619dde492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048751e72a6a34c8e8ef6f0ddf0a93b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722422d87a2873e61a6d198a66e4fc97494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cb78b20f75dd76007fb4fd90326c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83e999e04a443c25bf3ad40dab88c6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ea03a85500fd39438a87764b66602497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3064ab62e30517a0f1c42ec1ba6a937498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4e06aab7a7264cf43fa2acf197144499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a98d1fb57861d20ad5f4bb7af1ae4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79466f1c04fd7b738f144f7f4590e814501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643813ff297a049ec03f66267a206494502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaceb58f2757012ead965a799485a42503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93674dce35e61b3ee25d44fe4ae29a63504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9c71b21abb3d75cbf13d494a1ef53505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3a0f05687830ae0882f1e633af126506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d1335f77b29687c0b5ad208387678507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68b1375ea3b292045529ae09ad451b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1e7adf97642f9c9162464b5c25eee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97944be15ca152998bb806e6fcae8b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9dee9617e7353c819fc9c0a8ab21e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fcf7dce11eac2766a636378d3702d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b004656e7c0b72e8d2a19ca762db2a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a2423f32299ea2b4d37560781fea7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4b9bfec0f8537f90cb1f66c4e9f4d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f71eb64072f763627b99d24dca4d0f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02226a89fb1527540630d32c5c133178517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f7c516db1b4e9e7dece471a2c46b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a5219f93dd051989f4b1cffc6f9fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1954547ce89cb0a69cd3650686e16520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050b275628e83642d9aaf19936c2dd0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33124a1450dbfcfd079f61e650cd3cc4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad978051f14cd8067ea37a7d2418fbe0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dee23907a48fad1994328695fe11c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faed56a52c9e5bf47f65ca6bbc63c5b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5e09293515f70fcf14fe3c52dadfd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d948a0aeb619801e65ad803a431a2c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148973d38ded1ec4dda0fdeafd6790c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b13cb9bb4033607b907a43326ba4ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b55634d900a0fac5caaec8f06f060530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a456e1c10e49eb501deacbb4415f6fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce726817f84ee1a751ee10f2ebe166532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967febee22a09a93fd6f18a218f6dcc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fef8098fc0f2e70e6a81e0afcad8e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de19baad0c16bd07a38149cbf85c8d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02279292b90a1e72e5f05920561ac1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ff002452b369065b6f50c2971eef7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5d5888a7f2811ab8afac17a16dcb4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5d7e9d3a07c82f03f12b063ccf756539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed754e07b1bc87eb714cb48f2285572a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3cceba93a24d7ad57deb6694a5109541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180a4f88523645cc603b3782e43192a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f80ed3ca8f6fbbfb20701d50873525543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e041777982c8ed9af6365284670c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520f26ba0e4e256f95b4e1c333aff3a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c01412951108ff2ba1c62080235e20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b21f9addba3dc5367cda061aea032547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6ce96eebf24bafb89894a0a089658548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062185d46803f4dc1653c1bf1c6835c8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619feee7fe9c956b9b3fa8da0255b84c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a944c5209a0776bbf3f9cdc909fa76551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ced1b459df1b559fe5ce2fe9e1109552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe5721e41be7c0eefd4e718c8b8a56553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0f7a6b3691dc10ef568eef3d29690554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241008fa56b030a45698df2a3693572a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c633003d330a87112053ed4c24302556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d39e0a186a677869ff489651a12728557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb18271ec776ebda389056f8a1c287e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0373c79d5769922d6a7cd8c2bf0d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7e17bdc3ff0f8cff29dfde974b5d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f62fe22c77fc4de282f3d6dbff0878561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46736bba0add95e93d78cfc7e34c89562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518821bf3d7129598065ec703b31587563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9031ff46d4b2ca05b007328263c644d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ced36ce11b5b80e52a6f90f51f7830565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0062c21c78388f6f4ace6300156ca6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1387b67c10ccb5314cbaeb3b4a8aa5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc906c172e9936b044b723a243e768f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a193ca9a76e5b027ebf15dc125f963569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570dfa436656ac8245eaf1503f5315b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac7e9790d64feb82f005ef4ffa45a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0387b089ba44f7074831cbd35e9acbf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa48a16c8fa7d03f5bbce059bf4f824573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ade0d6a455411c16db22946e38fd7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4384d29d0759eb2eda2595c55dbc61575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db05d5564d6fc58390eed131c521b70576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb94b164d6f709b65792e8b95755ae3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b41a54004a9cb44677a9d251b091a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d757742d580c43d245f2c322948fb2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26d2c97343693148d9069ecffc8741580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e8d0fc0d4bcc4195a2ba479ea98c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911ef5a83e4dfeed833e2c9c95d5db6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c23c2eb753215ab5e76e0220a064b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ca2db38208f499f97e7e30e4caf01584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2cf2691d0fe91d61e6a7bb00d06ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea83f023a0663680f8d0548818a9187586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463000a208dc34864729cc3effc52bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5457ed388162ee78eca339e46973b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b09274ce2c4f9ebbaa1bd4c3435b30589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261f684f6ea46a5233105a4d675168f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a76a7a8dc8e69d3bc0c3970ee61ff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab11c120322ff4d721394eb6508b41592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662722200e0eecfe58092afceca85a25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043413f38a794fd85d4203cc597993ca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06366c97aedc92993564febe88f6636b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcf61a63609554fbffb87805ff5372596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97817cf112abe2231055884c6be6be94597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfd99b81a163d775327f4a6c17beab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2ee9d3aae64a9b87c561ed766ecde599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7678770abab4850365eca3b31ca945d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909e0cd023ba5d55c3581e6209a4b81601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40d8f4808a615ef1a7c23a0ffd73e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc4bdc58b2a1b40373b3dd9189c69f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b642bca4364a38d4a696f9fe78c8b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0fca55e265bb76b6c634ae5823edd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb45eac11fe846cc6f5fe83a3b55293606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26e0cc32823aee2d8732bc8c2e7176607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb475243537ee4a7ba096b74983ef8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6770791a24b8537e348408be7e9d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a3115f38b66c8d8a1647b28778b8c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df306696bc9d183df7b4336d8564afd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fc53159210fb11926fbe6bea4abbf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f125131cc01c79e97a20bd24cab28613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea379e89a127abddd1adce22e360ed30614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df62dfdbba425bb3fd60fc47c111a60615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c367ee0abeb4d6ec37b4f4e682d0d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f93997d98546bc59e319d59771f0e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d15bdfe688561ba2530aa903ee2bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d796f64954a9860c58a0691825e48c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d352e5513a881ac9ee0fdecbf8e39a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e4c287d62224f5e1e10e118f1af0b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0d12bf8af3368bd93485f640cd7ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334d3b5a75e48e4bb4e506236e68a98623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977d029f94aa52233e74eed887b09d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d57ab46f57d69598bb3f1422396ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be7cbb94d9edafcc15cd848ace3ad9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33e33f8a039476434a4e0cc4d7dc0d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2632649c21d542fb500f32cb994c79628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcff5dbf797aea77ce95ea2a97d49be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19c2a1458469ecc3fde31b44704225630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d032c448f3758d57d9675f45cbcbb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb962e2adcd43585f36643fbe2c322b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c980a978e0d2ea8535114b76d5115633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8adf6d679d30bed40ba0e072264473634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ed831e93781840239a7ba34e572da635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79753db743c1d138a637d61cc6c3e2d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54517d5514a74c51d9fc9259db13e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546564e028d5d12364a98b02013e3298638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c694e291f84bcafc1b5b90870e0ee7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c11fbe89b2667ffa0a2bb31b79c4c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630ffe3a8faaaeec589edc5037d0dc6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9d5a95be90fec970b2d51aee922fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fb0d7e293e89f28823671dc626567643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ccce203450740cb8429a6fe32dd3b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf2389fe10afa60beba6b70747fe24645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24c302039eaf263a0e03fc7a68d565646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427839fe5baf8599f4946969c731ead647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0798f66326c6c117348a5ccf7b2fbe3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202640d6965659a2e13a659f6c998561649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1d1b7f0416ae6fd0bcf6e37e57c19650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b3c4505954f43dbfbaf81d9721bcc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df7f08de36871382021dddd90a2e67652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096143a1527f7fc61f51cad86c7713f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4686ed5aa261e01de44a04062115b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd75d6823845370f88e78073a04596655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c79156ad2a16fa8aa1bca1ff96815656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d531aa0df853f44fe9cb8102627e79f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4faaa41993bf16b96b2a6aed4df5d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e9dbe20eb1d5e5a6d4d5c7fa16888659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778d73637df962f9b4d9a3749dfdbeb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e5f4cb5fdfa6846886922813468fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ea10b6e28f83daafd7cd148757acc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32053a49a317fb36367a489b8b441a6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59215335d287330de6b0a22f5a316e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac3b610f7fcbe01b5e4dd6692b3043665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333b822d4bf4d06545c4ef768b30743666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc9e48e9725b299d9155b64a2b17aa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecada53ceb69b8cc8e0e28b08085d9c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2741d104028e3b1f3e9a9996fe2b53e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fb539078d84dbf618000135398361670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b1e9b06109813b3003b3cb2ad35dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51595529f5d4c33745de4a2160917c0a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b021e94a0e37506c012c2695c145815673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c6775836fcca56349364a90bea727674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100b43b8517e3bde66bd004c97e5c4b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969b6a736b034be185ca457abd51419676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa1391b0f6e9127a99e0bd4ccdc78f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d90ef62edc709737b88ebc2c3235c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a591c63c11f24010c9f8f3dbbd6467679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276027bf163ad589430f5d53ac168d2b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bf52f6419b16a595cb1cfb93fc152681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46672020c56404d892157de9525acb6f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39ee4545f3f087d6e67807c865a777683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3abb8236e2a15549c2d3f3a7269eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483640febc4f7780a9de039bce85830685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4503f9e362ad929d4a9f23fe1c84e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60090f41b3ef524f5d4a1a4f3a30a268687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170a5af1ad8975e65e6f1c1b37e6652688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777689e67840d19e3f222ccec55fe82689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d93875ca480c54f21df281e23fca9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6c7f85b0ef3f0eb80e64b639263da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca170dde8479a1492904f89d9bb1f67692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388130426eb5fb97a2ea2bbb3e9f97fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c407dfb3c0143c5d41637ec5951e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71170758ff52a7b4df892cc1c794f212695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fab6174c8bd1a803bc176dd1a3370b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227b72055a2f609dbcb74a43bbdf9df697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078ee702c13662cbc3a30d81d78dd94698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dacff130a8bef65b23ec2a5934cd5a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b04ad331b62b6a2bb0a33e0e37e45700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983eb0b3b93bbbca9d12892d1967f95701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b10b4b45fe964b3d6ce718fec48c71702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a66b61031788cc6626db57f08dd520703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5733b5ff0ee6699536005b0a31212a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17130cb967aa799604c385707a539f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a57b190d05c9e30f218aa61b58cdd6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215731fad103095c49b0282f34185b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467293df0d3feb9f743025e5ade67b2c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0576e735b25e2ccbf6f30e7e70bd9a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68f0e41f41c7527c1e933657882ba9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af900ccefcb7b5310491757145ce8cca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330a2cbc2197360fa9fa0f1f4e90b6c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87071ab1897215e201388dcd768a22a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2627dabae72d737094cbba2cf0ab993714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe96e48d98592caa1446a8c11962b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c34269e4dcc08ccf71845b9103cbb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ac719e0968f9ad6dbff2a91133c5f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674a7ae3921652d385ef047e7f440e5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd063bd49e9a28461d3c36d2ae050a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849810c2495ff7be517207b0a64c5fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d733e0a5b7599445c1e1e5818e1aef0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afae95e5bc845c5e1be2ad987e75569722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473721838b8605995c7ffeccb63db701723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273883a9a3ca3915719c7b1b38a72f9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f2e66481f50a53f94d6dd37eeb74f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c92a3c2fae2b4bd86a82aaa1b0f20726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534028742b776e6e37c6fca5340f68db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47575ee94c78397a4a4b10d6945381f4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f9ec30ac71edcc4df1600b94df2c4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681da4a1e15ac4b812f2961fe794268730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57a32212088fe0fdb09b248e86cfe5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621ae0e3ade4c3501b71c19b20d178c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240a5c1af3c0af89e08137d57e967a7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd9cff78e0516460187e041452ebf8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7288108b28686a8728650b26d937dab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426b78396b8b3e6a0f182faf70b96b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814976a3fc0b628d0e82faf33b4aff9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22304038d9839bcaf4685eda2b3f191738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd87b7e2d71ac7fd799c5a36e9aaec3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9733e6aec8ae4808a0fc893032cf7d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f427591cff223b957fb41ccc3c8220741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de848df1fd250ce66745eeefb0ea0edb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0993d9def162a41716d69b0aae5d9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0a3dbeccf1ffeb767f1d136ef0be8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb66f6afb282eb4cd2176ebdabeda4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97647b03355206c165a0b978e11f26c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5483a96ab3126a47b83a3ea831703747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058270d5d24ec6adf15a2d083ad2c6a7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47730a14d26ff14dce689b613ef4a12749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23f9507516c595134bed969709a1c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea1df9773e5f8795b1303493ddc7fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429652c87f261df427fc97f96be00771752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940f10d20b5e6515bc4bcc2de449500753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e0df364edc2a437373def949661a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec01419ae93ea3e707d565879cb64a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5fdcc669615148f8301d7e98f425f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba235a6e0ebeb1f4f85ccfe1b05272757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a5129dc21b77dff70907a5b8ce5f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6764f1662fdae64c6e99a3e2eea0421759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>