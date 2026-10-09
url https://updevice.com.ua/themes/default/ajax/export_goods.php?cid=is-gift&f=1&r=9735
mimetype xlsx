--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4d81aca480edde49045b41e626c4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253409a8736a0148ccc90f8dc5679dc42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb791260f1126d050077cfbcb1a314c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d556539215129a4cf370417a3849c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bb849ee7d8256dd89f0e96f98b6315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7576dd2209a866d37b749f5224c19e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d8f44a1a6ab78cb9306162cf1cfb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a346eee6544fc3ae2ebfe09b8d18818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fd7187ae0f265632e1eacd40bd2b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a5ea818f942c41eb9abaeab31283110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d45add79098ccce61d58332e7a33d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb82793f079470f43e3afb3542df8412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce05336bf3988d02fa2dc76f89be9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7f96e0f1eba8f71f57e4e6955ad5114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06818374dff14854cb8b50bfb714099515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20e37a13699479ce41b2a74badc97216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c910974753f0696848bf1c82fc6b7cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271a755be138094ce4b520fb666e97918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84263b639dbb750423854b4402f85da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365478d36d19a7f33fa83690db4b9d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a9629b3efa1c6e28a1078c29f051a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c5f7d998519217f7ee4d4b7a07ad822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d2ca1f6ea05fb046d2227b37ce2c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695e1bc26ef0381330ff0cb1a44e7a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e726e1e527a4fffc08cc943583f867525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc8508a2fe562b849b352e11b2fcac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf578f2c81c0085bdd7b62c0d7071c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd94dabbc05aa6a656e7acf823600e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934082e74bc7bbee74ec6d95c73de6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe387aabdc5dfc4f73f34f90c4c8ccf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b606245ab2444fd03b449ab0efd66e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4465203ee1b117878b373efed458632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3312902bebf73ea1d718c23bdeeb9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1502c2072737b6dda03214af11208234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997819d05db0d8daeddfb805ef9ead535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33450123f6098f773e905cac19b886ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b553b30c72514b2a23e36aace374a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038c9e2230e812d9635fcb05da032bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53b383b5cbecc5594a35eb4c5ce9f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b6ed5b962d0efa58e1eb72e39e49e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560568cd32610fa555b7b85319873ec441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07235a37541a228cd3b8c9326d06713242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd03877ae22ae4f2c03c99f38e3e0fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14899ca7c2fe3e7a7513b0b4d851a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58733dfc1cfd615f410553989d2231bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ecfd3c55c4f2e4e19871f05da53f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9089f89d3ffa1a9531f0902a647283b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe22dd333c0983b676a08f715f6e94748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c949e082b6f7f4ba8553f1ddc170a9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f0c6645642268f55ec0e35d6d8bfc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a54484495ba0993bbf22cef2638ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b5e9b474db8f3651c9cdf85c6ec6952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126a458a7a3b9f222078409bba51b3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe88dbc45da69ceaa137b3e5ff8ad5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d9b76fe9bc168d3d41a2c2f3a3b8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18762266622fe698106a947c95ff7e4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f837c3b2e8c71950434a83e42eb6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c8353e39035ba862a3d71468a13cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8666cac9908793c0debaa8885f04eef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11e46675289a3a7a79628e3fdff83960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c822c8f915d5651eead12da945a92661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb5e99459a631e9fcfba0dc6c6192362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8a063dcc82109e82c3c75e480549163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0077190c0e2326d3097cb21cb0128764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb9e97a265bad60d151e8a4655b9dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f82c403a92b05fe93c733d3de7b6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b13c03463cc354ea927fae43e91da167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368d9b8d38d57d9291f1624bca7fdac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a240259d7196a5fe6d094703ba3361f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc0f5ba8cac43df290b22421e9949b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e51ee86165057645cc9682ee94dd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10dc3403ff33a026086c31e0779a5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e78bffd26e050199824ba3f6ecfe6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab759159e27cc3f84891082afedadd474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584de2ba7a115980c3a3e7f34de0f7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133b09b7965c552160182e9264d807376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978fb8fdc914db37bd61a864ba6a49877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436d759f6ed29e0aa99fe99ae1e305378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf0bc8702c1b113a5db6bcf350a78579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4773ec38d65c629e1b28e460139bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c0775360ef4133647d7c7486f682a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768ed3f85bed55eab216cf1aa55a1d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5ec936e84b95e792151bd83f68e1883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fe792cee4f0a9e3fbc3dc5043980e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f8a8588dc53c7feb0688086facc2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00418a5867337c534711bbedb59b94d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9648f0a0fcfdc596dcf0c553bcd182387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820adfbb88ad09827f6d25f97b581d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f06caa74ec87f66d0290a7e196f2c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e319e60636796bd42b38dae7c77ad090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277730d941d03901a6a2005df57b914291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5823ead7931668d9af6ecbc654c799592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb515f2ebf929ede88cdb89c83de8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d91f9aa9bf4490b4ed8bd068c3834194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6fe72868fde29d8b83e7ceedd5dcf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6316a183b5b82db8b45561bd13d4ad596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ab7b564a2d67fdb39191046292d4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fb491323bc0db1c7006b843cd0c0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcea58c9abd751f2cfadb24297ec55899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cefca82797fc48d1e3f1983ee82581100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcb1e5c9dd4af9c409b264c602f39c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418926023a15ad8580025d92222408f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c9c3480a4691a77ee67e21ee061d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422faacf69c8220d127fc4d19ac01089104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa9cd7e87694956e4068de9102dcdc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79584d53d107acfb4972388de3f208eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe7b8b01261719396ae4dbed0fbc4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de9668854321a1745471e033387f03108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385e437c221e74806798334f6c87507109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b874b43bd0caabb5fe73857c4b63a10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcfcdd2bc9a49093b364870b7727c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326818af4645dd241d0e95378b141af6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c632bcc6888b5cfb666eaf021a3d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9528250c26b1d9903ec5a481f8181fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe67bf6b236ea9610bd435b3ceda14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd71f3313eb82b80a23cdfd423c958116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b04c9bf0265bc644bbd310c97b2801117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc82cec32e6216119810f3e40601bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e799f4e4f75bcff629565c3309c6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2071f0f74b76b87de38bffeabc98b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bfe98b204814caa98ac58a7d8210c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a84b9cd3ca1476735acfabe921b942122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245dc80a8edfeed73a479d0f60903bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40978b5932f34379b631dfb7d240fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a120b5eefc859d4ed75a8f10ac71b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ab7e095b3ec29fd3f2c1116d87cc9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c456898707111ae700fa5d57623c85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b2ad6f5a97078b16c18a375c36719128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e87c2b49894f722919dcd12399ce4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18458540f0703c7c30b32ec54e14c039130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45003bb4cbe3ffabd47d13140545da25131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987bcd700851c7d6115ac30b1c17987132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46655e9e981b132460bc3ad87807aac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bc89bee041891148b9ce41a729adf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d66ecdb41a687a26a813487755531a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b616a00a47d443f3ca8b622b3e94c9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc4d35ae09bc1ba6e64d76ad01303a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad1e155407aa1eeb445be5f95beb4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276bbea707ea73937c50aacf552d4d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511db8b9a1203aa86782bfd3330dc78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6136eddce5446ece4c1f8f52e87fc1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f1176c8fc9bf45e93dde21d8efc90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ba40f0d81d3aaed16a858d56f70e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fdb62e348a281dc0e97601b4ed055144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd5a8b6c2ac266c5ef220d2813aa13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf1505d259656f5950166ff30a5610146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065ecfb24d4f88dedd1ad6a7d651e98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0c291372bcfdfb47a0438c82b04cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3641ba666885bc4459215a283ae4276149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc3d5b33842497586a646b9f724cf8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c8af98de9627742bdefd0aadabf60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe8b79c359e41dc2dde8c5e094d1e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12121f6cb4bbd57fe3e2ea55ca8191bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6795cd9a937125fbdb388791a2409a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fa62bc0780a9868410d17c0de64d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7ae34f1563bf66c87cff98a14418f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b46784ee70f17578d617b89262cb3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77cebd2769eb4f858df497e2b23cda158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78419d67ca53a2f79e0d68d5e4fc17fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c82d72e219d5e4ce99ab842a1b963160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab491da0be8202142e88d3fee9cca05d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b1375bb50f8a08177cd4b74cf6f21162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae9becc8086b64681db4448384724d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa09ad2fd6b2fda7c3cfb1fa3dfa37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec16d23fe176bac2af8162cdabb5b62165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a098cdf349098f3af51de9b5025f28166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897da9b6e7ddffc3feb905cb61c88a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41f0554d3da96401584c20d2795951168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e851a35e0e6f21fb0ae008614141d06169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe2a827c7c7a640118831a3b85aaf3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dd716826ede3e6b8033a62995cf50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe0c1078074488b67c6e8ba7320199172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec1d839181aa2b2ed84970722ea37d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649ab860b3626d20220c1422369499b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ade80d731e590fb603e67525fda80175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879aed4c9f65eb2811d37c2499b4034176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc077c54c7377ef6402fd6d2e3c82d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c3e8825a1943547bb1d8e4b50aaf0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ce539f343dcc4b21d00d74a47804a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706803b7fa9e6f173edee866be4a9e3c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede39a8db7271a49dbf5c0c3b5f51be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be2b1f0d6b03bc92f82183c8055e40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6af2f6e7c6b5974d640a205a42abf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f226c605308134fbdea6468f3ba7bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a70bfdfdc3d41ed7d97c625d2f703185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6812668b7463105012ca8f6a494541186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035fe4e22f981f67e93b289a91ae77e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d83c3555d59171f6a1ab01d3113538188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733038b8c0e7e4e0b6704c2b850c1c84189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9c99cb76fae18dc929ab42a7d7fa6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94ac430d1c97d0b211e787376e1ad0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365229ef46cf345738f431833b2e9d79192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e0da162a6986f407097de902c43dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344f642ada24ba60d1d4b08e584e5cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef169f0385d56d92c18c6040b91fde35195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742bc0cbaff423c7fc82038d9e968b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37238832d3cce6a4af5276e9c2005e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11b034e675106fe0ac84a1d7b82e36198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941146f4ebf925850795874791daa1e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1b61508b203eaba5c7e90013144a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67413714bdbbd8d7140c7ea4693d4276201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b5ae5abe2addaa2f4d8d8ca9617b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a128e27907695b00434d414943feb06203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e38c0fc119a6b42ec487035e9dd21204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66d9eaec3affd54659a3343a0f663b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fb4fbafad381651be5980c058afa1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4ad93d6699fba357cdb2ce3accc61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e9a8b69a713b05d9215e412ff4334208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3417d632f4c0186d4235810741c64d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20465c7847d5a19bf160d278e257aa7c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4483cfeb17649ad58e1b090d5632a21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b5165a62b1dbd4c291b9a8361d9c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de20113949340d2c803d3b1fff57633213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc45166183240a650c50e9d3768648214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74ee22bd3759c5da5a0835a9124e1a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226e24684302770c2f790720c20458e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6967c37954c5bdc2c73811acb213f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a414836d29cd6a657613cf89598af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95841499a9595d0076dd1994dedc758c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3b6d5eee2aed99b0144417f27a857220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82a055936282e1ee756a62d6bd2ddb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df29b090bf3ddfc7c70d30ec1cd7d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493cb2ce590ab6487928dcf3ccdf13b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f51860a99c2bba072d9a190e558624224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0683eb512b471e6d7fc3833dba51ee4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7614ccb7e5b11a86f10e391a489a959226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34d6ea3893d82d774a35485c85bd0a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410c2f04303358cc468e4d73e0d3bd1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ba63ab5b3ca08421105eb85e51796229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f834041d9f92c4cdd148168d65864230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717f1194a98e6f048d9f626d1ee5fd0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061668577f5974fa5a15e4c1d7d94ed0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bf0d4b9bddda08fa3dc9d37da7b5e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e918ff3bbb4077a42256b69c71e9749234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0503b65264dd392c95f92a728e2bab8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fc1d1b012dd6213d125cf3b8318d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e100f39ba164c421f28c9a5604bb510237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7ca2ffa4d2ba0f70841cac37f06e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c837740eb4bcf26d715466e2d8f6fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67820800c5f623d4279880d3f9e6df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec6f539eec40ccf8573a840f1c2c7e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebe7b47517c496fca3d0e69df20949242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951eb506872ab1066e10eeb481641b98243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8c218b4c7a4f149319e6e45aa27b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7290fbb69ca8321d8d6b6ba68f7f40245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4e6984ec0c782e9ed20382e62c6a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f28c184ae87ba915adf71175db17a5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fe103a5e3abf1203c2ca16f92fdff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b467395e976fb9befb14c009ee25b9a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71494ff68fdee78e076c3d5502c541fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94b83b46334f530b1542544f77c0a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a10441abd4929325cf435a45a8cb73252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ae6602a1e71415cf4db9ae3aa9115253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a946ba5a8e878ee1efdcdf6db944aa1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062b34566f94dbc4ec0b783c7bd3fe5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f118a2c6adb8302252d4dab3338aa5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0469d636cc34a68849fafa080b8c661257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d83fb07a634ee9fe6abaab3abf4cb8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae510d922ea5fc262eaa9d9831e4d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811da8c972e975007c6da148bc9528e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736b01153a4ef03bbdf232a0cdac47a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662aabd5bebb9a854553b9f2164b88a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ebf9662f8775b08560e181c303134263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fadfb25358368f8d84d7041a157c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4694a31fb86ffa0b695de7cb311bd1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f40db4259ca05d75184e4d02cb345a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5ba66d7882a937c27c5a32346f7ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2632f1770a90e59beee64f9a834d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10647c71a374253b6ba409d8f333681269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81323bad377cb28d29203baa3c71e4f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479476e1b2a1c79326f303ca95e80be3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b0f50116a18b7fee936c5c2830bb3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0442d744fd42181a2e85cbe39ea223273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae3c0eaa73b3f6a9ce0db1f1b05a1d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005fbda5f25507ba82b123b742b3563275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14ca8dc0bbb0902b6a231a6c168e53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37071b120fd77283a136bd5563478ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834fb096cc5d37276490bb00952a266278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469665f016b639bfa9f462c2d01f20fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41c4c20370fbe688eb12b631195c30280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccda53605a4ce015dc2b9b8a047b82c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3d61345d05563f2bf42c88db2e0fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2f1c3a016569c9438f203de62a782283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138686dfc33082647aa38da0e1d0dc3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7e48753281f1d908a23d8fdc2eb3e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b772d61c8369705d05bb025df8198286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130626fd2f9b10490f4a5ef2d6aa32d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588666fffabbe1b938e42ddcc0bf7404288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9755e51ab3438198dc310c490ef2c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd7887da314b4da40ab4efaed7d15f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916ac791be79fe916ff6e4b7c0cb4ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9c0abbc447b3ba66f0687318a3f6c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa39b3905273bbd854414e84b274cd3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4e7735588557726cba5c2ec5efc93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd92a4cea1957db1413d7b558d4875295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd048bfe2e3dfe49d14b8e808c4cf03f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949abf1423d721e324714d8f5470e74297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd04f63794fb3cd630e170c826d0c35298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859c5b173f2bd4a56ae0b5084d1edc2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87385cc058fa2cd971573599e9fd9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfe74dd99da2fc7e06385a617d3c99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d142db8e877bc9366a041a6cf939c48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5431cba73569e034f8959038635590f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1cd4185495f5ee0d306df2f9b4b60304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f009fbcb587037e75d5ae025f0e2e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97447410a8e28589e6c2d41897d466306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead7dc0fd3a9ddd395f3d48532c65c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96969df48658a0febf05c3e36f566e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e0ce88d4bf1d28b8a0ad5f64daedb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c4afd55256c908b4e502d767486a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af239054de0823e5394b0cdd01e2104c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c49e49d50aa32452721f069458d509312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38866c372bc8562f4db0cc01ebb3ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218856625ff789934dd000311b315fae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78357a1e8f15518384cda3918a3c2167315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d2d0f3aa39445a850f201c85533b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32d06c30a6d227c3a77b668f5ea32c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff5ddb863195cda6c38d4c057813e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d43e7ffad249351a08f01f7e2470c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc654662dbd0ee4d1a0c3e292f32cd65320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428be33c84598f7546343be64e105c8f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb120348c1e2011589ffc2c75ffb2f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfa48cdb60a68675de841da69ab202323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f503e7abbd7db929059956da48fbc8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba15d013c4769e2919215cd60400af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529d0357582c273a161ada8392ed94a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7edcf4f7fa9cbd5c4e882677dbfd2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1036db1e14ee575d36b536e58bf16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbc8cee28d7faf210054f98ec025e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c90a4f34db520173ec2abb7103e0c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137c24ed4eff498b77e35865ecd96af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c062257894092ba86f9f6cb5b8cd942332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d307024ac5dd4ffd7888e3cb98b4e1f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbae558147c99e8535e5d3cfe0edbaf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e03b8e71c415a2c293a487b9fcc9bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49a2366a989642effb420fb18df9c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ea5313fec2aa10a3e9b7f9497f2e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367029a928f79eab5afd487a75da9739338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac448b3b88cf00a0ffd45d849396d411339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410331a0834c9001b7e9262e869d8235340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca024bba54b40755b3c34124af03cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa0946798038901b1214d56fa7847f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fe47254a99e41315ad106c56c4c9b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5c4c4278194c7304b87c120f5d113344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666492e8c051e7e79d6796f926afbcb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34de12d9636215ec738b14a4019259d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93861fbafd2a48e3eafc64d5b9151868347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5915d04f310bce9295073cac7137e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6ddd2ec9946b2c8e59743f91ce255349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ade2c9f497337d9cd2e6bd1ff9a685350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff0267ec86e734e8dc71fbb9fe4ee3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f89f73a3b1cd696f9120362707226352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2d397913ef135bf04918f1ab4b927353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa0d7ea0db49a5ec4be369253802f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3f46374f3f4a9e8af5518cf0ced8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792926cf47a241c5e49a65ce70628564356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22417bcb8bbb2d7c08b7c06782697856357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5caded3c622029b267f3057fc276a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962b1457ba00fff87e862b98c44bb88359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec3d4db8be63e48ebc4e736eff8390360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d88d7beae88e927e30b1fc5a413cf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da1e5b1898fc26bfe85c9eda8f1d16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e11e10ec48fc315b083f0024dde96363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716890258443a2db71445be13611184364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b250ec1fcabaa741966a5c4ea7c48d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e306eb0cb9b195c7901f90233daf0f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3541a8510b0aba90a048473a18ca9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839398e3addd3542cd8420e75fb6eb40368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612912e6fe291f58877aaf430e59372a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d597103928369b34c991eb7a61bd104370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4b9252c825aba9adc79588944ed05371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cb2cbcb069eb6fcf48a0645539519372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a616e138d58cd7dd9751e4b7098a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2e1fa4a4eb0b05b70369c0c9dc678374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723636eeef10cfe301b8a39c80007e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd109687c42bc7d10003a43a0038d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d22b07afb39cf1eb13712b01c1bc83377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3deac4e6cc546d42f264388e9ed5ac8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08110840e21fd6c9aed9b03ef8be8d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b5896fca76e92fd23883471897faa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf913fcfe8092befcadf572801f8d55381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26344971b0cfeac2807f0eed8ac7881c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9103073c3255e459f1037894b5bb0c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760ab0980ad2fe7f8ba54473e37638c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6ca1631f67bb7d073b4a0d587dc84385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c6309336ca1d59041f44078b34bfe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b40f959bee0adef327864d8040a80387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7448bf4e56b39e51be6f44baf254aab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a755bf647e04e916c86f3b82a4ccd2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb87c014d058eba7d1c7475b4a5c06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9397fdd40b2dd149fa6aef2508443391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeed842f5edef1469644dc9ef384932392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f03dbc283b58249a2346e00edfded393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152b25d1f4b085a7d715e7ed384f6bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a51d04b62523cbb6d575d74389caed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9b10dd32df9352336178fc9281a81396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f0ad3bae4905dcf48b89a4948f3da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ee5249a1e854255988925dec7c580398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d6c20f79fba3dc17e15febefaa59f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0e051fc722e1b4afad65d90326763400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f07d0908dae9604c8d21b8e14dfec8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0471252e4d6e46a66e81ecd6f440e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7099a1cfc1f2bd9e7036f73b48ffe7b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f86370591e0a447eb4ad6e0df1d4c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03de4b909d056008dded54812ae1f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4a082890a3002cbfa59aa2490a084406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22992cd4bc53be1f164086d6108d2627407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb77e241c61a03e14b4865d5889a9e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b67ac82bd0cba04c8e3421323f26a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfb24db32d5e2aa0ee41e0aa50cbb7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80569135143c82f589a0c33d20f458411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17214e4de8ee6b95c762d9cfd19057412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c2c260e3602532246cdf9490bed85413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18de4127151f7009a33fddfe698cee2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0663a436f256d4644df0b07d10fb0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e545d5cfdd7b85007ec00f798060c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2271505302eb9ffa080bc855576ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507dbd1f0bdc28aad4e368eab8ad142418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05d467c0d0233312ee29b47b6b23be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3994be4e2fffa58c8a0c60e36b2f3bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fc270e29252d3bf39247eddb24929421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33d6580d22daa91f23ee5df86368e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ab1aef93cb0cd414fb5a3d73d4dc9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435ebce4b2ae9446cbe0fdbe491fa52424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fbd5fe425bdb0bf505857d26254c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0620af0e2ec33b309bd7a4eead1002426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739c2bab541392d321c5087da5cd37f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa74619065c3e27534f8dbe12e7226d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cba9c2d72835ec75b4e9bbc44f4e85429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072b0fcfe297bbc96844368d412e530430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5329cd1241f119b21507b6676a4597431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718fc26659ffffd4abf5e2f56aebdff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd92a61dcd593cca27486f9d1ef7c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102bd91a17d68e976338e5b4cc0ec12434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531fe5ecfe1bd6eb0a7ec69e28eb967435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb661aedb133e99488e97f0247c305bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b12ddcd0530e2cea36ee4d6f12249b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234cd78560f7942bec3cf85c9b55616438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288645a974a27e59ad76ceffc39a67c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997ef5723749b8b9fa126e8966939fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12b9dd7e98d6f4abb4ab2ddb46b96a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014633d6a1b9cb94e2e804d903940e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff8c44fd7257f2730a906f36d599ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48b3f2e9af83a6c563c6a76fa0a565444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659e056ef55de71eb5831d59d59c5d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793074ec5920ec4c1662e2e1b433e1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167376cfb2a75b3d0f67ba02b756c64d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859e682823332756b73640c66b8bb52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ef4a297f63f32bbba4e4597f68ef4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30dee47229680aa170b629fea58d72450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070af6dbbde2e8a0518a14bdaeba171d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ecd75544dc5cef4a550b0e8f5c04a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f16c90a4929cc6af2686930ca87a0a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb358271c7c72de6567199e8118bd85454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b487fc32f4a1853144ee751382fb7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2602f771fb76317825066ebe68fac18456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d2ef17355bdbf088496a0367effde457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a4973768fe25e86261985b9a6326d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3c54ed750887b01703721538ba5f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf12ed8b1720bbf1278890a19dc678b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7089eede6654ae908e839a6ecb92af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa1c05549434626521b17acf085815462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd58dfbc64977c04189e77264108403463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7c243b62ddc358223ac5dc0710f49464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5861fcf9ce58c6a4d5fcdc42ccd14465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc549c530d0e15a55ad06168dbaf274466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e812719385496349557d93a4ebabd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329d02d5d21f55512000b6f06d3d3e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83012c280fd1ff6939ded944b651848b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a91c351f13f2867e3011af7d8182b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fee148ba11b8ce61873f8f8762e00d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889485340464cb0cb3258a28066b536472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84aff577942222ac3fa48f03747d2da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3c9e9319a39d76769bb7d2beaae97474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3271038b22d06aa9d69c4614f7dfb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a355d5d8e923e1ecb3938d31be3588476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d204ce3b111ebef289960ff44bed404477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4ad7911b9528d7006d06e477e50e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc68523727128d2cd7282d6e0910379479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe2b5fecba768073585d2ea57f4f01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c583d383574e75bfe572033349a5c99481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d67767eb80e258d9fb1aa1fc6c65d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c912f5ff7556c0d0a077f23d18548a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93789673e009b21365dfc0bf5b8b2a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1ec498151bc25ab41a195bec3ee66485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16492b581b40352322433f8d812077486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d097525639c46af9b39372e7e24d2c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08699cb24730773cfb9b29267d73c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b7b420eebb4633697eb1809d4fbca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0b868b1c61b5313f600a6b7aa9ef8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42888284e89b1652c70026e86cd607491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbb32eca61abfa274ffcb0670db33c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40187cdc75c5dd2500fdd6b1e2d03a89493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6f7169fe95fe1b990b1f1e39bf59f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fe0e3393e434bef6a976dd7e00e4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb72ac97cb333d5d5e899d10abfe8c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ac5890126d05e1aa4e3786bf6e106497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594f682feb4c69b02ae95e16953ce19498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff13e63c3f1da19340430de3fd6710f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0845a3f50b48e0da54306e8a3139e1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da923df1dce9f04a8b1f180a6658eac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754cf1a3de441286c2d38551947b4a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9709846d0cb64a176d378da8014cb67503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43c0330ac4d87fc7f1825d32f59c89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3a4af3f88469d9f5018d2f0db36ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96c9c9b295a6ce1cea531168ecef78506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf159bee5e7af613502f4775612067507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71613f83763077fc84e9ffbe9899012a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f2d059da3f540d32319372c2a2d7a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bed48467417a454b0c48aae3c9b52510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccb1aae37d412d88bf5d8716388879511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c45cda5d124e9b17dd6a6d961ef41512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da980708bcb91ae723e4bf00f701eef8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b54cbc737c4652198c3c6d7c52ad45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261382404ab4d38a84b4fdb09b5235a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b2b96a081be01f9cba317c2663da5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae760ac1cf99d6a7d48806f276d245d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733612da6cfa4e9291998995fa7bb3f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bd23b7fcc5f3fc35cb460a2debf03519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02ff51c26eebdb9c00dbf7fc5017d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52847b53d6c2d064a493ea42e8aa11521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd583462a2cb4cc3f30fcc0a152dca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298455aaacc42a9fca5c0bf07bb5385f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c679f1b4451bf04b7fffb51f5f1e0d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe6f2ca17b6de03148329d0149bfeb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8793cbf273724452e6d17265499d48526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5379f8ca7f01d655fb05e2f197917e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fbb61e2674827b5aef9a777f4384f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7219e1cad06c63393346fe30f1b920c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486962281e1178b505fd86ebcb78d78530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398a1c971b461b9a0f133e60b676ec7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b44b7d5a61a667bd6cb8aceeea4b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebed5d998edb11c1c8ac7d5319f859533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798d5e0aea0b871a33d8aecdeb5047a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666394b881b97262efbd1579d735eec3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022214689215c8dfe2bc64d0ffa14fb3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958421c92eb8d15a2912748b1a438c6a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba786595f00f5ad2d10a9b9bb1957fce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec802b681ce193373d8444010c7ccf94539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced225daf3b93a54f7b1490125e70e12540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3fe943aaa4e2b3ff0696650fb4324541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68690c14f723e8aea0d10cb5ccbabc3f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d169fa9821f913c2e452dd52a960065543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a837e58cb77770845d24d880dcb92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4243275c558eea225e9d403c3a01619545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90b4af1b2ae5998bea83d83ec00e21546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d05a5e9532078f8366974a3c27cf1c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da52ec2a46c3f41b6b531c337cd89e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f3fe217e21fc050c260897a53bcda549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017c87399c4838608fb13aed03c7734550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762af946c2c579a148f45fae5d0dd95551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510df7ed38f431317883fb173a02999552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6debe02e501b914817d88e6a0b687553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dab925f0a45a5d34696446827ed5d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b481be68ae92b6b9bb400a5a1cbdd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf61548ee2f9fe84fa7fba81601260556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ea34a39b635f8044b4b54c8ea3ae7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe508beda4f3b1da1c99ef51ce2d175558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d53973bf36cd12748479d34d458b96559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebe7b9e3d4a01ff03a5b5e2625f84d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbe020df568a42eeeb696b1d3b1f69561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c8249c8191cdd1f1b38c09934ef6c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d567d293422fe3e12e44038c0502f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3c98b52e9615cdb00cab789b16c97564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544988dd6350b10767f45424606f8d2f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72418af8696ea9f9bf633c7d5a91bb3a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199791b4942e534e810faa83c79dd62567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1308f08d121e41267867f852f61a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fcc0d8b096fcc1d6ec8b99dd8863a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa92715fb589d71d11d4fa0c9396d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33ba9d88cbbb23487259818d0f77e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb3da3b3f644e55eb198e22ca814f1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d747b891dba4fb1b61e339d4911d527573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08aa201180dddf40d4a008a7e0bfba0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cebe3ae0e8f6a727e1debb5d0f3877575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b5b2b7cd97949f739f26aa7c065cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff87fef59ed6989c6fdd9f666056a93577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2d88c8119807a3233245bf2d1d078578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c9c218c0edf3240da05ae9d935d3b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d0a663f982680a9d90beaefcd4f57580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60a2949a9e28a33896862f94dc1ce1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347671dcd9340819ae440d294a9e7772582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e54fc3cea4b9aefb3f5e400ddc6f6c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8750e2245d3a90dcac307e5b737324584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca9aacd644352374d5d5008135da14585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3544a1c55438ae60dac424f257d222c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9b0a752db9d1d8c771c7c0ba51600587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d06d60357278437fe399b7939e7df1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f612d72717a93f6f939c0fcf2db1488589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627be728a6c4c32591341d89f8779cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d64ff7e69be280247b13d1ceb8fd04591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b79f4f67e05b07434f393529269dc6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739407076663f678e8369e901e12eb8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c63531299308a8c4ada62feb17a1a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547143755e340d48419f86b7a51a94b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c908930383bdfe9dcb0ea8feb59ba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc582582a99d2d2d1369fd4d2bf6e55a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254d3b5d571e811fb377330027f4c86598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5a0a95817344fc2929c3b8c23e814599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252889d28b606263c071b0f305adeab4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ba9bb3e977ef96a9fcb14aeaee3e5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b588011692f176370b6dc676d86dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dbce4d8ff43af14e59e0dc03329b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7af371d283405aa21ed2c171ea022604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6239a459b46ab3457bbd6ebd4dd693605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3eb8446fad379f6eecd8714e3fedbb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbecd716ebcf666f7a45a2e821e8601607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc27e4984941f9330570d69813fd1a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1080eb454adadd8fbf4d12cb664db9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f6f32b8b4e1154bdbc8a909a3a4c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88b7d7e0bf052caa490ff0cd9ae2a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba97c4d401d91da2a338270dd591912612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92419ed3e23baf4fc1309c9fc7235ea2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33a6e5e697a2c3250405e344966a3a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6bbdd9a6e60048bdf0fbe800a3db1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c56622a0cce0b7460f79f82875d84616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4aaad6b0d6672752f905bf628f1187617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff00c2a3dddb2dd2bd1754612b5986618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b53312fa6c186decb508889cfb8474619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166947878eb8b6f7fa21d3d4b7fa0bc5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfea535fa8cb4fb3f7b75a10d49c98d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f38c3f5b53ee5ed4bb911000ddd85622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d60f2e833859dc3fe1f4474d9736e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14c63dc3688e430002b0a8bfe64aee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768d6990e756fdeb3c27d64ceee0702625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d976dc4ef8135797f1df13429ad683626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14a3d19808165bf66bfef1f3f2540c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b469612bc7e8d8b1c6c1078269bce9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6ca536a4f010ed63eddd01cc48ae9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0de6abe5801792cc85c305b179ba4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73642d9a53bf6b94e48ab80a07144c0b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ee5c915752417e4da2d40c95c3356632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6f93f21fec463452eb73abe4a03e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e7c2355d7c40685d47686af457d6e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc23d1f2e51383212442dea8c66c57635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e4a12d9cf9417194e408db984f692636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cfd9c87ee03fa90df2dccf97346e1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb8ba1eef6e90e43adcdc49d54bda5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6e8d67fd6e205e225ccc5274fa193639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da7c9abe22747ba4392584eef03842640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb04deb929b35f33a1cfadd93b05c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e226c6f83b041300658692c4fc2dc4d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817bce54e3c874bfd669abd4d069aad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18bb20178bb07709b3905ad968e0d3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585963e85e26ae50f1ce4b918adae7a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22e74b9e2a99ba783d466e2916255b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa42080a183129e359ec98b02a3a34647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0beb0d14b2d5ee4df3fff6a50a0d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a752996e4fb70e62aceb3728ee22891649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77065c276d8f8fc48e0fb666f06b378b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289ae9328da5ab617747da5be79aa08651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc9c09ab5cebfdcb52db265f051874652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b80d770ededfba6ddbefc87bbf3c1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa47c60df9bb93a7f042ddf978b6dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0435ed9efba2c9d751fe4d3bd24c773655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3a174fc2152d052bf0a8a751a4edb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28923a24d1cfbbf6153cca425f4bcf92657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332412217d89a78c31b727a589ef0dee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e85abd5316c25a9411bbb614ccdb8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02027aef474232ec91446eacab726fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f971773ce848392d2a7122a5e57603661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d89057e5923d361b405519ceae29c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6300d6760498221b5ee61e4290a1fe3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638c6fc387edcd8d665af38370183cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a477ad303f26b5032b53273bcbfab0c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416472c6df315232db0df2e60e70219666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1b037db7d033aaff9acdc04c2da2c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b8db811e35b125610916da8af5d18668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642445c7be885bf68826a87302b62f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f48957f19736f4b867944a342e0436670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c306cb15b6a8601b131460244fbdf3b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d30eee486c95ac4941815b64d1330672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ba53ad01fdcd0b72bd78867056184673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16dc4b0fb8dd0115f3149c1f67456c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf55d07610dfeff3a2693357d1da87675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94b6c03c8b449f07e9f4f3debd19a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1e298488a91d6601393efbf22250a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d20b249a93dbdebc7afa19cdf5744678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7c39460253214196de9b33b2c4e31679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c368fc7a61190833ccf8b096caee00680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f68d2bb35f6a74a11005b733c521aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcd68e536c396a079c647c7b2ad4de682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bcd56559d22ebce83ac8eff1207e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792282c768fee1bfadbda6bc974549e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1235705b419c167b6e327262743bbd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a557a0d96990e040536c0643f36248686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d08da2909a2691549f77c9dc1de15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0a3c6a5b4b26dbc13bcf1de90027c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872031405a53b9e237b857e94fa502e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2bd5dae0d1b2c16bc565e0b8b50ac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4288fa9c894cec980d999f2843467ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7fa3c6d9c3e360678597ffa9a2d66692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec26ee3bc2325dbcb9ec1a2c92ea73e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b366358920199a3858e70f2b31dbc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6bead6d69f3ee74f5062a3f18af5d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fe362dfe256dc7f4b18649f65d4d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb49d37423a6278ec7acb5bd6ec31ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d7b78e988644ad1b776e40046dda5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778915b3432810c47e596e95ecbc966699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acaba560e8c7d27d72de04f81605323700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108d78e22a268e160a060e377227e93701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51b4f4aa38ca1b90e99055bf8859ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9892a376ab209caec6694e84ae3a56703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406657c63395c7ec3d09d0f67f5a103704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2e5b0ab8b1c2119cb258853379c80705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172604dafdbecc05166aec615fe5bcf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fede9ef4c60737a8c5916c04c2e086707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92139e490dffd3fe561574b65770e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f6a24798e6caadad81d40ac450b5e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bca7f734c2a607337f0a79ad87452710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9dc0051ee83b4533850c0f94f48ae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d078a9c72ca4a120131506957c7255712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ec84ced7904f013679208ff5bec31713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcc3ea8284659b6fb4a821b6bdd0f0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b7573b7ee6f237313134d4470fb1e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbc3bfa9961d8dd2adf137801a75dd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668178d3b46d25d501c89cb1483f250717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee835a78d659f704b07646f941577b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f242a4f8b89191a76c0336bcd2fcf4b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a31c3773c02b161df6d2415fbee9b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19066241d4b3d5285ac31daf06c0a6d2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c16501a19de289a9bf3bc36af156f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab468785715b3319fa61579fc1e9207723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40ee3cbb6a0862ed28a7c6f946ba4e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dfdc1ea78d5f4f2d5c215ea989dee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9820c2bf761428c4f408da7c819d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ac99583acfdcab16db8b73f478def727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb64328ff42024fc4ffcaa061811444728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25787a5a6a8ecbb7eab9c497ed7392c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427352e10349ed26503a7846d02b8e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef94f4e6588cb5b028323e3750fbbac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa32094dc836dacadfd7c25b5074f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fa99ad3f5b26b3d6cd9c6d106d3ca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359df629100fd1ad5faf9736397e6232734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff8304e56c986526c0144559c48dbd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64c7a8b4ab8287a227c903ce2d26a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246b6b4a4c4c0b8681ec49ac2374326737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e99c3cfd6013f6e9bdb8fcff114668738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af8108e2279eb9cbec98362a949507739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b0672c50287cee8621fe7816997de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343199578bd088331f32c487c3e0eacb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3e07a807632b70899834b77752c3f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7025f6a2507558505a7e44adf5cab51743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad55093c6b65a9512b452af46aa5eb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b751da37bb3b9c9de62ef69bf3b28745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7f449aed05d96022854e6f3acb38d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e61aa875bba8b76ab626f3a8abd980747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96b19665fe7606e972d546616fdf7a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10665e2ff95aae158870cb6455b695e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b3a3d3f7a7b00c30d4db3924d292c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c68765c9e620c781185e39dc1a1bd4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf6755a5e0d9642582a98af32b1598752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a780e3da6761099d7e3c060bba217753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92470a4683461c4c55990eb4a13505754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbd5869ab851d16dff332dc097db6e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f8c680e6da785d4b1bc662ba2e166756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b6ef3df652e768e5331f170e9d6a5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289e3960c27d5165c9ca2659fedc8f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54559bd94f41614659112ef317089b6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517f2ec41d0c3e4edc6f4ff33c3869f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883dcb6816665df56a4ddc81af629002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff42c52853cfd276d25787116ee789e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a43f226da6155f8fb29a1da2c39b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b96ef47b261802bcdd1efea72556d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667b2d36a71d8d1c63bba8b6d0a2be46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693f567630e9b9cb4c9d629c4a300e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c7b6fd629425f63dcb472f54b9b1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a9010590b60501c713728d1c456739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff69d3093413834193a3fa5d573e69410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634b02fd8a1b804a2c93bd0fe460a8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372933f7b79ab7db8484ce4e8af9ffe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0a1a209e1e1408240e64fdb7e61d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29365e587ddca4c0d239cc1bf6010ea014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83357761b1277dce3fa8ae1410dc5fb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c4c26bd1c7147b734d2b6b18e744516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b3fde386cec937d9844f8fe61613617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce6b37b580bfd99b35bc3b619398f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdbf41da9d2763e89b92b45060e72b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc395b0b982a5cd2947535768e014e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e51303e85aaae20263fc8dc07c925621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15d2cfd8848230b524c1a94003919f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47b546a61f31d579994f8057cbfdd523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880ba575c3a022e32070d025ae0814524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c3a5974159b4dbf6fcd327f7d4c1625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c81800b830d6979eb6b8790e6738d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf07cefe051d186bde8927613aee16827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282136e8a9bf64a3ccdca5baf746014b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27f511050342221527d8125f3b527f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc335a29d140397fc196cfd8ef1ab49a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdca05c34b80e3f49a594d8823ab21831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee450a67d4a1fa6cfd39ead93d782de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74642def69e222221cc628313a4dbd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f594946ff92ed525176e6358afed23034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0f038883ac6cbb4ea583f54114e8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c64c5579dab7b314adf390fc0b21b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92073555c74cb4c2f1b21628d7dd8ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc48b03e6355d53a114ec9b2cdc70238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442caf1be610588c18255693d6e98b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4304c4212efd5e4de0af3d02c831f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5ac9cdaedd6df05d2c01a3732772141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a65c8d7132b53d8642024dcd1c5e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186fac0a6fa523369337ce7488dba7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67293791a3651aa461295777e451567e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e880f6a95c680c9b38dcd06defb35ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53203f5d8fad34d8a8f052e31ff8e3346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b25b21fc8311bdf79a5ea8635c68cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8aa0ad8a2624ea10831ab0099eee648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a687856130aabd577625ad76a800a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d8e16aaba8acb5e55f7a83018feb650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9007cdb128df6aca1f2ed54c8257d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09876e001e73740c6dfd7d8bb5368752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366488521069e611da67bbcdd8f088453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51b1f695c49b36b1d0281213ed5c4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e151f4fd489e30f34fd56f359bdccf155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be18ca7f22e3130f88275b7e806090e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9833247fe8895d4787af1014021ffb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32fe7bfc6fa97d493c3e1f0588dd5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550c2d20bda774430f0953d0bdb022059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644eda3ed7477ba6ae66cfb15a73a7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542af5a2b390bf4b513a61eb18ccbf1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2abb35f246da2c9a053ea5cc92a0ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b194951b3ab1e38a2158edfca877863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e882dab03de99df2b0381486612dbb964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394eb38d1a1bd2fcf776b4f3e3ef5f1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae74474ba8654faee1ee7d9c218fe0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed165d774a55e910943c1791b3cccdda67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943c0149e9e36ecfb87de5b5fbfc39568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74c0c64773ba7ed53dca3b8c6fd18769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4a483f1713ecb08d4d34b140a377670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40c9099f3b67226cce7d39616603d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d41f84aa8164084937e6d0f3f6a91672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bf9f76db68662f5289af40e8e5f4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f19a2a4439e4bcc798fb4abc58224b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce775c39b5389c8e582b01abe911003d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7241622b7a727e383ba45510e6ef476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab944e711d584842a289b8283014c6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4862802f2df842a37f3157f291739e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11c15fd1bb267678672c36f18c8ac779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0703969de036f36ec8111e229babf380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00064e26b9c610e6f728a6f7e6d9699081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015ac0bcf4a24a73696d1752be519e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b64d17a140b51b3fab13eca551253d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292dc60db35bd6b0f6a5e32b32ab26484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85a909b73d48954849dd57f5189fe185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27732655f1f6fcba14d8e93ec1b9cdb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ceebceb6343f08628aa0da6e7407287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023a69b4c3bc35a8d4ef21d3f907a9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e91ffe615a176aa5f9bf999de1617b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab6610888e8ac70b7ab21c8b7830f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b942df36b34474bccda1479c3e408591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f55c4fd3f407d4b8962fc835ab5eb392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9e701204e05090deabed6cafa77c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804408a7a0c701eb5f4a3a70543afaf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ee2c8f27aa0a0c99ff8391bb6c33695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161791ea0b69eda47bc8b73905c47bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705d8f790f63561c54aaa4266504d8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7907a4fa2067cd8dbcd6767841808d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc40cbc2b9402abc8a31c394051775399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c247dba1749faea31b130b1c4e958c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b920b63efc2be9b87bf4b7a4582c8a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75326524f2fcb05c52026ee2396da265102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfd26ac1c229789fe0571ba3439b9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092445dc73b7be23d97afbaa55211cb2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bd64d880300cfc74e60c50d7b5d85105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5377c75b9eb512bfcf0aac809e1de8c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a324278c7c11929bed9c000cf8065107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793a5c2dd030ca307d635433dd57e04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a688861e2a7fbda31e83347e81c8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89326ad5d780fbf92272f323c546d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398abbf45fb65a0d0bf35805988ba7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7d1aae6dd27575ed24e9acf12878a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d2651da6e2c085e5d8e93dc5dc6b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5062b74838ace337acbfd26522b6fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec2af815482683fa6d27ae2b794134115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147791fae58ff0bdee9b9bfd11c9c575116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619170b9cea022de576d5702fe2e40e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd34165cfa91066faabf86197ee0a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb9ec85a3a59cec718d9f270d814d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a911590068c6a66902c7ff8f95eae30120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf075e98c88dc5f363d3737f1c2c0a64121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddf3f03e6325700e1d9566c45b26db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624eb2e5809033b9230853556da4da8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59aa11794cf85c1e9b5938f795b0c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f75550b44f9ce39e02ee46ebc5f998125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d3e4d407033bc0f1c418498294031126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58313530607ca8a4a80c59bc2124a8de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98cd68ea7902f18dad978bfbc16fd2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503b1e20943adbf22cf030e4ad36cb7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cba2ce56040f3dcabbdf1b2dd363d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969a50f43567292e38db0c7061efcea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d7713b9c377d0571271c58efc3174132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a1f51790d345ad1ed48dede44f522133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f09095bcbd4aa72cb3ddf61b7f2a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c7010bd19d3f4bc194b2921aa09ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46ffa42082f92fe468c147c6c8fa80136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552792a2ae334e4e77e217df55932a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650d953f6194de1564825363ecd9b8f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e3ec6c94ef38f7dca7c412e58adbe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b4ba6036929ed4c9f92ea5b034b34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78860f589e0872c85715409b9805601c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530743efd05bdf9f44543bc8113e301142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1b8c9a638872effb7b9f1697e5ee2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3083924d923a6d5437f27521922c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9b881bb189a2da73b771d1d2152f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb371a8dce5b0fb4ea8f379fd282eec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cccc65eed50cf4c4fc49de4570ee5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13017de808af3836e961e11263710e07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977734340e66c28c89e7917e4c9fb03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579bff8df7bb241c7d4bce4418c0f8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f86516d4e233b0737de5d6ba06591151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396af53c645ad5a51058316c8bf2cd31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d5bc05158cfde5c421b7fe7617668153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330a1250f508038f3b2d8849761e075154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903a2a63ddf56ecb0f92c5edc5688c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bd73ad78e10d76caadf6dc67ebe85156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84cd5b6685eb0fd698fc1ce4817415157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70150261845225c1f19998f734e89cd8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09179e2c31c7411e56478bece77be569159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1d0fa3a5bad9e7d00c9ca0790dc02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcdb8cbcbf784d04cbd42054137658161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f532356667f231e8796f3321d48bb74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a631c59be50668ecf2b25dd238c4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134b32cd042fb0641ba794a04fd8295164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f52ad2fbcf320a68abfe49f9b0840165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6469af55f75560baa7cbc1b881f1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961910d4bf1d39fd64e56ed4a43d2e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071cef2143cfcd83fed9b1f43f4c4e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61386e84df6e3b300921064bc4a7bf0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e832ac2d661e8d659b9248242e9abe2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfbef5263fdaf9151b279794d663e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fcafcdf7c27ae2b16edfc32e264b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da393a1e59971a1fd165613af4c5d696173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e4184bcd7501a1b0891e29d07286a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f050384e3f25c67a61df33e3712a3e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018be2d48318e95e90ccbfcb9e1d70d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a16cb3399f2a0ab40f339b8474c7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bced09dcbddd238a653aa172eae0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33c98ad0bf40004e9977ec73cd7cde179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922aeacb2fe2b443ce72c522e27b81f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac620ea5891b7f67817d8be1cff96ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863a75cffce8d6386a4e2b5900be537182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b893e05fdaa3e5124021916006e0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad28d2d5b3db9678dbce6907b8c230e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f571748ed38ef589d15b3858a12c26b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9165afd2afe063dbaf85de2157a99186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c155e6dba3c27bce247aeaea3c9ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d6bbaa58968f2c904a9d8d6f48b93188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f799e037431212de5182c77933dfdc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbce1cb91114dcdb74afc641fa62b2b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa1ac323e00d18c52dfbc0f9c9bead191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf6a878642845918402e1c9a8d5e58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864cf74063fd68971367a113293fdb7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbce251119dd14b49134263cc1ce9e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673a87c25c50e1b6460151868d5b575195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235abad0b7dc79e314326317992d12c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ef372dba639267a097208ef6f723d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27972bc7592eff19f9f0c3bc7993f863198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b4b1bc3e9aef1f0e6cbe229bc7717199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ae72fe8d86bef8c694e6997f0103e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679452c37c8419f06017af0d382a23d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0721b4da2e48a3bdd4404fe19b8db3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046df98d7f72ee0f08e5e848b070d7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5022cca9ff414b3bfe8ed5cbb9bf973204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755d1565efd86950d7077630b148cb1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c6dbb91f7166bd119b6d7b6c245d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5677f687b9903225d5013a147abad2c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62420876953d04c00a742079fa08f3ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f6a25a0bd9ec98c6768f9e6c1baf8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6935ef7ab15713bbef06c5dd83da4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999fcef108b07e62091b301fbf70081211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fb26832ec9bec9873b5c4eebfc4fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2933f29539182ea9e14f12eb9039604213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf23a714c64a3e7400322eb8fce8efa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccf40e911a2306e23a3d5bf725e410215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055043380b6695c3449c81f16922d69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f517c1d672f1d05996d736d1dbf0c72217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed1a129a07ad645b3f17ec955a82d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251d2435ba0b0f27b506da02c11d822219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc9cdb327a342b12f52974dc4895e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b29302ecd6f528173700ba3f3e8630221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf01e3d84be77ae1c794c8feb3ce8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901334d42f0aaaed5a7dd3d4f5f2b66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5ccd7f87f0cc21cfe3fcb7641af89224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517c9264e52fe404207c37c41de0339225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328e531eabf67466f2c2bee899af601226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176b5d0ca657d73893b1c0a1d05180d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a9a4be71df167220c40b95901d6ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46e8fade385649535399b9c8a8cb6f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa5e0c7358bf62c53f18733346695a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb466db8e9e81b82490694c89528af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a098f895e9e791f385022d0ce6abda232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c1da98b59153750c0e93d96c1d936233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bacf819dc0c2db5c00ee663f7a2421234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9844bc86c13e877b9d755cf21e218235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829386c44c2f18c51e0afccef7044c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b375b00b6fc83791c383192d03e5e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7668a48d9b6c630afee3d3abcc2d4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea915a6aff96be2417aeb07f6a397154239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1954e7d599e214c7e24278bfe1e0a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc810a48330bb34d95b962ccbaec0583241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446270c2ce78e9e39e79317a148f886a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c075ba58e37d59698fd48441e95b39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800132c459e149f1559942f8862bdafe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cb6d0421dfc7e9d0a61efd62d1fe6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047da7a9f8c90896075ba5afeab71ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab01c9023f6035f24b0c4f04c2e24f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea60f394953e698b236cf902c70bfa6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb32f4a8d8d3cccf6c9eb7b91a8c210249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307f4334f68c728c64b5e8786c7984b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa93975937762c3291513764cae0fbf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5a53c32f2e7de9d846f5ba0511429252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad96f829545862d8bd56f323eacb24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c987678acaf29d13b3e348b69464e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148de357d5a242b7cc0fd3c780e62b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26278e08a3989b3ac419a8b70423b8b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610a27ee88eec7e60175c277c4564e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f1be8406f0940e946bac6ae6094b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2facb5a8dc4baf45505a7d5b40b938259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f6f8108a8a863b02f8e04386c03c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef2569ca6878885958b910e8963812261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6969cf66c41a23df08820e3ac27e727262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f41348aafadc0b563918fa0670baab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc2596cd9dae3e9ac20457abd1d349264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be26de8e397f244697daea918b8c993265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e303a7970e270c77e7693bb08bbc5c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb353b0d45c53aa65564cce0c2aed8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8262b8e7c5dea9ad81ddb98c9320643268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4aa12db3f22aee9af50aebb649bada269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195e96a0cca86b56be50e4fa641e639270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd94401d943143c4441657e2009b5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f770ed2cddc7e3bb41f62b43d585d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e808fba072a4257f0c7130026b4447273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d953fe2cc5e437e8fa9a372d8517a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f6000fbf44473527f08282660a776275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d733246185b2803279b0630cf3f1f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e97974baa64942b167441dc824602277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0086a8a101f084a347c8f8a623083278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f73676a581f41608e507ed85ae831279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05646d9c36e667ea64cafe4a1089abd7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc43eb290077aa1f777a04899f02e41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbdddb5dd26090877b7c528188fe37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea468551f5ed3e3ae3da6f54482d216283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ce4754b1e0026fc4e1c7c2b47c135284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970b472292eb7103fda5306e0e2326c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17575ca359a7416eba71a84deb397e89286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01020bf891d473f1aefffc428430e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81131ccb96acdc74f194bed7a6e65bab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e898af05206c7dcd0bd264dbb13d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09556fbbabf0eecb228c7d98563c083290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0b1e05298e004eac84a88e1570e64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6418d90d25c3f36d6c85cc10ff04268292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000f2e4d15bd3fd4617f725722a4a3b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2ed633b474044568c286ae33e2648294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5e5a43e94284594d11034b3ffd714295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed103e5f9f630955d8b6482a6af070296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede6e4721c2a6cabd9643d76abecb01297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65745192b82ff35943fbeb42b9a5e22b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea437bc3941ff860483e902c567322d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65634814f4616ff84cf0236253e6706a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354654e7cbcb4102f32e3c8ac9405f96301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a7d616638fbfebfaed16b296a845b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174a3855c462fab4e2cdcb54be91126303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea3527bc242376020127aa2a70583c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacca04c7972d92ea8c2acf470059d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87786a8c88a3443fdb97a9aac3584220306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3fb6ce952e05274f1ac73c1ae14f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd89a6ced66bfcd81b481988732e229308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5ed03e406099892ea777be29b727c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fe032ce909f4d5a10f83c17e192b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806b00b44122f6edc0cfafa17a531b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab863d46a4d77c2e98bf56ee0d0611312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb501a149e7fccf9f31020337de141313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62418fb151ddb9dc91c2efa393555f13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f53485cc806f7c0895206e97470b6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56551c043398494142afe800ab4ae3a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96756ce8b476934bca3e1259bef1d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f99fc0d92d872de24a72c122a89e57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937119d21466b5d6e01096d03e8bd03319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02a719f2e884b9392a5d13fc4ec401320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261c35649a8e132cf5ce92254e70691321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37a58bf64af27b36427c5cd6d31ff1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1742d570e0bd9f9f4162cd1d5397bd2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33443542d100ea5264902fa8ade51011324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1a6b267f9de2fe0e2733330dc8ebb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1d85abeb541830ab385d6f947e7b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ddf4b034d5da7ceafe914253119ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ea9be8e828b8c6018efc3134bbb87328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ba3658a2c19955033bf2ebddb355b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502486485a62b918b74c1296aaedba9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73763d25305035dd7c2a806cfa50ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51a2ce02c195886cc91e6eac1647f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29487ae75a4ff1c110c13a1c70f23a1b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9142dbe4247b4d56ceef7ff2d98608334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441bbe4a71d5e24fc55bd9f7d54d078335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7e15e48dd5a28c751bbbc0f7816d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59450d91dada8fc7aa5fb0e2467c39ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad70a84e5c5877c73457222cb18338338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eeff1a76bfa2839f2fdcaa9ea41b1e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2285dbf36dab2d5d019ed215d800ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a502cceea34da03503887717dd090341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e28237d7ac626e3e40adc3566d62d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec30c7ac55e4d0264a36c6ecb7a57bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a349352153b532ff7827c20e712fb5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08bf4b88135666929f9ec974dbb494345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f86e0277b75f93d3187ebe1befa1ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9260ce75f07fa1451adc94c281bd2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ff8e56b610519f5caf3366bcbfea8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40a5a490254c5168d34c45308a55e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6c32b34d39bae3c0e7a4402d2ad5d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49527653fa806ff80e443bce21edad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4b719079c0a0ad982de1e131c494d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d51e0330a8534d362c412e26e8fcac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad734ed69f93550936d818d923a6272354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95653b9208b0c27428053d25a2e662bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3182fa5db30a2e8ef8f4a4a80f0fd6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baafa5c280a174b15ca2755fdb2be98357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa37a462dc8659987535d7732fad593358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bbc86b741c4fa3e2e28ae79f27418359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192a1f9497e850ce2548f4cd142790e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221f71d8cf4c2fa5c628d9fde953e81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef86bcf13a564d06d8f644bd2e4f5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b61071ad03028208c31379db0150e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efddd35e8ef8050d8158ff98a176500364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166aa4198fddfab5ae754a923d53d75365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f807e38a39c840aac8dfbfeeec2f2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5431c085ac03c12ee317989a2133a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c880ff89bc2f553587dd187de44ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5538b73e63ee13cac9678fc779124369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c34c9a24808768e604cc8db7149de0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b573b8f5b2d0b11c32ef17a36ee8120371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af0f362eef1dda069bb859ada771c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2752587f7e7c687b6eaecf1fc5020b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337755c18099413fc1a6a7cd21c804da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495b3a002aa151ef678f9be15bc74a2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03bfb3b033e80ae721fa83b0c68157376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759de335489487af0972542f25729e75377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a920aaf45b610fca7a8d675c238c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54307478927fabc1db4946cd1585591b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932f171f97be174f483264c1d9a0dd9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bdfa2939e9f4b6b10bc01e6219c37381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c6b331621212bc7fdcffcc1936f49382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaf5d825f69e0ad03d912152164942383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008664ac81a6423f26893409fa6c308384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f750bc350729f39b23f7da673baf8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd2175f72499936dda8ad7bc67c3e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5f099120e1db37f759623f4320147387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c0f695be8e1dca76d844d77c2b99d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678f28e237ee743e1b3add88bf968ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b8d038db59831cc0eac759eab9d90390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cadf0b29f4c7d0148f64d3da360b30391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477e442cc2d221063e4c0f990666363392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dfbf32d5713533e41107ce42e3b17393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd599163d5ead5cd35b8fdbc3277b3f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fa97719b8f1c62fb182a22cc24d65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cda60954ab1c52b9683ee66ef0044396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727c968c7d96c92cedf371f1db26fde397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52830c30d52a561b07d17c5c9e6302398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545a430f9b1693466ff2e9e7fa69211399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346e0f05e32f55a4ede7164d7df5569400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a7423083b210cd85483e0a60f9112401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308124d16519814ab3f3600cd241a0c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c45edacff7bb94b6b9195ed81d603403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af8be982dd0b3bad13b60ff60a8fe7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854d6a3a6f4fc0f51c44a583ac4edd7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9044ab8eeac0715d51c9301e752cf85406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b892ece5467515bc479ee405e3d00407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd58f23f5346cea062dc97baf943a62408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe920e31723c481f4fad0ebbc48b16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe41fb6b7e89e19cc31d10f8df4add3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d4fcc6e624f17c2058d20321b3056411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec319aafeaa1928caffd150c3b5e8b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29449dbce330ff7e7a9c9ce68e9bd3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83bb0040c3ed8e8314f769f5769cb5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb82e3ef7fafa511dd37c8b8b6be004415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab769a8319c009498c2bf8e4b76f28416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24c028c3ce771c486a4f8e057e7202417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419e906b345df901427bc2a391f3e26418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194641e817af6a9fbf7aa371d9acc4f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c60361247b091ca9c12823b6d42963420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa7b9aca53131417676ba29b04b929421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57423a701940449ac4ed1960db2db05422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb6236003b769e6f8b4e272d134525423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295676734cf13c8f6a9d27aa02db1a4e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9852ca58417b2016dd1e0ca23e414425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db47bef6b4b3c0a9a093e039755363426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee34a381a6d8a983c902bfe98db028f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48bd1bbe6dc456ac70cb1ee31a79ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a70d54d27443a8808d823823b29398429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea1738ca0b418e40673fdcec8e9eab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2776b41ae8b7894ce7f45f99e5d60431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e43df356da35f1a6a8b3fe5d5f537432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58811e2a1295f8db0b3829eaae422f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73bd41546c1ed5b4c90e713840c0e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7a0931dec4ff59bfa6fd6d8f62d01435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645962716a272d701b011773dea030c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ac0680287697040236ac562641ba0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0cd1e089cdccd68da1d9e502f3fd3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90509a7e99f98fef2b4a202cb29021439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b5f9b02c7dca5de60187a339bdd60440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084d9f32f464cfeb90d13f84f00e697441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c72e9cb46cf5f32f12134b51a9c80442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e26e27f8f6b91cbcf377d460e93629443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89069575a06e47082104c164104345e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce3964020bf30ffbdf6a53771df781445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea166197a6acfc288d65670267dc3e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9e0a92202066185b03a97f53f10d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbeb449f769e39af6e29c5f10d28d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd6736364813fe29ab747a26809f2f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66c7b51a7604d5d6f0dea3ea1929e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970803e02ad98dee86cad2b4afca045451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff59238b11fb650ba018ad467a4171452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b2319d3d584c41ac9931469a7f931453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2697fef85e5a8203ccbf2db9312423454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386bf6caf03764ce5073e20daa94c13455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c208c1f242399c762f85573f0586786456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945911d7f82ae19ed299a32b1adc22a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038b8d1582ff80806c9bd6a5a73825c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0c13b3da0cd2a7eed02021eb7f397459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c605311682fe9d0088c16746b43bfbc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec8f5822679d40f40a1aff3370ae85461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399f087292db9f65cd20c2af2911468462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c563b978c7a51bc554e8a12a1c4a5fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c2ae3efbe770e86666f1c23025ffa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960b8b3163f19e9d32e0a0a868a2868465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6687c32841a0d86c8274a3e37a816466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce94761cf64b6043474167750169b6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03899e1505f738e85e953894e665eba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24af789e1efcb46cf0c718bc00fa45469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e15f6fbcd3fb800968aee3e50d96b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faa49d03f679cfb7a9733ddee50dcd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70f7fc3cadaf578a8938bb930f1650472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ed9f2731bb6acef7a0076deeaafe0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71121fbe6a1382a6818056699de9cdb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4b67b5dcf44854f2628455cd697c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff1594142b8721637513d3216bb90b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65301cc2842ac081ec88eb43639cf027477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48024ea25add7cee92a82a8f548bd1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229dc77e4148a7b030a048cf9990351479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55966225b08aaedffca09a961b82cc96480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f19eebe2cfa1752f0c75541f2e217481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276dcabd1162c9782ec8e930e0af835482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbcde0b6812d3262a03012da4da094483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1fabb6c93b7d42dcd0ba13d7b5035484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b715c52a9b4c3b99c133bebd8ff0aa9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff3c2c807e3bd5d1dcda4ba38c31a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2655085ce8b8559ab73773b7277ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce15e955cbf21697c46310801e4632488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4d51a35bff929453846d54dbb60a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a1be7c61187cc118881a0b2a84a91490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad1dd52c653ecb436b3e4c87f53e99491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0ff71a7df1fea761e4a23c6319854492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c998bf22ebd251f54964091020fa898493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1d3e0f38f5060fa934bf018926841494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a88b238dabae8d3e0ab50f1d391f08495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5d2ee73a0498800e37a9dcb8974d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ec17789f48894cb992fcf5770404d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f149b75bfb860534fed3e83069474db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d1dc3bc18445eaeff23804a1bf0ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef331a47ca47aa47a0fcb385912c21a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb16e61664f668c30ae2a2a263431fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8567eb9199f76eec21d7b275b4bb17502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c7f2675dcfb29e9708e3ec409cc03503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006befebcf58bf43e634f9505667a9d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0dbec1f2934bbd8fffee09a401379f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3f44e39390197b0c748c2f636cf60506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895488b1d64db10cddaf4534a85192bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed06481adb49874612fbb60cbc5846508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166983e5323ab3f6832b3e071b5ce5e4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b064f91016b461445f405e6032d4e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c986847338b886df0f3f2bbf8fb19e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166142bf5639c5f38978df27e4edba23512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ef7e0def3da6b7a6c66ecc9178842513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cd466a22a35f9712aa15967cdc66d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d01b53676428e267f1b22a5b62baeb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c95d2fb8d7b19ee8406f36369b271516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57096e90cc7f1e5ee79c914517996e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6bef7fdbf4677daa689428d795499518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d0db383f5afbe044241e51f6c263e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97126d0d43d936fa5916c1bda9cd6f5c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec451be1bc75679d7b17d00fc8328b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2da83b57db199af64375a258187c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b897481c40baffe8d320c62817fc1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9acd58293c01cb674b494ce8e90dd1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28232e35b30b13fe59a8da4b260ca7a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef9296ecc1f4e1584c3f2e2760a55d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbec047d74205e6d0b101b061cbb9d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66fdff3451a8563c0b1adf6c8238b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1d9ddc03e6ea9ce2ab3aa7e25523a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698d3d97d74aedb9824d40c68bb61b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155cc403514b25d003e21ece795663e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb7f3c7d4b0f4edbdadea25ba26066532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4894ddffe0094017760bcb708434f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a061d49425a3bdc6ce498c9beeedd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb5f50acf8e774f1c635822bfc201e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc44a3fd758251136a3c358b52169e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351d9ea0f94243c5d4d96fd6ccf38e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f37cd0e48449355c6984aa9b648ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69e3d1cb7f64ac4cf29e4b9e7b882c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f4ea381f2b65cc0f1c5cc54ba69ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc00fdf1be5a36243775dca5d9ec69541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69cf8f4aa66773405135532675c9c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abbf89932fd36d1b52b1780a70181f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6eaabd8d903f1ca1deee503f2b344544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10666bef27529462b340798f470d55545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21689cae6b8d2c4f51c859a7e1a24ca8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e19fe16091d9af944e3a48863fcbe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c7ecce2ac9cc9b2ca9892f2dd0dec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba464d093ea85ef6b9d268db38a5dc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f0de7954dd437d127314ba1436b68550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede9c8e28f2b59c28ab5041aa92bb22551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b980a3c27465c2d1b5e1a63a422039d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9f07ef39f5bda84dc8e95dc19508b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797be2e09dc4b198cb9706d9cb43285554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94506139ca3ace77ff9d2dbaa25ec49f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8491952f40b77520e2314498a978a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266b7c29f9fa87ea006a60eb73a97ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a011bbccc2352aaed9cbfc1daf64f00558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b40d3dea340368a1ecabbff401e655559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d566ec2fb4fb00d30c7fe143c8b180560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eff683ca5855de10634dc863cd8748561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214622bc28639e8523269704db02faec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002c1e731c3f3348650e5448682eedc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcd24b630569af938739cb43161d82564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f4bbf3fd89342649aaf425f38c5ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0087fe8c0c1b155b52c639423c57fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce02e7e4c5c372f24e1f44cb87f8eb1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6883b758dcfbd4fd8dec3ff531485568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcbb889dee770f44156d5cc9b29dda569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9549bd03aa61a9d5929998305a2e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8c6250949a25c713351b2bb1a8676571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba5ac1dc58dc59e6554a600a79ab36572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53e9eee40f6992732d3ed5d968e043573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6780acaffbb47b410f78e9ebe7574574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e0eadac0f1347d93d044a84f5f6e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e58b969e8df8a8ecbebc6fae5c3a43576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd78c3c4e30074fe7d1983c9225dab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d7b19cbce71ce448a189a42743a74578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d057f773699a29cb8ae4117177e03579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca43584d1e83898abd8392d7ba7c9a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaea7c18cf652a6ae3a63bcb4e5cf7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c3b5d72cae8830a17ab0b86f5182a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ade364ea9c863248af1a4620e27492583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa2ce83daf69ac209ac17cc6e54dbf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2d9f451d1da903b087fd44599487e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1f58ac98c8d31d486d897ea9ec86b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a11b729c82bcc5683eca70d2f9a5a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c8a23cd50c54d2aaad93b7eeedd98588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8e984fe4b27bde0169d092afa23a7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1b73052032f30b0821435c3e1f31c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327754b864c77ff2ae294fb6f233864591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f76a35792f3d6e9e4703c4a3b8e181592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53905267deb456be91585418eb8361f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698295a454889b7b473777045069876594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d31c3b54c332b827ff7b257bfaba45595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c14aa30055404d48d6409ec22636c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917bf761cb72a17f0f8e8d3155b8c04597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2bb6e89906d49050d973b11a67129598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a060ed8082babd021721d27abbcb39c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9a37e2125d3c6e23c4aeb434999f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec64c11c77c0c63eeff526a1e8a20a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340439c236b6b664947ae6c5ae68113602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bef60510c3de61655a69752bb09831603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd7f76130e705dd00db5e7b260d6f2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc7fa1c49c3515f4f5dd29be6de2f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9631415c1f395347b1efd0bf18305606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d1084dc8209ce6e9bc3175d93fdc6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50017d8349c07bc9cbe016ac37c2e7fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda9368521b0988e76535c394d957dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07308e6513bec300e2ba9080d3ee7d3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bebdfffb6be7468260538dc855366611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006324fe6bdb7631abb500aae63fe28c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb7f4afc96e719ddd71f1ac244e63c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1794964e13b1b4693b18d710ac5bbf2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b74088ffd88f21017ad54f9f141717615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938ee2842b00355ea69f80aea5752a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2efc6296659e2ce1512731e622fea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572ef0de898185aaf4c71cc46900ead618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cf9e311b3402eca3ae56baa354eda619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084ffc8652d8b6d2b9cacbb706222a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee7d611095ab5d19965a2785907a8c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551308ec184e471b8a491fefae0f36e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719560d1ad5a2f0089e6e0a57fe529c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95266957edd36c975848ee62761dea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7273a11d0e7862174d478f7add461625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94016d3c835d013beeb1859fa3b5d02626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71dfa486610f7e5bf405c7c98fd43a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e88cbebef51b605059f75cf52af3d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e56249fed68e3cfd48afbea9527ff5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4cfdd694de9d9955b0b2a30b20a87630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b117f9a87a281b71ffb8919ff19f528631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732fed62ded5529febbe75ba1f2521e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e836c88cf48ceee54dea1d46c623ddd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe742ac5fcad1f10076a7512410099c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af10e7cbbe24b9990e883f55030167635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0763af9a7d0c443e8a12b2095970b59636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2daa06f164e03eae405b51220a2fa5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7a19aaf7cd49add6d76e931fbbbff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d4579931b1113cb9aef03e2936e7e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128ee1db5a826e4ee3993e36a333548640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08bb980df41f5af6ae85305b6ba3ea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692043396c6ba3ad3835e9bd0d92d53642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58581327a01e996a61fdb6a25ce84bf5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f114815a7076e6869909c338e0f1f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb6bd9300ae90d5e8c689d01bf7469645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ae4c690a041a2c56275124aed36a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5819cab671aabd0757648608ebecb4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66786dc709f84ca93ec91421d7b8a1ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3aff4b5f62c52d791bf2ea82b58c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c8a4d8d38bceebc6dedbd4c06d9aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c830ec3d6f3d9743973cc28ce426c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90550fbb0fbbfa9813be466314fe0208652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f29310553a62090aa210646f493cf4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe01e27253d1923dbf0e666714957e4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810d3ab9f8e11175cd3778091106019655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19468715a5e04c68809b54a88c07f2c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac88e1b41283df595c890872aba45e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d5018cda53da85cb4d4a1a278a75d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07039e06b9bed56456e62027f119d80659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b6ac9dae3c5d25fb8ab12c95fee60660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64104f9329123f095d7300526e5cb0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bba204f95b5d110887bc8fdbf5eba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7174be0b4e8722234823b9ae8937f1d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293422685bb9ea3ce76b76d47b51cbfd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f36e7f256ff2027ac4f5959bc8982665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5998ce9343aaf918ab77aaa340e33c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e3396f88843934979f35532754a28667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f68078aac1feba88eeae3fcebd1e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fd20051d7a1eb871d125f01649019669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aea0bfa992d4cf6afd69d643347f31670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ba170a5eeb0a76067c26417e49b07671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70a71556fc2b7771b2ecce63d677d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f2362437f8ea52a60ea648328ee77673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a96cf8c0631935501b9895a4ac55d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b0e23219d9694385c0fb22d522bd5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18142084d92b5e364be8ead71b970f2d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c5a376527c8ad8d383f91d64f9359677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee0c05061a62b65693e5aac8eb0c83678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa2e4500b6cbbf5a9c676aa259a34d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d17191e5473f872024bd854c0fe30680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a9b462dbe07f64bfeece22bc4c963681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437c863ac5975ac3d88d63a2fa710a5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441d9b670d2680d0ba7646096fcda18683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bc00d57bc392f9428588532d68291684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a25df142ff35404c1e67d7d314e2c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed617bf865a221c9c63b7e632c57c9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a416bd5da4b503fe50d192aa097d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2108525933fb4a3a8eb8e66513c6922688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d564ee02ac8ed90897b040eedf13dfe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808d379b3eab408822dddeffc4cd173690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4f67016c224cc59f0661f49c9b723691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a49a1b7729e6696b65d491b00cb604692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a3aeeead1a0312cd1648f991d3d82693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d2dd2dca458bf0971b06280f424eb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354bd9174eeddb2f25b7a9a1a039fb9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41589f97f6ddce21b80f04a878a5ea3b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651711ce200b8eacc8db1452e66ddf8b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09d33eae829458f6eb2b9bba36ad9d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb288137c79049b4a89db0246db58f6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d837195ce1a1cfaf9b25010607c5e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a657bf4fdd20cf8182f733614d0cf9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2c2d47fccad3d22584863a67862cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5f266234196f376b873c793e70db8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb26eb8fb47a00ff2779d8fc48822f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150e6d17cf958b0ecd45070de3b702c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e495c23f709c9dfa261e7cda381c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d955a1e11e35f21eede4b6110520e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6011b901b8c5b98e5dc153ed65678708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2924da7751b1c91822ad679f9bb44f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd40a53d607c662726b6d394949596a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29ee2b595c3354cd800ee8b8a26c11711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a02d204d6a32dce046762648226ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cb8ea004a9ab16dd5a0b1dd9e3c8d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a76e9f26ea7e74bef55ec7506e714714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862e12739e9991c07aab9290b6f5170715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a23f588396d532cc02679e4f5b39c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebb1759020534c326fd742ba986388717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486a648681c0aa6d1dd044dfd395c9d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2f2e7911bab423664532dc5b667c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae1672a3ed27439206cd939cb4b478720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72ad98b12b43296032c084ade7b658721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d57eb2ada35992c2b49a36e5687ec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd274297c6fe2c0af70af6fa406b4365723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2928af7d6af6524449c4fc56afc37a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8eb70fe38848de96a6be024f54a79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d1555169c224bc737173fbd5852e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe763b298dfc986b563c6069b656b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fb1656b35ac9a1bc44b667569bced728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd556a6394c67e32ef7b8dab0fbe219729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74475ba5356a0db2762c394de36d775e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00448b090f62044eafb7d2b965b6643c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb604fc0203eddb8b28c5826ec8dd0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610c44fe30248dc40d522af5975f745733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb2cbfe18a2d4d9bdcd1c4ec361632734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761ff711992bc6925b535f99167de1c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef24948c43113e1c04652178d300b3e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87f1040f711276ac762978f38531f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de76033f4b101215ab97f2feb750ae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dd6d60c2547063440db17d91ca0ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f86503b24b18b5c61ba53fc1f861b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffef384d153101ed4712e04a7597fe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a218459fe2b0a0a96c6475b9cfb4b1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774c8da3c33a5bdcfcc27bc03ed685c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf0833ac227da544ca3a2744c5daba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba705a226b50e8ace7cac10dd79ab5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14bab18e78d4b3d5733f9dc806fb42746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234ba3dab322b4c0ee1d55afd351a12747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25b880f160a7fce05ddd9a69b53cbc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5f4ee55c40d15fe2eedca445461e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5cfffaf9c75d974e125b70404ffbe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bc3dfc3faaed77469c299d5e93446751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b76a1b5a88691b91d498a512e0f2cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2bf7f964f9ec67339312bfcaec478753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e6f6947a7f150132c1252201a13b1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6622b6cf6c2999c8deba3dde835ecd6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ac69a1b8aeae4377a2fb6bda4d1af756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3b79fb55d759d6ebc7ad32d251d0d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02732fa5dec2c09a89ab4407fbc399758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4df3ed5f5a649a597eaa220c91412759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>