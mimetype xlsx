--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700df37b80c9ffe99143effade2b44631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cf9a00c36a661af771b90779b32852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66a45d8a9f1631fcec64b551a844ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f02dd0dc072fd220704c20caa06a2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c69b7432592f93531f8e49258249435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68e4306058f1c9a7f25e8d30bcd9e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae760629fbee87f89888b2995dace377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dadb5cf1497dafdf967278717ce1c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92553d512ce02ca490f71bb1a144b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5029b62fba6bdc193562c02a7ebf6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20ada4d6f59590b2559106d40a5c6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf27bf46056296fc67565126bdf17412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1fcd82c1720321b5104a9bfc0183e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fad44ec1766194f2f2315e14a5de5414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e264fc0839ed0ea31d1d2b5b50e2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8c5e9f9e561d7ea0c757ade42b9c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cb0121a5627cb84f5c5058581e26617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d201a4417c71752d97574521af456618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576aed3db901a4ac5aeae0484aad1f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaea4a9ee4052074cd14836108157220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5b84f6cbea2339124fd07d89902f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa22172b0f69e26287332eea04e27e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8378086fc104f767cc873cb7ddb58c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31448231d7539f4415d7d3c4c3fb4c4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cce94ce39fb0fed9900767865e9c4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538b326b50e13bb9d2887e12fa9a23826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b83d22d885d81b57ed673bccacd4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2d8e44c2813a5852b04454ddf0c2d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb697b633ae69cef06f010e47906ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ced4b40986e8b024e9eaefc0f3c0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c89335887965da7e884cb8e36cbafc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e73d016997d8923b5aa2a4f41bc9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ed1732aa6ea6a7c434a6984d7a40c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee27700d2dea502eb470d9ac382b6f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5514dffe00cb7d3509c87b44b9d703035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab658f2e2a66232063049c49fe6bae836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b4d61136d22104ee259617ae497c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc1c85dc4647193a53afb7bd88801338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435928456b299d4bdf783a01ae86b2839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9913ffae5e7017d85c96834bb0481140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ab6bf591d3c514716155a9d978e2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab332921ab37fdf0f352772295638f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a183eada627a7c0f142d199ca80e82f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64101de7b8b66b73f57c196c3592285044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3f8d5385e1e150c9a551545ed16ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6b3656481c70471715308cf6eefbf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae80756f04ea6cedd8bac926ba77f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c3477f6c6545be7cd28a08cca378c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2683d7c640ab4ba01e56caa200b0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f1a95b62b7c59a3c94244dd69eaae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7868780f94eebd7e806d9344f608f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47683496e40185edbb6fadcbd74b690052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73ac9e1f9f4f7074e2f43f7a97158653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a40a1ab24763beabe0fcfa191e72ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702121235fc63bb39509d1d0dfaf4da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afa503142456c22b9667b28584d18256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c0a1521499afe093b5ab4a9293c2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b363641c2e1a4eeb85e5d7a9c3833e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa10cc41c0cc11760bc5791a5cd519f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4f87993e175aa656e131c12aef4d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a4da64e18ec85c61e8cd8c0ef0f2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea957a8da454c2e54c65c032b71429f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3c01bd2cf969869e0bca30c2b1d3163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc18343da9b680b364c8b7e523972b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d5b3fbc424411281611c4114a5a8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923481dca168816019d459fba8a63f9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87d48bb1b1f5bacfa3da544a06655167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa49f837fc6f27f4f36a13397e853b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fac2fd5e07e4f54c7dfc082a74828369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8454aca285a88b96987c753af97579770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8e8aaed6d3a9dca976787f2afae6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cc43e26199e8bb8b7270a5190583e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bea2c9066d16cfe988f4372e45d6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8a62e70b84bbd6b0bb95c8631f8f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcae85eb54e1a7a672a0d2565fbfc9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a582dcd057aac64ccd370134cca48b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2f748b641db4412d435a3ba2de81277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab4ff5d91d493f5e3aa7aa95c20f5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4e736c9756543631f7d5ba1efb92d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66db26e573c62e82ec4d14b91fdc8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07927829c91e6f649b0062100f7a114581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977d8a8b4f6ced3d9282bc4e4e47f5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394a5ed11d3bcae86000d9f599bf79083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad345642771b9d4ff37bfb08076a3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49ca5b088bdc3197a0a5712f2468d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51145d3db0be1d1bd62380046c84e8086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf5a2c7458616ed40769e8fe26caa087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5324ae26fe49f7b206b57106777fad388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2259bede9bc85abf3cb4a44eda92ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa85824087a6d845d8351f8aaef36790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aed4ecd5ee86722b10b6b14597c90591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d692de5b345ab58f4d08d36d2eea892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb8edda99b8de6d746bfabc4bcd9cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb4910f0fcfe9bb2cd179b12d02ea694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617641a4bf66001a0c11139ac0b0a7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458a1cfbdd8c9cebeb783c9c23d96c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa06449c8d206b544e1f5894074d57f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803bae4c2bc83bec07330911f567ebb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb029abd82097600c150ffbd67d5d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c309547b39a7d50ae2ca43c81b6c135100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dcfa1871708960bba12350a28717d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c6e18926083af0066a844dcebf0b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfbc176e3c7f409414dfb934f8f00e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1457d161a6f282dd937e04f82ebdc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e095a26f5e70f6ef645dba448cf5c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f1cbf55726e86bed51ee06e805691106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af7314b6d3d75fe9321973abdea9b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c659e7002c4994b9bb69332292a1418108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07cda94d5c7e6d344c7c1e6fdc247c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc41d5a5f868b480f6842c619bea80110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7717d1c691cdf1071daa3ef9a9ef2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e57eb58e9180de163b47605ab5083112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769a8da25d65f81503c57b54f08621b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49199830fd2cd8d8e6e5ba47bf2f7c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4fda4ae6a926dd9754ef04bd8a67d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6dfcc497f23be47c977b3f06c3115116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181c0ef16542447ad7caf52fcb22aa0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e583804c4fd797abd53630281275e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e4369685f512f02b161501eae07ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84932a223ff17823433420136359c65a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a71f39ec1f18d21d3c74611ebe701121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf228c2c6b11b8d11719d2543b27a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1404d335fcd83c28c8648db9a8b697f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf9e1fb695c80defe01d8fef61ebab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f84be074f4398a13c739188716a0d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da9e360bc902a929ab8580420eb19a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec5dfb36e3f7cf2660133295068020127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31515bf083c2b60a09d94b129398390128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234c9ae8e2bc75accf7448122daf89b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f7dbb2c8627a21919e59fd859d580130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb925a6d2423d118dd36f399018332131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec4b0c2b978d55c806456578cb18f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a232d93a49f411328318d392626d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25524193788771ea37eb824ef89b0ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7474fe5856bfbad47a0cae8e7818f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405e2d70866fa407775eb5118e9e1d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc13ee8fd624adbdb8b5b4926b624c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b35565d7a7f4cfec039d9c278980e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49eba520439b7a29220489b2e6220a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09201b5829aa14a56118a26d905157e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe284bd40d2e0ef91e8da1083cef36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1863fbf00d0fb94659ed3a1cbe4d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e862bae1f6823641a8ce84f614cd5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8c5cd2c9fccf4ba5330c9b03951a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989361721ac105734a665072dfed7d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc21fc0764701666afbf63ca3112e04146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565aa00cd3418986a96378dec978b5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49486838df508e70791c3354ead62516148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad391250fde10616f7ecb28031bebe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08265124d6998290fca055472319f4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b967f4474202aeb3b1f7c3d91dff89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d2857711e42ff5e6e8ddfc7654eac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9a9b6387219297fb2993c0008db9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942cc6c56b2185883008e9e7bee6587154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbe4cc1939e04799ccf4d9f736fae8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c066dd2aa30c0483406060608a4fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bbbc3a2cd4347587691d80746ba2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ed3916ca68ee42f833463355a196d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6eaba68cf9f26089c4b8bd7f8b724159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4305fd42205e619e7fe20af5edbdcd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a92f25e44e44b9988938c57c310ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b51f3d750052ba0e2427ab3d4301c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fa5c7193d7d8342e4e6727d417577163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d6c7a06b902f1de9064f39d51a17e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf5e818174130f63faf7a016848eac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca34ee636298ccd6dd168ae815470f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009740877211e9391c20aaa210dac1e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93f46fc23de9dfd0b1c5696d56c15e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8326efbefc07ed8e203970da837894169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74234258fc7dae436c94b11c9d7ede14170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e79bbfc4b43e794d82d480d30673d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34539a2fea1c602879cdbeaac6a51dbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5108cdf68733144a287011d07a481f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28c1bb98bc0f1afd9f650d0b0c21a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3f3f8d726b362aff5aa94ecb365c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d341df299c4b43063236673bf32a923176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8966fb621750824e8e19459c34c4de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d90a6262ef5bcc0e09d0b3b10a448178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b14076e34465c540d6fcedffc56930179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a4d0b0eb7ea9af82cef2964171e89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab06a684a2e183a74375a33fac11d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b5f11aa4ca38096bc95fe933e6755182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bafdd19d7f13f2bfb9d1f232b191fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e655a273917f35089d1fd79c7c2b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ae2a038fcd95595639452d36ae4dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08ec33c11313df2abc59f490d9b3a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdfc6b185523933711871d248b179f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335458b2818bcc5a2e041b4e879cd31188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61c4d6a3df57b0cc1fff739a9f29d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80e6133f694dd53739b13ef805634a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c846c25f0d90ed2c802e4b504e42c74191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341a5436ac5b4f18045d964b0191e54192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33318287b1ee9baad4320042756bb288193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7180f49bf81c4cd1f1b630e7e2fc1f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaca1350c0130f15aa313b209042341195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6315dcc3c8d6ecb10d6bd962e27fae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f52f52e46678869aaed5e7a07f1ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8517fd970490e493053505909e6bc60198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fa907657a0d9459e8b494c93b1d60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddd07bfcf66521e5d3121cfa55ba9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb2a3a635907c75d6bc14733bbb9c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db721e955f7860627c9fa59795bc764d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bf6d3d1115402bf4c47032824c2c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f61d8ecc0394a2966cfaa406a55922204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad92663cd2cce37376bd27e52cd661205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14649d853502482ca4d794d8058c517b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0cdd0fa6bf208a72bb6770e43bebb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bd790ea508547b10ef40afd072beb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1180c3b6d38f8d22574b77f001694209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4b8ede334ee45a5193f0693766137210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f867c6aaa7222d5ad58fb0aa3e56e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce8ff45dde18c80ddd20272d5e8bcd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee09744a670b40bb17a37b09e443464213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac123f894c44d4cae74a004d1d78f08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8684adcea18f01a7bade274c9a363c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7ec227c1baac347d89547aba22acc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d335ac9cfcfdaeca088ab4e1b3ae6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d77ed28a268ee63937c77a6d7b5cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04477b6594658999ed845c1f4e6bd7c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ce6e4a61406c6e762df6761c3cf74220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aa06a02382f305b31c4f51a55f1d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab2d36cda64d19d3edab52926802c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24069acc2a55d76ea21d6ff4d0d06e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0017409455e780b50c2c85d7795c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9b3d5a7b2ac56ebea0ca02c65fdcd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710871d4b77634ecad178f7020743e93226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6dc2a2f718184b637367111551a20227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d4fd27b8d00a562baa64bd3f29cec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e17c87c0325e4493ea4e8f446e4229229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307fd4792d82cb90c69059a9cc31111230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d53346a14dc1212b3cdddc3a49d4f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc7dcdcf4ca217b8e639316a2fa349232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb0856ca5668ba82880aacd9ed7826233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea95428eb76f31a3690525e4be413b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405c05c93c354ace386e8ac94638ff2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490d56637ab0850afe2317fe232e969236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31bd7b9ee079312c693e0bef96c7da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c74e52abd2b64461b2e5bcb28e42c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14739ece962c79d72625a136dec3b5c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb5400bcfad86ae646387147ebd3b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ef5e053e0ad107f6900504a0567f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ea3f76bf82f1a674dc08e7bfa110d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d88066edbea35ee5d1e351cfed106243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc35f2ecaa68f80be40523d460ef37d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ffe33a57a049a0a6e980c5cff8598245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0e49f29ccc29e79adc08ea6fc3e93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393c82582450626fb5b6dfb663dfb93247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d982c5f7cd14805901cc3d2017abc26248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6c1f349f76f70bf41586b1e7a9592249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764730c59da1cd856c7b9b61a11d69c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31b0894ac2c6b064da3452d82b69d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91aa445617ec2043e155628bdbb133e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a6759c5973fd413c3b4583a7c0fa6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c8a95b59a724adaefe645601d55f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983406a8af90bd87108ef75be19445f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0801b3e60433965b2669f79f61292256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606b870e4105ca13b3140ddd1feb501257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e924eae84dd682ba570bfd3f538d1be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fb6503e3d27fea878d95cd8b4f3d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4b791018c1bf542cdd37189fc8f40260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46311b9cdfe42ab81b39d89f4e819380261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8a5dab96505d22c7fe4343b6a1851262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d5d8de32aec538a75d1ed68046766263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c011e678ed7ab3396587f9ff8db7c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd041a4701ff82bd0a54d451bb3e99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3cc65092e9bac428d701f9006816f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897c7429b7d2f4ac4f1868701a1834e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3bce4953eb9fab8f996671046084c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab57029822d1d9fc265c3e4f054042269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e07bf7ba55ba92eca72182d6c32ce6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668d95e90d23e61ccdf807956a013cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8014095afc84aa50b9879f2c52d92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125168f1f1ba98ade6d9e2eb895bd460273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732677c2ca4ea017d7597af187dbec3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6331e20c8846f65f7368b5f8c7d859275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0035293ddbf0d79688b164c6c7c0e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2a0df6ebc2c51c7a12f518b81df43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00232765bcb2c5512869b160243440278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6a4f39e55326285301d0a9521e535279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ca4e696c46b33ff24dfa899121ad4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8cbc6a4166fc6892f18c89c586f12281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22307618c6186942c24d2bb0d5df5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcd6379bac1330114afcea581073f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccd2486cd7004b65da7ebd93c580f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02999395a1de249e6372395a4446f133285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c964647a571975e203597624ad72a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ce3b26957002d3431bed9189be2a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733d0bde7c641c6a2110fc8291e1fef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fde29dc5d99b044866601f90ecd39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81d78893b8722faef1b5c80836f67d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc430b707838993887e8fc1869c3330291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10638beb7a9b7b2c599724d0ddee495292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2afe67519bd6f8c7ca07c680c0a79293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111d252efa8672c54239a8c82a94a77294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66486bd701340185c9ba29b1407406f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02d4e4acc7eaf272846ab4897a5bb7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccaa815af683f987ded49958f854650297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac901a9239ecc3a012bc211ae7c494298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1c97b3f5effe540bd26572fe252b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb219309a80c9ebdabad0a768d6442300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a09ae4dbb9dc936edaafa0c669ced301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d76fdf788faaa9415449ef8cbad1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed2a6b4058b991a42e1c5412e4198e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efd700b3a2413491eac580d0e4c077304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39166c43de25455e30e178c89643d40c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c6f267efcbc97a8553d98502318c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9559eeeaf4120b33e6e5638563a479307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7002b5486a9aee7d18cb4bf7bc5ac89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0b13b3dabb1e4ca15e9a10bc67724309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3134af18a4f8775252f79eb8774da310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf0d5a296c88edb91bb28f89568869311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57188fbf3efc35d2849bb3ef1a87c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51585a795861f537f47e2e9dbfa3cb94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a00a4eebe645a036884f4df45bc54314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1ffef50869a5ee1ce732bffbbd803315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720abce381152dd582614cebbca4226316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cc34653d0ae00b877be1898440835317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7698363eb8532939634a70fb6f9699318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c069c88b5da46ef4b2fc148614454319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289679d988b7c3b83b51fa739c586709320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015c1cd32f8062680ef9c864f654d27321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e1fb8f359306d7ef3eb770199b248322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed5d7a4aee832ed55438884eab4b2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d081ba1d993c0cfee4594c5e6787d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b2bc4e9848b63664bd409b532a69f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f9b3b919103824900e82a70d45c0e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47f9bb5384bea84b1f004fd44cf58d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba94a92632a9f529aad41d65e5a425e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138f93653a0ad10167d9603061ef1cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d94423f775af06692b88bee476a473330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089cdad45cfa6df4e291433e53114c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6e9159b442e61fbac4206f667f474332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5265229c04a7a7e2345a18d1d8d1692333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b63527568f8c6fdcf783f94542791334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d461f5de1826907ddc19cdb389fd4af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba3339e6562973c3f39608ecf966aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853f85a82b69e0306c9d9e92f0fffef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9d59d2b310a90d3a8a349a61650b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21673152627cb7348f058c248be9162339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450884a1edeb2bd2a61ec0c3700fb5b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d550aef5792fcffa3035040a512282341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27674d65f38566eb3fd4144bb9ec4507342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f46d8f7b622ea28885f9cc361c4a98343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e5370bbee0385d5caab325ef51a11344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afcb3e3042c97a6243d87ea134b62c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016d2e61514c48616991e17f5e921e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6191dd2b60061f463f4b3a36893e16f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7a505ec62b53c650277602d94d934348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de17ad2f3e438cb8c220cd22567464b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6c4db3e2bcdc76d46467320cdc52f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486591a917fb12515343e84e2374685351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df7c0cf7f341b3ceea5af85557189c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0ec3ffd892fc07978681f28f28e84353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ec7fa76b12690f48f7f001746c07c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b92e3c2e2d479760d068e9295ae7e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cc519adf2d1c591185d4fd1a173f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5ebf2b019579b5a3f36a81d502622357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63c5dca491a9c853d484091539a75e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03286999268f62ef24f335d326db88359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3e625accaa4541a666b5ad5421408360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bcab36fd16140a3fc7a6e59ef6277361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141244a39e497d5c0b67a65c63889532362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc6ac6d0abf48d328911d2bc67214a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae2d14b1f2a4d57a575a23cab9c487364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c832f9498f273aaaa5770b3455decd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccdadd2efc2e347e782533eac3594a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560871532f7bf58bc81e3603f8060ba5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c7260661917637d8b7c669b8357b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa80fc094cb6dec04cda2f9903eff4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e856579165be2abbc18b1ac4bd75fa2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498576fd58fb54a3ac86ae7dcf116fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a01219590f483871104774d49c9552372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff4689870908307a73ce3ba925d04d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58dae5de2aada6dbab01b0a667df44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f86dffb34231f54ff9e13bdda1ca72375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2859a7ac19b2e14a91cf7f772ab43e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d870e58f36cd80523f04444b5088de1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a036fcd4b2c309ea9de1383d4ee86e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc6770971c2abbbea3e7aec7836cbf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c49bdfa705fdefea82aa6b786e52c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70550f9151aac95f9efb21d318b07b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e12c36f57b5a6d8674e5afeb32f27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4a052fb6da5426c26fb3e08bba265383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366cc35b7494ae257489773f6cfdd34384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeee4f6d32095d9a4e505c27430e625385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590aec1187826137e5c66d3d1067f7d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95721a8db05fbe65e91fff3f8337581387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fb841ef3b9543005dd3283b350ab7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec65ac1e52986c8a809e7380c075b51389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6db8a8b0e7837ba7047becda8dfd96390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26dc9199b071ed87380c9e6d984836391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807c4333929406c81984efb460593f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de622d0ab83bde984584a3d4b467ef6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0896546bfd1c82f774e63ce99f1c11394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea851ed361ac9114903e0288f9ed09395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836c0c4b7b58f3c82fc79e60800dd22396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcc887025b51ff79b46100629e287d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b281c3734409b1cc3f64bf1c306e3dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514260884cdc97e65660d4de129405ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c74bd4db2c97fa731c969779d4adc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965568610346ee7383c50ba3f12b96c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec913799643afb5368073aedfb519697402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8678ce7f087d8ed164854fbc993877403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98a2f6c1b30b6d7868c754e6950562404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a0f5ebd49f491483388d167fa826b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3f90510fdc93893f7e0666f5eb2ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51042695dff4bf16ccb3a096a805ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d645ebb3ddd423f7d3c56b15cb4b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f2f9e3b45a095c309eb5c0a977e92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25be6aaa7cdc4f02d777de4a13a132410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c90b7c87b408e4f52e676934b7c5d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bd25dbd662d37c19693bc81c127d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee46fa8f3283ad36df913a27a3a70d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d83c739ac17003cc43716b732a4e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77796db8c8205a6ab74e89e005934cea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ce5ac0e5f35157000e1110afc154d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e12542ee0c94886b1e336a19ee148417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877cb22a36538740f4c8021a812a39b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739a70fab74733d1e54dcf2714a32e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647ea05f1894feaef703e25a9b929e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284650e37cb2af29cacac90f9d7954a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3b4d67825ba48440093935d3a729e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed03339b889ad9f8377112e8e49c44423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7695a2a25be21cf47f65d73059de3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbc3b8129c0cb27d3fbf0450dd97f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ee51ebeca2a95c9c59ac8e673a4b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345f5859df52d5b9e43b9b04cbb5f09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767a5669f9d9ee1f7eeb31fe5183baa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740056622567b63ee0ca8651e0ea48f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89deab11609a39ae4e80698c138ff459430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e97024f71693607a816f76d4d32c3d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f814292ab96db7d932acf1127b6c2ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf642bd8dc7eb44ff39d1499688b9476433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ee9c76200a94891fc911b7b20db3f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1492ca7a76b2c962701d74eae4afe2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46270fb2b302159b717082e254f326436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77596ac25bd882fe1602a037af59d577437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435ea4d4f8280b8ecd246fd41afd463438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5157eecdb55b8b1f236df4fe8066a40439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834534ae5afff416ebd35a16bd0fab1d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6a7b21b859c9b12d32b66a7c39601441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7661569479f6eed7c829f80fb394c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c77077434db56048c5ea02916f8634443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aca8e3c3a23c2fda1ee7a9cc76c47c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd757b94d047f9d71d2149d6064f59445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636e45a4e64e49dcc0f1d2586e2e075446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55991435ab09682e3927d66989d4f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac808d5866f96b51f920f4685265baf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d90cd19b84634145d9903cf17a2e41449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750274da7e854cdd7227840a6892c19450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6097fa57fe90eebc452e90dcf18a9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c80e8a514a744879d5d91ced703783452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d306931c63b2e39e07c137aac7ba1a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b4d0df8e98f33664a06021e0207a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7deb2aa4b7f9c9a24cb8ec0dfbcfa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbc125d68b11c9e57626d27f08b31b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8964a29804e8466145aae3b670f214457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3e4ed64c2b6c2507a5cf91f74f07d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17961381187b361fd1f889085af4d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecd129be02b879639777cb489a7c84460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e34b59b2181c7075910903d5c78098461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e8dab472f7b499d1b1204e6079894462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a053f0dee50ee06f7b8771a854aca58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53036d7814fb33e6ec65ebfc27726820464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069f5e1c2eba5c1fc96b42f61c4234e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588ae72445a479f365fe016dca2517e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4f053f346d1719e40fba21bb8bcfd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c0883daa62d2b26992e95ea27d2df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268773ceb36c1270cb50927d237b144469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc4a0cbd8a18df7a2b356df136576e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfb33bf4189135a830e6aeeb4d52ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f39babda3ee922523b96c126b6e62472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3bad9217e8381dbfc82dab06d558c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f298d78d539eba3bc4b44385b4e9fb3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d292815549bf797f71e8dbf551dc4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748c584aac383378f23bc9c8a025744476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03487ec12c693889018abe6347b01130477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab1de1adc9e30eef40d146e9c52217478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248eb6801569ffe861c64d8507b0597c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2675b2ace67de02642d13e91df48a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609757659e9a8a532dc2d2134ade120481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5ed7cbb2976734396a3f968c44cff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083fce1e20fc467cbe8e9bc661c3330483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded84417687dd58d68bcf177baa74f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c68197f9ce5079bd2bb360ae6bd02e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7968f6cf82ceb125f4faa4c2eac9946486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fd5ba2577fd465318cbbdc70375f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08dee37deb3b76683d825f67354b45488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e19ba27a993fd6a2c27e62c82ac5c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1d6f3837b2a8cbfcac11269b9800b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fd3ac33e4740badab6764b9349f0e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62901f3d22c23daf1bbefe329d2634492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b81e748467f0e18f3b10a8191898a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c360aaeb1124e43a5d13ad15d6a755c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc467259a898f0b95ba010228aff54495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ddae086c20dda238be2fca34c87c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84f32ce77776a19b189b04d168f7b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c20e54cd3dc7168300702ee7fe4ed6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cdfdf93c4bf0cfcc63ca48bee599b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def19b382795b908250aa9c3e4dc6b4c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca03adcdc0b12b39229721cce2e06d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b37fd9b5031e995f72619ec8a7b705502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c570852de1400d6afd2f8eb501db7e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2117f273ab5eda713fb152a5461f7f5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cc8ff88c451fd80e67677c35058c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876314abeb4babbed10e97c169225905506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404412de5b1082fb8aee36e46d08d0f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ede557cd32b88d9789568a3f2db38508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68e16235dae6603a7e26a94079e755509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e3d4fe45ee7f0bda16cbb772a1a08510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d22a78f7738b7c7f2f9425c49fe6c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001c18a0c2ecf7d66e6870c5d402745512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee504fc87ddf649396e646a2c932a87513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977877562f8d4e8ab4c62d77be9e39e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326dd6f0a8b648ba74987a9f877751a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d6f8a2fe3895fa820e691495bd874516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec5f9d34980037e5d8b1e8e7ba29af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80038ea7ad30d70385f10553d00b1d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea588e2ba9c7f4576fc36afaf2b954d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a09f8911778e3eed8da7effc6f398520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fedbe87f11d068fbe763ddc07df828521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e54ee6d7c1d978fe7c57674dae3ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d808242e2df73ee08ab8582d633fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfda261bfe7dc14e7a794eb8a05eff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c4d3f7c0f302001b855f81446dd39525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c238908142bdb77d2e50127a5e25f3e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879546a296606a361cbf3eeec29bee21527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c795137c1de594578b499d2a99f464b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137926492e7ce357e2fb29526cf08edc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51242fc7b25f23aacb291d2dc0f9bbee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955ca1bfcb2aaf1acbe1bdeeca09a36531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5a62652ef61246e8625194804a533532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6629ed21c1d4bfba7be280105ffa4e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e9ada065fe6b402caf0ce2a2d806c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba413e48db5c591c016024ed8aa4a978535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece8f2021d8407ce7d9049a8c11f2aa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968f84b213f47b39f729abda679d849537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9696bc1d6f83f3e26c8c5059dfae3be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d460e41476b2fad467431b500d67c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8440071e143da2c33ba7f5837cca98540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823e4f0d2cda8d2a4a1dbb257b70611541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7481dbff70be9ab36fd0595258c7d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9948b0a04034f4df2177824dd3a7680543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeba49125a185ef53aa3bad3116941f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a91f51f3023fb794e82f70d65d33f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2831d6fb3d2c52d1dbe9f75bec5c31546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4d82da4d5e0c3f8771d7174b5b18b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40958668ef32c1077df494f1675266548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95f579b940df843fad1bce496f710d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547946a02190c6424fc2c33067405179550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270918a14b7ef56998a836145a2fe4d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfaa12cf97ef32174ff1ec58c9d765552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20db6c6eac48489f2674531b6350c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c4969ab12f0203b1b0ba5cd694808554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a782b3f37197885c9bf628ac56e53555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a60f407a9dc18ff85cd1c9d92cfe5b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee7ea9b7a5fda3f84bb0e42eddd6a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119f29ce3a9cd6aad04f6c43a3d3470558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d28b6c2a07701b905b6e0bd8bce3b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34c2ea66dbe2a48388b5a0d4a0e7ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc3d223dce3e66ffad90ebd30b217c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c516fb77f275f80a07b908f951ed9a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016b2c213174f55c830ca9f13ad43a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e749d0322bc641cf29c7b5539eac7a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c90491df966e85a3fc966a0b833a82565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4f39fd4c2d5eb4336d960756f7e1b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad2e0776de30803719c530f85b0755567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97cc21170e53137849373fd3546171568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d8c8731c464dd160d9b9a4a1a8fd0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4853b62f40a99f51909d1f1c4971684570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41be29037c62688c253c5e905f3a18571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894da0dfbafb4cb1f9b6a0c0fd6247fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea44aaeaed87014be5a6c1e9c8d276573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853ac1a33d36f4f2c7cac31c1df3bcc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63992611a46df31f4e0d54248c3cf6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8cd3a57a3b8a5bb8c0da64209ba6e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43aa0e131274a2454c6494aa2bccb7d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed972d803d0b3ea3a3771014687e32e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242c5c3d16e52986961927804f46f02579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d88a26da2b65548a4aff28a0486ce7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d76842694d367f50f0ec009486376581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25ddfd2711ce74d2b3aaa90aa84333582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e549bc2642d731559837eb0b775bc34583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00829b566a8d47b481690a3fb394795584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc876c1cf7ec225fa3bad2483bfd75585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e2a77c4fa984762cefa398f55fac5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef92538ed72ded592148e36505d42d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56624add93cfa8d36fc2c44a710314588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206722c686f48b05ddea7625c2a3f06589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd402e4fd5882f729a2b31c18517089c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f4fc887e8322d29dc2baa2a24aab4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30845196de5811a3dfed03d43babe0f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c97998c815e47ec2bb75e5054817b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db65c3cc40939ea1beb25e62302188594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ff4d8d6a04c5f6ac3a81afa22deda595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638132dc7407c009297d643c089734ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7501cfa30c4991960b65d760db70f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d31531ed10f152b03fbcdd6adf80bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacb49a052704c83eb36f867eb4ffeb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438d38f6edd9b1abf74c28fae4b3532600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2885258de860ff9ef932cc98b73f89e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8be819d6d82eb3c561c294806909a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8913cea6bff26b79f30d95ba069667603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bb69ef489405a38cdd22c02b09979604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032538a250e781ff46c478f3a586d3d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a71a355a4bcfb4a76b2e3614705a5a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e76cf542f678967b29ca064a8d7bda607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a7ce7f5d2541935b66e10914aa8b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423400b3650ca730a40ddc295a945c91609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb52bdddd92b4b0509dcd502088994610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cfea92b56b4f92062cac9a81d69d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac65ac71925493f7ca75d3cb36e2fe2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43aed200f64305c4aaa14f4953954c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd488b9b5f12070c6c25467585f959aa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a2805c055b9e3f5026d72b24e00f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bbf8e282f72d43c8ef4269f19cf6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ff048420da4cbeebcfe946e8be2f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa45ee97fe9138c543c3973b3ecc7e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1940a70734217bdc400cedac22c333619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb5dfe47e9b1d186780c4304438f63620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb46a71edcc53c2904e1ac1c7139ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eec1a298f57961f5521e1537e19693622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612793b7fde2a8b92437c379767ef31623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bc108c8f4af9ab474d99aef233811624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44de99545e9f55007835564a699504625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3728d0a8537cdbb71cbaa1f3b56a529626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46649fc7cf03c47c345d337cd02e4b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea331c48342a8a85742e6492e0c4d6f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63439b06246e21f53b4f0a9535009cf4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8d7a0dbf2c944e8c9b52d0bcc8404630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c419fe3ad5567cb47962bf8d802f8c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375702876bee938ff4753425c14941c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903762663c7f9cffb439828f349318d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b60ac746aef2d82c06d21338d3c85634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5784fadd20a2fbe0c8edbbfdcc97d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1568721464bc1de9c42feb746a755636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c5e25990dd6fb8dea2ddeca35c799637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f745c46d980e1c85ec96400b34261638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172509dec7ac93f0fa28d91ecc3531d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41130a80c5257069a372e369c9200dd8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1141daa0528d88bf9c1b80f2d72c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae04b400f92eda426a0025d9424b13a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e1f550b8d565674e21a44a275f19a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023172f3156ae690384eeb890acedcfc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f73e160fd674d8cacb1673b1b5708e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb442058efb609a9b435bb2bb04b09646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f903a57564560ba29ec900b1d2616f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21aa96979ecc076121efb9376565851648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360e171d3567ecbf386b0b3c437b667649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d108a0aed9ef85355bab808354957650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabe8841d1f4ed9aa2819bddc880f66651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd445ff5fc844805435d6f700e0908ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d4b427b65ecab775c40f44854bc50653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6dfaa240e9b5b3af999094aa128ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6545ad579441008cf078e367122c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e45c48843713fd8a93f24f86dafe41656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640322f75cd12385b2137b69168f49e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968dcb01239c068428debb79381a34b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3cf8bfa0c3a98576a3ec10da7b72d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9e98f54d645fd048be2ca379a0c5e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b590c07ba2198bc4c06a6d4b80806661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35429583aa363adbebc4cc748ff2f33662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cb767d5d42182a3b1a9a84d127f3c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7602b6e50d79dfccd1e52a8bb8bb3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7121010593256b3db4cbd14dd61e10d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20a1c0d99c0e9b7db67162d62e2454666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54362dad127c388486c4ef42fc41ab9a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ce6fefc4ea57c3acd6ba3ac21b28e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421de8990cc09028228eda2d7a24f5f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfa894d69e138db51700830c823d95670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb1fc2b87d5e2557dbc2b8ec436e01671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4e3954ff722afb956f133f3a7e8c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd294b98dd6313d01912fcec55e105a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768a280abe27adf6a1a13d45c5693ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c96c8ecac2a41519f78550311d070c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6a505f82d2167c460dd61bca9a94e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bab1efb353fb7e6a2665ee2ec72475677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778ec11fe732e279665fe135542ebe3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482d6e850583ac249dec03e2917b724679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318cfacefed82e023c768d69ecbb4ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716669b92a64266071f8d19e4cf606d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bca7b1558155059547c45dbfe71e01682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b496fa86d0aadc4affb75fddd61af3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9b1f249c9274703eb85803d89ce0d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251654f4303b8083065a8f0324f52cd8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051808adeb5046751dab9a07baefd57d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64715e65a4df368a3f53eab2933f23687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244628831e623f75f9117dec37cac693688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6e337c76f538175306f8c61dc1864689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315479d4bce724a5bbc0099fec848b31690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c70d88877a0c14747fe3814e21adb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce433828a003cd9a32877c4a5bfe584d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba0098d7f6210b8621528c1c9c5f92693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ee3ef0f5cb2ba20307a0c29e7b360694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c83c1a096ee8556ac27807a7d6b060695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f71ef72a26cf7afff0ce4a1da11577696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29305eaaf0b7078910c62eaf6b5eecd5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5becf9bc0308554eb4ec447c7e96fb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44692d437afbd593984dbf8ec65af1eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca42f285965afff15faf7e8419334d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb02ff43c157bb1a9c7b4c770d6998701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cba01f961d452f87830a3f764da482702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449093318efa9bd8ed67485f26d3b20c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cc6d4d371fd9c67b1740352cfb8cf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b21ff9c42b5423d2dcad60307d09e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c51388e30bc33a5a0841413158f5a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06677b714585076d3d2f9b88b78f92d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1cf272887f781f1aafa5f7d5fe878708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489091d27d9eb32cb65782f47d1583b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe9ac565c31c18a6aa5a29cd422392710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdde6bf2a273b46d9a3ff1a03db475711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b43275e9ab50ca98c6957bdc0cfc9f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f5c6014d8fb1af69e2f1dc8ea502f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b311ffa616ccc3fe3d5af6cfd2a19a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab0ac7da23b88846e62b3dd642db30715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84df89c16aebed73d152dffad07167b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37866681dffaf4c6960e787564542fa2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e7bc3772d41294b1b340e05002891718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc61f7d81d5487bb5bab6e234ed205719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228a0c79e37b6da782c8e8d423b26f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5b5c6c8f5ee31f139ceb8f645e59c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82486e348f850334ba43236d1f40d6b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70884b106dc161b8efdb8228c4c302d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e3f1cbd5a1a5529183da4ee7f9f32724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8e413ba31e5cbf511dfc73fdb0751725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086f0f0ed0980892c5ccb71d97d374e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d200798d62b81d31a9c46e2b5418be2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47a6c4d5423bd9f0de13ee048d7b27728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223f31b74befcfe691ae461ae5959cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53c94e085fb3fbbe426656eadc330c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea806dd2c0416475ce63a55b9d95ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2fb6a503da696062a357cca627836732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9f52b0989fde6f1f7097286a6fcd9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83071501836587a899303e774fb015734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a2c6d6d8f13e2c2d4d237ec14d753735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa867cf6a64cb7fcf47fba65003f3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5503df1ad4536aa573cf15a3ee3d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672f57bf702586b3bdb028727beae27738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a8dc31b6e7262aa45844e51db7be3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4a40d347fe6be04a7292ccd34fc25740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb960007e87fd4ea5056ef4b5dea55cf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44c5160fc9f7037cc4b24aeaadbe53742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb988304ccd1491c2e8c720fed9cfb10743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea32bc6a3204aa27788b3014eb71ceb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3762967161a2d77013d587746a8938745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7053590ee24ab4e08023a2cad055a27746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182615201a3913fa7ef15a62d1aa7a5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4fc369c87733e07624b606b773ad3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a56aa365ec3d315bccef712081187749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db372030d3867bfb0d63824d878b97e5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2452c01125e26eed7d89717d6e3281751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f22c60517d6fe1df1d8e2617e1ce1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a5950ee3dfec014cf38cfdd4ad887753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e4f368191315a90e2153a777fe3751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd7ef04f304d763bbb74acf4faf4302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89cef635d5b84c963160be07177c0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632161d05aedacc95ddde352692a18e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eaeb91ce85396e5d84cdab491885735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478245e5e209b2c2f479d66831137a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1533e476ca926cbea386bef06ca62f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155af177d6ae68a219648e5baa02a838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a5cf8bde49900ea41d0a5b6fd194f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88cb38d54a38d13915054dde45a67410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6912a2b13529b81abf6604bd017327611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3451e86f131145076910525a1c63c4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89eae70d259a418b733ccfaddb07e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74be5e123f80211aaafc893b8dca5b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aa65ce1215c3a4fb5ef3cd6e376db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7d93f7ac04728b4a7e58363d66b2b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306246956526f0ba03b4e0d97088defe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fe4d882fc8c352436089e68b567b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3b51ae35ae765c2a7ee5637b31b6819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e04c32326d68e3539750b17aff92d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757d50e7467039d90a92a5e6c433c5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dafa744770ff8fedcab64ebea907e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239c93269cf56677aee5a6d22f6164623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9886a1e3bd0c36f186eeed25e18a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a8395a48fc6850d9f6359dde95f3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524c3f9c9aa0c33cbb6c1c3963c1cff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f9b40f8ed24878f3470abaf9a848827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bf8093f963873060797eccfab14ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365635f95ec992398d5e57b8c43bf3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1114a906a87fa44e387966b588ec9c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4ca67e5fba4305c8a87b6a08b370731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4388b21b6261bc2c59ac462fe0d00c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff68840953a92b663ad01d9388f970833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a80cf35e8d0f90c0604609e2840ecf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e549172eb6007dd9c1491261e3f5e6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5983dbad98d30104831ef99a2bf38ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d667e311728e0e2926200590fd4c42637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ebb2b36ca0528ba073b161c0d089338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e94b943a3bdaf6412e47ca4215d13939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9ce343b846e3b30854db0d254cb8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3680b8d0a02146a135908b35e2cbf2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c768d4507a70b406e055f970786c0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8ee926c3dfcfabb840eede64e700343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a4847640706977be0de8f503db88844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c78ed2bf3c5948f281048188c0eef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ebd191f2a415c3bb4725ea960e63446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bfe78d01ee0d18895e879d8ef020947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511fb9b73a4c7ee89e0c4461a5907e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341052ca9fa86c0fbf92933786be2f7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c901e71c446c5884f6bc0d116a4c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357fec32403e39e5c3dd33336a2713351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08afe327bbbac2f2f94f9746434a1f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f99854e1e9db84ebae5c90ef61bc5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70c0d1d287ec2a1cead3f6c36923e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80099fdce2d42d6a46ed31bbc8fb2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfc5f9e62e7accbc2be33da8ff647556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fefe239549a363c0a59f184647cb5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc07e542d188eae3cf73891484b56458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17346c7bde64481862126bdff9b95b8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2415a01c882371d1ac94afad119d3660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc699700fbc6063d1a5e6adb7f4e97561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6816647f5df29d323ea8c52f1cf01f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4327f423da448c939ee18d5242073763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3897fe2f89fb44c7874f7bcf6eeac8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb37948ddec316308aab0f7720d23265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802c98a97d6b65c4725b199fb6e342666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c22386e320e726cde73c633eb5b9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a26e74fd82d7b4458c06cb36adf82268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e47b9c9ee873cb3855c673501cc0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89cd77c362ec168b2e4f9b1132041c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877503edabb3f6380f864841339170971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd020c57eec96f63c4c4f24f3a66b64472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06af7016ad3c3d3dbdb553f721b028073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c6f8a747934336d0b22329400a74f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7529ae676d91ad92f877ce42a96d3e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f24be57abd075b6dc79778f79b874576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa7646926f5e81648594d50ec9df1077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f26dd12e042bc257815dc18b8bf8e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ec5d9f42863ff9389564f65aff7e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5df2564faa96db3069f4940f9c097c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932cab492c9c88e2df46532059c6ec981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225afbfaccf66a74956636510bbed1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ee6072a53a38250d7fb9006aebed183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84213366b99fba2e83c93c2d4ce7bd384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8eb83fff6664ebc7c4485ba13c2a3e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573085c80fe2cdd8b631e132fcabfba686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc3fcede1a732ec3db3de5611f476787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8279fb74ad3b5a2be237e3927427b1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe9abf8a9f46cab79c4affdffb91e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2079898aa0d47831a6aa4e4c92780b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4feae95b23a0916917b76dd55950ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921f735e61928b4725891c7d20e630692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0733efb12e5cdc74b297e720adbfab593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab7f21991257aa5c14e654fd7d0d4394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef606705aef5b75b47c38b2580ef23d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d54c9b94349103d425b3c79936d0f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c87d4e386cbcdccea384424e601e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714efe8376d90734f4fca9505a9318c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdcb14a7a932b7a509e7a9a911c50c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777e3499f8670219c39a16022dd11eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4bf176e660d0f3019440460d3f43a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110582627b1ce958df32a05cfcc8355102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4811fa0e281fd86f5f4c9d08c21d20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f5edb44525341d7d411b186e79f0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fa920522411599a31520884d644d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4529e4ab35360aaedfe36061859e771106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d78b3b2ed06fce2fbc863bec9dd47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0750dad5e87443602b9995a172be8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc94e36a8e8f7da295569781ca1656109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9d0cfc23a3289b16acab2cee68ea3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a9617030783c4eac0295c273949c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c47e9a32fb4f6c4e97b2e03933970112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e5fd0ecdc422f6fa6a166b3270ecd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678deb8c8d4457c666d35fff2cb4f361114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15dd39f49f7d21f0fc057d0c7208afe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1afb03c91b49f970d65dceda4ddfc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9aefd78ba8da16e8328566c5b106e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0487c02e55713decacb5de4d605a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1d19c0741eb2e8309208e76dbb385119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d259cf7153c5e747ad55e6bc9c7a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caefb32f28bd7b03bee619b7a169e25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3172958fdbc00febf409d87b490ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35514e7d636b748c4cb21ca0bc7574123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99c1688c25a523b6978d55611bd8f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14effaed4af4c73ea9a0641d8e51152b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2cce8fdf712509c1b9b4451676740126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a6c51a5cf842de36720b748e2b533127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be465f8f18ed0244f15f1cd576aea9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6ca38ecf3e83b9d40ee7dc7a0f048129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2c5ef167605d6e893efe78a90622a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b98a2a81ccc84c6c221968ceffbe3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9f383a5a59234121d16d5e4bce3ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc9ae8c447043e06226deac4a36bda133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774363918ca3c26edd8c368dfde4fe6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ddea60bc5b7d37f8c2dbcdbde1a6c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5e625ff0d3e3204f4a47d2ec65bf2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e6abb46b60387d8e516ba399877c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea829dd56ecf56d51966409951b0d99138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b1c4e23d64e827795f113d173537e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf03869f3ef06b98c68d27e006ba29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511674e1e772df7517f53f2d82062576141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03978f0a00bd2230078856c5de84081142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da11193cf5207b40b3b2e398ffdad5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a1809758c726d38e8384f25145e5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057565ad52b70ec8e647ac99075a2f19145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3ae523535ff262ad768371ff029d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2139da01244abd40dfe38ec221193f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e7ed2f097e95d508d2aa80fa3b928148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea702e1769aa0e7ab5253e449fc952149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c567e9ef47d68747ce6e2836e33853150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b925e4003b9c8f76fbb5c027511d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493f266252d6bd722e772d42cbc59f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613c67a0944b569a58120eac9847995153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb29cdc7a1606a3026b8e2487e3d41e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb5e470d84bb9515e058a6c4e1fa65155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde3d3a3723b0493faa9335a3486e4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4bfc5139e0995cac3f1f12857f677157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf25679554a9dd8a14d43e610b7c44d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683a3db687a1eb36eb4802fadc95c4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634f76dc3c6d3fcaa574a6536b911f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ff5854d3c1f39b0d36e44c7809f49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0186899e07355c1adc8e11fc447790c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a5b4a18fb0bd48c365dae53487539163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f35b0b1cc4d30edbcc8ef17cd22dc8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e1ae26a3203878de8e29d308b1767165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f67484e95202f2c4a1cd05b522541b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df93ec9886f42054a606bf391464d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55e6c7138fcf1569feed5b90ea2f4f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb647727cf7df1eb23a141d4c04a297169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e085929b2e412e5ea58ab3d4217c13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b15e96752982faa543da95d781c082171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a8134f7b32012dee9fc41d8b86beb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74290f623a5310ddb02017042c31e43173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503e67b9c68ad7b07c5eff311477acd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522fb28f9c0e3e0c3a01e776de41297175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d474d7a256e9970cd80a4eae2f5df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29549cb50cca1da6f37f4580d6d32a3b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354b23a91a8f1de8a88a5801f161c17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4c4e2e3c671b855121211e26c036c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35b0f75927c837723579fd93dfdada180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c38b879a0adedc074bcac428d95cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a53ce7ff2452d4d920dd435d7535e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e604538021cae344739f36e01860cde183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b5f38f1a1e507555fef80b5b6ac8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97c59287df0b0cf6e385c1f9bd7eef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dc9a350c756c21e5d21ffc8a3745f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b9e48d916980907ca1881488d2a89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f6e429db6f099b8787ef4963619d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664531aa9f73606a349ff1d33b6f7c94189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce564c3c1f56196b26608622bd415a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df488a00dcecabef744961d7d07c584191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef85d2053d549a1816613967cbf5104192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5865f321e77d81911c75bd28efd08e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a08b19924f3afccc81cb78f4e41c20194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770abd96cf896e98571862e1a95c4953195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47833baa84332d1fce17e02c75783a92196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372baa4f8dbada8e4d9faeaf6fdb95e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7732072b70ecdec7704f81218c7a6c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baf1a6b8384279fe9482d788f114e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa47708ee01ebb36db33f437bc23ce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9358a8b650906e3bdbe066d3e52149a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3ef6d68ca86bb9de40af59063aa8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77d13a39d3e002602f64947e14aae5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71ef49bd1de6394eb2bd5f9098d296204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db163b43e6af6725412317c5f04fe3a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f355fb2d49f29197a86e820d6dd590206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bacf148dae381f2a1b6dad14b58dbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a9322ea7d3c950c4726db5e53b292208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe59cd5f43f03f5332d48545e615b0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b73c9bb2937971fb65bc5b4ea635d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d52464e9831713dac86e346bb04d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1664471b9e45d631f53d8ec09e82d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cba86d2fc5f6bdabb7fe7cf0aee12213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6021f934cf0aa9e9b74061f759b6c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd7055c1d5a4ab62529a0f55f2579f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be72da332dd0037de823ab8c82c0f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3922801c305cfac903b5185556ec5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32328bbf0e0322de7f382ec7948f9f35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75cfdb325440d727759384eec49708219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd5bee4ae85069934209f39a5ada2b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb563874f775ffce2dc430c57a5248221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb46b7fe4004bfd4792a44b0751d5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328f088091a1abc0949e1d8e12a0dd8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13668abf5b02063f9a22689bfdcab6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f323ca3b3b62bdc82fe52f680c779225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63e89cb3cf2e83a6ba339072c3b8af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892376f73a52ba4fd9d4b732de62a483227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d48f68b85da47350c00ad1a28c511228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e83b4bee1000ead1d2d249445d5fcf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d62a88b4f18e319586ab9b42bea4c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa28c67a9fd0af42b659a854182483d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8ce01e93f16e9910d2806232985ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7e1cc49f346d652637974d406bbe2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24f5b9c7f0c3a4ceaf814885176f1e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e1b925e675fa0c7c1a5f6fc8b805c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c4f47071dd91c414f9c10c99b5f67236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ca6edbeb984854058af3d50c4a0f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d135ee67c548bf0d201cb0623955ed9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fc315a0c3ab9126824a98c5b26e16239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d9dce9af7f1646e5c7a664b3deb0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c4a8ce5f32958094048578835db1b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c8a62ce5a160b9e436434b1babee6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed977f1234a1b7f588972a4338ce1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6f6c59c683cdf76a84fcf5cf7db88244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44baff64dbde8463f9b82afcc9344f50245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba28b99aa64b9802e7d1d2f908cf74246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875111f3574fb3a71415d012e5ef724f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5559b3b68e4f7d813acec86add2dcac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179b5fb7368a84798c66aeb5da2c458249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec74dffee1e9fbc42b6c28bd8ce7a62250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b6d5eb163af2f316d6501637b453c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe7473f4411e8f74ee178692aac93f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef04bbf48c1ef9fd27bd960d6b2351253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070a6501a0ca7465867ba51058238da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b708cd9ea109b29f8398df4107c5db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662968197711f5fe35f27b8c356eba2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761371e5ab803b756482c0699ef5f07f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd1557f11d2f327eb7be4643e4eea7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307717c3d6822313b1a2e49ede013c8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7d1a5db2f0b8d0429fd2f093412af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424227e45803db7ac75a2d3cc5b8c2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d19e733014fa47ea117fa34e9a3b76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebf45ef5b3f4cfe2570511c5cada07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8cc102bc7382db3e0e5d791977ce2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d07147ab0a570ec0839cb5cd6faed2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f402fa90ab55b67318b3d256286dd85266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db177cf767a51298c24fef290df2af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b616d2360033ec1ff4849c88e5697d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd3874545d641489027180c49e6d01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f24434753b4a60729f112f0b21123270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26399637a228cd9f47a724089f48137271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd48e35a1766abafa1d40030d74a0ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c37e14a76687e54df99c531c87f54273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e60fbe2dfb27ced8ca85bbe1b869d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f409836a41d57ca037003c7984a9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66e3b54654d91a2bcddba58d936e41276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71389d6134ddfc1a256098bc954a707e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730e2d1b7da04486159a6e2b3fd1b6a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658a79ee75a72693aa9a2a3da9f65e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c2288789956593e0f7fd94cab9c80280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcba0b24876488f1ba6415ebc3d1b9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bced174bee6799996a0addae375a7d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e141e988f0bed126eec4efd54cae2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece27a815f03ea2ae57a9365f98b029284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f8dfc963b4cce25930fa4b508aa7c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b0e9bbc2bad0be0ed0d9b0667c60e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906dabfbcb4d19143dafd0faac88bed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd297a638cab15a23d4a1093d87431288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbebbd2efefeaddb43d7d3a1511b4b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d6dbdc8bd39e248fdc451b836456a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bf195dde197abc44ea7767d0ec878291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf080ae9a5a61a9995a3c5ba6199a4e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6b82a17933ead4d9d0f14163ab354293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557c2e21ea7efd8b6577301036d6b06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc7e0166610a364a4fa8c116bfcd07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b987ec83fb2d055b99886da373c332c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72049df38df15f977bf37fba6e13296297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e67feda6959341d3da8fb28ad972c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10006f90ad38df3d54989093519b4fc4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda3fddba4a9195641fa71dd3edc56a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d046c8686001c095abd886b16f1161301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdc7340cabe41f33128920321d60ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4c6a27a1c69d3ec041876ea796a01303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4657dc5810bf7b27be2aef011f6199304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7890b4d05e46c90eaa8de73f5d68be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f7df2835fc43b313c47631fac3313306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60de7292729d918930522cbdb85e9b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f1ce023cb697a4843f8ec80f426e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1d137275ecdbe7212dc431974f936309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0ab6fc8fa314996dd3dd03aba182f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad5b2f1e76589fab788773d54e120c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cf38342072a53f58d57e765a9f11a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca3cc796b487f1a8f9ea3f4f21bf38313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bc8121e2e5ca5ac7b66a1542c2dda314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3525b21f5f4fff6bf377da96e3aa1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8acb50d0dc3f76b01ce45b0df0595316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f5be5253dbffaec5544a72a85524d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abbe798aad01a9938868f024f0dd8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a5d45325def0b8275103f8a1134f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9750f337e1bdd5f4fe89dcbcb729e0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad62923d19f32c66bc8b0f4fcc6e402321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384293e0cb85dae5d89407685e3876d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f71ac49a3809235ad15a3184aec8ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02f0f88d40b13be49d9b7fbe12004a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a894006a09abecde50a6f63aae11921325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d403cc115fde788e7bdd4a1f438ce3e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b597623b838eb7ee3086be055f1085327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad051d1af19f2641a8a19e32b2dbd0b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d032e67c8e2d042623682a5572ef29329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7b74f7fb0c889c1f6224a8117fb79330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d85e8116d1c942db82065f398ae9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8388bddf17dc3a49d77074682005fec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187212a8158a0bf1d0d37bc97476b10333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53656689b25a0b765d63d73832f7da51334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249fba447ed70c38fc5d44c84c616ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63237a7a10015f3d5db8678bfb6f1a75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a116c74d4ceb0b2dd50c3652a9da9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850893af71d5bc14f550f00ded8c5cad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac60c1addb590b6119e71488de7eb5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56cb08dc0378d75e693ea039722aa5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c783aac8408526cdf13f1e6ec6531e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb89b92b8396a31e7049daac7affb10342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd138e0ce451bab525aff89979b525b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627f096465646acadacf9b3d5e4ac32344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7e0fc0fe5387346f8183f97b6ee94345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8477f0f1d063a6f736cebbc613a893346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8c5338db6fbc3dca3f892a16cb7f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e40ba9ac7ed0e7433d058b8140aca5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d132bb180b36fda77973727d359f12349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121f9cb0c0ebff5a03e442966db10ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90837323c0ece3c86a4f398d0425fcf8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ef35e364a0bea5d7c5e59847a7899352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab75a4c0af6c4d3ec274d38cb0e8fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5c62838f82ba530d0ab6276e83a3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc2bf7a44021cbf64ac3175ed1b4b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e204fcf7e6e9bde67117ab7d213e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c10821ab7f08efb80a84f7c073326357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820b1019f40ff833e7e50cf9e307dcc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cd4f7b8d02e316984288dd0bcf1d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5b499609361f3eedb444391dc806e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6179869a17d4d648d2941301f42dfb2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b4201ad8b86a16b700ad42558b178362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82c15ec02efb1473fbac7bf5aa11c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd69a4366476aa66df0467020b0b41364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a0a42a548da59630ac9d3308db745365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b37e160d63ffdd935216898471600a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97234eb29714ae05e2c0d7d06924f8df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1353609fb3548182698b970ae864f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea5440f43a0cfb8cb644545810627a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faedfdbc531652577eda3f72bfd4ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b695137b724a029085da17c840c81371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05356947af28c2826a9165a3c8d0bbe6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce2b76528dcc05b45cd75839db1818373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c18e3378617480a6c5d310b003b827374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0333eb8b766ebdadb4a1e45dbb912375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65508bf6ea188630af8810bbe7f7914376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c5105cc1855730c01e3484a88d740377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23126eed7b18a2edad56d3a260a6d0a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7370b71a09c274d13192e1e0c6011f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b2d6c22f77f227e9c7c6650cde179380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb43a216bc6aa52d866afc102a2a567381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae246a65b480ac3aff525c89e2f840b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042ae923fb4c31701cad401fe3d536c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251c988f97cf6614e1338428d66b5e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176541ec35821f79883045334a82176385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a734045a4ae1cc55110a672e53428386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24660ded1b8230adf00a25549027afda387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b80eb4284f1fb6fd88688fa243ea0f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb303b6c456fb279bdba1c8b7e72956a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183763cf902b241bb1b2df87d6349812390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a435daf2db3cc1657cb6650d62cc93391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30c497f0b461713bdc97ead1abd221392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa7a2725b48644df2687751c107796393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fac70a8ae4e3f2257f46ef23af093394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb16f9ef8162d8e666f6833234a240395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8926f1de6d676297ad6d7b07047740396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ccecae35630040a82c6850b45a781397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84272b117a53dadc8dee9b0931e6cf77398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278967fa7a1b01a4f3499402cbce105399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d2c1a84e17e13a48fb56b0c2cf8db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0ab0b258c9e3970e3374135b74edb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af6f01850ba43ec45e8ac1d1407340402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a0bde93dbf95c8f44bba00cb6261a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5248a20a43495401a58fd10b9c715bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79760f152bff32b1da33b61e92c4a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224266b3351796167aa243fee772bf7d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69863a5425109101d83f0246764d1f8c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7669e4c0a533380d35f2ef5473ae86408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f592163d10fe34ca010c9c0d447112409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dfd0fdc15ab271eeb4aa0db9a1986410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fa4afd4ef0af8fd5433ee3d5cb186411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68196746ac7bdd63cf6e143474d9f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a596eda8db23d74a333431a5eee286413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8d80ac82b79ef984e598ae2e315b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d440f77fa59203ab17a16f838a1dcc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616bd758c2a45f18ac6f2f2b824fd8c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bc1ceca75649ae4890c26564ad003417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f16a60ce7e72dddc41c9d07c2be20418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df358ce783b6b613bf8ba8fe5775d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d735c239cf17f7b7d85fef009a9541420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da0963e45da8a76d77bf866dd1b58e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcd0faaee97c2603b7101ce11cfd28422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b005f6ae525ab338f5e6d02cf93ef5e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347835b9fd194ba0527103732bdbbb99424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630e8990a0a62028885d4ad6f06f69b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a0cf6be33a042dbc01e30747fbe6f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2929ec1b5345a9d3827f9926a16b5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83611554d7203e4df4dbea19f0302bfd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffa8b4f01bca86486f2dd06af23212429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f28e8215654d3485e652d37c0924c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3dc99d789ff8c76739257d8b60664431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fe948966f3f711a613bb6dab62ef8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67d07205608f92a5e0859e1dd59913433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6b5ce2fbadd65d52b97785c17bd40434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173b14d52db43b852a2d2d892c1f624435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5429a3583a2792eea29a02d6451edb5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3d4332fa9385a9c72b4d2cd46d400437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941bb05d394cfd2cbf02bcc7e3659fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6c34e880342a40914d9737f6d7abb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88703d6486d55a62c8954f020681069b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716a1020a568eebf331ed291a838a67441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e10278ef02ac73d36452499aa6c6d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26374e176efc0cdcfd823141725a571443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652e9cc02d1c1160143511e7ab3cd46444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331fad11f37b8c9e0b5f4373b397499445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accbc5c9496d5d95f58c512bcb1fcbc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17432bd2165eafb078492b49532e236a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798558f92d0098bd223f9a546b443ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cd07df215acb76a77906e9785f022449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bad6d5c5055ae4c851ab804f570dda450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7dd227ad1b2b1b72a574b183f07c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cc53edec9d1fa3f3f5157dc27419c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637aac93fdf868f6d921b5a56a1171c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20652f6d1f197dd43038fba4cf26367454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be538e35796e07cd7030c870e4080c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede379c5477bd10980bc093ac46964ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9a3df5002830777dfadc94a8eebed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c29166656a1a3190f360b1592a3aee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c9628aea84077b5f2f57bada7fd2e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c09f71fe606790368028158672d86460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2af0751cd3c1452c9b3729700e4e83461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61179494e75c3412597f90757f21fa4e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de3e9c71a281cd0dfba2c1b9cc417d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fac422eee51a6e0a819112a81d3bdf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74d09e728b32e99dcbb76a93ca76fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d67b72091d74e7c712c2acdb875ecd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce8f38cf1e5011cb3954493b77d9af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f66024ef52d8f29a6281dddd580c5c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cbb4b23a512a26e7aa6612f14bf4f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2033881e5e262ea254684c99d0ef0f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a78da38e67ac45608aea55557c9024471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb5edcf211bedf2ebfd3aa904141ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fd5ba9431e0c748c7fb6b96f698c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfb8d2ae5474b39fd6417fda6215ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784116f6a292b56d1bc58340ac66ae9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ab87a8939629e4e0355386db38c90476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98e41cefa474e07f9b37833882f40c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2feae2dc63bfbf4678e95e0cbfaa275478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094751da5a263bdcddb06d7f062cff8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664737ea747de64796e92618628f3dda480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451c48f977572f5c1e370beaae64059481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335dba96070768dadd030a09951e849482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072254868b33ff82c1fcd17384d3802b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60421795cc97d0d4d912bb168e556bab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c227eed50888c3ed114e918862f740485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d8fd6a1861897e77e2fb045a771d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8b96fe29a07579f1f1762456bf867487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2846bc7d6fcf4a5d337b3d2134b63bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b0b022e8695d4c49678d3058be4c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2019f8d8f40f2bce5808d952b5a90b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9505ae712d3489b8a8d637672433011491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a6ad31248b9f8fd96acbee90d29b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417968389fe3e49b1bba39e56222730493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda84414b4e13bf6d814276b3de6bd74494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f52ebf7ead24bd8b69727336cab6db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76585a5d115448d2eccaea4d319aba0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bc0ef2a61d948bf69236c0cfaa8d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa323a0a44e8e49f48bb8d2dc14dafa4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10a288fa3beb9f649f6c083e692d8c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726d3918dbef6d5341fae62660644bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a54540355a12d3ebf8083804e04e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e619a5b925876f86b1a277bb78fb03e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fae8e6429778dd921aa577c276321a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa02a4d0550f98d8e6a5da4d07c295504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf702d71e301a2f9e7819d795e32f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3098a9a88a7f598dd53b2857b5165506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e100dbe6ac76a010ac31a473d58410507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc8ac40c21c609ea06a20a4ca837b8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29607e5b14a41fa637d50ea5977c61509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77005f362654ef75132adbd23b7a02510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f283385826ec20de9d09ad0425fd5e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235e07a35d9544777b4f5c3f1eb4b37512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22ae16d0d5b44662c633148719023e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcc60e056e358e26a023bc4541b062514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f29134fd9783e1ea796540cf4f63b0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb57712cf9f8af53e15f85d0c88c43516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac71b42662cf66fb386373ded776204517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a5e88351d4173894a9a10b11a632d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a79fc45bf724ab036be100e4551a6e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96668c6215c292eab6cf1986fcdd5b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66693ddafe63fd63291a175466c5db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7048b92c4131c5d78597e0780a3a609522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b016a1bb4563cd2d9a7af416b7be38523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562360de91cb0ca0b047fbc409f187a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cee17743fe8b198a9fa78780f747f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79744079df1250cc4be25cf813a5c6e0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589ca008655a78c7a1ce67966583416527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e971819a8ce2259d1979a47a308d84528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db653eaaf34cb1e84458f858282e14ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b5319d6ba7460af7c8060101be751530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34458676b18937e1b3e96d7a0f9d1759531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9f2c01b37ec3ff39576a7253b5d08532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a97b5c1526fd6748e60bbd7305fe1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade2b2751fbd21a9dc45436b8fd216a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119926d920a5db40f0d4258e80a8921535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cd0700e9458ca53baf5e66e81cb9a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0654d8fb97935fd52f147914d13172f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930d05ba48d63869b481ddde16d2f54538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff4510a9a5ddfdb376ff6d324071b9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813da35d4a0d4c48ac1f712d0a24c2ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eefea4a9e1acd95f1529a26efac4d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cdeb20d15609c16e4d2c39d65f2bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2ce3204f4377b168026a206d188dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cafe0b4b3d8790a07a4fab8764300f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b38fa57fcd2e52fe163cac949eca0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46981936d35d6b88c843dc27280be36546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4de16466cbd4b75ddca7da2c63483547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707e660a0987e7f41e1f6b1eb5bba62548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e77b26736e96ea0fb66b87d55e6235549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133754b9be0c07d3fa30ff91e75ec248550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d3620247562a4f37d3c9ce963586a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ed2a550d08eae3761305df9f001db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8466339161c9f4ce525e79c6fccd764553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0215395fa9737ee957804f35dbe8e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7c2dfadb4fb5ffe6cc30e0d73bf71555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef74223c4ab7228f5e0b2c5f9c1dfb9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53effb14f648875c1a8c7397d4c84c73557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcaec92706267b231a065e33da05ce9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd36bf34f1ded3e5bce7c5ecd0a6ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a12ad1166dc2e7fd207338f98cc62560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb77944a83dba26012ea365dbda975e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9e33f751f6bfc0fea1762833bdef1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc5d3c630d84894866a8381cf8a6c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5bb792c6a36de538d11a37cdeadc4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632803fa7c5d8dce8fb8ebd28c15607565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bb22d0a1a2bb115111f42fc04a6a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15a200bf80811f7bad6d4ce3f51462567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3313274540132e076206f518b4c27568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebbf9a1dd62f69a777909ba29eafb5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff7c0b6406b0da98a8a876bbced834570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b147cb3be4ffc13486df5b38771d278571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd8d4a283acc01973dad7a7f7b4fe1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a83d59c9e5db3dff8be50bf8e527fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848e438ef80e3ba7b8039dde0271c79574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c92c44e6adfa48fb0a87135194f66c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb74fda5c8a9f269cd9c0fad7e22f35576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07c39bdace568ee4098a56625f5f95577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6015cc79b65f3becd3b674998448e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e573f2da96b6df1485f5935080779d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142b8eb236fdf8ea65e32c4ec45276d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8998e5183b9d2f2be04e57d97a5cb0a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ac94f6f208f87711cc9b29f33d55c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824abc36799edcf532b336dec0bf9e38583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8304341c17b4edd28dff6a031e2ecd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7d7d672bbc49362c47e6598b11bd7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e20486d1beab58c9cde5e24e8e3e53586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff74ed1fb0b803770bfc2129d774fe7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e3fd085a32cdb3c0e4069eb321cee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de11cf7fbb1c6da18813717f3757165589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b4ceb1f6d44b6551bdc7e9f67fe8d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9cb39234fd65792ef1e3879f8095d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198507c262a3b00c7c69af63de39530b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b168aab91075814d9c3c46a344b32593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68d8c31650e44f3d4ebe8b9177e9cf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841024ecd5f4444ac4d1ff6ff9f11bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd184dbb01652b3ea3b03ae85217408c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d89c26862462d87ccba8bf06f2a28597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f37094bc2df62677c8b0ed84e879a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6bd62a2a302624e2fabe4bc2f026f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e42a73157edc78d92faebf66146559600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef36a975f225e197854b3a4957ea728601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc117252217616c3dbecdc83e1c2cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca880b3f0a1aa170f7e7b590b4cbee9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e750e3cb19b5334813584bbf763fabc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeedffbfc0f3a990126bdf1eafe880e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eda54410877dd0849e985912c45561606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e5f3e05e84e419c6518ade154b473607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a015bd224df3c7c7f1e25ebbf82db35608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babab8301a1559e70c655aee2fd554d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05ded0e649aaa47ae8a740f2a2cbec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25d71fd12a4d243aa86b1e9031c30a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3b4b2982702d284b4f8ba3eacedba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17166064b929692d9f4fbe19f32fb7fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172659e168f0052d7d13418934fc362f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85e841678b0438e05749d01c7cea95615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead3c74fd5168e29b3862244e5ae3b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299f43c91b7d78962c38115ade69dae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8abba7c34747eb2ad90e1c053feb59618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfb004550fde13872170da4ff86c5b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dcad1ebc2f0c4a281ac70128fcb0d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cb866fa4e3f7f4c355564cb812ddf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08ac3ce79f40f2168e04b1ddf5598f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbdc68eaea0abf04d3fdf8e722c7ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238c01e3514486d8e606135b65b0d54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1875860fad312114088a9968f048cf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b21e81a0f07b2d0d2a34adb261918626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d98d16ddcd03bcc4b0c522169a28c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16d721e77f798954e50e8342ad931b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816618285b4a81a70c694829ffb7f52629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4295cc817ef5a24078306467e5eac07630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d712d0a090b1384dbc9d3b0b19423631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dff63bb98dc38be6fac643e2161045632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b767d0d716639ef64e64e6eeea7aae4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38e4e2ccb3c4d26e6cd8230ea5828e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3aadbd740b142d9668a5c784d07c84635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f0894e31a5fcbe06c479769c66e6d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff3de3d9dc2495039649ab509e1643637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169dcc0b534625c16803a84d3abe573638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02f5dd5274345a2923d9d0a5136930639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa1befab8704aeb7eee23d1e15792f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197401fba317418044f22f3e93a39968641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39f8ba03d33bc8929bbff669deef5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b795dd69dbc515333765012388a2d23643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8612fe33ea29ac1a6c538fc2671ca9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944716919728688fc556482472a555bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4cd31a82d3b1b4bae8be79b04f205646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8914211ff8efe2e586a0f85126dfaa3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca0803235084a3163c604cf1728304648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92bc7638a21c27e8e072d368e3c4c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab02597e81aaccb3afff0f07dbf521650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630d2334a8eab8f5a586a880a429d0f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24117f63a3e85afa4eb9b696bb204752652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad40a2f0d8e548eac5d1c56d78ebb91653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce78cb4b4764c044eac9a905d50e68a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3882b6af9d5d7665c57a9260ae6bb8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac387eb33011f83c83d5886b9482409656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5416fc2b8da76b8337ece13d17fb64657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c7edf1aafca207a71fb6dbc762d0f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102431adf698f099deb159ecc384417659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f213db4c8d2d4ca12dd2595e2be84660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a35174013385e37d12fb4aa09d2bd8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d47b05eac81382fb1edd07b7c5a1a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317ff17780f61ffef17f63c5605f774663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cf236f45d9200cf791e3b3a9b9066664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe779d438222b0f161a03b41d8049f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5687074557f4d62b8ad4d3b7ae0e94666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf2c7c24f531b95666cc4bab140891667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce74f9db3ce5fa563d54c51d7bb247668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8ad66ea9e2b7a0c7f6c0074b45ff1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb719f6ac7b09e61a9c9ec6d3a9293d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96baeaa72e003a1b6b709c452586ac62671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55485a8087aaf46fed7e98f8eb589961672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903ab38e4f7536b871fca191b7911f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73733d1dad0f31c38a0b364de7178057674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6391449cd257168e58bfc52b260243675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3fcfdeac6c1aa87a169c499fa3752676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69479de32cd23b2f8953c6708cfed538677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6ac0f90613019c63e33b69144b1b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e60d666d79b6c44d2a65721a6b63a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5309bba8581df52aacfa263f671dfd2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f917033a936ede8dada35ff1f79ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467c8fdef8844398a183af1c1192d7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51eee4f739a7115e2909d34cdcc048683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6de7c19e020b9c166aeaff71e2dc1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dbd3b86a58cbf5c186945735c95a0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc2e9169afcc79447d57dfb6f074a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7cdd1b73820cddb948f99b2f10a6d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50884d5513b520f20a0bb7650c85a7d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb276b38a754cb67dddc1efbef9d2e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaba79c4eedf43a26f0d1de400dc061690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a56b678fc8e22f43ab5442eb6d72c0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa409b46f842fbbf057e9a488b2f9c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075bb697311c0f79ace5e55af28cd07693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227e4b2e3f52685e42f2552e000321c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c06d92938247973837f637bade245695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5bb55e48f0cdcb5517e16fc3a78d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c59d42307960621d5b3e37915cf78697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0489bdc249aede98ae1e8dfb9653407698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b551b4007c56d6fa8462b59b1ed8928699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfff81f054481eeeeb10baa92f523f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa451ca154a278171ffa48d0f6f9db7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cb8bc26f0df8a1f936a8d01dbd6f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac49c403a963e5f36b8f9ccdf57fce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79e156c28acb13072c167d1cd72c3f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c899555751a0f4142915941fcfb53705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1231dab991ae342ac1f75950c6b7987706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8295090132278413722f68d8796354707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6059993e2184b64432c7b913567a735708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d9e546f34fac28c4a670543e48ba1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0ee95311cc7a099eb381aff38b252710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458cb22420d437e5e9b2103113b6e27711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a452023d25aa2adcabc6f2d57f6622712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea87d85beb3af13837db38c0bee4f9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c4f9cdadb5bc173a71ae92cd3f8fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966b6900acd62e4fdec12133cf2d3dc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486628b40696d9deff505278b0ec6402716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cd139f2d0649e1633214a144b37d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a6a016caadd08db8ae1e69fc90187718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01eefd27ddbfa274c6493eef2f1d23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38a66c0f43c1fb9c2a4ffdd5ef8411720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea68a2ec5a538b5580481d8467d1dba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3f24ad080c6996812bb24d013f2cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5673cb83173886da72b7fa1f9b7586723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257bc749dbdd1a685128bcbc1faed76724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92636c39e8f94e2670c54dafff720cb9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983d4283a26dad792c223d4caf6284f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd2b91bc757836cef8ca84627e8889727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab5b8caf55d1e0e7e8b523a6c23d44728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c9e9ed45b3824c1014397287b2e76729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f13cd3ad1df4a88cf53c7afb120d3f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340815a49e442c2aea6e43c02a39170731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2f0aad69b84ed21247b26679f36e0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d0ecceb834581818090e167cf7b94733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f102860ae115003eca515d5724e133734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe31be000cace7133ddadbec6d058fd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd663ce505db31288459a682574256736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e22b597d65f00789e7fe566d7ba47e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ed9c79897a67db459a3a2e6d1c95e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0593041d17ecf02ed46f2520cf0b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e94076b030e18193904d1ed04dec14740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05af11849b2117744e8f5882ab09360741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138e8d0e3bf7c0adff0c17daa13224f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fbd0cd9ab8f2da78c85bea47eb4bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f2cbcff13e7bd6680cc3cce3513fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cb4e1d98d4c0b2f36c9b59a85e1f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc06eb88346ba072e65cee9a46f3cf5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945147cd9216c9b2c873db3c9a9933b7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf913011f921b6d22277a6edf57e35ad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1aad4ad5217f5835a296023c19e2e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63246de2c141c87aa5d2abe5461bc7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d1e7ded219fc7afd90479e9c255f8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ae486aaeecab60c8e6ec8d228d99c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b676cb0ad3ee024632a67e3d442b2753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>