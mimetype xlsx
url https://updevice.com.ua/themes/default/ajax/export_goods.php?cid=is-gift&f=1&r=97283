--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a050955ae3970a8d2bd86f25c79f441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533417d26f5bf3e1f425383c373100ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bcafc5da9bf0464d23eb094b6a1093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9bd4d1bc106c2366e11bd01ce1a354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a3458cfe23621b399d7586c134cff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05617090066b770957ecc5c30f17e0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f19ef718cc94495cf0ef6a2226811b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c237ec6d4f68b377d1a0a18a3427c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af9da2196eb75d395a68d7f980e6949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca985d323cf8956048379788e11cf8b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5aa09557c0d0ead7e663bba43ca1a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f59686a0bbd6edef7b65d3fb414efe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb54b820741390c884e03232d0bdd3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ee57d97aca6a17cfc39f1d85c9b4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfb105195d26b699a2a1ad3153c77a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906f3954697d6b0ffce6cf62ebec88816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd295694f747e029c0755bb481802c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff4b895ad3b91109f6bfe94bc410ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bb8b7240cb42447b7c2ef59b708c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132b2d586778bf075d2993114def32c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf4522a0cbcd6ba8b9418d3a2a863921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57e542b5592e69e12cfa5384d8637422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4b277b9f17af5c42fc145b691f8f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9e8dcc62e42f19de3aa4abcd275a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbc599e0984e3e5a027f9f704b352c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68594b57bd44832b6c0a865cee5a42da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d4700ff443e6b183fa60d07f0fc3327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571f136598426d0daa8e777534a3a2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23db60703ea896034804b56b8a832529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087c91d35e28e2c6acbac317a83e7f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840d5fe28b876c4915069e36b8c983931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ac11873e9bfd45f503e39a4c986c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a01c243d2ab39eb75a5aa82e2f82d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e991d9687dd087415a0055d0ba6822134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d944b169d58204f6cc11d50de4e62a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4c3ab0e6d4007b0c95f62b846d58536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f7191391bc0d9f0f0dbe66efc680037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feea758da53eabbd5ab9dae478b15e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1cab36afc7afc125f1d975589846a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f9da5d3c8514d3cbdfdd9430c53d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00b7ab0ac87a918223aa9dc54dc4ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e577f5b3e8b259c1c743ca0c836fa6742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b310226e093203fe1f2030ca20e0843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc255c2bf86d61fbcd64d8cde46c345144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731c98d0eaaa315036ee88335c4d15b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480123051431d910fabd77b6250df0946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985e6431f3d4f60fc64e4edca4030e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f2660e3eb1b826eb7e46c91afa8a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf927da7d63359adbf119e709dd4c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b119ede3ecb7cdbdf1282ad60e69150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8594c71db8618d00943a7d482310051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521d34f143bc589bbb743713e319cb152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439c2bbd349554fd60b6d33071eca2453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74816bd193c1e1fd0bf9491b2d966b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef015533d5917fdc898aca5d55544cd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180838b5ad85a7e69ef690a2ea96c5bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661b756fd9158ed95c089ca2207cf3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3156b1834df08dba3b6b80bc2c7d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6583bcf3854dc5e3a4af63cc84844c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1079a5d3eea4806a7bf45952dbb103c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b5f732a8b3ec4147e1c56f0c8c36561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb29b90172d52592d4d5c483b256e2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b266aa4be99c97c5fc78aa6c3ab444c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261babb9bcff1d7081d90cebc6f237564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ea6f6719016097fff0539977d3ee465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588f2333a360502bdc9febdc1429a1f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c8593d58a4d3ab89314f2eb1b9e1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ed0640405bf6304d3f0fd94a4714d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc130528c51f1156e2b600643ce9068769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8f5ca2b4b056b95d5177db5ec4a9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ed92d8d139ea6fd0cd7aecc381b3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b320bd2120118669749db3c3ed9085672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1090f26fabc8535e9eaaa59b71717773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b59bdf3ae3dd6b31dd0dc349f5dbb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aabdda38f406f50e83c9ea8d7088d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efc43b1abd618d560b250e1881a4ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35768b6e6fecdf52d38c8d9acedac03e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dac4c89d2e70dd63b58b18c47baab878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3976605d342780f3b0326fcc492b03979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec78f4c6651a3581a41725fad1c3c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fbc1acaebde06cfa2080c1713daea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79615c287bd739c241234c4a5f62eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e619846ef53e96ed8d5fe4e9b6ae0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736627bafb509479ccbf8f01cda9eef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e719ee327cbb5d45c880d2a07ec31885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da008054b173d5988c7fd0dc318c1aba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcf4d94f3a94ceba42c872fa57fb3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd6171294cbce1038b3eadea69aade88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eeb21bf5faf8c22bae21b4bd4ef30689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85543051e2528b729e817869599dfb790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c923ab6e6e41a6150c3f7f0368564ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad264762024df9ccb0e639ba023edb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b873a9f153d495fc15ebf358295e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7de15655a868edc0654ca8a888b7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0bf8708cebcbf77712d6e318f6cdc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56ab0d439f8baed93e88accfa9b79f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de987d9fbc0ec18f3382c9852ff6c2b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4a091c2f6dd5b2714665353afe35698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd41e7565baad0d23fc299b996a9d6899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e10c9f60c258c100e2e6bb39bfc227100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc418dcb0bd16be0d4c4f755d51259fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb101815bdf53344390805811c229b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317d211b1387ba5b6dfa78ef8feb1cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f8e48a6dc36b0eca9034e2fe1a98d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3517a481ec4014d8f2a47825fcd991105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981ca6bdb706ddee41aa6d7baae751e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb40047cb23b7e11c453688d79645e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f76b02008a75e2bbdc7fc7c59af1e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21518c586f9a401046ea2f7129f9cc5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c1ffe1354e34395cf28fb11f46726110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db857c999a182aad40c8168f66c4391a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634b381f57c31a87c550113de342482112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fb5e8a6f0bff6fdfdd2c8e531010d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75970272867f594449c622f8c24a655114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dfbd5a3e9cbee85c3589404c76121115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ee861895d0b1c3eabf8778742734e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27aec15f280b80d733f7296e803ee5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9cd4c3a645950dd5b74bd055ee358118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ebe475053d77b2153df55e79007f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3551a628e70a397e2ce09464be624120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec89fa35253f258f5f07d7bb760f647121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c258ac26a27a552b98e4f4da7a6b79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9a0cd44071fadfb080658fd9aa8ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da6dd9ddb1718385f7452288abc4cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d3b312bd66210e5903a690bfb9091125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403083110551da811442f36f5bcdb183126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7583bd2454e2cd869a25942ef959935127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2c3a702139d937001849449c16b58128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713766f7baa874ed74b52c8074f768e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399c6665582573cf1dde689d93ca427130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db51b19ff259ce582aeef872014f337131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8c7d97ba076adff6595525630f538132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580d9b1232d1e9d5d00ea96cb3a96a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7df48e90dfe51c21a85af6ee4b2998134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208a5f30ae756f4c89cd1c73e089c58135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d397d580e02f0b48a816d40b5fba53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68941a4f83947f4e254ad4419c47f47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dfd3636b4f0e33bd2f25ef805aa24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65b3e26c8598c8ae0de44663441e44139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7436c092def886c7c9a203f7799262140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f43c55b5679a65c6f76062b9175fee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6362a0434c4137c0d4c74aaa780493142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8031c628fb918a02a62884923ff24143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65941617c5e3d9e1f99149312433b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e58c2b220f2ecafaa1105713ed5478145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e895934cf70d72dd7ab497cc2591cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832639cbba311e6472982e4bc50c7267147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a5cf1ca248681e8176ad951e534a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce8f8f173ba444763b7de688535ac7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1d1dbd546c4dedd4ae68406f72310150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add964ecb936dd73b27d13c6f842c8fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b05ba08225593b21bf83bc545bc21c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275839664df4cc7a364ba5daf58787d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6aeb60442c7073b54ade33e658f296154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ea4a0d941ddfe170846a071575d70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb0ea57db7f27420eea81ee2070ef8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12d0caff54a5cb4e3eac7f0a933c56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de510f220fb1f0e1e6a092cf1dd7b33158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d3e85c9ba99e8ad5db8bb42561e0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c85d7b5bc73b01a74daa679956cc07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02dd3815420fb9ddd61c9c03e1f4ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37103b3556d6a13b5e055628fd0367c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505654de617ab97cb9df07b97f4f254163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9186ebf1022a54fbb64f3236059e34e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612eb244e4ec9814f560108b171beb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf754bfbb323a56b8b075643c61f2bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb443b851bc27f4443a282ec8158b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d07213c2eb4b5277e1dcac7a3a33f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923089ed33cb1c54744010c477c37b48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6523331b61bae5d53ea268ac1eba80e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471dbc5229098565fedc2dfa55b7a75171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1109d478406cea0d7e5900a9352ef38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481ea4310a8adcc86f106064ff727e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724496c471cb37043c38d5d63d8b434174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084239fd36fb38e722b8dd4a75d154b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d355c94995a7a8ec39391955eb9fc3b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a03b66a147bf890808a4fc106b4f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d543b297638375d6b277fac2443a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c502a87ea22267ee52212b6dcd1c01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87c731fd6afe7e3716220052850d72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3405e538ab75138680c2cf9ca8b912181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c2eaee4f18992bb0c604ac5a0a367182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07260f1e5f117381fcf9faa88c5cdb2c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f646970b9d256dc28dc921104884b5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c41cd36a2fd98ec2e9e3ac1eb60278185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b63e61f47530f511c0a89b2e69e443186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ca8fdd80e6c71d375c533c230470a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2f43301c12b537e1b0e4c700b3b7d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb754491ac914db19d6c43786f9a7b0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf6a187c812cccb6e70a22e60940da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032bbbee813e5338095faa7da5c9f67191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1738c93caac0bc9da0441c0c2f5873192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ed4f9bd58d38a61a5e2bf24d09d4a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8dc809bb166fd1ae7973b464f5d13194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86531f0719eb65e0943ac2678fb3b60195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f009627f1945e69c5a035ff86f4556196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14c427e33e518751036ffcdf2913a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942402f811310f1a1ee8c3c72c156d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ea426b976955d3fea7f25dd01bab1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708403ea40aa4f54cbb831e6ab176ad7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0147a7ed2d634e5aedde799d4c46099201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d918121e1cc52d7cb9092fb77cb17b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812e0dfae9d3e2baf75901d6fd04aeb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321831c8758e36edcfae6b583279e28204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178b98f70cfd15243495e03b9aa47dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08260fe14988f2bcfbac306e781cc2b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309eda3c05a6b5dfd4ae76d95129112207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e88798539f6ec7af68b5e5ccbacec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274199d0c318f273d24ff3e2b9947327209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8f014e135ecb7c72be36532c619d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db6ecd8422a968e1475d4e0c6d6e64211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10512b7ea06ae59264f1408ea5e0e187212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b0b1112b8d76b8016c0395788f0a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72b181683d8497e8fbaeafc3c8f9fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227e4494fe97c78ae9e565cfa8631e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cd48c64abac77b5eb19eb653281f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a7694ef0a4dbc4b49252b034ea204217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d282bcbe9231ca26a041708bc46247218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e51742345f7ab6597713665f53cfb1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecb5f50f6b9cb9a03e72a799d2bb15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3900107263e343897503a6250df0b28221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718e7a5a05da4a36ac771ef2cfcd6a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526bfe9e6a04b87d71c5390fc8c1b8b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892681e2e70dcbd44d87cd5e0d7469d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b8613bbc0f52cfcd529ae90990636225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85476a2c9336e4e5153c05dfb7b4edc3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700a88f337fa34c4f19feb4f9b9ca1c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5576cceb4c68746a15a211f30c06e21228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dd6c60d5ebdeb3ca0e9da6e7109f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a91171d726cf8458176160366fc136230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c37139ec73245fba7f62ee483980f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae83addf991edc487491fcade18f508232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4a1be2b3a7d6f7c676fc649b4848e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f179a05b980fa930cf088137c8629234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a34ba6ac673c12645de4b937ca2bb8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ae44341df5078d91735a778dae348236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6949dfb45bb7a29def61fe0e0e12be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdd55c73c8fa8b5d51b77159464129238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13685dbfa0b4a911e762cebdf9b9af9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2596831d706a824f1fc074fb6e260240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426ef985fc062127a8c21d77d631be9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37af624a1e3e7c033b0dedd0704ddca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f14c90eb802c1d095ef3319e3c0bb1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebcbc5705e300f8afc668617ba6ee1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96cf5eb03aa4655b71c70e2e77cdb2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10e305f7daf60ca10474b30298174c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b2af0aac65638e76d98f6126a7ba7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5d2c6c44c0d91b9ffef9f821d5b69248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09980a300e8614561f75cdd9840dd5ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdcc35861732fed232ba1982f5da5b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5e99b22b21019cb49319167c53367251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079b0ad05e9269d52684268b615cfd0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b980a555080bfe0a93257b74610f10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b7c4aca2d4ed8001b6f9f28b16d33254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa43291d81323dcb47005d01d03eb74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9585d267c403c76e14f9673f76fe113256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801f73a55ac1dded9bc960e553b11a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42deaeed40a950b0cc1f854d55b511b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab2db695f253dddb8a3c94147ced74259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43f282106b9bb9fa9b6e1fe479ca0d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea88d40e666602e1bebbdfd4847ebdf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000169a22d777b2680c5cd9a1840cb2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f284b8ef380eb14de2539803616db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88d5e430831b7425f6040b3acd520b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8e318fe5cb5423891c5ba7b1ea16b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96030e1f87bfa57912dddfc2cb0770e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830cbe5ab3b29d66f417f791090ba7d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d30f2610a22e5ada73671b755133b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c6aaec119d56d7cd3ab3c89a06d9d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14312421e53f658e018c6f7a58378565270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2998779d35df73aa6989859829a085a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56851c07630eac07e6b940c72ce21750272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa53cda33d24b4cdbc0ba14a5632f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c90f12785717900debb40a24c29b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f46cf903142d0f844700b3bbe59f95275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f5b2095ae2e770c232512d5379fb5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37ee1212c81aaa58ebac5dea21be76277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2c8ef0e583f9b73fd37e70850426a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d6ae901b006121b9c43bfa9bd01ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e53107620c3a253a52ec284a7f8570280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99f067f3283d1ff0e831405e89a367281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbe26d80fee5f2e02d152c8499f9ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791d5cfa92af206699f380edacfe17b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06409dc40e2a782652b7f07c51c18bb1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf62b498cf00a8e372823ca3d9372f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614c8dc133d004a9e6c7060c3c1327e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f6b690c002bef2b7068a856fea941287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b312bb0e70c6575f9d404de9a5601c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843921766cfc606f15bc7eae1f116ef7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c76474a0777bcff4f779bec490d67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75f3a5b5e17844e0c022e5eb7cff3a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c5e3bf1dd8054ac5e0efb03009e58292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fa98fc5d6b44b5b5a6bda9bb25f60293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519d160f1c4964ba68c12430bb3498b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9f244b8883bf7e97977fe0fce76f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e217c61abfcc8f0aa2d0fb70db7918296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399a910a2fbf6313e31f9ee0b7d6d47297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e4d20c2898a8d6e0eb271c2f3ac68298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92ae89ad68e6596fe8e76ad69e5feb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c361c7cad24439628469562731725e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052d33bc40b40553f1e29e60074f015301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a3819f95caf537cabd242a357081b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ad8179ca10d45fdc47e6bef73f963303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a8a706048cc8aaf01623b101814c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d163d408ad8de73d3622bd8f167591305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bf68e9fe5faa974f32b15cb4bfd18306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378eb09b7e1331fb663ed081b0591e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697333e0747537397fdfe299485811d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203380750216d676a3b846ea35dcba6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f627f91706bc8f638149e181cfc690310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213b31b9590abefff11e272dcb768b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc48120dc0749a4bc358eed19402cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef4f0c865108f700f037bb638340d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdc531ba4c643a831ad96bd4ece206314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc14a1d434e214253fd27d70ca7317a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a9dbf0cb4509c7afe825b986762ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b896acf3a3572df92d3726f97a3d58317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad2cc1f9984e3dfa4454f1baf2e5fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4f81a929f823f28a832a197612b91319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950e6f45927e06b962b0841eefa86bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6c7eb501998256bc70b4efbf9109e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a425d326512175c8d56263709d4c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954c5b55ea171ecb032771f3c63226f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef7394a586054586f1d6cb37b9829b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b59e2f06f0044c0ee66a97080d39a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036041e4fcb073c67afb6bdcf09ad9fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b0dcc0e1b60d3ea3a3a5b88d727eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20309666f6942f87dd7e0947781e898328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea220760e8d976c26a293aae2bd0871329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247e3135676fc3f98b3576ade22e314330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249baf2d80bd9d016f019d72788ebdf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013a741bc2ced9a94b56eff1f953830332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fc22ae4a2f8ee73529d8e20e2ff33333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09283d642e5c7e56e29898fc4f2e70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bbfc22480b3ceac6b59030f057765335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579d9ab6615925f1aa1b3797d011b85336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3faa72ea10d3b102531fdbf66e178b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2356ff69bc1d4ecc5f03dd8cdf387338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5926de8d5f9e9bb849e3ee85ca061fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a3dee8f861ec9053e93ecce684307340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad7b5de20f6c7dc4efe61ea0a59f82341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afabf45578f8edff82d794736ed99c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779399568a4aa3f1db61020a24b0f18f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad52019cea3c29693af0d6a8890dd70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12b537800586ffd06aaf318103340e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32fea0c3b8a8e213260e0f1dc5f806346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221463310d386f856d0f7a5d2a5b2f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af71f495bb52dec487a04dc7fa4369348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a1cdba0ae2b70cc911cfe6cd6815c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceaba6035cc01cc1ad88080bb4dee1e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b18dcd812440dcca4d5a785d36f77a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed3ca8e7b9711da8f8eb047e60978b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d910481228e503479c6bf5ded3d0e5e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482a51b8b870328ab0187542104795a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165c77962f8eaa8e064bdeaf69ded30355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7aeb7a28073335c406bd92d4e2027a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e6642b2a6aa13e69e20545f5ab648357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6802ddc0c8ef6b840a487d26e70d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98b8e35b33221e350d4202c6dc558f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae70849fa67aabb8064352e7503989360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a919a419208e188ee669aceb9bdd354361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624f0fbb4802e26e27ed490df019b48362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a440cd4a484492edd4271f1d7ce6c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f563f09e25c48109684fdcc777a96b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb25f4bf7c48c7d5fc6dcb568db7dbc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1ae75c5fb928c139a0b50108ba0e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf518d47c65371cea9d7c248c4d0012367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2637717fc068a07b3e8dbec340fa94c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552a4bb2c3dd594319413f3dc76e7af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9a708cc413533f8cc130c906c32b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d90260aa224424cc94b00621953d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730509f07cb5ff66bc33a186393da68372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47993293412016aeb789baf1b1f3bbad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82484490eddf9e146a2f93024fcd99c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631d06389b4137ce6e3634e62a7e014375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d2424468736dca37829433422a967376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b4303365cb83f7d15bd0af2d89217377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161739ad9e5824d7f81ddec2e2675db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36015cfe59af27d5749c1c4074e99348379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5a5c1dd7966e14386cf23026f31a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b096ac6907ed8244816b586777cb1e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4626d432b29d56938076142239a6e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84b27b2a3dbe04badb630c715c39c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c85665f772efacc0e51d71b1fb706384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1288b70eec6e5908ff661c5d04236385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68d5e385d5508cf07d5e26ae6d9c9c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a65b17506d825150beccbb5b1d19fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304044fec6195446837181fad0722fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48206370928dbb8cd8c9763d95c3ff3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451109eea7befc1b3dc7b50138f7007f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a5fb6937ee622378932bea4ac0864391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9770ccdb0880a54f01e73377779e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645f86e13b66d104a18b09156382b2a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da942ee7e406e182d76af0ac4526bf5d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa094899a5a169f99dda9ea1afc505395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175c7851d7da1282ad7cfb11fb3bebd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576956223adda20861e4eebc8a042e0f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe5a77b453513b30db9846e6290492398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e0fda99a896c84b72bc9506c21ed5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa1e1c9c5fa5064deadb5401937b2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea71bd9b2a19baa6e5fbfd2d61ecfb7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84871ce3233eb4989fdaa19a7c770b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abee9e1f802ca5deed1e7f6f7cb690f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f1d7e2e19f10214b7202e718cad87404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8dbffe380bdede8310ae62a92cbd5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447abbedfbc04785798068447eda837e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405deac8244253a12a4130fbdf2a55d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f94713d3c6f47a15cfc576de353c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ccc1feb1ea507f5bc8c55d51d9b04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49613337a65131de46ce1530c13a171c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08021be78365bfcb5c9c7eac83a005411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd46f47194262f9de098b0a6b1e1c37412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf199e14646e99a74beb4a206c989b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8713fc02290292492362fe7fd854d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115a040c1465619ed39fcc61a5aa9b4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50220f0ce6dc7b4c16f2f2f6b8fc55416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea398fa74bd755b34500faaa91b82e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ccbc96a593876c672df36381b2f1a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd69e0df7f57898979bcf8c7cf80e8a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186b17b4da548a95b8868da353e836c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5709b186902d8f5ec83f4bf93af5b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab95c4586d91469274b4b3e4df059b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67b5a079c556ae3a73080dbddb7b6f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1da5a0e3b9f23260c64ff0ecea4173424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a79993e3240c5494e90f08a7743af1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caa3f8cd786c430a6b84403a881f26426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79566ff6f488dea71b2e41f59641298427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdd05b0f36f8c0124bdd07e0c268b7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf882c99e6825a089fe04fa3ad893861429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79bfc66fa7784d01bef6d6bd4cb968430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1f96bef0e275460666cded5b37591431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae262664b2f471cf989373522e61fae1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af055806da81f26036a742917be04b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5358a475b791586c96833f8760cc05434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b5f3fec9c8dfa24fffaf9e577821f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648535591b19e0b76f3e1d371a5e226436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a8e7bb251759993f7857011adebf6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe23f2a548adfe6bd93b9a2ad98cad0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe403b2fdbcc90ec534041f3cd9937439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506d6ac1702641524d9531aa2c42e3e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ac5b86e507d91baf6dafc9c79dabd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a5b45470f53fb9675416b5507288c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b699ae6b2bb9dc01a8b9212a08df38443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd8ed078bce11afd5275ecb949ad60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348456834ba8cf3b1de8f3af4a5b6ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3c94b081314e53b047709f459784c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226758c8ae3023ae5f3005d227d3770447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d16bca510d98f7dfca110a0f18a0f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b776b4551beb91dd21aa45351199ea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d619eb64ae7c78c81d0abb38ebedcf4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7d6ce78f4c8c03d06a43076326697451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80653e4fa16557699a311ec1da75d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8857d682c2a54ca8fada4631f25ad4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426e86e908c664487fd8ee7761ca4f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bfda5e3e628e27bc74181fe918e85455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d96bc5ab17aab1c79dce6a1fcac286456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76a9c265f5cc23d8e14f595d950d3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb974f0958c5039977f55ed515b6e8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66851e40b0d2dd3fdf1ade2f254746459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b51936dff09a37c6c6d3a70d64740460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cf7298bc7a30c9a4004bafde19d73461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453ecef39ac67d002ed3cfdc488ec8c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b20648a7ae3203324078ee702f854463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1427bb415adb453a9423901cd7e4b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f36fa5dcaea668e2de4262a5820fcd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793103b5b6a4ab060b75d6eb94e3502c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e711fbd28aebe5c77531c85d9970ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d569fd24d4ba9ee08f7c3f7f630671468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f37b1a252387a162a8d8c99df99d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ea90ccf084c52b408da45589e6b6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4732d5c76057f9fc4fbb0bf77f6a99471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e34d49c2ec242a6e6d0b5ef6cd705472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8df853405b101aaee9e91f9e5f3f8e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fe625ec76f3f47c6b5237e04d3b56474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c73d3ce02880838cac8ad67e89372b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa9a6a81f7dc45ff9930c5ecdc09c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55d5a0e3a2ae0a4df8b74db5652abf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d355dff0d1d55ab5d2f14b35965c844478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fa91f6df7db149c2e3e2aa1800529479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0d50c73080abd33f758cb4b01c88c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a02fe0502ec9999aa6ad500bb1802481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbea4491693f9a804f1107c51f2f70482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bfbe4402d506a6cc2c7ed74e4169f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30ad667f1e47b1e2657b2d27684219484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd653b730ace4ea5a15b102c642c02485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bad0b174083146db56f25af18e213a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09c9a1a906b7b93d15ea9755678e35487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39499c27d56a3462f3fe1af477316df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269252575fb075bc468121e4472ec51b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373e7c6e50c5281b1e17a61331e9a97490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760807f2c63a7ca5250c0c0da306445491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5413ea6b8d0ca7ddc944a77e60ff60492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f21b1d84c5094b39a32aeb035ab25493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0eb2c8bb8051377df7ea7aa8177d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a3be7e1bea9571fe6a183da8c79f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f8f2665cc4480c440eed618c9c80d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a1261f4733ed4627d63ea1b3781d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08645d84a2ef15a7bdef25c17dc30c39498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f899086347941393f89d61cdd9ec60e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb194a6b7069f1fc8514052ec6137df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff422ea5ebb7baff09cce3ae4480de5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8985280bb02af7e769209bc9f1e3c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59950d4c74d26d36a753fed63da26f1a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cdbb0df49c25189724b4903d8d2f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858d2bbca4aadd3a9e90e9e8505e916505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02473ea720c81fc8b6d7b11731ffca1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a65f1ca0280f08401a0e1d6ab34e27507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d3b31bf929f065795ddfa02db2313508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838e4758a84b5371f04984a0752266a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c277d049341f8f54eab70459f09edeb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0204df0070c0705325b3d6e6793dfd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2537fa1fb168136c40607079475cb6f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c024f4aa1a81a861e8ddc87cf104498513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57a31a79ff24a0aadb4a3bf7ea5c4e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabef10abc8e84c8cfa0c5fc605f378515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df3cba648a14ce28abe5f8f9a19e8c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf8a6be4e49223740e2bcd89f56871517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feb88caf7e1b4705b25867468c8f82518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ccf7f40480cd1159071def1aef3c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d8b7c91b34437dface69fcaeaea8b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88013b0fa17556560db347dbf5601f02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d014839675ec25f7803981170395e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232cd8109713e2ff187ab628a65dda7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8446168273b6377e72be3bff5ed6173524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274b51143df86c519448f9ac20c8ef8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122edee47db71d460a56a88f3a74801526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19d2365825381c98935e7db84f750d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932654a89e4e817ce9e28ff9149a8f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24067fa72704c1180ea6b4fd53e50194529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b980c98b32264a52bcb285ac29ba1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065d8f7899944c5e9341dd196386ce4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47a2b64a612f4a83d32046fb7446a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf110f06b0252a695dc9d789d9ce296533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2bbece564675a49e10f38d96083b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29c3ed1bfb4e4cd8f8a4a057a31dce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2401b3af3d20542c97078eaf155df3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c22ab6775651424411f000ab280f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ffdabf3a6ac19adc9b179cf351387538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed8d2af2ffb3d0b296e5900b16af2a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890aef6b9154667bc78292779a6f7910540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10aa5f5df76e411f28d54606c01be8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102b6748264d8814c5091c4763413b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3c1f22ab1a29a0507ad1824cb598d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7adaeefe29faae4734303475af8741544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08b7f4172c99b9293d67f849e16659545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be098832444b6480be718a2b722d5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d636548d454be33e2d68e1abc7efb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cb7848ecea2c8f4a0ca2420929bb2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d15c169596f8a4b8ab0933d007555a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5acb503b80fc82fdb044c11e7d5aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5c8843c7bfbaac04745aa72d755ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698ffa8cb607b48ba64cd22473e8068552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682608c58819a87b2de6387ff1ba7e6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c864c3090c205f0575efed0b4276de4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a559e0a7a73df14239162f95307314555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c824dc278f1d3d22a1bcf35367227556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1988274333f8ff038bf6ac170f596557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa1c2fe35a53b8a31a29f38db1be0d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df0fdde692bf48e04453243826753d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ec11acdfd56b4dd38199312aef306560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deedd02763a3fe521848d553a682ee2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077875488a904aee6b0e439bc2df38db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25955958ea0640432bcbb82e0e4ae9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770ba3c0160dacf65def439c62740bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bf8806915a827f792ba3203e69f97565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a366cd69452cc75066c2d5a45c2008566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21b13faf1570afeb5eb45befa143d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68672fb77046ab3a5e80ce8b6845af45568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d36888e96c7ebe27e97afef810b98569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a7d0f72a64e2a52ba6d6a60ec3a4d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4a19b41218090435fba3694d2c967571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030c16c75e21558e17a68f5a2bac9d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2a257c987e080a5b98a6bcb6ba109573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6245217c41b5dd94d82ec97c880eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e2be230cea11888d1f5ab06d33c42575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c143104d12181d3fc539611fbf76d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf3ba01fba6daa45e71225655e1438577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0e535cb90bc36649f5b1da8ad35b7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835bf44187fe97c35ca6ebc5401a71d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f2450b4ff7692bdf93cb98d268869580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85747975f8378e50775d761b0bbc8b89581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3bb1ec4c4573e8e2a7dede11c3db7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac697ac9e8b9aba03cc68b106f73a03583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b524c2455ebb16f2ad95a6c3922dab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d348d39b9749f9955690f658d684dc5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439d39a994bb9d8c905788543f25be4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead17158562887d79f01793849489dff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8517da1a4ad06d654871870e17368588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da48f1e1c5de45d098032b9a02aaafa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1c02826f8fa06658bd635d8e69041590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d75f7e1bac03c8f1b365ec255023c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e03dd8e940d44b62e803e0897f2400592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a23d12975c9fdbe739efb9e1329b8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fef2e45c11568a5e13654c30fda3e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9ad01113654b98023d1d3a59f7e40595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9467821fdeff43e7f98195f3c64db8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664c28e20f29931ca819c3adac7533a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f6784bd55787a7b51dddc4a0e095c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99670267a1cfe136120e644912f0e79599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b86583bf10c9068019d28399e48977600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d852ad0f8b97687d2593718391c3d58601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651a87a025881cd6f2403dde61432aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8409ae3b4f5fec6f706bf8594e835603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac537d47a0b29c998feab2955342df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0ca037439938501a307722bf22cde605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815824b9ad4aa767606e9a09e262401606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711c10e0a035f0a7719c142c3eda1a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c2a677e86172af99349f3125b0f73608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dbfb8d181f00ce83312946ee83231609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dbd0e52c45dcea20d71c11a84087c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cb79d2f3d51825ea6b2b158bf3ffc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1e43646722f849bece0cce0e4c8ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91de4296300c34671c4ee72e3206113613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3687959a6c0f9197ad9db2cfa8917614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968603245dbb8b6b8c8dab297d7e237615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86bbb88e1527b745a4803cb4fae4f6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f724c67864ba25510dc69b2751af34d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d160e2fb9df6f3e7391b80e6955cb9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc90f0373a5c13fce8e7895e5fb10e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed8dd9aa593420eab308da35707888620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934dc37fc3c07b3009d7a4fecf07bd8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6eccc0875d6a58b0a3ecc66402df25622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c53bd0b0c5477e726e36c259f2ee58623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568113a264bd168968c83c37f127db87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac711b261f4d2510f2898b88802cb0e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1732e05527edee5e8953f1b32d568626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca38a2b0268b882dca510471ca4ba4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7931ac5a2ea3ddb5fbdf9d1ca7109fc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537a82f7083f6084bf95099a2961f7a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e3db4559cc8e99023012e3b640857630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c931a2fc50bea07d7a4f062df5d4a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ad26068d96e3fd359f9fa17803214632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4313c22cb0a7825193d4b46d4a6287a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472626eb12ab2cd16027b574bcc3d705634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9c037813b00c92c2674d74a3f6a87635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d31837d9dccc3b0953013e17dd2a3a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbeb6187dbeb37bc789e74e450ac1e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61aead4377a1361343de71b7fa75a1b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2670cf8150ee2dcab74b688045150639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f29a9f56f08607ce82ceca902f3ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d762185d0c24a91151695a879b36d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37ae63627812394a2862d4b286fe86642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6a7a6daa7ffd6fa85d547b690e62f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1c070e45d0da04e92dea3032fd5d0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198962e6650e1cdc43ec2bcbedf373a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad676c9ae6cf11a2e5b831d08681e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c519025ae953df50ae667aa8b6cf6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571ed0ae7482882a3b6f7cc71e89e6f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f9f8a9ae1799806f4fa78f78259af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372ad8f2e85f6485f5c8cb36d9fdb48650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b573edf76299622b8318de3ca4bcc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0093605a8e6e3e3c7bc399f838076db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62d54508a408dc6f1eddf23df13b18653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56479e9d0cab569c5fafe03d0c1153ca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d60d61ba5a3428528aed7778d904a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424d633496690f3d275a3756f281cce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05473353422145059eec9c66132edb24657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cf7f8c0f604605e22ba7b17fed7c3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24163f3b462d3d8cc6063d4d23f0aba6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444d454263963ca8171e315138187f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97024a0e71e200774d282ec64e027e1f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fc22104328fb9eafe02e2891279f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44078e585db4b894ea2f19cdac9642ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e35ae816d7fe6e9e21204e254ba4c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d0c8ff66027ec81259fa2ff8ace82665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e0ee2809095dde10df05be7a80060666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dda13c10e735014e3c4bf043ada40c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada689ebc5f35ae353044163b90566f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847977ad02cfd7f30430aa6f5aaa89c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa717f8b5044119c6eae7154bb3d87dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ab336b7bf7b365740530925c097c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d1c8dfda23a6dcf5d5dee5d4659eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf479d9cdb80ef582e3a594a166b9400673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07f96799726b19ec4c29a3e37d7407674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab965d0e3a66e531f8fb3a5accdc04675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47059751ed9dfb36456e764b7a2b0472676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8049be0d965a12d947575ff6b6b4079677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e9c00b5873908fdf76c4a6449222e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b27197d2643572e4859d19a693eeb9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cce5066d8db1e4ccc711ba9c487ff9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53888eeaf9d2c1f78991bebe8972284f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc6e13afb4d38cacf419d71a10bef1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f757b446fdf7d2a65a9a33d7f5438683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de279884e26b3d36e8e416c0d857ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547562cec40ee0e2fe5a53ded44f5fe1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ee8c98531097056c609536b4b836f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3e1ea07d1af5891ef9d5b0688e66f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89dd713aabda654428001f9467417e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41102ddfec4b0e1381da697f467765f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96ee42d8ca1dfedcbc3f0b5fcfbf88690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc06ee311f7e0c5d4abf3a5ae305709691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1602cd126538eb8001b37460b54156b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afa59b1ca30913d41ef24a3a93f74a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44c123274ce9031c799fce575de010694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8251d88630b902e9aeed0fbbbab46e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba793ccfffec57c0c4c1c2ef5e9a1a1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54808eb8d1b5a9548ef7c46831e2e02697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e1ab0a39d4e97b2def85469eae333698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5764dca6d87fce13269326d6611a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e902fe03cd6063ee21dfb3b56b5660e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31809823b93dd28bf5f57908d27107f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f6f40268c4754bd93cfacc524c975702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffdf8d7304c9a8a65f32db4be0e54d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f532b5fd21f9dfa27d3ffff9658a3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c296f28639eea00401e4c5ce5a5dfe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c38e20b0db51b5b3389023382a6ab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58407abdeb472869c5439ebccdb02d7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810bb9d550947c302e6011297b9e06e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4057fb86dd686be4a7498c3292ebea2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2a877abcbfa7caa3c1f91ebe74985710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcb4616fa1c8708bb39fe06c7f304a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5366075e12592e41f31c4dbb4cdc06f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa77be7a40ad2c60a4244f820c62256713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a8ffc6ddcc5df9c7c32877da8b86f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e573cac11083e327a4efec368589b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba21d8e1383a5e5d1fe62870721e150716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652b1c86e3b0f909f36456a499ad29c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694ba6d881d5ac5bc5f16b6bc48a942718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83997919f9a756272c68095332188176719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c67c1f18f393c8bf34e61c63e9777c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf8f64cd1453702c732e9d6ad9e685721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff41341c77ea0198d762db449e80fa0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045beb38b3f056be3a987b7e21c5cd3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361c44a99158c20142b74b546cdcd7b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c8f8721a1f6f387f3addd0d745c8a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4e220a1e40f038afc0d0619fddd57726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c43eca8a6435d21684e8eac125735727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e86b1ca3a18bf1b6a13b25f0b00cf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06090393fcb9656ce8a7f46485cf0c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b281e28712606e5a19b9d2ccbbc3b7a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd012ad088d5c6b6c058537ac691cc55731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9a63323caf23ce189155c4d336a4c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129895f340d58f015f91acb8ee416b2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefc3b209ce498cfef24725f6571500734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea7617ebaaa9670b8f39308f487a4a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412b3a1c057a1f9354e9d9025a86ac7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526331a888f9bd29cef76404bee5bf1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccffddf6cb9f47e97f857fd260765f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859a6fc39b6ce0f385a90f9082ba720739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36cca4f99866974961dce57eab17f3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a28210a7c354c87d9cf0e9834ca53741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65708ba998d2e0e1ff1f0782c07be07c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c144f137b3b3c7f17f0ca13bd75868743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afc8c806bf707c73d718ac7dd4dcd9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e33fa48ba0969d4ec110b3fb8025aa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaba772f8633552f12f498dc62f1bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3678a80664c728b1efd2da9e3110bc2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac7c65e4b3cb73da0d13f3933ba4c0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86399828e46a7ae9363218741042875e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3685ead8e87c75d2a07d0bde9e95837750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0c2c02fa92f5e97b14217ed3356d1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee4bd81ffc7adebcd4a7f065bfa940752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819397455f05135d8d006d2a2b412aba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac758a837378c9e74a7b91b8303dba91754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b407e2c0e3fc7c5eb1a9f97b8470bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9625978ec8bd119c7f0f2486908ec2c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971df43d260fbbadd04f435c359de00757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919b572599724aa86745150e27e9965758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfc9c3297b3766421409e274b3e098759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fe4b5054e560ae8d21ca1482fb2101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8be13fc092e80b5008c5bec70ea262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71e6a71324b64a4d0fdd76477952a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c728ff17294eab0f962a7bbe03972a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6eb0a40cabff57041bf4a59bc31d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab134120b3ad77a2af12da461944fc546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fecb439e8a167f2f046870532f2fba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe726b64a79e8bac4d7d979533fe49b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9ca3c3cc7e50cc28deec23e9c8ce79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a5d7d070f03b478c4731b4b2f985f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2cdf3808de8e95daa692c5e35d07d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923573ec0acc1346e6c2edb626f3cc612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c43afe1f474ab180f5a24b4ae6d5a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9af1ea02c18feddd183029f7d4116114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01777c7b0f6c9637544f4d8aabf51315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d203eb1b17ae86bbe9fac2bc2d058816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c83e0e1150c931ed231be67903b1c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f909e16f954ebefbe7bff63d796a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d53211ade0870bbef8efb3dc0c829c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ac59f90c1779b52b7ab7857a8c4c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4766603669bb162da9bc95122411a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320698a020c9f827c6e715cc6208c6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba31c758badeed6aeb186b9f16873423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd3e301625de0c055a9ba3f40df22e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7181a4a33dff06b41fa8eb908dcb92125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa03d16a6e1ffa11e69c46cb6fefe626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a485d312f60232a12ad0a2062fda61e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dbf129a7ea830d2c5092c3f4d501228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b14479847c8c6f66b22a9d5f0a274e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb4dd7f8ba9fbb9f1a90eb03befb3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8b55d9953f90cf3c00f7a3305438e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc806672e395ee0b543756c19ef7e5e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c4326a5ac4ba20119db288822460433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae196aaa5dd781473fb4fc0ec741c6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d03ab3ea8c2d95d355be91a11995d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7acc349ae4c82d9840eebf53d9892036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2a6572011da4d8486c26fa1826c3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4a471aa138411e4d57f6bc38a48dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28958bfb31be1a5cb12f8186d5e391a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544bdd7c999edb487d22bd4d6dde54740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd454838d2f8e703c3f1707fe19864141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b6932b639cb6fdf68d84f711b125c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bd47c4bb0bf45b4454fcae52e284243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917cbd29b66aa30ddfbbd95894ae7bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3bfae872d6dcd7425c892a3cdb61545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64877f346661b40248d6aad1de986646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425b9f3d8d684193b76de6118389b8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7610c4203b367052c12517b522006eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bcd04d08118a7108f98e06cd2a28b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597ed7fe74a579cef226ca1c27d5f8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc794ee11d54bad15bed95ab72100d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5aae3767fd2b1f0a9e89691f14bed452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24f4e1434a466518f3e8fb726439fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b47cb4f9a735cc5752580e971a00ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff86bbb6a124e948dd170520c8ec32c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d54c1487c1a3b424a29927991b1c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d67e37f1ddd4d514cf8cdacb29c5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4173942df5a50e1643780e5bc7b972a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd90e10ff9a2b31b4c35c6ded53956e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceb05549e26073af001a6dac337d1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48442ffe4f6d9751b198ef041b4738d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fb0e4aef260b3ec69555d3901033d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e33e4b604d5759d78aefc3674de6e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7305eef349942af0608700c18b291264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f44095a42b443a133524468a3a79665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088ce63fdfebdd270e12dd2759b1ea566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a19913af0778f81fe72d00e305b81e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33d99cc879f5a5a717f1fef0500f7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b8cbfeeb8e716eb7c4ae560471cbe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387fd90f85d69bacfaf426f853871f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6d8ed7dc0c4f7fd59f7c5e4eeb24b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c8ce60e9aa03110b3104807fd65a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bace4ebc83c26221f626b4aa8dbbf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc0679111b402174095960ac475c0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2f1b1499dcfb28ed2417bc6e8d1c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629eef2c9020ac416059a29bcc0ac12576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9182dc6d47a5024fb669c512259d80d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da6c98bf3bf8d83ce7b28b5ae140d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abd992b836c5ab684ca25b868436d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce8cd33323782e50fcc51396872d3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c02cbb773f35b00f63c9f19bfa26f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65aa59646ce46a763d57cca4b9dc11a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490601556bd2ee5d5ac13493f3884b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54431aaa6b7216bc4a231e5f27191f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafd54dfe4eadb6d7f00baab159f95385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881554339ffa8aaf659363f4bd989a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f88cdb9f96307d850d9f8c181596287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbf6df82153abd3ef871c40dbd14e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dd5507277669d823e3e73ae280dde89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8a5839a2ad17de54ed510f38883b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9083a69056139211a5636bf8150c5ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e27f25c14a42fdbc8577abf94351a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01f877d75b970c013cc73bb5840a1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f069a99fa0974400ffbf346bb87364e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf3d618e624a3dade468977c3e850d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c8ae3b5447ce79db99315f89ba0f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860cc8dd905c833cda367cb1e86776f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10c811d3f5158d1f55f1a9c16ad95998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb0000b079440045aca57b9120a65c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db948357777297e83378cb3b284be5ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9901d1200cb1ab0eb396eac9f600c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a92ed8fe3f4a755839af95e7410857102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8ad82bdb40ce0e261d0818c6bde67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fbfbb192de98a07a2481a03cc86ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3cf7b9c7b74a5f0982fdb1346bb2f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bfcbc2527b1b0c730a2a6abfa62ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81e9bb557adc83fa07ab2f164d111a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebb74b05e727e59f8b1e97bc42ed8a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740adf75d71ecc45de178322677dd09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8393d2b90072893ec20a52786e199d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77797d96c54e1371e25e09bfec46e00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea724372043fc8421d1949dd570c7b60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21ef0a0f343294b928b46fd24d7f07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf6232ced8b4d742df764a076b34b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47000ec1929854a3dc90a45263f158115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a0e56f335c3e947b62d330a265c50116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d02d87997a1adc4ec3baec3da2ad83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da0a6bb311c0ae194c472fe26d7266118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba455ce3a4132b74b126662a4ca9dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1bc017063e07224dba4ace68e4112120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d4082e7f971b5b92d72e7a3792a3d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5fd3162205bd58205e11b0c531fae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d7b28d4418df3eddf4789dd5b014e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bee9d23d6f27eeba395988e6f5508124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405dd3c763bcbe829f6a8469df234c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacc13869e1e409325815c8ea16e1cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f4f000bb6a305f7b7d1ad3aacf343127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d55f984fa4da37098c566a204b945128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c0bdaa59ceb0d199abee8ffd4342b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3dc91fe45cb990f428741335fefdb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b8d8d0308943564caa26fae7629d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2f73785ea2f7180bce3945d8b5e89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0856693cb189adfdc22f56e531b8e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bdaa386ab888556752cf9402389f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f0f443511725584e478ef62e73db5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42268f74aefe59da3d8590390ecf1f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfaa429dcae4273047d3a4058046bc1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052b213cac43351cd7679a777102016138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197637fe2195d28bbe949f222ea1c7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143621d02de87be9c1806990e1954c69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa0f1b9e1247bdc493ecf763af3fcc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536f0997ee6de7adcd41dea1c0349ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae6e67d54729488190ad0cf5f29271143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd83a10d03b2261740ce589df97a4b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096062eb5d8ec6e683dd498ac6a94fc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d771468044e0d4952daec4250792137146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5421b64b8fc846440ac1794ab0caf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db4e8bbc75db2af4305f9a55279395148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e5c2bccc109c4c3e092ec422673ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b75fa82a24853d4fef1bc88187068150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38e111ebca801ba7d7cc7c9599302b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd40f6977d7fb55567d484ff1340414152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656054e622796237ef6a35283cc591e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bae54af66c2e845c9c926c1f7efd6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ea9f78c9e63bbeb926db175845640155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94e009b9180b6aad4ab9e5e2d5754b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5956be152f58f4e5b829cf2dddd0ca4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d13787783c19d49191f565c822a850158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a162511ca77db76b48f05710b1195159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b77f97a141d1077026e90c1d1dce8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce20cd0fc0dde7c9abd350a930e3b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc458236329ab3d32fe4059222e49279162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e197ceab681c892a97cb790b9ab189163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dafe32c278da342a9083e9ce7a4872164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e3182726fcbee1e567de743534c20165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e1a1cd1f29eda90fc2ed2e1e92718166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc85de00b3dfcb1dea185ebdb30c6cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc9007ec0161723255f82e9f7b2abe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b84320987cbafef87f578bff68d881169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0f4218dd425b94161b2ed584b7ca3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8ec3cc97b69d2e97a3e7afe214dc1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238f853e70f200d03be9d82bf27b8cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de306991d02e7229d6cacaa0545a7a7d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8378e5cbaf9f2bd3ee61c025e873114174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72eb243e9fc670930cfd35393716576175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c417faaba690e550b249725d8a48a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb95837312b9357dbc818ab2da62f58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba55031963c27b72f422f50378d63a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bafacc4cd884335e22a149812bb67c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9465ff82f82834f98f5f0648de9beb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94fbe1897b15e0e0013ea8eada3620181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dd7e7c3eb1b48f7497e9accedfaa1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c188b47e45f6af4b766b952fd4149c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec95a0ebcd7c4c95eb7091ec9e68122184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d880e24204186400ab7134ff6494c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389dea2c4f088ab1b47ad11080d4e8c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b433c14af822714655399115cff81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0327010d02ca9cfa1b6a849a87f2e01188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dd3c475514b73df6a4f0cf6a88095189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bca48669890e091337e1cea31e5c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d4c46cca89555498a69d1313c204d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33029ada003f8a8fff549f7629e61891192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8114580889413a22f57794c267480193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b376a1961320dd9a4b765cc6bedb4d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ca30278ff4074b5a7b01726657f0a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b863fb4c40cf80e3fe11512900bef8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0960e6f9bfe7b4fa79ad77c280673197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d10b3eaf1eb87148fa86078761962f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5d7bd9a1a244dbc950c7f56d1eb73199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe89b1c5640f92f1e67c6ed832e02c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29e2dcb6487af1756d85df865bd5d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e32ca6ee31a5baaa220ecc940ee35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733dcf9ea66953223985bdbceef1f21203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e8161dab97c7b154acc18b9660000204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249cecbfb0fbabad00780fbd181f6c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0f393d597754639090a6e489af542206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d911c686975932397c8d528f1d76fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d80b5ac5a6041e859ee4deb71463a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15bee61656bc5413dbdf2858f08a8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1ce49516d6f90d8dbee91587e49dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478849dd3d2cade83a6d92e37507e18211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be5b028f55cb0b1b20865a4db3025e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b809463697a1231868842b8962c7b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e42e53bf28137f3e56600175e49a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8a9318ed6ceeb98adbf2de4abd7f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91428ae6419f78d0f2bbfb3694e990a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab3ffb7c39ae27830e8c6ae4ca8fe6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2f81715f31bbc6edb84ae776165c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28843479f97b23627557332c2461735a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7ea299eb93ce530bf21e2c6af7739220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc204eeb28cf106c68bc2b660c3266221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68befbe056a2caea23671ddd95aa055c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071ac38cf34d1b1842bee70fb715f42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cefc9bf02e16992e63157175946f50224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f16e5bd3b864f79316fd6aa9588ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653781dd883ace4b1f1fd5496b6e5afb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe29a9e7303d83486d2c54ad2ea9b69227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c625ac84d1e91be7ca6165bd375b985228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440a076cb0660109ecfd677380fb329229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5e198769f0443ae51c73dcf52a50c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a9b1c3ef4c919213890755e99b4ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef63004238325c1044b702283a17132232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281a8e1099bd92c130e67967acc6083233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd55fe945b255643cc07d40bb75288f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2549c4f19346cd8740e815ffbe48686235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca30e180b8922fb292b3c0317733d87236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eda110e0dae98fdbbfca70ab7103c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dba24dd09e3b8366a89e22ab08f5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a56ad8f68c5c1a3ae188d759e1e87239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdf861303d3f70b837eb1d02926ac1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cd45b0ef18d596b765d599330904b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e907bccdc716d4c6e07b8981da34a01242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0387f6bb9b89c9cfe94669c9a9594243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a06ec890b832d709369719ed9cc1a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d5b119e25abfcf0ee97d7f3c86a22245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12f89fe668f03c3e247d8ab9483040246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd4d5c9c138d7515ca123e9bb50356247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0265bba400fcc08d83bd43d359987248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796be36f0a9e33116db8ec3e286dcd3c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbe143f766f36d2b02d3f3ff1c612f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ba9d01f6059f59930e25fd7e39c1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1c88b79bc411521a8d24ea3ee4dbb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b15e7779621a0a2ba2356f598cc0e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5af40c81bebb0e694e2dc8e7f91141254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3e0900c186967d2b689a8682c8e9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8186dd0a30834dffbd005dffa0e2e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2071aaf8c405adb20bd2f77789fb3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f1c1e54acbc2b4f7bfd661364c0a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e519ae87b65d55a9e3abd4cf55df06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919378abc3efa4aa9a258c47ba70699260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23794996cef031b38ef7c83cbeac44261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0c4e49b8d91c598f518c0bbc6669a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c7f29166e559364e4ba65c3c08536263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e4be69fa2a76cea3b0b947554ec90264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ecb37221fefad8ab3b6136812027b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b605f252502fd47c8397502cd897e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6aae0b4c157b9c62cff79f6c68b4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81819b3d0647411c6e990f09913bdc61268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594ef0c91b0598ea0f1adef98944896269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bd5e13d34913c0225117743f0f17a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f467e8e1f29ad4d477718441f154d37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65510d19413ff647f58748a2b903c34272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09140f0c423e04f12e665f5bef1dedc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd088a2a68b56301661ea755f9773a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cc9632c566187cece9d51fac0ba50275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ae4dd171bf5354bff615f3dd38ba3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ade18b2a53b58f46353a85c765eefd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28c413ab647898d91e1a03ad2cab9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663f9a548681ffe25408cd8a4efa707279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f990acf68ee9ace70f4295ddc630a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f3ce8d3fada6e64d47b39c985f9a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9e893f56b83c2ad5000e9f3c973f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c111460ef4ebfabcfccbcd1c69f830283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08108dc1eb6103cf65860597fffbce3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e35e90ff133b46f45220b806e9626285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c44e220a067e0310a07845ed6d74b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5aa919b959dfe408091015fe6f3493287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3199a09beaa755c9e2369c71b3c11b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961bf51b5bf5e64786983c08900cb9f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ab985fd36ad43151f22dfa3683078290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8727b0c0922d6528e588bcd0bad4c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120de575b18e05195a3e0817679328ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb5d94edd03cb10d5597447e30ea9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfceb15cdbea7a40823f1f613d7ad51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb818d031e7b473447d0a660bb47b1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556574d5e8698bdf898e1bd17e6beba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26421273456376fe2b184394a841e1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4172b6674db073d2b791f5a51a7398298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16577ab0c77fc22987f93d3211ff19b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21766c00cec3298b63b89e07fa63911300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb735f423ee7eca630080dfebc2bc9df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb414367efd270c98bbfa441534e61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c59233ed5d041b0921dc6ee1f9fe33303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b78f7801be0df3fba956a57dfe497304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303adeefd250a4cb88606dba827f80cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b0d8a8e614acccfdbcebc34842e85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def43c86389918ef41dd4f996752c67307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d326cdf285d0deef73c5e252d2523308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a33c6e3ca26216ef1e2866bb1b60fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd97d99b52f5515b5ff5825fb8745df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbf6934732308cb022309e35d5fe2a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e6f2a28bb56f5acb5e247b56aff97312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8242bfe673fcdee32cb1c26d9aeea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b2913e09f80f4e62a80c2efc523f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bc82d5b6ec14a59311e64d5e54737315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38734d7975448ff4e4443d224c33d017316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a21dc4dd30a993f0f9612b39cf06e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8252b3396fe76121d58da24b6f6101318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7c5c3142bee72074b249a83aa1637319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74167fcfafea0dfda472f66deafcc81f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b59c680bc52f4f6c0d78e9dd52f504321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa174b99b2572c04dd980659d12e06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c90f19fdaf36ac87f92011e587e10d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ba1ccdbc9cd89731b6b3d3d37b546324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306e9ee88d50b8582da4bd24dba182a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89325116373dfb46a6495f2edd9ca4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b7d8d2b876a8a0612448bc5fbd13a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4dc57f1a086e2725d71c7ef099225328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51937bef3d96b71b1376602ae47bb6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c08f45c2abfb432465c3377f0277b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b90b829685282044161279fc5c2eb9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b212a5aa1debf69e39de8a6ac1b94332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ad29545c4c7f50414db44c3122d19333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e123b984ae6dc0ee511d0520bc2d99e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f264108d2aaf6ea94c998a33359c8d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bd500c70300fc1445c3809ee9c4b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c123df5aa617fd31a6a333760df4b6f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3268999b8f049f898b9832e7960bf38338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599ce01f147c8caf3ddad440360a161339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab622a63e751e73daef8454b8eae39340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c59d7e981232a2247919b2c3f4714341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02f966c95624d46aeb0ddca8902d48342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71c9a334a0345105c54b6545c5f61d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36208bba69793b4e9222f18808721a7c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152cce0de9b32539404b38a49f52b17345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ff10b71632a8bae50942964b87a68346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef681ca0e5a0a5f545221feab69fa2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e158a1f4125b9b5d9fde7dc0b86f279348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb0102e7974792a2080f823608c60d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f499af4d306bd85b8dd6935ad565b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596aa71fcaaeec87bfc6c228ddf8bcb1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c04dc8c974e5f18d85c6e46780109352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0a53498eebad4ae558b7bdc32d03f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e38ccfd2ed0557856c0e32a3605ad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8bc24431f1b6500319c37e21d485d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3717efba36e720ebe1c064f5659634356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8910bd3cb4cab56062d290c65616b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9057c917b1874fe87e430df7bda0454358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2588bceb41cdf4d98394eaef3a85e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f2ea1407092b35633ffdd3a2c130d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a252f86d1a4d2ea202609e1c437a204361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14035d731aae548fd5c28d0046099bba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79146c64f8590722490507e350005109363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783176ca3a05c0b796086d12cf835bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a86ed76cf12ddf325072fd73c799b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02555201926aaac8fc43b26d584a948366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceb2997b1776a0c028c0119ea112b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bb8e092c39008ec7381508de0f682368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0348b791b2ec0386da0dc5653d53650369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f1a93cb6ff39dcb97645fc7edf289370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fde491189c3586dbb79164dedf322371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98d1024bef2ef3a39498f609f0e1d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06bbb7819c188b6704f521e0f6d732373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129ed9dc6589fcf3e1448cd4a06e7a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d47bfc751c4debe4d45ef7126633e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e85888c46eaf9ddeddfb62f78d621376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee082669fc0d0020fcc890ea0d1d926377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c20ec84c69739eb4c1961107a1072378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26a294f891a606102e23a134c923fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9ce9579df072e0d31e7b5a8733c05380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22d7f98c22882a712344d5675d95f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350573c7d69c08299878e76443a45bce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc3860b0cd37326f368255580ad865383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e4ddd3a5c30975f248b18a7b9cc1a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b2c32d9f7f4bda9486695ef5a415c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c896aafb7afbe99cd66c79b57600cd3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28cf6824912be2f3c977bcad13bd99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036512e097842f998cab3c8d1d84f0f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1ac49778422be2cbc1ce24bf646cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b03bff6af4debd618bcefd18fa960390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e63dacd940b562435047e2df1197f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a33d87f115462a2f196e600ca91015392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c836585f4c2034e0a25d754d8bc1d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ba855590bf03609d2e803ad90f8c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695aaa797678c51e846ee1b0e02273ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c97f85789876ad2516c32e190cc41a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cee41f99838ecc6f943c934887ec40397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d45b1cb093c8a16646736b8d525281398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205df8d776d507942871f78df2d6f75399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20542c547213e0852a29b478b96bfb91400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c597424723913b9e7d5400eb99a6b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d919e6055c977ec5f88c0790a1c0b0c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af3c01815f601d062149e2167d9f73403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac03ac38d7b832311d35e23595040d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed22cec1fc7b6d2f10423505edf92b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e96fe6db2706de6a65209a39b5296a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b70baef4d3cfdc7baf9c04c97482a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665736541e6cd04debcb6f3688391334408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb861119e79f9fd6588b0cfa3246142409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54499e08a3ff2eb386593864e4e9844f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad51e35102436444e34a76b661c2c91411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996735914c9fc36d3127c710d45fe91412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50ec3e20465494cf49f4791ce08ed3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28151180145441767eadbbeca016b4f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63588833bd51bdb963e790a534ab7cdc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707f87cefbec13b3db6bd63ff855538416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90205376c098b3f9e6a32b256fa49ca7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469578a9cfa5d102ff03b707c8699de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a54eab06de1d75c5b29f4f1bfeda93419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bc64aaebf4afa9ed220696895212f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab7ab548d14dece5297a1422818e96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481be3d817a230db4c6c79e8d9aa33b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899739cae586e29e29629942ca314b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4869b77c012e637f0135a1ec5d5aabb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1adc0dadc9ff2d30ec3b9609858c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5147550a72274f761ca9f70e248c43d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb358cd08db0904e39c590bd6ced3af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24aba0cd4d5de93855d3e11387496b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bdf61d4f28af3fbea8188c7a8b55b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265c3c2b32df8235debd21e24c5905a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a575748d652e3186f0d9f5d4e7ad492431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c16006ad77400fe18c23208a09ad34432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80c4895e350deb79f0eadd76661d7f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee79b759d34090629455949b8f1ee1e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29b7f27e05f49c80606d49cc42999e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5dabd3b3b30969e1809e9e68bffbd0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe4256edf1793b26b5e993d3cdcfc5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73c3bb5c9aa29f4c526ec4dfa0a2a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e921eb02051c7d525295b517a75c68439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adfc67706f95459e2b859d1ab3e71d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a163598aac8aa90364cea208f9e1a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0384a12aebc934de41c15e1518ef8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00474e1a8daa689f985eb642d51a1b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616a1522a2c5ec192d76d0fb341ca03444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a982ff2fe07cf191176ef77e7ca460445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7ac603110238b37088abd87f352ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce48d375677a1650b44d3cca77a658447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c082e8a8304a3ce1cb71d684c355cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebe93ac1a3d7003287691a788ebbbe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff53c3de35f605ef4e997425bed80d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacc1201a50505ea3c9c0dd82227622451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a9c32fc054e22a613a46513ad780a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24a60a14427383ca76a81c98049894453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e17e1af698749d5e0b1ffb239de44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4d92d579f453ea5a1f751bfeda6c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc491c0cc39b1a129aa8e6567a0467d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb064f4972353be2541a5e91a55dcd0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43e31d80ea80d39b86471217a5231c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814527ba8a9c53cf5b916ec00a2a695459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5013119611b7cc986131d96fde05924460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9266becb1d0288ecacaeaf7012315d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933d33978dcbad12fdc46375bb0a70b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7943ae0213618bff28fbdf37605da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c2f5484f3a76a23aafb4c3cdc5f1d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e3c7c315ed49598114bd04d48bcb6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068eb795ab1a4d51ce542b750f4b6deb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4188a54b3e986ecf7017839c6a8986a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6dca13ad39f89becd3e448ac9cf3e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2576fc2494da0eb60942dcadd9af51469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788ea152826abe76bb1c31eae7f7efe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a275cbdc01644ae9c93d218861aa492471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95513216999edba869dea6270f680e29472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba94a936e48ed74e47ce7599228496a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555292de6644c4c9269d61832eb4fa7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ba12e393f8a337247d1cc17b136f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fc4fb96439e34d2fc524c7fe6836c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c878552da1a382bda3034d5d5bafb11477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4480f9a73812912c55537f1f82e94478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d45e7694e6bef231afe19e4f613d2e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d894eefd78f978045ede1d685644e2c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1172dca844cc0c62a91f1fbbce0b49481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e9a36bd32f9bef235ed20fccd8826482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c83ce4b058676d2c6ec13127dda52483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed900845088ab2752ddc5746db2742d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247414e83baaeef092f100c98ed4e8ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48d43787263ffeca2a925d4c80e3e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2cabe7791c8f7d44d5be479d1dbb3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a168d121f0d265d984bd4506d8a46488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451b0e2e4b41c8bf3691e92ea0d02ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1749794866da6706d139f73a7365013490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf22523b5cadf1cb74bdbea589d9f39491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e10f5dddc7386ef10de183eba4b92492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace21951098942c88dcdc6db33021be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089e78fa62efb4169e641adc19690bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4093c4e33064a8f3a18be1d3318db0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe6ecd0b6f567e3a42bed8a16ec535496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3aa7e6cfdccb155bf363ce046d7c8e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553719f8e610afdd7d7c4997dbabd5d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a88b543d274179e92392e95471105499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b29ea8045666b9299d8275aef6834500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f3f7c489f89770910ee213ab2bd19501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df7d094fd8b68215b1b410c63e0b28502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044763316ffe51516978c549098a8c74503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a4a9eaaa355e80799cff233386680504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa045f1112ccff2561e1fb15f10f730f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12573ff40c3c693b4d86a02905054e51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617621a87478ad5246eecbfe2d9da696507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7017ad7a6adb6244bafd2c42cccd4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76a5892871c0ea46d118fa83f4f2a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1413b9b3c9cdd6de77864c63937b80510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90461a6faf969224f19592422cb7235511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e36d6c4ab87529bc427bbf02cb3f3d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298874fc5dfd59b60be938b20d132be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a438918f7429371015840add22a8734514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c4f8d2b2ab1b22c1aba12ca535805515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bf6e71f5c8b79f76217dcbc2e2d5b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e6bf8a1d68512825ee3e94ea1c77e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d753286151922914c00c929f5a69b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e12092a683ad4f4547a9b874797ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217e76493b7062a1a4417fb686c1114520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084c57a410ad83e3b1fc779da01b418521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d660dfb305603c178712d0bad9bea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5a4d8f8d8384d91f7bb99b68f83c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be146654c5e9195637aaf9c5fd4da0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833298a0661d1a89fff1e4cef79ae99f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad679e9d57183b73adb659592e903e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c022aa35c739e6f18f5e3d032d37bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6875ab97f92ad8b88b7964e77fe22c4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe3cd9548a705240a4a4b9f018ea16529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d027228d7e55a9634598bc3287759530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c62d19d411fee2b614b47f0035787531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278764302399a622b2fa1a0ed1037c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed27be28d4ffcded29bb539d27d499e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce95474606069c4fc363c3d8e34d038534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311b38e773aec80c76328b63adfebb9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfcf1bbad7a25801fad586a67172a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6bf3e158ee8ddde60348bb7359598537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723c0e391f07cb863389d9ef7d78082538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61c90d4d723559ae88e5527bc63959539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b3180fc20f34f6270db844108414a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e559b808008313cf12c305e081331c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cf9388fab1a635d6ee5046d5b2997542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70f959c520234e6fa5afd4adeb148b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5d9557439da1fb67bde625237762f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654d8d90500d2327cbaaf5256b11765545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5f45f69270717f0922a01b078fcbe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff458916738ed04d7f602b560bc1106547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a75c609a98608f552abcd6112caa60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d592f25d4dc1da49e84ddb073e4261549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf53553c2aefc8e8e52e350a1d3b04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7542162c54bdc8a4144eb9b10878838551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8363f7f2d236df4d873b02614dbbf90552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81155eda673f7b8cf80b28da4726f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101c30c1cb724b9e6253521c7a7dab0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780e652d471cad7b9190941d3ed42d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342af3cdf5500f89da17bb116be2cb3e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f48b6cd1ec2179fe9d4987336f1ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691abdba8a2c0613667e7911355808b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121eff28709faff2df2ce9fb9e2a5506559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f78adc1d0240031feee14765252d57560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f5c20636fc581c8b02555c46fda9a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c56dfb8a7542c23e7d52abd81d1f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9720c0eaf177311553d46d0405cc66563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836f443553c1357b2d473a5066ead22564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2a34b6d360c1234ed0d1a2d751c4e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ca30a441d25cf644cebea30ce1260566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea665412e758580ff4bdc298d82bcdf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e72cba25609aa5a2bf12104f7d7225568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796b0eaf5caf300c52622ae1c8879d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5887b0633470ccfdfdd8ff0129cef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ec2e49e141e3dc2d45abb870135ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9b61283ae776c0ed42bfee5e0fcd8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4696fa81c2102722cfdc008d5537d3f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4151ae03ed48b2d9078c9e538693bf8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551919958ee6a5f9cdef7d1a5f1d44e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34877e3b8a9e2d6296af3c3a6da9f7c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b4d65a067e14e6b509f714b5bdf49577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b56d9bfa7fb367d95ff5559267395578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd38845e8f476849acbb6d9b09aa53a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d3be72ab61fa5aa8cf859c98b3795580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4b826e46d05e88b532b43b114bab6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8b35984b89f33ad66ccbf913ff00f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd5b9821f9e013655e15e9b315e307583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c5135f5936edba62f28234f729095584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004bf6fd5173adf59923456e7e7fce2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e4def023e7c8816f429c03db3ad76586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4edbbcfe6b2cb52c51c8b7b4e87788587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800e0328ed2bf3c09e260757ac1e661588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cadd68b8e0bb2b6aad4922cc23777589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba413785102ee9a6c38dc20161e5235590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c852ef393935719b59bdb2a2c5aa9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95206f9a67543bfdb3ff1bcf4401c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd99483eba843886e3a04ba71faff0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa6a7a6045b864ca6d17afb103cc5b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42638627080f1db4f405d14594ddc6e9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401a4f8e72b53330655d4b8a637891a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636a904e2f8aebe4f0dc8c00a5e0bfa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515c870a24add525ad46e32cbf08656598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7d7cb0331d8d5500abb3b5f139102599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7acde8b49c85a060468cbe15f82bc3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d0e9fbfb27b0c933c376fe3f9a1bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe39bea2565eb83a78f2316f9beda3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f2ef1837128853be0c68f17e96c8b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135ddc633f74bb746c3154f8ff151ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd57364ec29b55d27a4f951642e0f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cb7ba214927e69410399292879996606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59648d556f52535fd06ddfd4b17c089607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748531f40cee3dadb60dfd372a95567608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8771c9362302eeb500f5eacb1a17962609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d5db61d5211a92358267bd8af189c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a595e4ab89e635fa8fe71f76669800611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74a442cdd053847009831889e26db6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d3e2d13e5a6594a1c62d54ac955c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359e0c5f31fa28621c5b1eebc43e659614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdba41b8974738a7990793b8073b65b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef415f902737f180d40e5a9f57510f05616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc10db2c36d99298852bfbe85e2d83617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c533706360e19fa2b6623596373ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50480a1a959a28355e2bb67c82596688619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a6a53b036bf2db58f1b8a181e0408620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9f95c79e5c1633f9b487ebd11db10621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e11b0ed5192552408771a639a1e3a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78846f942c29449aaf675a3b6d90682e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d526a2734cdfc0b6aa6d625bc71f10624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fc02d2c4164b108fcecada63af9e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d54d7a7894159316e77a53c0579cbf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1374d1f51c73355a6c57316d7fc82a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206b5d097ce132204f78e2d648b80f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e7a8556b7d04da7ec10a22126a770629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8f75d955aada79d892cf481794cb2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ee9bd08184da39772e136a65a2fc6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed02b427cd034ca8ff1307474125edf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28cfdf390a34a6b1b89e80f289a39f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90554f6f6976c4ae0f374e8656bd780634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157d252670710b40d87e8ac69c67186635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81359d3b3fd7a54ac19a26ad47ca359636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb981d07b9dd28650d7fe656e12060a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96a18bd5b66a02ef50d671297ecb97638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022c6d65990415274754edb8441e1bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99e55585391cecb39eee2e58a80d34640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cf665a5485f088482b9da7d80ca7e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bebae8bbeb3d19a17a0df171104c0a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ae29fb35de6b2cd1c4792067322c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f6171cd5b62312069a0f671e6439b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dccd1419aa99be3b21af152d95022645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff301f7463c439bab66344bbb2bc11646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329208615b57d9ae425f291a15ffcbba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c66478ac234ded180748616a9c172648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c360e50215c5e982320d807579457649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc3692fc79a5a701a15473fdea008f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e14715ca6f42cff083715a104e5ae2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d73b0b6414d2736d257d782815fc4f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e1440e29fb1981786fc0ae24daded653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071eebc4b23d4b2e8a1ac718c3b880d4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c604891a8a4ebc538dbd546d98bb30b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef43bc005b16a6e58d93b3f582774e2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168f74ec15b11796e30a7afefd659f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bf0aee3b0b03b172b228a154106d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74c97f14f3b7179d8888d59ce364cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7007dce2d0515216ea6eb72664e9fff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ace71a6fcd9c27cc503fdc7c0fa2aa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b74a0ad7a1200ad9b03a0754bd51f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1623c9bdffa498af34cb018c5bd5c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cbe078ebc131e3ddf5a9a9c32fbb1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dec8c43e3799e12587276a2f3d636665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32761f8d653f3fc216c09ec18fe57caf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c00e7172acbcd4f99d5f448013f3fa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356cf6bf5081b2f29d7cd8fadade7b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754480bf9214846c91be31f516f2f82669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cf315ffb359f52eff3d846a72a52d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf162076ba1caf9085bb70935171dff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f1e1911627fd846d28f3693a83c08672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17291b800528e5cf9bcbaab35003237a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c00f505d80a39ad8238a41961e6224674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d46d7782a8744758177eab2b93a70a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acedca5434f17c48f6596ddf633c99c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557ca8d278f31d92f6ba02de6d89c54677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68cbe7b4bc94564ae04962bf14426c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f28d691c041bec427c4cae68a095b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfd7769f6d76c580b2a1c59754c4f3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3d2bb4df9b419b77200fca1df3f5c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd44d3331b8c1a5a0e0853708682e7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44680fbf1f942cc684b3838462c6b8b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205b6d13d8bc2d72634d31679e5a2d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2578f33de7cf77951806808b4b86a30685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f150b5d2101a306af92ad0b6c83b0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381a412fb58dd8d6a35f21e835d25d8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4424cda104d9ef3aa039645c924b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5fe6a791e89989bef06a34aa0dfee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4532c10a1996478f223cb1f6ec2069a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30ca3e9b2d96344ce6679a23083106691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615e33ec5742b4fd418c64a4d1e8399692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c48e4c395397429bfa987b673b20c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48fba318ded9a308743437aaedcde7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc298a1bf8e3f9a6c09c23aa23c83d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4856f8ffcd878f1c1986cf98f5240696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b512a7b8cec49620345e6aaf3d05c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c97cba42de30e4f401e6de3eb3abd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb91ed2690dd67b1548663e48edf272699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad6f2b99103a815b1aef537558f5df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cce37d22eee624cace5ccef36417a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6915cb88ad1e5092371da7df2f3cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca99eae8b4a1fc3fd847ab9d20064a8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0438a877f53ee51fa265170a8bc6fd5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55a2032c64ac6c05e9ee8affa8df3b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e9d7c842629573082364bf8809108706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9d6c82ed8d436e9aad612f115043b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc70e4ead692a6800b67332b06c17c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c306a6b0a2420c09b99b52c471ed0a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f22717354930a48d156bd4763ea71710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7555f805e4493538afe64075b6915c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdd8bd7381f4bd9dd2eda5de89d90a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b617bc1d2e54ba6526cb549dccf5e52713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330a4cf0beccc686de9a8ace02590e8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c0e6a097b5fb2eb3bc393add12faf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52ba54e5e36f841e4d34c225d510cc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00d4b7765adeab431a9c3c44818539717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb4514da1673c2066e0591b02c4ce4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1984bd5bb2efc2d9d998cded7c6f75719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0cc1336aa13d954e4ff20e1da5e75720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83a0f3014a4671911ef2cbb3611fce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530661e728e32621137315c9ec8ee8df722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01a81b0f693d51f48430920d8c9d58723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4879fe086545fb472849c9cec6fe53724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3be0adc7a89b2fecabe3914cf4b18725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87dc04fccb8bd4a7b664425b765027726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea9abe92e97f4d30aeb5950a7d9a0b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334c39758c93b23de1abc24c3cd59e7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf683b7274b040e0d8dbadd142cf4859729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb528ad8893b3d985bf0e61245193768730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef9c362ae6ead597d036b0d009ac08731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadf657f85c856c9a4e705b56999ae3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7214b8e55de448ccfc7ed943d54598733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971742dfca09f4137e91cbf3f89b3d3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb247e3dff14cb8e382ee8eded5404dc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093f614b595b0c0ddee81a3952a4a55736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735b2e4383429c01db7f11465d45237737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdf34bd8352db24a003073037bd833738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24b63d1be65d81b6692623f976292c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e606189540d8fb45dc3859923876f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880a61637e8aff0768aa63a65e894f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36a8b43677f1a1f43294e07f6f2e4b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970227945888c2cab6cea78530d49b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f9c338dfe1ba643af2cf8f34015b2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e23ab26a72489526fde3b395b8079a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d8dc3dfd17c867e1089d864f1eebf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49f1555c72efa67e5963637702ddc6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad660ee0236223090e4bc19598fccc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476658b0bb1dc757d2083e610df807c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ea96b1ef42a3a2506b8107b135185750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a19ce593bfe9fea4f237a3601207c0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca9473020499bdc5b21c42876c347e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c9ea05b80b30d5aaa56968e8e44de753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85226a1e5be06616ebab73ed87b89314754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecebd7f46dc7efa3e222860058d6643755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e8c849851309a24ad319b49bcf425756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf7705698090956972d2c1ec03a0f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9ab5feaea80b98288e86e0e06400d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fd6f0f9e13058b8a1a84579272d55759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>