--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538286da4d64db16f59aa6e914dbe5351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644624a14ea2756b21adf12a0e4de3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fdf246d52be947154d57036fb3a123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc2634e4ecc311cfa65f4b83a6b1a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230264a00924fc6f863071e337560305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433901600aabf68ce76638026cc06c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6dfe34f1fad10f7b28252f4e880797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899865e466ec56d9c8df43de132b2f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3405c5deebf8353abe0f4733d9e443f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ac38ddc2c0869e1d9171e9acfa59d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3009d12e935f2977a9dd8c1a8506411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934ee994d644e493618d1da12ce673e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719697a18cee740917bda66a439daf0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec27d4b87bab4a6e0f60a7a0f964b6714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01e1ee2ef5554d57c1ca38a19add4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88264f27a7e5331b349702e90efdd43316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb2306aab65e27f947e168282258b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5974a70743c8886ced4ffa6efdc0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464f57c853024a194cfd93ef4f3f78919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bda11fd0c2c01dff5baf1279b6e9720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0095a971e29da4efe371452eec97b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2f6915317305eb808de9ae81a0b9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edaccbcadfc355f11487f47fc8e4b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1144a1e53b0691ed662bc77e7e87124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ac7d9bfd74971fe12a059fab05b4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e27797467035ba215d43c784bc5f5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bdd92c50db0db8b84355fb779ae3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b231f1bff71c93d53ae17956f0684328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d227fd4c2765aee3925000e972dac329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019c025595293fdd8a4b597372d3cdd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fc7d376c2af873e19d49a3c1b84ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f4910a56a122bf99f6522b701df1e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e12feb50eedd8c255207bd582e0f2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17f8b92998d38836e5775d7b68fcf734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f10389cb952b969a2108f25be24a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f91c7e062e7d578f787be557ac84036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce287711d8f52d7222b2e0eaa7d311d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c351fd704c42a1ba969ac66099517238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6576383ab415c99ffb127336d5c2c4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7151dfc4d610140a7f4e91c14b22440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e171837d64f10611456f578633f9fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b9a9d02152ce1ed155071f6d8282e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63810562896c7d245720d996a5f24d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671c4cfdf04d1c4b8bf5fbc8d38930444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cebce43a39f4e665ebdd8fee30e4ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf1174d749540f4be1b83bbf1897fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405f0756de43d142a5e4ab9d221f9ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60107dd5492005fac7972d1f83fcc348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb096fd3bf0d0e7a0f36f968cd72996849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb57ec0583a9782a4b4f2d0987db0250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04493bb4417dcf89eeb3034b293887ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406960b0e2868cc1dc1443292251ff1152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dfca62b1e5369bfdcecaefe95aece53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d82c0a7a8f8258346ebc15f829eab354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2ce38440431ecdb9e8fae5abeb2d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e220d865a6f7d616cdbf1f5229af956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411edcf647d28ba39cba24741a401f1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a72772cb6860e21cf1213bfe9cee7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a436d52bd3372380fb75485d4d016459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134e320968234215c727754339e6ba060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26035180e253ce6683c4cccfdbbc5c3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a3da3176291e698ab823ddf2c6aab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf70cbd09ce123c5413f7de123bab2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c695a6c56260897ed789c1eeff0ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a050034597112099ae076bb24ab75e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622cd4032fb7b91cae57e813f5e3a0e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf10c808e68efcc8d827cd3c93872167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39916d8d004bf78713a7e9b7c2f5329068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee84a853bd32e8a95e0aaec20a99dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503b50cd1602ad2d575891f46ad043170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5f697d5d2decd719d6128b1651ddc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e6e6cca6ada22723d56e487be3f8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc414c152362541f03efcd7b4774babc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00da6e1fff6a1f695a9e69b1e1a5a7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9186a0644320dd47214d360c4626b3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c9bc33cc1ce8db8296b0b8a507bb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838e1bee9c20459a74ee03d31c1aef277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5214811c160176ad34e17c796ff4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb57c9905f78657eba012587ff5c8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49217e24aed07f7e1e5bcf974b1a5c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1e1b6d13093a884427536a53c8d0681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12021fbab65478d27433c07eb1e60c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6809a1514499feab659ae526f1679383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2176dd86c5824490fc0081df6f2d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4957ef466b4657dd6b090061708c9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e83ba8ff21c5f5a92d7b16d00f816486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab338cd8f0701c7a551941d21f245387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c607c23f741cf39bab8dbebb7c0d8bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49df2b06bbc33046034b4e47d2727e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203bd4dcc290e25b927ea685c6128db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08e4e5f6cf7ce6ebc64c7290a4e81091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e128ed19f460f56d0b43a039960ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42b4033e47a1761bb5ef2d019b14f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29c77a6898ba0d0a2aaaffbb86362394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2684b3fc2ce05e661c0b1f61e208395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394f75bc3d8f78d46755da0bdaa724c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadfb2f732c3cf4c560a443c038f87f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3612e1e262f7078cb5c20fa21fc8f6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4980de54b56a6d98a630096ba41789399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af7fdddc65b9d3ffafeb3ab01e535e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5d837178b219489ade88f668c8a00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebe80ff02cb8e093256ab648557e38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196bf6150551af05e05c4e26a128a01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823cb255f0e2d87d60df4f1bac864a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f9c5b6c3e4941be96452251b6d53d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac3ad0f423b7b30983f0fc20c434bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dc9b26b99444b4f4bed328ee87340107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8a1ebe60394d569858d7956ff862b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae729c114f991516d463bd47850b374109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59959608064ba4fd5fc1fc435301f6e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b9d33cffad0e912bc5ebeef62622c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae240237e4e200dc14f05db6571bcf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e4a5037789f9957eeb4c0faea728b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef777791ff54f555eb91af178e2a856114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee288edee731f5a029e4f73e530d3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc07cc18eeaba5155779f9ed56443d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6937025c8a4dc085916027a0d287af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1cb7cc856421802b73be300d3110c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedc1ff1b37f5db337e66cc4f1a5efe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db263f4ebbb92a3fd66a04db315736120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fb357da0876327d7645f6cfcfbf39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8c6615a870929585bbdb82e9e5ad4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b4977216930d4c5f7dae3e6e68e96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f344d2feb8457880a3bf1506b7a389124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da200371c73349008508cd0a61c12e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6864eea992aec44b808a2b6e72e82b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb56a1f61a6aaecd6899209ff837bb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb978251a93415556a3dfe0d2c4d534f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaac3d3d9b47b1fe8de81d67dd2cdc8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c2794cf61d58d291f8ae6364ee1a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6301b1e5423f126150af929e783991131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ac97f078a7570cb24332de4789700132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367cf8b792438f820f447abdc0d1aee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7a36c43ea32f9862141abcbf2f6c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ea6a5e1aa5c6eba38b7d9141b135c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c98f480b33c91488f9a0211dc272f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8c0bd1039222f0eaf12f5bb8e80db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed7f79f776e302a43bee1acbd4726c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19119506bd44047e31366d4433cac7f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4188aa1711d86395d5d34409c766b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d252893d317d1c37fc2ec3c70b3a1d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d9aea557a05f7aedb34568b29bb82142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57838c67307d1f30259ea93881aac7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed08955d164e4c85e1ee5f500433a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068c48d83078faa86c39c6409381f6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc69c4f73ddd366b3d0c8f369d968c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9a6a4017e6fd3e249ef69ebaf3d0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a7e49936dbcc53fe284f0de240621148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c3eece8fc3efc2896121211158218149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58bca99dca520610278eb1f2bf7a61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29871fb70dbf4526297d5a3286ddf6aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548039c9a5d29f65b5eebf88d68dbbbd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37267144e14e55b58ff76474f74ff395153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c3e278a27dd8b8df44b04945a4c8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118d3bedfb70f1926d0072808b7aa5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604dda79f7a0f506ce4dfc42007f14d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f5989de9e8c5722d5b6c3a78b7675157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8352a70a71c71d3e089e4bb6e8208158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941c30f1ad47da2a9a5a0ade8ab43f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9ac8051b2522fa2db3014f7648f57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9f57fc5404a81a0ec8c8d1d0235f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a30578a658d343bda62b77f23cd5b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c25ef0e2cf1724b89b8176699b06f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6dfb4619098253bf794446f119f03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39417f55cc455b593eb14f3fb6fd3da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8a8226068de8ed82bc0f98afebd6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafbdd3bf2824c4aacf708d4705eb83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba5b4f93f95f3c86e7128727da4168168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc01a5643391feaf0db751d6ae2792c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028e130308dfc6884059a299d4f3a6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516fda8d3390d9a72a2e4b69a2dff83171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8115629bbf5a6945ceeea9687b52d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51fd8e860dfbf7d70af9be777aa33c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0921a873cf45eeb1ca34d9b7aea79d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59d3e042b9c3434be7ba5b20d1a125175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04facf28c0baf7b55910f6db679546fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3c49b4d2aefddfe2b583421c2466b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcddd838015075d7f0badc756f1600178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c3cb4fbee598243df6ed4c6728eda179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b6552d0801b3e27c4f148c6136f63180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01782361b057e6b92a789e2e93ce6852181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2902e5df2eeea1cd5e45653018c281182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbc26f929292dac2808dbc5e8796f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7228f4bf099242e138289e4b1dcc5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db3c0cfcbc8ef993ecdfd19f27f3a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7524fa8ffcae3f2eb485aad092a38e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ad62bf0e5d8e58f0bc12566fa3661187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf4b6f396a9ffb7ffadeedb1b225dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f06cae2b2868e73122c3f88655857e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864bce36fbd06b14bc75d0faf8f93b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2555df749f7c667b27947aba29ac6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55b96692445ff86ee6ddf518b00ac5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8816af3c5a833f218011c847f470ba6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805bddaa999e637f82caf9c3815086c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8f3a6a96ef61d23b25bb81f59ec4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45723da298879cca0f420ed17493a4c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8021bee07450ebbccdf4dc67e03cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f5bc471a75eae99747530d8dbeaba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdda1056862890ec2a423b41996ec29199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728721b3223035f75a8f6c9218436142200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6dfb19807091d896f066046e6f501c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a347294d250aae414e95722fa201db6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accbd26fa9b992937d796a8b4db5d5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7208655acbfd518302fe7540a8d5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afefcbb22219e4844237cb6c86d7b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56b91280bb11dca09cae85bec28617206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdbf82c330d50de6a02e4e5719a9c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86877ad919437200a6a18cdeec50ba31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbc6377b66816c058b39791d378edb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13fb0ba2efd73994fa61baafadac9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e4bb2d12f290ef884602fe12186e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfaba9125157be1700d11bc610fa74212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b40186ea5766b93df532fbeef6302213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57ce87a53c1888ba51bcd7e0afb982214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28990b1a6c0d430fc2f7e8f2404e2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454f500ce26ec7e53c40b361cef3bc0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f9e0d5c242bc9cef77dd96cf3e768217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11666e1819123d9d6a3244b4f8bafc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90350f9cbf87998036671f3ec5e4c087219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13e5c069c79c00c192d49e95a53cb3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c0d635b338302dfd69316b7afcca3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161355ac447b3ae7f3edf392c9218635222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438936961f6eac93cfe7466a15fbb5ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076fe4caa0edca67fac5bb4bdee4ba5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506bf011f8d22781ec77914eb44ce81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7101c84523e2c65fe58c7b254eea265226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777359b0448e83104d9624474735ad2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b01cd4fa944da15741b6f38a796b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a05d28d9720309d5340ad9cb3590b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23319339a1cf4d51f7da4f3bd07ed845230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432918e7726e6abb2f62c60a498e6503231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a667835844fbb115717916b7e91c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d981e72574785d5c8789797dffeba36233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f990443f8cdd36489d0039a10285fb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6573476b242b80421249f7ba7191f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c496be3c524ce60bd565304727bf5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73715151c60824c24122f06ff989698237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41094861cbac42fca53f5e1c6cdb5aed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00450192f05626058b8381f0f0f80b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d1d3ab13abee657ec9a201a0eff04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9155c0e687d2caa1d9d5e26817373b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cb0565c9b55aa7b7f67c3ce2f2d74242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23de9b2a41a704bbe1308b88fcb8647243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e22963dfb9035fe5a806274b9a455e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11726ac4480ee8b664cefd87cdcd2363245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54704d0fb2ea96fe27d42d557563c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0a33c3e44d87579c1d6e9324b8e55247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d3838b413eb78acbfb90b080bf140248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ee6f438ae11962f3d742abb08570d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec6f55affd19ec589ace5f30e882a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6ec344dafc8c2648ccbcb683ad3d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431757b8086358eb672d58a61665ce19252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9652bfef3bac558fca1d8a174fa947253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a09c78f37479179fb71cd9a86d162e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71f84563e2d7921149eca0aece005e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3fcb9ee9e5eb6f3d11f72d996b204256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac165569a128cbbfcb8ad86c100356257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be991baf0681e7eceb3ece9167b7ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876260c7786aa2c1b6f1cfe19a7798cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0193a3d38ea55b11aea908bb58bd8f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4da057663617f5913de56b4456d00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f298023fb8237650042cb7bb8d480e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974293d7cf3a85028145ad30cbe39341263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8116a9da4493e79157985e1be81618d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81566796d82cda139975df3d956017c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a310dcb05b9e9eb8f3ebf359c5a1f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bd1ac594baec23a3971b1c2868e2a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c6bdccac1f19dd81bacafa0e42468268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339d2043df2c07a0fd5284f1970b16e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a74a48a27c69a1eb94ac851329280270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6480c6596b06a8b0eae3dc67924c56b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79189748d888e6d29808a6915b335c52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d6d399aa691d156ff0de354bd2c1d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6b79b6555a6b53c91f01d826cf485274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1bb3a50b32ed123ee643343799654275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc1c8b8f8a1a67f3f3c4a1e97491aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6577637626333fdd2fc5cb880e399277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6f788de3a32a213e7e4f233906f8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9f8e682ec11cef22463339726fcdb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d62d0e4862f6050a0821e8c25c6255280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f243d475f077b3c9074b7b1452f4c13281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2435f17e35caf5f8420c89a97611faf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2f73b293113d2851ade6548c9b311283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb2af1863f3721cbb361423a444e07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fb6091b3c5f15edd942f677dbd1ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f47d75134ea235a8223dc20d79835286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4b76b965c55ab0eaf495a56f98a67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72be905c7cd3e8386f9f52ae425361a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ed0450d4354040861d2eebf42b614289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974266cd72b28b9dc40f841fd7cd235290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72391fa35bf1dd400da391a099f33d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1397d7c22c7adca101974c5844303292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d26a4abfd3a0958fac9465ff7745bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fa79fc2ad56af280d0eeda8aea5d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0771da3ab68fe01ff476ab2ca2553c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec037f791d1ea366839e175973fdd48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712584d8a509d5c1981e7311c99054bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748d21aea4e6e2b4358c09d0a3af679298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d8b01f1c4094377c2da86ba14f17b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893e726a9508962b3c25de8da75843e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8ed88a5312a661452b9866f8ef8de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0416660ab5fd6da35eb17943776c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9544ce303657f1f7e01dbf766df1897303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062ce02cbee3f8dc26f42c25c0c3847304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2330972c3cf768da88947edf336e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a08e18cdf5ec2baca92b636dcc3f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b25681b2b88441b5cd96b6783106a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e51975656094019fd9fa02a51794d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974e02b5ec1a0badb75d907ca1e49e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4d62cacbb9493c170df7f0f9fa292310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f036b23dcaeebaf71a75717906c43a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de06d92f300e47b6b33858cc249a9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1431a83ddf94b5f6364a5b5faf7de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681657aa85c0f34620e29c80ddb0f0e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b8d3f292481fdd2215be7d4d6e1c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660dde88ec0ed2573958061e51aff88316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7212cf6b5e7f3ed2cc96a616e0d3c2c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963efb11f2def330898eb8550a5046cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab2cd69ca4588fafff8e2610f13648319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47d5ce82cdcb1f281f02897ff6cd5f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff12e667dae19463864ff6e7effece321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692b8b7bf27c381010f63e62819ab36322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d76b4084f86de8f31bfd6ede698bac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2b2a3b35c214a8ccdfdd337211d86324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ec1919ada5799b01d1c2461e735da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5ddde58727c391c3930a6261d470f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6eab0c9a21c6ce5f8633495d9de776327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797de2856da350c809bf3460ef66c722328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02ca4e3f49c72b1c773e3e0ebb86ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5f31fc3d2409792ebf643a515c762330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4e26cfb77fd760f0ef80daa46237f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42283b80cf9a5654e0bbd5d6499349ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18986f65ca74e044499e649ad32edea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625e5622938d7d9e9c47a1217dc402e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9685d9ee9f25732b3a732e8a508929a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e42f3c65f3f63defb9849ba9e00cf3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014b9a7ff02129276b23febc2c015d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca185c82e0f4725ca416ad4c34b4b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766b4c4c1e6568701dc44874aca7432339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04c43e379a109bf54aae6402a8ae1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9140925519e8e572a30fa008f9c7f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1f7562c38c28200bf538792046e72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16322d7088277017e345c7a6465c7920343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a1ddc637e9d539dea01daa05d1166344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b911ea057eebe21ff1aa10486b600f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcd21b49961892b931334a43a575ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33582b14294da754b4799519d965505347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c654c65c2faffd0c058a6a49e790656348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189f2845226279796ff80e1bed5edd9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79af7cd39f878f0baaefe8990b7b1d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad639d389179401deded6a70e4d40d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1da422733570268f817f0eeb301be7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc6e04f96d85309689052064524d0d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4537f83cc0327455a7eb2b2fd98a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fd0d0262f95eed3f23f590969a271355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5158d325d86a746273e251d981a9c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aded35560db6bb41988fdf3c8aa3336357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d876741d125eacd5ddc773a1256895f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf2cbe5bb197aacc9baef082d0db42359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfa41f486e58ebb86eb8b861132e08360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228055dc4e419f1748ca30ac4c04bf6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a99d0f739c2d867796f5feba013e43362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50c42e342d3979a5fba11d1ec6f031363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca915f559702022d2462b12c4005b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a943f89128ac4e821fcaefc4f4c7bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524afb5edcad4dbf4c355500883da992366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90887d38aff7a1cc1eff4283cc30d85367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf9f4baecd2c80e6465443378ac8b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2008337cb827265aaa42010a66706369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab38e6afa651e124e23ed9ee920d30370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6365744a05c93a93fdf2eae89a529371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa9e939df6b5ab98d3e3a0b78b8c29372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855da31e2195efc28f3e0a52a32d3112373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66da11667cf52b909386034b8febf1e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2de626f2ab161a9bab5070d31dc8b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f79c8ab0f6d047dac294d9b484e39376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32af45616feb92ec03e6bf7c7813e43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e359095a723a7692bbd75a613b0575378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d302be0597401ea95166d2fb25e3ff6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061cc7a2615809803a7a609ad4123d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1d2835ec6f86b57a8d200a4e07069381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dfab1e6b79d21690bc85a63d6a244382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a52f51269cdee5d60e369128a7e95383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12e308332f1f30ec9c2e928b4aaa1f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1461822a1e23ab33b805177b4402dd3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed382165350bc538cafce287647ce7a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de41318a0eed2581f4802c226acd3f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3f9f9abc1b4143c619a720d0cee91388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d3b85f21f0196fd887a71628a7dfd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59a51e275183bc7a3c8f3e88a8ea8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f0556a9d7fe4847810a1ef91e4029391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1867effb0fa85d911ee3ef78190ce2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b481652586e79025f49ac0036fbba0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e666b90d71a534b538f6232ba7d17394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e54842cfa0e19df2d1f3c701a080b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabd66613695eea3257380428b01c74396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae23149d6e469233d8343ec0f10bfcb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65204928031190d2b4a89de11c5d3be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032a3b52e4c8729752a9e6adf56ee7a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c58d18c346b300526da90d3815f5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0079e9e006384207741cf16b8d0ec47401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf31121583bd11c2a7435e5e55a8de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dadef57904e9f981ef7ddc6ac464b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2dfcd7e1f4aa4211223e4a5cf3bcb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06d62e81d72cdc98fe016e2d65f6aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0938de53c3eb7b1b3594274b17a69d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85f08baebfd875ef165d01cd15d0cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baafd39d0f25f0277c081510b44f35d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29747694d6ba44f835c765f313613168409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd932fd65128605b41bf35b4dea61b2b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2690e227303cd39ce587c0ee13d98411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f87420d996893765cede98c563b7d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08366476bc31204740de210f5e4b0649413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab659addb7672d1345f5c2de8900a59414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7198538c6889d87ef6004a09e4f224415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a504a358ffbd3513b525686716ac60416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efe80208403d905d819d4a947c9d0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd88ee7c82905b8d4ba8b45a19708b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d79c96d273c3bb9ad53aa15cacacf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc1abac4f7610e17d953fd9dbd4ba0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ec27e9573803da308fc17b3116abb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1767b17a0243d47209c21baa68fb8a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3921ccf11d7e03d10b10b719417bcd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982cfbd874d8e4d04badc20aac08afb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a13480bdf3f854d1b1cf35a79ce3a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126d76fd8676e1c91c43d9d9cab3924426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2d111acfbd8230d74ed4b533798ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc8d2af6a98ea9c13877b0f8e09885428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6648e8d08d5b5b331e49158c0a520e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45a286073c2f94a9ab219600c4aa04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc00b766c583b58032b29341c81f27431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1335ea0684849c9f963c598c23c390f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f6023979260d4a2be9a366882dc63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981a7a0ac5963b20d6d96618baed0fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba012222f8cfacf2fa9fe2327e10f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862eb095b516ba669ef13a39ce5f8c89436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474ca9514678e15477071d174af0260437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff62f54df2858928ad45f55d11aca4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780546a6b8d234c3c279f4227cbaa1f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627fffcba9d5bfc1ebeb186d9493a43440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983322c665903328abe3e5cca53d79a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902ba348804bc2872a4ab90930ea3f0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd8fea720fcda6c99017f2a3c33561443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f61357bd0ad520c8c72aa2cd31eac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61693a0a6f92091f91a63cdd4dfe6322445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9522b6816463a0554d803595572f006446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add98cf63fe24cf1a50cfefa870cfdfc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e243be54c54dbbc52ec5193474614a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a48c3f9bcfcb79a7659c2da451a2a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af27d0652c3ed52d19755e91f9483cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4310af87628b8f547d3851f71a0c2ca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc10771f841cfabe73edb9f0f740029452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3398a9157d409e2722c1ff988aded453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec27d39709c8133e9183bc1ce9038f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4596799e44074023485b5ef95be4a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e0b960365bb2b6e9a4be65cb15013456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0d52f7cce488d67f1f72a63c56c85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebab0b002dd1652aeedfa01895dc26458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68b32533733a90830baf3f4f1027a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd0575c0d1d2f07e86e1c0d78642a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5991ec367af065a276735061c36ded2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbf0770c088c7b11ba22c9872dc0c2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36731b1171270d8eb41527dfd071bfb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6382f7d0ddc157098e893b5d589b72c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd12b12c0314f881ce7b2daabd00433465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f25cdc3ed4bb0215f437e2ace4c2d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a4de5e7027e875d41536a5370dbc3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c12e324fdc0e22abf60292d48e9c94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546980b7bf5d01d290e2fb5b5e23ee13469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e7003b9506559059ba1170a7b4d2e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcc3337c01b030e63e27274095cd3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eeac662a3193bd4d7ad070bb01f42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16434c9fe916daa82d363afa5fddf349473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9f19302b4114fea5417e098a56ebf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbe23357c54c1e6c83956c04566861475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8d1d0029ffbeb6d1ac4e2c890a7d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44221bd5a777ec15190c39fa4b9b831477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c8aa907818f82b072b308b758b28c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba808a1d2fa3a41bd0848afc0cce353479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d6ccf4efa5e931d9e290b684b35e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e51cd119fbc257077156c4f846f998481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05891778d97340a714e0b7a0a365415d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46ac6eca5dc3599a055dd8ef19ebe0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5541ee35e7405568fad96401d3008fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075053171df52b8b3178f2e90a0cc069485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43777e06df29d2ae50971e0c0629cdc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bae3c1353fd382ae515ad183355a76487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c86e76a12d755c99cc622c13a5ac5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de02f0947aa404d61f2e18bb570267489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce461f8e301550e2ae76b6d89fc7aec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e03f6bda779c0ae80b2a16ab61583491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390087fa771e95563812ab6131f9fa1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2e10f84eb27ee582ec88d56ab7844493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d06bf930411d803d3c3397adea86e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b3ca536a50f530a6c7507290d9d22495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2ea125eecc578d5304bb13e13ec19496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34b36e14dafb5d42d74f1d0b1e8dd2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1b26db0bca6dee52a66032eeb79b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118046f06eb9ff1d7815b073df0c47e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38740e4e06292e30d87b3b6079daec81500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8985f42688cc8ad46594d24a901ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91aa365055ba8d4834ac344ab7cfe66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82751e8b750182616435e240609ef7f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a58c2b461ffeda2471564b30f43f74504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b49dc960bf372f3ccc25be489c7bb1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76de61bc38113ea73a4890bf2b7f1e0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f49db659b1323561b034f770a8be28507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a03529586fa1dca9d2a07d84025d41508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798baf68c360d0f8a8054f611ae2bfa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6242cc4f5549af29ccbb9b4ee6b7a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb98adbd8b046e621376642e8ebde54511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ab1826a9242c772be2974f413e16e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e765044f658ac37143aaf6288c300c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1e0a815584281b2d91784db700c19514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b412e86a127ca71c3cf1381334fab69515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ac8cf3cc37d900f8e449852f0936b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d735c489170ac26afaa978fe2abaf31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182684f6cca0700af15e6a1493942c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772646e0a812f9896459a726a498e9d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1f39a7c15f8f5c2828e880df7435c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6335cb064ccbadf543bd13c654e35521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f9ce7f37e0b49f0e227a60dbc5cc6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e393748c6790258a9fdaee7c534b2b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123796e056c45c67b6f93a81070b8aab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996dac97a609e4140d0475f8216d7a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2fc2ec6fc6a8a2cb5211566de337a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f8e0c6c372ebe12a4aab49ec2e2e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a679d2254a94f6b1688c383c863370528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dab3b08f638a53e18eac3058f53b59529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ea03aea50c292b8f8d6db5f7f7d67530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1516be61202f6abcb9a8cef8073b85531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea27181443af825c033fee8acebadb9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd7b66bfdc9362b2dc41eecf4218eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794adc2740ae366d17c4dea61c4a259534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c416549c0a865ec64092b7ec252900535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58afc5fbdd1f43fcb33134dbd51423f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d9fe6a1bb55b95c56094b90f028f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819d604b4586a135ebb96674711abd1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465c0c4a83ee36f5adac5141bae69d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca4f6970174b1437b2148f424a3fd4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef8705fac1067169eb87c0b2130d49541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44069cd51baaba7e863f9bbf7de05684542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e21b2c032c364e06ba80880d6167b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadc9798af0d16f9b19836a8a66e0dc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec9ce9819eb9282ef864d5d2939cc5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b703380268e67c0e94c5b4efa2c18546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a1e74d9c709505139833957f9e7ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988526cb8f775c474a689d3ce3590199548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0ebe0db4be3bd96373ef61c53fee3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d4e867d7917f05b4c06ad15cb4d08550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f699847b109eef4cbb2b567a76eca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6ce9cc293a449fde06b8aaadfbd85552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29f0bc2bfacb22d5a22d36e5bca162553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0da8d2b56542e919ee015573e09acc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0510dc33d2961bbc7cba995681aeed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4b089ae89e72d7b8a9f7642614a89556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f7fc38ba9d8b26982eabad33a7ce1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b712bea2cef307109de5243e3187b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ae2e1bb40ea9d8d96c3812d33654c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee5695b563442aa99a221234bd9689560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d674f338ef0780e2751ec0ecb3fb9eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e358eb4130004bc4edaf1f55d0f3590562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128aa6d076f49f41f5356bbc05fe8769563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2900be089f01848bff669665da820c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de80844a9c442d92b17e5037efd7a91565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13259c107323548a9d40048baf3de6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9898865bc85db9e7f5021a049818a7f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ae1b7d57fcf88b92e243b72878f5a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42990c4009742e2fac65248d4c55276d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc953b593480f75febdefd2dbd2e637b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78f4094a3d6e6aaee65a61f2ed3ee5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c0ae0844c7cb49550a28c2a3e5f07572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50057fda4312b7e2587ed8af22f219b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188e14e037cf3504f50e14dd1cbada4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f138964e7006ca099265b27a7227a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5cece5366c8ae9d78a639a247f991576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcf6f42793fdb4a380f0e183928582577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88950e9ab94a6490515ceab8665bba0c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bc9deaa7b52034508839c4ecee441579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35294d73fc7344ccc23ba2aa3b5695bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d985a7bab3f5bfe8f9e23804b74d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4657410d538ae54827a4860610462582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1780340991b7a4ae64132a8a3b59c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f58516fcb59261be36da44bfc8ebe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bbbe02cc376c48b03222b37fb494f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e0637be1b204fd400784c24a0f413586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86c07458cf85c20c163f85af1fc04b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb2a6c425b8fb9fb447809ccca98a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43938e2e200c6eee1d194865181181c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c3866d6097bbcfc64b6501ccd484b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f5bc930e208dd2340d35dae0cefaa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb01e0d1ac8bf06dc413985ef9c912592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f463727d4e7461321212d966539ec06593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1291643b7e2da64b83e029b09af05e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a09d301e93c2e801538c64db66ecb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bad248754daf385ec2f910c73ce7c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819c4e6edaecc16f899585e7dc53789597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4596e8b400e5f6ec38deda507715ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278355d07bff3c7556c24f831ba77553599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a938a223a759ec5a60f7ce1eb87738600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90530c88b3f25f843645a34007b1f2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7f40545cd7b1f0a6396dc364efb68602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38997b92edf50d759c06dddf9af10a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce44f59151eb569db141dc46aea1fe1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cacbe05cd7d5c4704a4989ffc3296605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6691853dbda1ed3dc3f8655f84972606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79815635d4193d425c198633d918cefc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1779681a001c87522c4acf17453bca2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5b4f78eb964ef622ea728215dae71609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f078449ec38eb42ac8897a5c2188f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313e6dfc4321a3004e118924bdd364f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bed086d9035b87d4ae81f16363537612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537fae6d8cd3aa9df97286fbe01866b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029870bf87697a509a192cd50ce3fae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92a3135a270ef177deb2bb743d4cb5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891a382c05fa6c31a0f1769b0aaf0fa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cb1e096a95ec4983eac9f7bb5707d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b259e22784d5e481b3d61e72fad425c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe90017bcc74d3403f453234ea8922619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68283d0f55556f34cc5e1e82979b833620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c74ecb5599340e1c4b5c8f0ae8117621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d489d89223eb5d37493b38873f20f4b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4c33ec4f0be73b2700ada5f674b5a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a3bc1e8d5f6301003401ec205ec33624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141f21de7c100c5d967e52612532943625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d5431157d4b01701c914ada0b86e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d01b3aad904a6ea478387e51537a57627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db7c997175fdb48820001f5e7e06b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b1661baa20e9dab1a2b704ffad49d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1540314c7ca8fe9173af4e62b69b91e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf926ddbe1dae763a620d86195a7724631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc879b8e919d08931ec2126787bab33632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb1deb0f9c1caced59012ca4610db3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f5c19315893d0fb34debe5bcb3c90634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0e0c6359d9248ebbb405c3946fe55635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9a7f5cff4b4060196c01ae0b99808636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77161eab600501619360d15c703f0dc4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a4f0c0888aa5ce21109707d7f9822638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cb16ded8398c1d7fa3b1201523667639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78186996fdf992ff2a5bb33f862a467640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f18f6bfd2796b69e68cb634cd054e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73eebe12b81583fe20146f60ea1165642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6485956c7e6a81156ba6047892166643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd1d20b156f08ce2adfc442493c775644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77729191a1edce8ad7bf8bdbd4cbffa2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c9a2598f365e342b68dee50f067e6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700387528ebc32491ab433c88542e5d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae80e7867f5f5a9897fd48331a44c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7766ae02d67ace0e21881e53509354b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfc0274427b48dabb3c6716ea2f9af650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872ac05218b76292a2bf0994c781867651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe454dad42b9eb2f9d1f3a550bc29b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cc74bb009425b43be07845087a034653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c756aebc44650735bbefe0c6917ef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f4f43f423bd0f8bdf46e437bf7370655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b14d2e0126ae55a2d98d5453931f27656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b310935380f178914e8e4196f4bb4b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea3a8fd17e6feb596cdcf2a7efcb36658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d03d45eb161bd1d229b3ab34f95da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180039196fc450fb7fde4edc0a75849660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d335d84e7a2cfbe90cec1d60ad287ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d7f64b436623abf120b7a63583cec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b2ca6c50461cff70a5542ad97d4df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2d4f550b14cbd31a6638e8ff250d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35fbb23a6c9e7e6a2d7ca7bba84e9c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c753ba1acf6b196f0f53db863c062e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9d795da31304de699cb86904d4434667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a82bbe98929dfe3b8bc2337796ea32668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d5f0d1e4d37a45611621acab054a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fcb142528e7a654b8bd408575185c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03a3ad22390e3e49d04658396c5843671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b23eb935ad0b94491742ce230f5d95672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5743af30454529d6fe8e4bb71d37f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bfb2e7abded6f1daf7f8a8d06d018674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee758325c7067bf33ef0b8a6f9c8779675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785931ba19ec244140406b865807d60676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a102044747f551dc87c6a22ceb631677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5110865e81545cca36eb1b12c6c74678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd3e98b4fb62140176256f12a46a4d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97869ee47c8bc42c8ce03a18213b234a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c87659a34aad6f3b50194356497df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074d81fe6689258a5c11705db612b1e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5981451c2e0a4fd23e16c61deab1c6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7217fba0f6c108a95a81555b0b8361c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f83abebf71920babce26540d43e3f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169099bb8f46c6911e30549a6700a08686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b839869164726e16e6a15b7233f5f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ca2e01f7819edffcc7a14c2076e5a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17035c6d1abc8b565ad8d2e3fa4ded73689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482df89feb102652358bc99d64d1fa31690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e78e52f8a7c9b7cefe989fa2322ff4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fa7856de76ef7549f8691b51faf18692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db546a4f5fdc4dd618422d3bb175ae6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b334ee02b9203d56eadce5ab94721694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f153051c1a9080d77fbf09958ad3a5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d99c230eb9a30f7484c3226df2b83696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36b5d01097d3a04cdcd39e6c80976a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd56928e3a8da2df366e657f127c376698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39e547aab6aeb0e9f2626869939f14699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6333dc0c0c242e6c424345b94a511b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bec95d4d38c370c243733e7329089d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913b736870ab4f5a1f2e37c32a833c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8328dbe8799519b99f64094ddd218703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa547c090b1d4f61cba43988291f7b76704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcd6cb159ec4c0b8af43044f22ae59705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230c37e1fe695b928eb1c54d4d6d452706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b69cfc53cd559382bf878041642f1e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfa2d4ef8caeba0f41f4143bf6d1f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00283ee1a2b4103d6bafdfd02fc449709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81175672127cc70d738b52ac58473c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133b9184bb6afa13582e1e37a71237f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4ffa1c74ef1639330462b7e08211a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20479148d67f9b0d313128f17f4e226b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cec0ef02f47805b2f431383341593f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad311ac64acebac37fda59bedfb555c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce56989689f8b3127dcb1a8ec34883716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399f679befd015cb5372d33c78348dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d52dfbe0d763f81d1a3507574f873718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e3ad27a49d89ae7f9e1bb9d3dbfa5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23663a8895030a18508477fff5822a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54be6501c157bd31e77cc88773e30a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1032946d3773ec6d886e0644039a9a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed9ebd819cfd30d735df43c3fd047f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb802b28c6777c74081584b91ff0ba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a2a7eae54f8a236bb983719f75c8c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61521c9ae816b1860d569b6cced562ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722d4366bb609828b6e26d40b0d0758727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde5d22b487a7a863b8065c64735784728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fa24a6336a9c8716f08d473008c15729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a8b2f5b1c891efa20d1c093e0433a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fd7a000ea7e9427999a98f3e912f0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd32c1e79fe6fa0d06779665ddd5bc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6b9fba276fc9fe430047f49e0863b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8d6863fa167eb7b7974979f68ca92734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d70b547d7769ebaecc5c6e7dd3f63735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f72ceea10561f7fd710a1c36000cf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e784573a2bf5c819ec261eff95b63fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b615c132fbc08331f9b7901fab62fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f824b978404d15cb63e9e94b7e898c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643c3059335ec0bb7d520ad52d10638740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f29df307ee46cbc1658bf141df24c7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c677707949c9da7e5d908572c9aa74742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65310cc80aaaec2108c16fcc9f85b1eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ed1ec914dd9ef82a5a429bc2a32d4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fb89107b12c78524866148b2f2152745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5f93092fcab58c1cde0335a34bc51746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573dd3b34ed0202c40f89b570934d31747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb397e52d63f2df3ee3339f747b7a58748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037861c37089101fbd5dc1eae59d1c60749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a19637624199961d8c6cc351aaf91750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23f687f7fe68c72ff5563aa99899a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306f17bf60b9ea8a02569a324d236cf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92de820ff58f027c0b7d60ff374f39753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8509387c835622ccf8465ed4bbee62754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56057bd81171df36ca1f34d3ffb658a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e91168944deb9f86d77927528be6f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452db351738a062c140e117d0dce37f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e059b91b5fa1e1fc8e1e8e1caa725a2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43620a2eaeb862c69689f9e9bd275b6a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7932ef91dadae7c28be461a1625c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d03bc7dea7fc359239c103cf799eb42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fa1417014429b2f0c7ba035dfc3633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18652598052e13275d2544d02aa920d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1881d0028baeb781e9849251545035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073994709ce55d1738a0958f941a09156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878a53d5330c4782eb27815f18938097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7109d17a487a1ce1fdc87fab30deaed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718780e98bb89677c6a7bd98d85a1c8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e0e803f601280cb7e26ede432c2c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a865253d620f3aba420ac581b3802011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1994b586bdb0aa648b685087e5820f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fbaf34309a06db08a3d929bb07f2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9268bdabf69e3857612b295574708dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d4fb8daa033caee5b74d9f03e292415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd0ac61767190eb7e40a030ae528b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d235da0c70abbfbc3ed933e12b304417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fbfcf3a74e05ce91a7724db9d7bd318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640c11d2f94057e3263c9649108fcf819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6623944f2f09957105e580010b47f8220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904ec527b0b97bb7db85cde0e44737921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de1d7aec5ee07164b2cbfc0793a92c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9bef53991c0ed042bacc9e6d26a3923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7752941d2ed96de876eca926860ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b2ba42547cef06b1ae7b22923b10525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754f876aeecdecf7b753286d577181b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3198e29c6c5584e0b865663f7c3a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5f215dd848b7e52b2e3867684fae428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52073e65cd08fd7cd5ebfd3de1e971f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3d55efbc150c4f3f051ac3f0a2f8430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2f742010b52063bfdeb805c3e75fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663c5066a5b349ef05beaac8f1b2caf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c2d4f1ce49ac9176e8927c8b422f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe0b2d3acd476a7469659ac127aa1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bbaab56421719730c0d988f75912e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee31ef1006a6f85441dd090b1971e7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ec5b29b1298835b04fec8b43741c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efab1896e1320bf72a27c09fcd4d04238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0c034f9968401b69cf3c9c89cd8e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2a202bc61c2fbff88d237a0c4d36540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d1c29cef0c145db7862eb1f11514a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa4ae9dab91c0a4307e45a444d2be242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fd2c5e583cf8f670a284f0d4b361d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ac5f73026970fd0f61b6d3c6d524f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83b41b59c0016a80c3a0602aee064145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f238073bb986539718a93ad90a28ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae10305741fbaba14d807044cfbac947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3fdf3b287b0e266a13834e336ab1648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad55937dde782773f097810637933349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0edbc05b21bfe593234d49c3ce22350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07636762a933648c45b34b939df8c43051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc24a5781ea746119aa01f05d55a9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b823dbedfa118c2dc7d49348f6a6af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9049caa555c61b664900785f270aae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa773d3ff9c88e42276bf8be7906b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0d14f65179a62d857e819a6cc06d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ff95a7257073fb8493a1cdb6a9f6257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e769c2b7ac31eb7f5f59220937bc858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd00a10b338a28edf5e88f518df838a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd63425dbcf87fd0aeb36b5c9cbd23560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc43304efae7b27ed7ab72fa9efee761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdbf200053ea02e01c42311ae1e77362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e45b0165c086939d6a5684ee8094f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb41ca04897346cc8cd893cc58be9c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd06903fdf7f75866215d3320cf8fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b495e243397d04c85c28b5e7548bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0c38645e8af15b9e66605cd51296767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8d65e15ff26c68b3c31a1bb9f8fff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56b547724a2f8008e582b9365ede3169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592938ad1ca1a5804661b20fb8b7fd070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4161ac65912a0b2d6b86a531e030971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d15ac7bca2bbd1113948a012e81ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944ce31f6f41ef361d013a528d2e0a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c33e49d26875bcdd2df7a27e470ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb889fa94b7fb4d1717c31f941d42bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d6a6525f696eb65858f57c1f6b49576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f7095f736d9805b7795f0cb99ccef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27633176e38957db02204ba394ead52e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc00703f31d24ec09758d73afd26b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb4231950a546afada49cf449fcb4580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f0104911b4b3ff00a983cfa7fe65081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60275d0ec88032ecab5400bdca0829682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f000fcb92a98b2b367bcddb92b5bfe383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c081eda004638851f87f65df42f671984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a87b1cfa6c867ce568b29645fe3b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d6696aee0fadebb9af1242be2e4b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c46a93e3ffcbd8bb03d82137db58e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d68c01865c8ecdcab7fcb6a05c6f2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0ac79b0bcf8c1bc7a74a977838fa089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b641f46ccc1c0a28468b2f92b340dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc51f0c000a165c5208bceea07901291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9210ed63173eb86201c39355f387e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e42d49f049ca6e0bff6dc8e45fee7a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265b6ce0680443214258c256414793c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d12dcea7088e54e915fad552f5cbe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ffa719e6ae5b95f3e613775604fcd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7922c6135e768e196b7e0066dc37a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e97a2dfdd331dd37af0652d27371198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c6d482718072605222aa7652b5dd999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bb5ac6d981fbb56d9763f0a3d8b74100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683558171bf642638a5519edfa92ffc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d058c9ded811c266a487ed6a7a19fea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8ca58fb165cac51b4934a637b440f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc09033d7e4b30cbec52025857272d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90b92de34a4b6408441214000ceae5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329e90f6d9455020724c2022a65130a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259a04809aececc260c0642529acbd4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fc489224949390af4b145b480bf39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02e98842fd2d37dc10ac0e1b523220109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af40a4dbdfbfc19463cd4ccb8a8ed44110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa255257f0ec9eca5dc0b23bcbdaaa05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6f41583bba39b06d7775284c262d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92058584abaca124284bc9f751f087d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c556065a34496be8d2cbefb7565ca0a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27ed7715c10fa6ec16d69ef7c1b997115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81acf616f865f2e280a8fd7913ab867116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587368c5956cddb29f2a3553696c20fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552e50fb416f2cb56c3e254e453aabb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112f469651f84a29d5258a8d74a16fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86403b2563e92bde3e86c4c6d197255120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec19ec28219b7e630f41b8b15fd4f35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddabc1ad9313e6bf74b03fb02a3dbf3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec481660dfa6f315bf0ffd267f49d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4849e36f18ee47a1c4aee41610e6c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f7b73e3f7b78dcb90c9cf6c20b10d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd399f4b8422afd44d5caab0a214c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168006afeebbc5955e088aacc5fc5c91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc7ab1398f2bad4959ca1e61e8ea76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb6db2051a0ca3faf8ba4f3fc2263f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad823e76bb4ed74ba976d95a16f438130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e59ebef84ff5b0b37d458b04ec934131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb057ca8c120b17ad58eecd2f0e03fa0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002d18de103b8249a247d9d9a46f793133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfc2e18649a8537f85a2048174c743134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56761ceef0780107965387da051c15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26651d14a746b67852b4dab1fff3e948136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd458341bb3de232f74e79696d522b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20172a71300c93c5bfa6198930fed0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97631282ef686c2dc4a66661b0e60ba9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd75cbe2867aafbc3e0cb41e69d35f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646b6588ad0ff42a53084cf73f89070141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b66c7784e5b5dacb9f431d4479e42142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e810086266fd676d2a4e7dcfeb3ed91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfa598fc735151d551d0acb48a3361144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df66d9784c67de35c13acaa238b34e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19736946a7eb2484839eb6397ac998a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979a3f1c0646bbd1e66512bca87994c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79462bec22fc7d7098827f26ed76f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4e26a4e96b82fd1663d503e2133b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81980effc0703d2d2d1aba87951f5afb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5676e290a028649008d1cdc1e906b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d06fd11ccfee6672a11e2b3752f9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3915f5747b6891a3e8b938646077e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaac50088c771e67b237b9d18beae7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bdb2b498f24577be57a32108a41f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ace8b19db79e97dda03dfd56b728bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2b0f1ad58f4469d35fc4628a65018157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4040dbc02c0969d7f9a84b6085b76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195991315a116bc4445c7a4623454dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dca867be7ffe8a97ef893ce5260ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6641fb92321d971633d222005965f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c54a44643a0e4cc4992180c2acec6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904809c2ffe7bb68a84109f39d04da3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852091710cde75e5338756b32a1bd507164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14526c0bcfd075dc412e78dbea490692165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a89f2d7e5dcf312e1f3f2185df1629166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d196425023709789775b86a47ed5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70072c8f55721cf8a6d1916262c60d9a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80916f00ed1879318cc98912027da3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78ff66db29af1041edaa92c130b8d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891604cb55e94eac461af458064ff91b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9dbb59aa7b0b6f1c76df010888d68172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5055b3b3eabaea099293037f6ed2eee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063b940faa9c47611d29618277a160c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48215d56d9bf188dbfe09f4b1f08964175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad99708edc94d2aef5b6d4ac7c91e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ddcb20dae22bc5ef8513f8ad143a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958e411e8c528f7192a910ae40e1f6e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4101be577f97b44e8e66dd1004da8dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0263e8b93f243b8d86cd69cca0909f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae463105062284310d75775e314523181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f130c9f51ecc2e117369aa8404b8d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459640d849eafdbab25c0cccafa7d3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d9eb5cac6049d9af8b53f0eefb897184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4044630888bf3fc1516324053a8acdf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf35ea84278a4c9b61f2b475fb7cf3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7db10d0fc6d1ed1d7c0372ad1e916f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5795cec16a754b5cad50798701085188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c18a4b3ce982e62ea371bed5e581a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f932fdad3049938c33a96e691a587190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929877beca1b11cc64cf9dc9a6d83d65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98781c63f4179a2565ff9a94ea05e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2451ca2ebea120b713971ec8014636a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25459e2dfe261b1932edb26d44e298ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f0c95e71ec8656e457116eed2528195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e691e9cbc2224c96dda9997a62742196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12089edff9e48a59cda5c871d1bc6aa3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185725d76b44b875471661e185c23ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcba7f284afe3c5808335e674bef32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f9c7bb640b06decf29716be46b10b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50560c23a6a66d1b2a4630e5d0408b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c57af0db4f4d763ef5d42fe86c2e00202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee4690907830c6e34d51c5d3abe3e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8495d8886bc86f97e3de58e8128728204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ff4b9a47143d3d394dea430d74996205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e228f2912d33eb375ed80c7a1077d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80936911dedf160cf008ebe11286163c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07ca384eb6dcf840dba7c6fed5860e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181d3081616c1fc60237835953063e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d25263f5f0da908c5eac6832b94d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b747cc235439f9ae4a9974df005afd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f9a603d0d0c4d90b8e2aa1304f5fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd89606e8d6f53f3a005e1b60ee9299213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c24cd9182e168d5d44c8ea7cfce341214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66cd402f852745a7369b5546f2445a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335ad763ffa5b641df84d8a784cce3d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d777b66705b142899d250eacced271217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f657cc16e7cfb7ab3071bb605c7c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba88d3fb337c37a5a4912e9f1cb0e8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346053c582e5837db7103445b1049ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b363201261cbd4fd82da8b174ad98221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d664e42b45bdfe9c73e4e250d727f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b20ba22cbc90eb1d3f54dd88b1a759223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f8598676ab8548d5e39bb0e152d76224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4811e2eb17151535eea81fb3b994e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a222a2dda0706981f1de45985fcbc5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da989dea50708cea1a5fc30ab7149026227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835cf4cd7c9c3264349041a6adf2d9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226b4ea057f7d45ff34da37a9e444e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395b8d494358167c01a22b15057f980230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c669c0188bb4a30b78e4b3602718b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef672df07759abd1e86338dc1655478232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedc8c860a01041c4815368267233ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52683f0ef7104b4e7d2eb40bf3441e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df18c6d03d3bab91618a0d23ef0a0e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25a2b4d83d01a46136c99bd157b9ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb8e1bbeaa5fea487cb15a7329d167237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18633bad3bdb92612f372bd17068efc3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba3e0b348c4575e7aeb7c4410fb03a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359abe625da1ab3748aea6d581ab5092240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbd1db5b84381f4b38062e00d09359241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc65565be42b52122f68ac39437aff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ca4c455cd27b484bf9646103b6011243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba98bdbcd0631a17de54601061429c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bf76805ab00f5b87eeb6d84ebb5b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5e725c7a010bf84e8a6ccc4f025f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869a35878bf5e529f4a623a6ab315aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed85b5e814f798ecbdf9603989e22dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fbcd2e92847241dded3f2cd9116be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049c2122c6092172a27badb318d1fdd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42163eedb68a91fcfef6a215f86db3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5ec8f15e10262385e1e6d0378c896252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60fdf3b42a49dbd39a97a3445b926a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c04b5fb975219c1ac522a6ddd1c700254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda0e4755fb82c95963d4ed46ed84fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb794ea44735c0fc3c1f8c2651d1cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bdc9a1db9d58ab8efd7d5807baeaa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7e9856b804b658f2e6f9edcf6f996258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01051803d4811e22e926397f2b4ad75259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ef6c9fe7cb5c3ffbc717a90d6a5c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7babf4941082acc4cee752cccf84fb2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f2938c0e0e154276baec41e3bca30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcc89e1005c1786b6d780eb3bc055c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63989ae5a16834a1cc0575f8def18cf5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774326a91bd7136bde166fbc6847b4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d534bb1ff8a62609d9c83362e64026d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6149b7208c0153a8bd0700987dc7eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc03fa62f814f527f4af6a9c0141ace268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47172bddb5dc02815ef636d0b889c45b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5ea4fcec93e4a4ee05530bfda411f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad525042b476c3f013a7d1dbf327f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bae7b30efee0946ff0039b53ba901a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7585921b0e9547b31be53fe5b1133d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d204ccd0a80d576a5fd35acbfaa3aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4519c122963d4834411535c2cd8ad3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413309bc26904a543a54b1d971424ff7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e22408e6c713dbb8936784e56d5b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239b037080f48e2007318ded1377679278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf7127a112809b40d749a8daa1b834279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c8b855af40db8111da08b37257e61280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa606d66fe6ea518d39b4fdb73222d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cef194152fcf25dc6ba42b2f762e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32344b477c53869b5c7013aee495d91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb74a94453bc902faa534fac5c281e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672324c5d550f179fd1d656b9aec237285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cc9bd9664d095d460820d85be3901286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7821a9997a1dd4f318a8a7cffa552287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b1cc4fe229c37578ad219f6539e76288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50768f090670a70acb93313a4425b13d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c98ce9207b426b1c6fc5a94a9a134290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6848885d1c5009f95805bdd4b678c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d628947433022bfa75fce60260451292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ec980de55fdc6c2eab8aa989605d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4862b1959850c50267c0a13f1e3c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7135fb10c2f0af7df028a6419074c29295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f58e3bf75cb0b8701ca773aea4910296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfa17befead8443eaac58f382f56c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d87ab2a4c726f5ab9c33e08a6fcc04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91aabee45ad1e8d0c2c8ac15603c5c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df39fb3b83887cd8cdf0c077e7cef7e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4c0b54d4099204cd8eff392b3e24a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1ffea42a306b325f557792c88eded302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9e0f52bc5e8d91e76ff51813edf91303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9f41ff2aeef579cb8afe23c495f59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64846ef800c454f6b22861e825c1a70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33463276625062374fdc651a7f32048306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e869a98536b45fc209422d527fb832307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850ba7a8c1b3727bb8d8c6ef5cff67a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b95a32805a66a3ab2cc4460c5507c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36603ade8b6b05181d25eb3a538fee7a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2afef56edd790d7df498ae5fc2534e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca346e44ed47dd8ef1957006a1d84d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffa570339461cf99b25c049fe4a8f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834b20ba41a1a00c8395f748702ad31314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3e4b8a9a7d455ef5ca8fa89b13825315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febebe1d6b3d45f91bb6cb2672b2024316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190a25b5fc6cb554693b1b20d6f9e59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0398fbdf486be779364b5a6f50bfef2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609dba3d3f6ab690003c1e6adbe561c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389944b5788ea408a329b43c2d95919320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa96af80b0b7fe5d332693e0557853321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b18186dc7d2fbdd97b1bac716fe25d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d245cb1e45cb9839459cea1e006c5a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0ddd7a1681aad33e28780c246cccb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de96b74a52199358b38cdc104a757b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b61ce2d7b7f2732f0a5f69e91d2634326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dadc2d8c7e757d8f7d771dfc6c63e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733bc0fd55696ba9df2b1e07730b181328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c315f4faab22149fabc89a63b894d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85291dfa55604fddc4469a523b2694e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407c104bd18c9b234bfe0f3530a9621331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960bf1a648284ce61ee357a2b55c973332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cec610e98cd27b73e59e1c13646674333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34368ce818f0a5b3f15e680c4da6f4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797fb841fa7284ddf3e425f397f6a29335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cab2050d6cbd9b915fdcdadeeab4d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0d116e75c65ee4abe92774ea829cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db92f495fdf66350724b87abd1729f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08e4b80958a51444218e1196817d98339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c06f2a12b4dd7ace23f1ced8ae0cb6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0468a65babf71802e08628d8b25ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc7c667adc2dedd9d19c828f1c93c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b778cf488c6c4275c43202ec5a20469343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725c3bfe07f0aa71c3f36d8285b1f5a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691f635cc41a8a229d794bc0f3e0897345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cff174ffbe0c6dfe3e892189569717346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9295e16363252a226c929e27b6410347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d105ce11dbcd4af03cbb62259f272be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8e5555405a2e221c41297fb5527df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde222843f8941786a50e9bc34364515350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ba6a3ef39c0759019231dc32f22be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c21d0de8d18e8581392d609fc5a90352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffa1e03920f57cf6da8a014105452e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38881852eb15fa0e0218f3be9a7fc20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67168a25c133b7ce5d1193dcd662e13355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19766f82d0449c76c5acb48beb803ea2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb2de7dce61079a25228ebbc6545d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082fd5876f7a0bb70aa8bbdcc6c53b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9224c10cec856ea15b4940050037002359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dac383db50bb84601cd16f34410c85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dda1e483cdec4d9b69ab2076d4094d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8528ce0bd07e9b351c56cc22aef3a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d12d6f6f78c71f33217702c2b413f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb439085ef126c6204e78cd6647d1c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb29e294fc5ff37a31ffde6e4ecf52b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c9f4aa266d20cbd3ed9f99db2b3d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78a178a989916a74a19f429d883bab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10e9796dc515db738404f687e05920368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4f940626d7100e6774c1196ac567d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9ce7fd0a9e9ca6f7503078baa494f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0834904c7094b19cd7f93c2ff58978371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ec45e3f856cf0586e816a29a181d2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efb3d1c49064d5b9d14c6651764124373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259f98542504a7238379c9d9cbd4b96374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48545cfbb84ee836f007968c5e1a78375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24470cfd99fd186891d0eb4d177d4c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6501ce1dfe6391ff076ec3d985a110377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8e1401fea128d6aaa2fcceedf06c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79c8f63cf6227dae54a62c3abe7e41379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f971308f01953a308e8fc8c1ba3b52380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dfa83391f6a05ad9ece02839c0f7e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19f6d9fd07215f7f5f4ffd7ac18de1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e955f9a01e90b493e98840d74718e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc63684ec30af5c278f846f943fe7f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d031f7edc19bd96295b2a4c71780c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213a8623ba0a3c45a92ddcd15624345386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1438aeb8d0a354a458b6b6d53c8334387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd086093f5aaa84dd588aa3d1c6036fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a86862d45cd6171f1895f7f34f082389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c04c02c91be367dd257b000c0ec540390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d7ea775bdbef50a6a9598f7f382d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd128b701ab231b318c16da558585497392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1409bed7abecf1f0892f80848998351393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6f24499802263e6e40b933045a0cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5364922db3224226b8954b5a4fe6799395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3c7812b94a6cbd8a6ab5f88e682b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b7f0292f16c7c9cb3a01cc9f51936397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42e429d2b780fd44bd48c889694374398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032e775a2ed883acdf9f8380c8054ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fa57a81184baa01f0659fde8124ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4243918d048714d5e0a50648c2040401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84e7c6a45c3061496a530a45d6095d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2c3bbe1bb1b85d2e8536244c3f69d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fef9cdc592c05441927afcfe95d082404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f20ed2c30d4c06624977c0cc03c00405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d1bb5884450c310ad3ab1ae4a3c74406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58162b30bb40904a0f3f01782e1b5c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3831587cc5c1352d92b5c26507146ab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09aea458864df7c46a38d2707163d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3ad0ab74339628c858528ce023466410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d665c33d5cdc55c3e17be0d5a26fb7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b109cf797e77e449d48a1c1abcca98412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb9ef6597c2ceee0bb6d5ab519e1e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ec58635a64c68c6442e4cc88001b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313e84c93478078a420b15a1c628170415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcccac804a2aab84e3bd982e917f59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e633d7b0459a823898d55d3eba871417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c368aeab068d35c924724983d49fef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e4385254bcef127f15c97681bcd0a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ec755426d722f18e6d85149b7724e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481f8af08180fe7c7c77af44c6209ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664200f962e73450ad8ff3b32b9de709422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d0e5d93f67be11d9d454425a87947423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661fa0eba791391682174aafbac1fc8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bae50ab503a933983e21b7a521a70d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d00fd2b693f5b3d004c04387197a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae5370717e109639502500ac4e77c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4875590739ef9e6c10271bec63bba28428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7658b13756c1fb091552b4f64f92ea8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696920c15f195b1918fc23a472b32d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37ce37fdeaffadeeeccedda057ffec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e1484ca87a33b5b08ebb76e07acee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfe04dc92ae3012d7b883e836f383d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3fe3913df74011d1b81c175e0add0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d781ff71b23e799eb9794eebf2ec084435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515cf8b46d50aebb33e953196b38ca9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fcb0d4258d0f4bf8ca6724d76fb61437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a2eb5e14b754f983fc9f36d35bce7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d035f3b53c044991bf971380b343a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2536665c959c9c72a987a0a839581d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943ad421b91dcd7b527240f459b4809441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46d2030a377eec7cfcc3d9688beff4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44eed931e1e7df8ddd04ae551d45da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3b87c38f7887c8efaac599585a2b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eeb52fe5a4fc2ed74df1a2343f6615445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77ef7b81b281591485950bfa93dd70446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390ede54928efbc2c8f93f342bf6dca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8246031d002623fd852751c99e17bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165c1029f420f48234c0707a272d0fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf39b21adcb6fc05e6d932d3c756b16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95fed5af3f7b19fe7c4026bab3e6cd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b190bcde0427f978c11f3a5a6f2721452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebebb09d06c6cec709a6dbc8aa215d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc14e7f71a127b6aa8530c3e8a3730e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71b32b9ec5e120645923b9cd49de22455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c75dbc3738d6425bd1e4791298499456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb442f934a63f48e07328bbaa1431553457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad601525601ad59ddcefca95d283eddf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd332aacd37ae7c717fc6c63f64d7a84459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b371f61df790c6f86a987d31ddab32460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0468a94623f6d787e28c70d5c1c78be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd910797a71eaf0036ec1f858110df63462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de913c5f8b142770b4c6c5a5f46f29463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfe65946adfb648ce12d7117824699464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73712e73c9197e20f5c401ed46c48a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a06d9b5c7008a2353506f964649e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0455d41b077e05aa9e7672d9467c151467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032896bb1fbf26b981c129173685c22468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9a6dc6a06ca37c9cf6ceffe2db684469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1d2d997cd122ea367696a9ac535c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108bc36da61ff972bf864b80f62f321471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9418b6fbf9dcf4bc23ac0aa1bf325472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e017cda7a4d85cff45232b7f5f42f99473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302830720bd18e13e832e6786eefb399474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6abd82802bd00558b71b80916d02e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa12ac982713c4522de9afe571e21e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11c84ad51b17382cd6b8f439839705477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d377d5a1c3345a74c1d7934aaa2f44a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b219b76faa51348bda8932adfeddb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34938603d68e1c9466a8580c44a7cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c58ca755ded78fa046ed8462f8f634481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894e5b8384638756016429e370bca0a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986009052accb836cb5c7263e75eed00483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f3168c5d9ddd7752d53ce93373800484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009ff45d0830c29f9bd724c21b4115f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d06f4e328c96db5920fd93802390d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d21ad4e29b2bd9e56d2ca1da4da87487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5b1df1e6f50103cb5ea6f077a6e29488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d55586e27975e884ea0fbe0c51e8c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a5c562626421af025264b3d0532e6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6010996f5710fceaed5685312def3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4482b9b6d269ebf994f311246da21f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ccfef1ad2a78adace54b0afbea0be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60350f318ebaf90710a181925716bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6d305cd62ac63be24f4c1264a948e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bab5db0500756d51afb209048d7629496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a269505667468da788515b59044e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fe8171f2f523c6784c37253f81a7e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43416dac4fdaffb56b0b524dd69bf5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cad526934e190aac07412517407c70500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e7e1d8deeabc5b7f19b4d2b829e3f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92804a7678a07b15b4abc952f3f9e90f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42607661e00d2746d779fb0fbce47512503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca170746b9d4970095f6f760341f032504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50903a3b385af3ae081de754497a4ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b585a706e9663eab7218123a296f1d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84da77de9f99bbd0b75f78e7a35348a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4b48867ab3cf157d168d3437949ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e366fac39c12299e402759f4d9f1cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04387e79717c44d44f40628034c2e41f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea14b1579c00594022f57a068d50a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f8841cf0c8a2fc694bfa7449c970b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee975c7b473d6cfbb9e55b3fe09f33f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5d5a8a17920944a3e73e8dbd787e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2dadfaffa43e5571781d10b641d7e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37635b7ec50d4fb542776a4b7eb379cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1414dbee43b7245cdfc6ab3e081233517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da20a83cd54549fbbd034c80865bd9b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf811199e960df55de57493d8ff081519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158120c481cad0f6c1ea81adaf50d83520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ac33f3d5b855bca63dbe9140ff3af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78e9e4d721fa1dffb5bb240832d4d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5616d7288d0ba12f00ed025867fe8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50b24361151d58e1721ee2df3aaaf3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1be27fd4e56a506938fe229ee8eb2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927628c879a77c6d4196bd8cba064cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c0127015f7bb9f65c72a8c05b6d92527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816faa5d0e9a81b9b0aae326fa364e0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3220584066ea5d355eed5a78685c710529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d3aa0bbe1e4fa153c777bd80cb911530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0c151982007b9b635cc2d22957617531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfa28fcc2641c712e1c4f9e2fcdf6e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bd2b704adf8f71ea3d552163efcd1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449a8133ee821b6368aea536e770db7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbeaacb198d45bc6497bad45dc44533535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825360ffa37a93ef2a39e059b244c39536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1ee3604f42d23afe69709d73b5bd0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd037ca0eb6702e86d2182983dbe7f55538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd1b121e6671b3e221234825ca1e33539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543976465132fbfd8dc011716d2b9cd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e64bd509a7f5a9626ad4a2d92387eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0247502091ea2e98050c51e036e016542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954e5e988cacefaf8c4af75189f35b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7605f09b0d3ff496f95165e46183c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca4da13c31eecbc0287adf75929532545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab80d6201d397485ef6f95a0d0b5a3f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c0be813ba20d4650affba4c0fb8fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690eeaf7159d1e287402469d52ba822a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30505889269df8e9a86955d054ddbf6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882627a5b775be6dbe3f93e69206476b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f78fbd45a8030c353e9034b7cf7e0f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f2dc8fcac52f4972e3ffa62c94ced552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cee70f2709f0706f75d0b709ddb69553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddf29ad86b03de9cb665c6dc4965fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33d09bf528eea98e075f7838b3703c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae415bb7b646199dad5677e9bb411c61556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1af67f094cff969253f3a250ff4d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddc7b8394a27336bc7f082c8c2c3fd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3eec0d5f039206a9652e98cad07570559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08616680c99df62b20ba3c80b525866560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67bd9832b79d93a41bfd850876a23b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e1fe5fb85436de19b701729e1a6a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c820fd8562772ca976dc50a45f8b60b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b37fa293626eadcb7fd2494fa2e0b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae42a5a78db5ff5ecfeed013c85283565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a657dcf2964969b802909655d8cafc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff648dd0c91318d8da941e1c3c532d16567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48fbc0da4b8396cf0fdbe94fa7ac13568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692005b881571d28cdf2aa2b75b44737569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482378174a2c582dbe3f47b759c1b2c7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df544793bb78a65ab2c084ed6e640f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db157eaeaad3c3ee0957858d0db61d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff1336b677ddef2747bb2bf9f91175573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300361f0959d9cb880c85fbae97d789e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4d5638c0b8bf3fcdcbdb856410ef3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8af3825f84d41830fe2d7c220372f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f38f626b0c906ca9e58e820efea06577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29788329f64da1d8824302216d7a0359578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6e174f9cb1758710c6a2a305d853d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4da8f8e2c3c3029a9767a3001d5e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884d3b705e8f9d1a8ea05b5632f5a6b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cf94274c258890da512d3a3a2a564582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8e5e4bd20a4dec3844a37707c51af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3d6c9e4ed45925c8a3575c7fb6c50584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c79cd8bf8c5fa417fb276beff1ca5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b699afa8824c0ea55c3a7f339f2508586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b9bb942ec805fe6739ccfc39a1dd5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1590a689139bd59e6f7dc71758daf7e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf3700d0f9dfadaf8c4f5a1bc6dc70589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c51448d1c272fb62518e79253f4a5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0533759487a850ef48ecae2209c46fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61df088d09a8b2d77437d2f27d47d46592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f4a7b7bcfb48a7c568c76f7b7e7ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96eb0a9810f6f444e5b8878eca6e483594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbcf7e3763147e9f17d8314bcd03f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5520718f39043a587876ec9171e3960596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6f85d685d131e77e025b82c2a0d98597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009249c5e336dc6e3ac265a039a5f6e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05019909794791614a735a98d599554a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dd93a5fab1385a84b06265d1d056d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68486b01d5d314f449c6ad5a2a4cc06d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783509639c877d672c43f90a98710ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f077cc4df1dfbaa80772e470cfe9ef0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e77fff2ef0b61bed05598e46129fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bcca56169aa3012345ec69d597f9a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89aaaed91b0e308284ce47674b2efca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f61cd091af7450c36744065ff5e22607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43198d6547dca7660f9ae021e2adcc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6c28aed67b2bcc63183b0896daff8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669908f70b3c971451437003694b9da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4ace14c04724912dc5097990c941b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bf2995db96eaee39bbfd7663142fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83c34a6f33fc8dcc31ca0cf40e16ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ee6fa49739c91be9742feecd74e18614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5dcc136150dcf5445da3c11f13705615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472646f27a8d8b3afb711e4bd1135221616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c726037a3914a4b1b61afc63a4ff3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0b61b2f0522cb7902d3407257d98e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1acb9c36d7a74dc0db937155c87b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65f2a60862519c2454c4b28255e958620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42570266992c1161460c9fdcb3569fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602e8dc5a8472e83bfc65615e49d4dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b0b887e5eb08151dd86633941ac0f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d5b270368fd85b3c3608c6c9693e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63deb05d6ba10a9c7a42803e7aaf3a1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cded435e3dbcae225de63f2d64613626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074e07fd390ded4767f0cbbbe63e854627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c19670aa51b803b2072d3500c7c78f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5d458dbfc256ed9f5dde7926d4559629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8855e22ef96f5639c13cf3bb13f61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afe550e9bfa6ebc72abe2ecd8a15df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5216464a07e243f3925bc02936d91632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53929d3cad3ec62b5eb5c89539df6aaa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82ed21f1080b10f2c1c041d374de46634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99587d7e781ff8a454ba906f791b3ebb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add88f0699cb66a4bf77c43ad1b4cd50636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbbcc7e5279885bf0792268c939f09637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2001e63e4c955b58d412c1b20773881638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca76c5d1cfd6c34c7a29c8a154987a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6980bdd631c6342d68ecf70eafbf04640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2220095b9f4efea9948a8a9f53746641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d120f63db0b7fb40b3bcc9e1466678642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd05086ad90a1e58fd2ab18cf397608643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a8db2d4ff5ae059786a5420a9f6e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16bc7ad9bb65d57c807dda31c22c5f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26cb31473ef4bd97bca38a10338421646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c357462292c3a7872bc47c918b8915c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a491bd75241d01c4e2f2513cb3efea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f2b29b9913c7addcadea86c0e65e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bb8f91da7e99f622d7447e309f704650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22335b71be32d8ae2244362dd9d54e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7354026095a0023d39d33c19d74b43652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781a7d4db5b6bf6e6df0134ba3910d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f70a83a91dd4d94de9b59acfad27d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496750debf8175631962704c91de5a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8a49429f301a724e5414443366a2b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57fa255a50b9cd03f23c8d431ec3a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f7351592ca5f66db5ebe52c47b6b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63198ee1414d51ecc5feb529d130fff6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9db9cb5eb70bbcf5810f309622a40660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0092a0b9516d79ab0a02d5fb9ead5c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb198680688ca85967377d56da2536662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b55aae56d8205ea8bd1c34ef61700663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efa4b9d09f82ad28287ac4604fbb94664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae40a29c228893c07775086ab6a1cde665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1cf9675f44caeb46d742c9e9811a0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6c916ab84f40285073eec9a488dd1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f941e5297e34a34723f697f7f29cdd0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc49c90979cbe4e32c2dc04d2502310669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01eea9716aec370db4ff81131e56847670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae660e58cde7cc4b310ab6a9f85ba674671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40c47058daa57d46fd8d809f7ede73672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48242eced76a777f4fe3e49041999848673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252c5a9774178d3aef533bba8441b9a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb1852b6cb9545f0d22d508e42aa7e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327eb866d93a16f813c973038bd488fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8e096c6d9326d1844f9538ef1240b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fe0ca2d3874379e0c28db67be44f2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c304038ede378842607500478d7cb1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ae8145fd5f30801eb097f9289f301680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560e84c04a6aee36e5eba3f500ea7c9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30a314c53d2966e38464de1439e09f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67149e1e37d5fad14bb6761304bfb0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b896dbbf5f8cb85f69cf6101f58c6fb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82ed5dad0c94783c2b4fecddd597ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754f1fde9edbe09a9c8bd885806f03d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cd3fc25ea135bee309ea48b976225687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9437c0b2d49f7a604a837865f79a6a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdf433989c7c90ab63a598a9806a8a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696bc4ab1e747c08f6a115f35623cd0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3d1b0363194b445f259f47b4913aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce31dc662986da9cd0a5190364069dc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a3c180077f14419cdfbff0667a7d9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa4e47449d524c14d0221fe98ad3f2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75716a88543094398eec9a810ae5dc4e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c42e4c45e4068ad704d8819a8c3f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e0e38324851f4aa711505186f5311697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75b9c3025fe2f1919d48595e50b486698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d24c3608980bdc75491bed400927b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8291d4d8cf4f8e6dad6ac0e3a50e116700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0d5c0e189cd68d68840b547f66b10701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c530bae2980ca487669373b4a009e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec1d1ae8d757d6f7c1d7e7ff46daf2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ab912dfbc842642c18d20e84f5db4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28822c20d8cc4a86d165730ed54ff60e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180e580b711a59b754754c7cddd4191706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1f8beb26ec6125c98a7b11794cdee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6476b6cc2e787f5f94e4f047c3adfb5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fc8ca3db45e1645cf2a0fd029c748709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3204e0007732cadb2193799ee8ab2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532478bfe8eec9ce7e5ab667d434913711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3ea5c89f7fc9448ab5192077822af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c1e77063f6371297f8966b169912b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b5989c643295d1747b9d1e5796577714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c87bc6d1a3d6da6409e1224917a3c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b90bc87e0fba1f2013e25bb73995db716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452a06738aaeb56582cc7adc0c081ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647822e56f359eaa5b8ee4bfe58b8dc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86187996fc7854d8fbf065c37c4cc41719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dfa7d0d938f194a1fbed2df77bdbd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e02d0d6b44d6beac6200cd3c242c4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a15c98b9a87fbab3bb62691d72e23722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc540bf155cc9e218414f394416ae8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c059a579158f136857278403a8ff25a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26639a8e7503dfb065238f96512e60725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989657eaf1e62e8dba11e1cb77e2bb4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724f05f1ba2a35f3b0b4771957fa06b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162878357133fcf78ea9c01d947587b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d432cd4a968618ee0f42c578f648c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d2ef17dd9483f3dd8d00b461c101e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8620169685c75c2728ac33cc11c752731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b871b81829a6b8467375754a68931c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ada888d98abd12eda5288af30af10733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeadbd08d13c2466252420c8f3b4ce0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3606638201854fb73328687cab4559735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945907c145e07a81634bcd2798b42066736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deead6f70025e36712b550f28da9a7c5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ada4766bd75ae5d8355c2e17fa4b75738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677632b9c2dcc06d64101f5d6eba1ca7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd53079294874a578d26ac6118a2e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc423c83c06df521b48fcce7b8adc244741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd6bd10e35f6a21fa82e765184d857742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f7c9f31509e69331316776413bf97743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58040f9a5b1cbc55cd3fe31b453575c4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c71374c594d0fec30408f83796aff3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a8877448354cb3e84838bba57d193746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2bc6123a6f2a2aa58880763921813747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd89b5ac99eea7f6b3c210b1f752ee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0eea2603a7c2b2641d752eabe4efbb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859a09489bdac0aead0a9525d16b3fa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f0370a6d534754bdcf00c06f11cbb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bc9f213756d0ad8ca30087b6966b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0e994351a9d621ba8abc790f816fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b50db66628e89132c4ac1154a3930754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcec33e70b39f141a5ab11a85096642755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251a74a238bf5260562b3ff37935da0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08baa44483156d9ffe7bd9525b9934757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93821f35b685d7e5f17904e6b4f9fdf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471c481bdf8149369bd2745f41082ed759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>