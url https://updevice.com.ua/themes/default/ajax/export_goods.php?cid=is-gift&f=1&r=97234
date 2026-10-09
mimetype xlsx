--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53370c55e2eb46da1e2787ef7ac5f3e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a3910084eecd85f76b22e57ba23b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852779e566473bbd895929d3224f8ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20b2d5a547cf74f9416173bc2cddda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6e6fbc6abf4f73ff52fc8a7d7b12e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331ebb536a1914337ee7268613be1686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dee2d36a413fa9865f35e725e0d207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b36eb7cb7bca16e2b181ca4fb878928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76161924f96089e14330bfbc28f86f669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0aebe8fa1a95d08a0f52585c3af3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aab96a752b1ec77b5c31e69c024dd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07506812d21102a6040ea8a88fd85dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50671c6e5e01bdcab5804b341ae60413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50a33f260b5ca2a9f7c754d042d75214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7cdb2436f114426c8821fb0dbfae315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bf95ae71c43c01fda9ed49d6a79d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032e8ed9040ef315066a0ef46050d8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101d15c0b6b6b0ca353fc55eed3cd8618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ea91d308123f0a3bb2cecd852f0f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbf54b5d6b1beb1ca4bda73dd3a55b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17f5850d0256918a9a5f77d4268a7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df3e0245b69cc363bd6091e122a89222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9d81e67c2ac65e796be9c38b55faf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fe7b9c85da1ac713859d3d14feb1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa9a39a8fa749547412615baa91b7425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79325c767e61e3a98e2a1f2055f9260c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705438aa6caf76babfad6af86f63c6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10169e3b0a3e40f3aefb5768b8833b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68e5f32ddc3aee2ac153b4934094a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85d552f435b8cd0f9018291cd1dafc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e859961e1880ce94c9eea8c63386231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27484c08153d5f88903568848977cad432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded77003345c2f389a5a0fc338af96233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a268ab810e24da950469a4f7916b92c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd9b0753d83e3f83bd121e8f9aca8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb1b15613be79335cba4833e427c9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21477f30308d745a6a695af4d2a93c7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9f273826ab5719125ca59dbba737638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f55a5e3b333cc57d1d31f733f2d24339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53bff663a5439bf9dfe768d3f7798140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e529f791c6109cf7a5f83a3ea7e6c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57564a32c024729f99e9e3a472c43a6542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da770c4ce5fa9429ed3ae2533d0af643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8213287241ef452e28630432c22198f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e71fa3a783e0912961b59f00b24f2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252b76b97a4c64da4ac10b836e42fa246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa00afdf449ba8619a5b15174317dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b399c160bd2a0d9660cefd6d675cf048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c145122920ae854af027047ee3b2dbd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25857cda3cd93b7c33895eb940a24e3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7770b9f98bbcc2dca17db39a4983e4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1c69ef90336e8f23b80d46766d3d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a2e81e9b2a4bf4f4adf1f5377c0ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229bdf9498dd5a525c283c2badba70a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c6aa6431f5f66d3ead633eb06148155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c41df8cce71b5c3bc14a612d0e4bb056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250c4db81d50f72780796024894bb0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3c2d319cdf66c69b0c97449caae5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64e6b05bf79c89a4abb02f9ca147c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc8c5d46688d648898100d61af95b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4aa3fb66f0bd67e9822c230ec422761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda3e7d02536839d14fe68fbff4123e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62659166e13866ff1f45350a18570d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11065845b92e672ae4914a223b11878364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac266ef50ace5a9c9435eb3296723de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a92968c22bfc33c5e969cffe92fd666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace28cb9539d5bf55cf811a6c0c4aaf567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709d01767ea41660c6ccba6acdf663668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbf5207cf1cd17ade01e9772915c8569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2757c6cfa538ad09c8d73ab4e337a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ffbdb5568c1b5496bf3b8ce8b2bc671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a131223bda73139bea0b5ba74781cae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8707043906fccca92ebc3527cbc8eb673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02172776f3a2f58a48dd6c5e4663c95a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588a37f11f9e0a60ccfa4ea0fcfe8ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cb7d3c9f512d5f8e25eeaae62794c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf9784c8b85b93670eaea57f79e2fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d29e95c8636f9625f424e0a81c40778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd567771e0a131d7c7a2e24dceb6c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d16ec60c2599632c06e76709f7c8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a606933877fa3e77476523854758d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a14b8839c2ef33c4615c54a1c84b1182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8623db560fc12c2a10ba96009b2036f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a943e535be53cf964c9690d332cd084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c342135b9be755614f6672e27c7af0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d00eb3c12c9340b41a2d674f68a6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955e01b59164494e98ffc0533fb0c8787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380ef0bcc56d30763f4b6bacb91d35588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb5eef5657ac2452ac67161647310089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392209537e41546a03e0b118633668a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c1760ebe01c4378fc4e1bcb00fe3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5065308d10ca78d6b84c6952bd0cfa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650a7adc5538c2e462ab5d437f105bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729722eca002a0c12c40b4deecc3ec3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22dd529363354a5cc99562aa763a9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131a07a6da7088cfad84a293f681f1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11ddc5dcee9922c1578ce27771b63097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660708123491a96b3e33f2ad39f724998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ba5a4e25d67d663ae0bc4428b57ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9633d5b4879c80e1dadadd1d4113e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0367a490853a711fab0fbfacb9cf4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65be84032d344c0a5c04c833fec6ca8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efa5590816e839869f0695f083885c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc5d520d0f676a167310c6fb362535104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca7dcabaedcb35c78dfc4f2cac38d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d1d74d1bd784fe00509f2692f4df5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131f245046b23d368fecdc09c3c63ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2553117ecdf8739e22d04fdbe4a279108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2980c1e03d767ab2b14dbf3364f31d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce52690a05022952c9109cf9b5a04f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecd8748755b503e4d128aaf130703c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69ac32971807958379612a0b734db6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095102ff463d9203d0f143c5cfb065e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968acf2aba58a183206172996cc6eb9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b17e70dd914ac730a04a70192b1b77115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff56d6aa211c3a069a3ec29239e4c1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792a45a7ee65deafe956dcbb5a3be04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf22ba400b7baf6fe73d223c3873c47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce3acc15175c97cd9c05a56d82422f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680eeff6dfa352267ec96bb4175230a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95963ef4e5fc808c93232ae408f2f0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8e41a09e67c6eb6d8f23ddd51dd19122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc000419aad909dac6676f6c3747e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91277e9242d06fe92ab06a8449ad7ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e125e6d1b595741f48cbb4ac53f2f61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dc55b41ba1fe52a7ce9bf7aa85df7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1430cae876b39fdfa72781e5730df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56689cfa89a9cf8bd72d5e6fffd280f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33fd84ba70fb332cd60fb7a5dde585129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cd71352426629906ecfd5d53a2c0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a55af5b55c2f1ebd7d142a4f80c9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b85714e8541e816d51cc69dcac2ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720f6ba4d6aacef54d10a42f005ca1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379f61ad70cbc98023a2c90a0689dd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ab8a1aab7aec4fac2aaebde3d62bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e31f2004e0d8778b31043a0db4df2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d6ac62fac3b8e4a8021c3ac74ede4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf3b6eaa3d80d3ea6ded328758c647138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e566ea6430cf85f0df0c1566b14846139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6721770a500c43d0bc75ae50de6f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35c95d7a0af53bf9a52cea88ec37a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ef3b05df5a67528dc57b7c3ee78a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f058e4d762135b8be65675385739cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93df5dfd3a33107d9b614d0b01e69dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed86d57d3e06fa8383dcdc5288b6705145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2b1e835a59ef4c4db3dffb2390090146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34300590bf109a56b498bde9726a24c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28434401a57b4add77331ab2ecbf8c26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30030ceeaeefde6dda58ce622b96dde3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa259cfeadf2f10c767061a0497b6a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbb04364c6c67bfa33db0390956b17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806351990a2fab61c48ae74e33fab77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239ed8a567c6a2a87c441e0887dcd21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f756e2494c298d0eca00d93485ccd43154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c24d714c9dc37abdc779eb795204ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105d411485531881c404cd658c99248156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c325021082e0d7b8228ca50908cd55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c838f850eb6c3fe5cf0e23baa5368a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2355fa8177574df42ab4eb498e5a51159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0553c0765148ce246ef8bb8a09d47160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5c3e7f977e81f87274d28c2c09eae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb80665f38e36e1bf90836ff6bdad4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b035930c4470754478a871b01bbce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c41b47e8965aaeebadebf32a0386a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869520c3770b4136405291fefc63855a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f65c2de2e7f043e014abdd2465a02166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ddb921cb20704178d3abebd44848a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397e69abfe0e3cb84e49931700bd177168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cda1a5f7dcb2696321549fbc91cac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b260e09069ff4286252d9f97fac70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d4bf85087da954c92b265f9f93552171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2648babfac7d2d90091a65339f0f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44449deba0383a0b0c2a3b2fe40c38f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7dd43ddb70c2b6d64354a32d4b152174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6f6e57a8eeb8be5fd38f21cd261bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f65ee17af288eccdffc6c0a6b2505176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e31f333da5053f3c8ae11118ffd2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178185c4adfe978c512a19ed593f4507178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e93d0f0dbcd2fe978405581a0011d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8d97ea38442aefcac53da01296bcc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9fda3048d82d47764ceddafe67e4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774fe8b60a3edb848e04743fd44adb6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96035225f4cf37a20e9c84afb18ff33e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ffe20ffeddcc3145b9ac92db5ef1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f3b95c04f0bf23cddfebfac2383c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbad15a232ea312eaa1eed4fea964ee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6ea9bd5d01ac5055e7f3482f8807d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4291eccb859e48e3ebddf0719c537188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654e31d080070cfb91199c1b8014e90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b52f00ef2b277480b973f4e2719a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ceb2d4b73af9f32a86d03e4081fc2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41abd525293ead88f55462c683f1742192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605819dd153ce401be7f9f1df9e25cbf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fecf69b14347f530ff5b5af961dc90194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0ff0bcc294831e0024a21ca2deaf7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b2315ad19473ea063e15a270402bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb97f5e5931a665a7b0bd9092f59f0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bb07e96e6905ae6808945cb76f4f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bae565f27528087dd52664fa50b24e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da2835491c65c9442b4576ae90656c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bfbf5c2eccd50b4389bb292760cd0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83baffe551e2d4c6ee5fc1138e608760202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744361c1854319a3964792ff87ddb0e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ec69c6e3b51d283e95fba9cda8cae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c296753595947175c24171286328fac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6852c2ddf8ae37bdf330c586568f662206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8d20f2a687cd137a24a61cd399a6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212bf0bc28c60673826d4b65813a8f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd9b48bd7b30f288ea7797ac88aab4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5292607bc86757000b9261aa53ae51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d359d4cbda7180c3c9c1677df175318211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6dedc8f8585e99f0c587e58650bd3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2a3b056ae3dee2fbe24d915489596213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9c7c79b91b8c23b62618e518af5a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caf0bef6813881176afcf8ee2ab319215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df2be578afd6036fc157d2b80617a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fe318d7875c35fd0b4eb453117d06217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe26ff15da3f1dc8df6b1f0469a193218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce45540e5e937385601b4cf6aeaf055219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150201380c42b2d1659ac60a48da112d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7290e7afe02a979dcb74eb282552d17221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc1d6bcce4351737670c9774a2ba9a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67245084335d622e631c25a04959cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d188a8b8f9454c502a2d755865e5f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae52f34275237c3695dc6e89736a0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fff02cfec655d0099e2c478a2f68f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6436a22e94024adaa7925ea060b1926227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57646b79f2caece065825c97baa352b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2aa1c611d52abc12b667ddb1a63ab7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dc26b6f250d6c3226f381b8ec1539230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de046868e34426bc8c1436c069501427231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d34e6b4ccef1ee1dae90fd9f75719232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b1f6eea887f7ce97eabc5378485a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb21b78443408bc6b65bacfe43253f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7729649176186e82f124c13aff6f642235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637c7aa0b0c80ad48bffb84af7f2c4b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de78643838f0091f556a5a387e2e30237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623869f309c13d6e958567eba045ee95238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90345c4621fadd8d6518b8c2fef892d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b4eb619a78fe8c99dd4980c9de7a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d729322abad9f119bb159097ee4e7e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64edfb038453ab6647fa738fea12a00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635d4e7c63a36ec532266283d42986c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a98c544ac3797e93e86d70464f4842244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3adaa0a3f5c89f597aa4c3bd8ac6d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd7abf356568f6a5b0ce5b5c82f41c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e9ee242bc39470198ee6be5138559247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737cb7c87131f03af603333c9083707248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73deeb9064e276bca9090b2ab59333249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdc716cf91719ec00ad6a5ae56a775250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a64c9db0444d659c028e4e65c5b70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0170e5e2a44309354c18e62d60acc71252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37036ae7b783296aee78a2f835b97195253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f90b09afc759f1cd6c3737eae96be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dd8f152634eedf23268c97b3a8c85255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412603b2654b635e361dace697eb65ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffe22ade2ca36268e63d66314e135f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb99f0ea0fc013d130f893e12a5c16258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c64b70f525a6c35cb576b6564538a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c156e5d0d390a3efc7acd59e2b7356260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c33adf3147889d7f779f0a6e4c8620261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2b6e5ceee8f760aa93313b6bd203e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f40086e069ec7f7f13070e41d81dd6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c060636e8e67f5c17324c73690ba8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0a448bd377d3b85028f0788f15dc0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f36603f478b424684dea2a047771c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358ea15cc8eacbbba066eb69c896930267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524e05b11e85f8b3b6f1eddcef930d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e5a54e96b25e399922d9b758768d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6984257919d69935779cceda45052ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29e15cc122fc60adda07ad6002b7b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bee5025c8ce2ea4363b43497e18cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2d0e32007fdaba2d16f0f3a664360273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc70578d034adb8dc4f78c4d301251c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d434cf05074fba69c4ceb4ed099b56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0973b731f7d77c204e1ad7c2da4af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbb8521ae75860d07e3b76c17218c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11fe07d2a4f9f1a520ed68ee60bda3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75570ec5e26f2ecde3838d740946ace279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ecb2c29acb63321b23e9feb252ffa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b65d71c11ca8c9d2c34c0688c7d49e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cd639e96a026f199264bb0124f1e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc4071d0bdd4ee947cb0699234cbb4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea882ed6120095224db547d7df4bc71a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f1dc4e287dfe456efed19be2176f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f01d136f9ff2ec7b0dd6b7a353785286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1473831a48341336c8bee204a3185e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5cfc9015008751916772b5387aee6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a72a1947579cd5a65b34f96e15a91a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca77e1550a8c784a1602b5e99a90bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724b7a67df5ec21d8bfe4bf4b09fd28291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d63199bf5ac6b6c224f6bc266503c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3ae7d941834c89cd425e2a603922d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeacdad3adc5507e1cbc87589358603294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732323e98d3744a6e8ec1a5104209e37295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bba2b417d0f43317529fae39e83ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00645799e0aa193b9bec81fd17fe0895297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67407c8af4f69fb5869c368f2e98b5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c5c59bc8964996835686f388068ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26450be803fd64f306b1246265ea47c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddb74f8eec2788c5463cd7852bc636301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8a9a5a484dfa80690248daece84e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb564e4a80cdf952f483fdd19b2e062f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6beaf115e07fc268f2b1f0accd4ce96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71412a8436c6898a12622e3e764447305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0a2edfcd16c553dc642089293b9be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d40deb0e174948e6c43de3807a246e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d25ab338eb9cdcef5fa3a51c24d03308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d656f145db4f2ea489b86fadaed9f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c1744413a9a4420b9ca5b5c7f767b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f87abf8ce022750418150f465b88a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0b5fd6fc9781f0f58ea1ba1d34141312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58036613dbf40b3c31ec35fcfd94856c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8682bb6377d57a138617edd39a6171a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753003321d0e310dca88c213aabece0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d78a8dfa0ced10741ae130d1ac856316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7b3248d15f2a81c26395403f5186e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4522d2b724f72288c37e97b494191c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e9befb29b363e885aa1403088e5a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee9929cd5ae31851c03c0aea649b33320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162000613b3cd71c2aa69797a6226407321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6eabc58c18a5a0975eeb63d8ee196322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b5e43d96f1c2e4d6db0eba2026388323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa743457d5936e988818b9ad278a2ab4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807daae393c2d58e74bc7be3bf20d79325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58326485a78908dd86019a5cfe4839b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ebf6ccfb5daf9d4dcb064b698bcf2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6103aac828e3f0d0a6894a2458c47d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e703e8ada4009d43cc4d3bfebbff3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e461767f4ec47f654da7dc1d428df69330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2d8d350bf02d628a4e1bb41b978e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174838315a77133647e697017ade0e21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39041bd7fe28998195119eb29bd51d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f141f07d9088b5781c73fe857c044a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b72beb70e31be2fdc30608e291e63335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d3f18ea2b9cb1ec4828e10109bb22336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fa12dc999d505a88d42d75e0292ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fecb5a608308f3bd6f08efd7a6c6ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07b10335dd2d110c3e228e7071a64d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96136f34666989735a0881a0dc108ebf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86ac95b74aa3fc8a2f1131e132ef71341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e9a33c6b245948be6277d5c4790ad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064fa294420d12e828673d8a980dd7c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c266f208ea5b845ed7bd89161f484344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae136cd085ae6c9b0fd877af5c8260345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a424ed748ef906834207b1e194ad7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccc659716b98907e61d62a12ab8b48347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa2aa7ff154ca16567b64acca24dce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46ec792038a688ff9bc1919f687826349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538743f22b38776d0bd908d1e68f1c79350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a11a699b8f8eb5fb5ca6ad6b9d8a27351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4ae14abdf1db313486f29a52f5f9f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9db6c8c7a8be0876bd6120f9d302d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d738c63131a32119ae756fdc88ec77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b361cfc22c8d78e73b14ac90c34cc8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badca0950def7457464559cc299d57a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80b213843505fa2d379c32f94980e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18866df2ff33d31bdceb8b1813aaf02f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909a740e5f15fe9ca3cd54c31aa5f7f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b88228e7a25d85ce8230d10b45c6f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047ce5db209c46582aae7446e624b05361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342c0fb929784ec96791618e49ff44b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe193cef7c3505667a28ec94e1804b62363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e88fd8024c9ff58c66bca8786e9856364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fdba92a012e81016f230b1195a0df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4924eca5e16b3a9cec7b90681ae4d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80dd76b05582f4b07e89722a6de71e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07646b6aa0178de113100e2a1ac1d67f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad4405deb684f1fd0187da2d6d0f90369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab1bac350a79d66b2f2a08269f74d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9e69aa22f67da9acf188c65aceaff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f5fdad777df428769cced90751f43372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609756b0faac2d4205b829efd924ef64373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8310fc58d356067fc9bb31e963a476374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3c654e5c7c7299731c7f3b9cc9347375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47aed84b83cd2ec9515189381240052376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78318c3d066febbc6020e433d1dcbb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35801d6ee5cce13ba56bca27e4cde3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5afb86b2a0a672cff247d2e97bb19d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643ec798fc8d15c4e4e2ab63cf86618380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910ede823bd3c302268e50e93c5e07c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23988df5b33d4679f0229cbc2543874382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7fff7699f954bab54c4e7ff808ff9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bc9c78cc4dbb05f411d07123cc3b8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e54fc7edb290dd40a2915f5d33e5c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d313a6c00cf456a30f19aa618d257c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32cc35103e86a8e449f11f60d35707387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824ee691f3d878dbe67752d3e48db42388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9424ae37a3dcd094edb8a3281800452389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0872f88ff9a4bb6aedc9ac93e1f7fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0339f521828535d1c748135b3c5b51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3d541b8ce15474a582f6216e3275d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b959ed7cbf88d643fabed5b943a2a29393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d9dafe1315d6238046dba3e2a89e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a16d80243879b016bc77bc71db1c02395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7643a11e4cc5806e6b774e7c8d972396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5efb9f6395214bce975c16334daa16397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5650ee630dfd5adb470c5c2fecf116398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4086c933f9332bfd18075a5892ef052399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff23c4804505fa344da73c96049e8a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab5f18f710b5cc05a4380cfb643a5f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b25aaa39c01d520e01c5bd1e9d0f53402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf2da97299e769ae453c5994087414403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678255a80ff301c6d59963ce8af7f7bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dfce715fa51902949423f0edee936405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e11d9161dced1abb50dba51fab37ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4c55b602c1953cc69ffc6f341aaa8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f473a1da0098d3db53e9e2e88c1db408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde73b4ac959f99948cf47977e77b3db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360ba84e5e69ea0a40b6606a07426f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cb067c7550beeaba88a79e7fe44fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440690b51bd09f3e5c5b3459af9ea3b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40515799c15ff3ddaa0876dd4431e4d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba58c814c404af9eaaae48b341eca49414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9970db27a1e76cfd9493214b39067415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94bccc0d8e82aa4fed6a6a10aeabcb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc633d6578a5068d35fae94da6a5566f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768c617057d2e10e51fa980538e74d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffc0b6fe778355d428021d9330fe54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb5e5732082c4d497384e5074dac63420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54153428ccbec0f75e83848fe1da97fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e240cfd972ce0af3b341fa6bc1c62422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573ae1439d1cd562da2d363f156e7d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdf333d01b14075af893bd075b2a38424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fedffd911c4987e4e5ec9de0ea13d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfde6793528680b6cfd57db5b68f00e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62921e1d0ad2db2a6e6dbc0e715068427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbcace2b8305c96cbf732835398edf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e10fecc94b4cca0cb9891172fab568429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46672a6cb1bc5c71c07e4da9c46c429b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb7533da159f43082964461908c71d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d913c5e7a89de66f02cdfc50f4cea8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad40c01e597501a31c85f628bb58df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142e0a9015b31ec6afc02d828955dc0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cc67a478469f1ac43c5ba2b001607435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96d884805b9f12a454d7d2c08e18b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2d961cebb1bce2861e10acc151ba5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716559fd0bac9dc33cd247956b97b29438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a4ff27f82f9983b72911ba1b2fa86439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef89e2787f8971c5eed83e8b1828d96440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d28fdc867dc0c9e4e9127809b211b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1541f00712c068e4301a85e0c95d97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b11b7d8dfb8b0d55c4c193fab625f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af628f91b9ae6c279286b0d76c0278e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d26e563bac38cb45870a198f557152445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972da2accabc4eb6059d45828ae89653446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db13c3cf2ea65f27a78c10c44dd0830447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bfbf229686434e33e9142ba2d31fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c49eafc025dfd32de9ce8189d197a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460214739548ca520bcf29f72390b3fb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010098fb92d59edc03447497793454ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcea54eca2abb704f7eef2a2e99b0f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933df6b8dcd093ccdf66f2e28ecde4b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880f1bc5e508248ea5d8ee21a10839c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c91eb90c41a60e3bae1cde7052ae11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceecd9c5a2cc046cf1899cd38f58ba9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c404086d70d375187d26c78c688409457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f76c421937799911d6d8b946a5fd86458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365c6d3a2103ff12d4da64ef09eacfc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa56a2dbc6006618f02ecc560a6411460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943d3623ea4fb012ea9fd14c1162d74461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35ea4f43216fb5140661def4ba1b5b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77506ddf0592262c621387deb270c37f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa44ffd307a62553490e50fbb7ac56a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57276a806fd65f03a3705f2f0aceaa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade47fd0294d2acaf7d74f90dc95d3e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2d2a688a261a9418958020da747d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67066e6bef29a75cfe900300b4f003d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03953079b56a3d23fbc42db69bc6af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91a7392c2980f76dcf3fbacc0ec856470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b06b9e87a59c5d46090ba63fe03b07471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637adce63053e269f9ded08e19fd57a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3cd376ee0fa7fd0386b6f9ba657fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459871a67737873de6437effab34e2b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18721db649ef014629d13b36b7389e19475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f56e35c30200c11ae2fa238de2738a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ace6b5ecf12a95b0bca88f18504645477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a48ba00a8519c54bdc6a11e601e75c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c1bf431e3e72c0c4d310c870944e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa943db23fc5a42115542672e7e9e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9731df5c83e6fe7d7022895275ae2d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafe0e39a04e5713d4de346e0bd1ba8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e4d7a367c43ba625fd2d98f0baa49483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba5b637017f27444a552f557c4f447484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a27ee66dab00132735d1fce1a3e6f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2e8c9b9516703bf03741ce4ab71f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cd88e9eca2a332368a204fa8252f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa754539dc36ea30519c2479100146488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee856273c1a125e0260e83b21d6588489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ecdab283459fc3e4abf3224c9e83d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f3193dcdde4c97177e37c3f837fbb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467376bc9408372795c981f1e412ec5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454647d7efe1b9faa9b4c31625ad7ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9f0c6f63422dd60ccd5d08ad4873b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abf9c8ce28f005968688d51f1f1d1c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77645076625ba5a2f1632810934596b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a1324c5ae97394f7c90a5fd3768ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93964882086d836e207823f78896e8dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2c7c4a4811942b2b61ecab208e9e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43bbc611d90fede40cb23cbfe9f04f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987db90a3a5fe69950ee7e125ad7761501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481834da2e5e144a397a946d745c07b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9bb90c5b9a6657e06279b4c6ab840503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c65ff8d23565f869087a61634074b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7f199198fd1ef2cac5c418e43a588505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ed0f910ff79bae2fa7ee59abd0905506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed56500f5be9ff0ec577cea8b38962507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441d8a53a4e481d4b8dce5f809be1d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1cb1b0d5f85e10af90893fa5ccd6f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97d4f89955378a1740f83a724ce345510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83423bd7dd374846ee45ecb533452d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9fd6c96b05534c8fad6932d6fbc48512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befd057e6041c69855dd59de36eb3cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df58ae76cce5a23a10697a76347e65a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afe2e43f05d441ddb64aea370258bd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fceb42f59ecd83e3d770b9b2726097a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39e6f03ae3f8550b61d88051e7cd6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42b10410982f70ba53d80589741591518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3656d46a1cc9025f0534beb575f260519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad469ae00fb5a0bbb841e4a706cb1c5a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155050cfd4c5fd57455d788f51de5a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5608d2b739b0c703e723e9e53d90cd9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be60a590ae96b5fdde072a34a067e3d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d06b6bc95f558225829ddc0053c20524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2f19e4cb2a0c80ab8dc7fa51d6069525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41aef36c0565315410a40544200627526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13ee1a681cd6f30a87933cf19117e1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b7135d76f43ee83b5e31c17cf9127528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178bc015c2e0a046e8210c17ce35df2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c0b4f5efafba3c28f9cf257319e98530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfc920ab605547522630a6e85984ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe4afabc6f2c207e5cd75982514e7b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caa40791f60dbe1d1774efc8b10d11533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dea620db36ee85514b26bb4cb6a9f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76835cfd54ac4fe13e62cc6ae5e6d4eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777a2140f735ee349e3c454886991c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70007fa763d7c76bdd4cd1812962c5d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423a18c1f00aa79bacb643457a3798d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c58e2764498d91c907de08724aa152539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b89cd99132513a39d4ae3b6079769540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930c7dd692b8b7ff838691df1469ec5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c90c4dd91c06863dbdf0359e0b222542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadddd07379bcba3e8bc8160939ee2c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d4b5484dcd4ccb679223235c5beec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfc4797c20f1eb4ee9a57f064f8ada545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044a5cbeee179965e56810bf6ba64ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025845addfebab4cb0e430c63b21601547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e146f82b9c648f018ebcac16e97d07548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bda8a094141055695bc1ee0dbd5bd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ac291e0e2ef6a08fb05123a423bb6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1ece2ace564fe03062bdc4ec7ebe8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180813b5142c20fe06dcc1e9653b915552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c5f794e6c3f146731be1f5c010b8b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fe41c573fbb7d6aa8eeb87f83e353554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d0ccc30e62ee707bc8d0c4de0522a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3786207440aa6ccbc8b1c7342fc4dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436254f20cb39d0a551188a743910bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67ea6453dc829bb692caa9dbb72d19558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e332765e8ffebc4517857f83ca475559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aede178a603492539974f36a2e805e2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9881675975cbea491984f5b06f40629561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb17a9482a45b6c5ab341d402b7cf3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1e9003a6a031a5b7a8e68482dc8e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36cc357ae39894da2d28a0d29e7d5d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97f4385798d1b1292f5b267a0d8c77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d461923548ec746a29559c1bd70fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cc6a986e2121cf172b9ca9fad07b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071e261bcdeb3d80b6d5ee6eb659292568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e4dd88732515f5fba9eb63ba2075b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a6fbfea8345c5d731698bf5ba4f7e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd64018e2231d0fafe9cefdd3b70d30571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be5e02a50b747380cb1b506338e708572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70eb0fca49cca58c67eb17bcd39abb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44273c3516c3dbd2fef8a72c9ec076e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837155a419028e65f4dac57d99c1323575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6893eac7fd21bd3f5510918bfd124e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674734c006b2e4de5f6ba52d7db92df6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8260236a32842a5dbbc85e29c2e3da578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830d3f8ab23f8239f18d2162fc368b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2cac614fd53c4e663c90da35b9ee9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb64267693e40b985cced0e7a799ff9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52525e03a6b3dc27c0947d14888d7358582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaee15798151ad40b24ecb85047b6b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e02cff66745f1666fb9190a1f5d2be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf17419627362e1a8ed219d336823f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7ca6f4985ceff053103c39ead738f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351569c7748bc0edfaefd6060d4ad85a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f464f4a44a2e34f414b7de38502a925588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b5d5f596a554e7c95370f076b8c1c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3143b49070a53116647c0ba6cfdf7f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5039299686b77b00d1b4795f73da50a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcc40414afdbf09f5e9784253c5dc5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f916e5859d7ba914c6536f793582cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cad226edfbac7b185e9cd1b8ab6d6a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a5d2e4e248f9d85fd59cd7f6d7d7a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b3f1b019181b516f1c0b78888608a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bb0cebfb4834f1bcf7b5dc12fe278597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135a2712389db575c0bdde025b98f9a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f71d88f9b40358b701e2a201406da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc7b2b75c2db0a74bc4f3ab7001133600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229028f265e94eca2c5d47c0a2e61b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8366c782c641fd9252ebe9c30a9eb3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56cae1d434ef63479fc88868396364603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3e066b6276d3808885c50e30ae4f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6dfde58267645db47cee8e9023710605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad426f44037847d208a7f04bd749c69c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70756fc4cf757ceea104f439d401670607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24db61aec508adcac73107c9dcb6bdb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08254d3bf0aa07c734057332409597d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88a1029e96c39380d0aed890395489610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcf93a981be9564f4ed87b8d667b45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cb809269d37419ad698332225424b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97902342413c84bd8d8eecdf989c718613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be909b6529814e2e61a6216c9ab0fb8e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13a526d963c8f44dfff57338d13285615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e3893ab416bc6835208aff7f04d5e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efa60009a922f6ffac9aa6f9f762f3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22bd09599da7e1190643b06bf5bff9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818ddd2c5be03474a4ff09fd1781fbc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca5eb291dcf61dc4dac2093db12f5b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d2576b4257cb9dda8d3f71a92d59e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b08e23df78a90c7ab9c0112db34f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737a8c9ccd494a44fe432a1c3c35b05623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b6439d6d6e73e23d92fc13295f7c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38c570405a4d84ecc0f8e76f92fe8b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc302e20677ebedeb760b677e48bc9c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b508c1ae69363c273fc13f4c6b988e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bc95f97c80a3cbb053c9667d93c30628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b16c7ab232f689c5ae4bf7d48fdf0e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4651a81fb3e0b76dd03a4aa3f596d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36e575abab46395c0ac6673a85b1c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2047371b991a77bdc73401f144abb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3613213cf3f12af7120168ae7a60224633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1645aab4491c7d069fa54b6e4b04428634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30043b7015b821c5662c7982fa0c628e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaa72da259975e526cd41ccf1a5dbb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a7393b911e41a3981513acbf0ffbc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c28facf8f4def5051441662462789638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebf625199db461830532c7be03715b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ebdbdeb52a31d5e7981cdf54fe414640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a3e67f24eb651d1ce018fc03e3b9e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d7394533c378dbce20a9d26b3c525642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de168bb9ee6f3397a46accb46a63d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40777b7bf39f059b2189777a78774d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c787c5b7d17455b1c0ac3241de90d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061186a24b28dc887021de55fb2c35a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7089b97cce3469cb84b9605d6773f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f4abc5c776a674fdbe145443daa37648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc64e76c393fe9849db3f13ac62fa53649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d5f52188526dc9b9ce23cd2b5852f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1ebc3d4aa9adf2dff875a27214bd1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5cfbe58be9ebe6ea4143b5e662933652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623b777038148fdcda1b19c854f13d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e45cedfd077184a90a977d943ee337654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d92536b990932334443a30d622ba3a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b39b3a927ee361f313fc10de34016656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333911ba1e878e859eee651ff584ec2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5cd41d5db8a26ba454c39741d2ba6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d459e02b4b321a2f4df074d569289659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb829d19a474a147fdce03085d79bd9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c1fafe3d5fb8244f694bb4c102163661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc7aa8e9aa194cefeb44d60905cfd1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362e8e3c64948cdeb1f325e457cbaf6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839c77a7a0a6a133140e9c47dbcd5aa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb023ad9f43eaf0fc004d6a4e4559ba4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d375b6cc44a143c7671b3a0243c89666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4602657a8962f969783d5426dbb7ecc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7ecc1f984950dd261b09f899e2ba4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f31b708bfefcaf39619057e3599bf8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727b60e361243cb10cc7b5ae8d8a460670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296af24969b75276ea38185c92ae3e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bfb92601289413749841826eb2a8d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e63502a4c445e1eb21180c7ae06ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7960a2227afea8753a54250c1f83111674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57622ae32b2ece0f32e8aed2d59a4d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7945f03108182442e590745d7866d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b612fd0230800c7ab626708a973fd78677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2c9e60f0d3b9c0b19b81d581ef5a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b01838379ac5b23acbcf8f069eb1c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067ede46b83e23b7c860480586860ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64f0f2dfe75e0d063be904d840f58f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74320388acf2627054ec98b18c4b85682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ecaaf5e8afe0cbfcdd296ab076e1f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a745391daeab6830ba63db6f10464684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f8a47301f21cb3a926b9ad8318882685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096e76032ade363dc454695e28b758d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd228f7a8b789b49c9492fd4c9fa277687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900325887d2f9927a81ed51314ab938f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b22f0af69cb8f89cc613ac9c47d508689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4954827fbba441f0534ada71ee8a5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d84bb7e32fcd36ee75fba17203cce4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9e81cf6cd7b2c4c74d468030d5f70692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b5a694ede286166b7b388dc71cedd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312913ab3a028a8ea13b14f1c8f270b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5036d7c2319302746d1536eee69d066695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa974a25f3ac42c39fd1a9ada889495696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031d2ce172629ea2887e3dc94fa2106697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fc6c04f4bc93a57185baa173d1f79698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe278d8ba2f27a35bd7adf793b16722699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe38bc6a83aac65b876579cfe92892700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f23b535d86882ae95a649a844eefff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fd2ae1657d3f7b5972c9848319366702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb39a2832acdf32fde93c1989c19d17703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c9ad9bf9e05722ea5bc8a48a87f4f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4372bf59ec6109185f3fa618a303a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b3618029a1a9db0be408d0fffd0b8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d57e9ed31070d43db1642775c80dcf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652265079d4bbb66cae48c315e87c0ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3609cd0771ba578a2ab9c63012c687c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821796060429f24fdb72a5f6209c79d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d78b9d654cb53f719b05890754317711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ba47bf26b039b28c39dd92c010cb6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9ee754449c25a75210c1ba92c15a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b40283cad6a4b7f4bbaf491682e6b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c046e64fba47e7ae9ee2f5948d53c8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5fc06e2001ecb8ceaa4b542fdafb7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b6c12f75356772c23e1c219e61bfc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f9757d1012d30ac8171b162bfb5a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac94c45401f51587b58a49409669963719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb446e03b79eef6cfa088b6729ad27720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56e17b9ea27ceffea889724c7fcf1e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc69a91bf909217bbe9c20ae202e0fa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7faefe08d9d0fdd3cca60e0470d20b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072897e8d6c4d81346c57a61a66f0b0f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53e5729caf221d87430d81fda192b6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e0daad8bb7b264121393dc21e8f0b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b170b2c9c631e508b585f0e11a8f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865b328e3bd5fe05fce72548f6e907c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4980a8ab4c25355a209179f395bda729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79453ee5d3b7e0b69f638d89e8f9ec40730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c899c4f900b1a40515c016d224ee8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cfb55767ff34dfce916a4e28a6eac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb1ebb648e4a654957e5e813b5f8a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bf58550f0b27d84f9f391d9acf71a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2efe1462e4d1b3cde277b57a7840b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e8c8346d5ee7fd4e8e1d792327f51736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dd963c00b88bbdfcf26c943d4b596737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d3dceab73884206cd685fbc9e3063738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5db0f341587e8ab35be0e1dd71b02b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c2c63ba89992b78bb03cbe553bb1c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a147b91cdf8a1178c4d5256e89a402741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef07dedec3d7663501d6f042295167b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ac37ad7d14ecd077385d9ae0d72d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c40c0d4c56ad28c362bee8d36d902b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbf6149acf80b48298d7f87ef7edbb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee043ede6481089c0c4647abad3cbbb9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a71f872a44c0931605febc70ee446747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72cc68349cd958b2b549f848c834cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fc19ddf5fe98ab76e3c3f0f08db38749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804471364df5f649d882a13f64fed9a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2434505f18eeb56037a1724a8b68a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca125ad4adeee8029277815b7d44d84752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99588aeb53f882ca9e122f25612ec6ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea68f3b30f8c264182b39ff52bb67d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32be26a4df6f9aac70be590a5d39c6c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8db82c43bde80c8b2901097a2b1a10756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e29a2837b221cb156082baf7ca05e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e39ff4a132af9f9bc1b3cecd7dc8ef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5f4f7617c60a4829f832fbab9ba69759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cedc82afe5913d034a34849f1807c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099e3180e0ff515d0a8b12f0bea04c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e515a3e26a76bdaeb9699d8563961d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153999dfb87ee05ec154f946f7e693a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605316c642f789a06c7ea677752d0455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1779ca4925b54ae6b9812a959852cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0c615f47a458b4e60e7e1c9e8c8fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51437dc4c23b6f5739a7753d28491c808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed00c2ab40692f90912bb6b57846cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca30b0e2adb074cb7206ed9da38e8af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429441c065612c2bb67adf14e98ad2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d2c88ac5acee6e4d02493f496e52812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf8c482c03f62a44b3331b1359a41a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d824e7466861b5e7febf7f46aa4d66e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d1beb9cc4bdc90e64371ff4150c6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8febe1feaf9b3daa958319ba39c3dcb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cb4b77e1bd0afaa43aeae17cd043c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a2ce6eae4c88309de9173e702e22b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d04810b2dc27dd06d818cf1fde22919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c806b6a468ce0aa5e0a5eb8152ec5af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b201bee3dbd0149dc4655ac3f38583f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567b5b6a9b5fcda0bdfe05ff397bafc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedddd7a96ae00f20a2a5c3f5b6302023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7d89940a24841ffe2a3f0c5cdee4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c620d5f26175741e73389c102a6e6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b35b0cd8c6cf48be44d97aebe159726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4020819322d1ac40f4b68f3c46b2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd475ac27bd9f28885daa66a2fb1a92e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51f0789c8b6932d86fc5579d92f15329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30055fbed20d03ae7ca16851ef3360c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c285bf92e239f21f14c84169fbb7531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342b6fd6007a88399b0613a0a91ee7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6de27d162365b7015a8f821f67067033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a0884e253ed3f34136a23c2d435ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cac31df947fe39f9a6cbfec4ae18835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ccfb106fdf685dd3ff175f5c3003336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00925b2431a26e20039be856c84186b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8ee6fc9e18a2a9fb5cd472bd3fb4438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb631824516fcb2109b2bee6d8a6b1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a371e5eed4a41a4fea006a03d6d3cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d5dd6fbd20c9ada5aca1a05486bce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815e2392f6a0667ba3b14ca7af5106a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349567aabdccb2fda3693228609913643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823925ce059e6a08d029a1f0a07b7c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44c1bd328eb8c1cc0ae89dddf0b68445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637361983f0bb92a8d85491a2530ab9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8a151a4ad53193569914822a2c49c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25e3b5cf7255af5055ac10b2dca43848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c317c1a9d4ad8bc1945b97171ce88b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5ede83f0dc387ada377229ca29ffd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dade560096bd88324ec291961734b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e503d2dceac648a5453f4bd829072b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839f37543be311397c1f2cf5dd867bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f28dce16fafb421f04e2b474931a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d64296752d2664e95ed65482b5fbc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9d52bc1eb25c3212b05f5d70cce2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150db6e9784b0302348114eac4a3e6e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f431a54c71d8a118be434942cf8ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562718bdf102827babfd2c8750fd9b7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52da581316271d5e1f18d81cb1fe17c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423098d0c2ece712da0dba1d68f478b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935596f62333079f53bc21fee71f1f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fabfd157e9ecdbe8b2eb54037ca5663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460498ae34111bc75a8431e65630c3f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb62f58aaad66e2b15405d39bfbd2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e209434f4f4097f51f4b39fc335f4f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09483ee561584772508cf7b4edf975667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d48465d3919ac5f2a5ea079d79037568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3a58889f89d75856b49dad638cd4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29181b8907626d5bf09724fb97c1d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3a1eff08766671a5811af0c606bcf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b284069def23874fc702dc7051cbfa972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342043afb0b6c043c413ce499e6fb17e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbca6e05612b8321d8f28a81f29c0a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d012a531c073c901442fe52165539875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fa8542f89ab3627905f034f5e2afe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7b95a2d5d9f1f571cc3feed30240d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4ae81f46110a0438c40af4d182aa878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b204e69631e07f6bceddcc6bfe217979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f4c51e4f8000ade2d833f314906fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89723bf6dfb8ffb6d3d0a11b51f4b46681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d85aa709d6a170e646c3dd6e6162482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476f07d9759f007af732d802fe9f94b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43bdaa21dd4ec10b5bec15c50c931184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229709f25ca7fd1280df438c4787d0b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6a6996a36e233c0fb87240cbe33a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0fd4873707c01d229181573ab57e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623b7589405be9101d3d93ef42ab5d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd837a35f192b321086bd262d6c72589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3b4a22d1a6d9e3bb5e7a39b00728490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d88e807ae8af1e1cc68ecace293c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49570528da5839afd5345b8d49ed5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0ffb8579ca3ed35c4a2d008ff39ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875f5ba2072f776441dcacf8378d3d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092ff301e5a20ea7ab7669a0da8236d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ff90c23ab85841a67f4e6b3e0a88396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988c271144c59bb645e1fe57b40497897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e260e835389a7678282a81638e0f83d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b2a0fcd84e95d1c8b684fbd271a7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699a136de9e716994d28f990c28455b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143074f8de31c6d8a8afb270156a388101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89389d6db8caff6c7939a632359923102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e42d99fa06b1942ec6a0a1f68b197c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa22a4910c55a312425ff0e4c12b2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054291a4c0a645075f340e1b1fbf226105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb12ab83acc2c04c07586c7655b147e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438702babe733aa04c347bef9cc2706c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bbad9f99d279dcfda2156e1dcac8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f12d294734e382e6b042eeec72e28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a26d2f8c2ecc2d45a41dcb04d963ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6699801acc07a696c4a1743b58df7d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4631a391ad93e39a72f7478439b1d9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7547be17048231196e4d54084deb8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f670feefff4d076cfe42f87873b217114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78947ac073e1f9929e9b266a2caab7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534bca59a3180b33d8075b256f86b36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1b7882f21b38accb4d4c14f51bf52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175d6e0099644d6e06fe78882e77f54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7fc2eb5bdd4e8ec32005163dfafcd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c1546316268eff9e012d894079a58120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59299282f0f8d76667ba800439b544d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e31174a2676138b6f05f2668ec634122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febf4b7c88ca66a2df08d836294688c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f60e5ebab8ddff5f96f9fb4e7f8ab7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f0aa9ab844635ec3805721d070743125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f5b27f8455661cae7c009f686de05126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869f0995b484825c0958a65a3e021dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016c1e904bf86e310a51a7137241405128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec7956f125d763986345e96ac3a709129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826b334a33e6c1f5f0dd0e53f1dfab4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86607a512fcf52c540ac653253e547c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6df759caa548982d8e74b2241799a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041a90d307aeb6ccc89987061cc7c9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fdc6628b29710fe76542fb54e19eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d6fe11392bf240608c69d02f07fd5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847df89923076a6d8b5514eea3633a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a4f81df58fdf5d287e76a5f7e3c4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81171e888be9285faafbe86899f25a49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44296a33f12b28e9ab217dc0d556bbfa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5ed5b5d7a530e08ed6bf275c0e821140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91e8b695876c5b805e6504cb696de2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f29a72d364c5d247101dee147583aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731715b2ac2e59ec25f01b87cee6817143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a7ac2668fbd93629e2e93a6da3672144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cea0b16e0ddda19fae667dc3e0e75b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68297bca1d05803a773cd2b2902934b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8e06a5bf00a318303327e1dd1241e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd051f97ada36bca22efb45726f3119148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732433403ff2cf13f83611bc829e94d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48029cf47158db09aa1e5e65860beb3c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881677ac73a4a36180dfe2b7de29ff53151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161491366d6b9912e1f1c1aad7d3cc10152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a58215e3d41c2c6af210fa8b71243b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2789437d546507a738ace9fdc9fbf78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ae85024fe492ed0aaa00f1eb89e45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17285f255216dfbcb4e0d8b1492ab7ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595622caad34fa475ea1e60b2d14af79157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f9d0fb613da4c25cc1acfd0932fdc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bae0347354a22c2fe8a9bd9ad08e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69bd47a1ee32e31095deb752ee5a63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abce8a723a626ccba8968c7cf11955d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01492d694873ef26f56a40601763fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1caac33afcab87065e34f149ce918a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bd68fc9fb71c629d491954f83ce2f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54db673ec3b1ec38a8956702db30712165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0131d90f36de5cfe76eac69d6a330166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f6ce8b642534daf7bd64c62cdfb1e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b83636ce6fada1db0a59b318434ecd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4cd8bbfabc13111f283193e2aba30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84414f378c8eb7def07eca67a04e9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b98411b2c09b86040e2bdf48bd008f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515336d2839376cd0fa15256398d5626172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7f0364fff9fc019ad63a06ccc241d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df860b99988f831621fcf435c5995dd4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9bdd70e282b0f7177f7b2107c557a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a864aeb9d8c44dcc9d218e5a1e143c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1bfe086b85180210e21f00ff4c200177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a466608f12966f8f1234768b9779cca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b57afc47111af59416537e3c0155d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf4123685b02249c71cca6d647f4f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0179be61aab2245c99ef3ba04cb60ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd378e7559371a1fa5f831b64c592c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e3d31514d65a85f60c9612d487859183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc0b90648d997b73f8d08169c963d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567761ab0925af46c710e3289f1696a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dd9d51178810d39b812a3a15e6127186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc082383413133e1a5a072c0ad048f0d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c3625663268ffc39e8a1f0c59b828188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5107aae9f53bba5a8885e1be8d870d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952aab5abdff82518c5fd1844484f034190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc25c0a1706f2f73a19bd95f364c50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b30e990c5a7a4fa57e85c2251c17f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5a4359f2221c6704e044a0984cc11193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52458deb2e7c93c9312b64d324f7f2a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fb37aa108d290c2af998d6e8afb8a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31bfb459e3349ec67cec3b1ef261a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b957c814c47224649f6c36e0cbe61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350139adf9be16dcc2a2e1c8e3d47636198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8e2bdf7ad5264982d26ebb4b2e07c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9e18fff317e84b123ea0bdc06f543200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23eb03fd3e3f15013cb88f820b28acc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575a229de097fcc1f8a12b4ed239ba4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e2a0ebbb57c6778849787bd233c4a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672feb6a8e688ff2a99d9c7aa6a27455204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1cb5fddde2cf022525875d21e63ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f54a73acc0c72b598166987dff241206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b9244f2236df00dcd1e2c45fce8bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327025aa8b175573400c5cbf413ae4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa58b7f02d2851c552a9c95747001a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7304e8ab290c5170a363df5b8cbb442210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148812716918013bfb166b03859fed68211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e421d894894d27ed06b1bccdb333c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e74c58d1d1053b99ea1d0e0a8ade8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472d9af69065e6cf8d7ec288e165126214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e6617aa1626df9003ef55bef723e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495f94471608de4fe5e3ca919760205216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e18d5277d2ab83842a92558b006f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b3ef9d7c11efb48b9f050ae43e7fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65c176b175be09b73d5724b606cbc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70d041d69de4f3c6a4c3223cdd00f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfabab73dbfc2186cb7620558c48650221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffa8f2957d0c07890ea7d1774db2cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e1f92a1c012f95893016dbd6b9bf6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dce829cf8e8f1e8dc324b164b4dac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738114cb436495da8eec9230ed93772225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20629b7b57266d6afa75efd420cf1ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc151ece22c4b0d942b9b7885ddd40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876b023bcdba076574240c63d29499e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a3bb96b7acecced7e4a190f80ca0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81093227f1cec272ce9d917dcc7ae5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc44015631d18d8f89b84594c20032231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da29dd80d60b672f2a80a1f427b3e0c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999f75738d224c9aa00bfb235b6bedc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294499fb17938708944ba0d30967ade234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f32923c8860e5d44cef8d6b5f36ba9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd80a269d9fd2f6e727bf06a39454a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8527a4044c43955872df9af04113f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc889c96245c0b38d1f11c1d22440193238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b9daf0371ec43bb8f6126cc6e6824239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5158c6c0e234601ac3675d0a8737fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a100676685a393c19f1cd06a06054241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff5520de990ed0ed017a831e7160ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682f13c8a3c97264b34fa04a4ca020c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc6c287dcd110943babd538965b8cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46522c36073f8f155db4043991d766c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159945d206a49f85ba7ab548972889e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4678037d6f751707e0c5f65ab605bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5dc567571ed626b9e6fec59f46c78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709e741e0ea1da9639ed116d05ea25a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9626dc0b2d8599b0cdc9057b61bf1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e831344527cb2909025557cbf271db9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ac1d1461be4073d4096c7cd711678252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250787307f978a0ec553fe6944c52950253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de4b64510b3bc88ae893cfefdfb46b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6218f382d642c161f246467ad6798255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a67baac98336bb3a64184728bb2fc6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149fb6611842f59f3e9edca35625512257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9f80000ea1c09813af5e516e6f340258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec40d9fcd6b41532017ddab192f82bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a741f285411dadbff868f065e06a6e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f9cc2362b87408f52a19d6b5470b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9af8166a259203b3b760cd92a2794262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947f1b7cd1cb77857ca116435626329263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21df6722df00c558ddc5f1b7f4c6a55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a5c064a7bf1b026170c3928cfd825265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd71384beeba025c6428b5259d37334266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f01452023c8ca0bdc463052e76f4c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d84c25bbaea05e43028e74a858c7a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e911324dc56acfba40a2630af2f668c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c397339b8001b05394b20131fb4727a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b573a6acb30ba819d3091df7f5ad3b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63160a88f3fff13766df7f2e6a7ade77272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6eb38640ad46e97a7c4c3514dc098273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf4aa169a2102b5949b769981fa93e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e818ae451a62d319c739cf950f39b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5274dd4bf83a87efcbd9607b273addc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8be4587828c7ab9869d0cae26bd1a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde1806b8bbf16f00a638466039fc77278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d21fa7ed4ee9972ef071089a3e727e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671efec1bfbf58451729e5005b078a60280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493f25cab5dcd5071d5e46ef2db76a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75f4d92e6feafd4ca8bd7279fcf0cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe883b3f1b817a2b0cd8c40f0259bdd1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe2afc853651dd81e1f33e6fc4638c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09536e5c3d860b024be21137461ce6a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ea71ff9a8544a3c884d6ab0a6a6aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a062cb643a12aa24be0857f32d6b02287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca4114f177acae38c885ef314330f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479175cefe325fe55f68bd18b36a5d95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ea83595dbd4c82e9cc39ed414c453290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aac591ca3c63eb339afd4ced8d1031291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cc382cead7fd590b5ce914bc9e018292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34fd826dd0f4ad5b333b1305aa0167293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e855d43b6739bb4b02c1c4c93ce8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d990f493790c0000b936c035a9d004d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60e96d560954ad96602d1f1f28de43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186e82c8bd712c9d7122dbeb65f657a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880913dc73ce117006bbb376f65aba59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ced354411dd16f1c2a524e0ea35bfd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cec7afa761490ddedc418123c63ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ef1358cf724ad12080be7fe9ce278301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71971b5d0d55eea759bb13b8a685b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f69d3e34e35678c85a1338fe96ba8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0afa268057f8e274ee1e49bd387b7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c2fae586b4ded92c3b813ec46860f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed550a61a927f3c0022566bb14c99de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733970f82739ed4fee3f652b154f24c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234f75a62f9636f63c44b04d10923f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a02d04301aa772141c50cbd1e33fba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca44aad9df4a61ee947d1c31269ffa7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4990a24598834117b9c6a39ba24d04311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f8925873101fa9908831be053f05e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5839224f215c4a19fa903c1bb612e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440435824b4c0f289a781d4e911ec071314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef67f923359faef872c7135df5d3a22315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4e4307775a3315e6174b08fa371d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce7e38a5953717002d384c81d83096317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c008c27b2fec841bd72af919d5b92318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a8887d91e894665b10c479c7f5d91319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6808227b8bdef024d5ed3c1c03fb9a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6ed2bca9b7cca72a47ef46fefa459321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee96d50871cd813e1c7856917b43dd3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd551d60d9806e388bfef043ad88ce5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e989c8b99ca9f8bb028633bb0e5af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2144fbfa45c1a1193a834d3276105d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b753b4945a4d449297017e6190ff3ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa69ca33c50c537b5e2e9c177a0681327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd9275d9582c1ef2b7fb551f6ea43d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f82396730b2ca12dadaf670e8dbb5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e202f60d139ba4e3dc98fe9b500ebe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0918209acccbad662e1e9e347a5ed9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ca684dc49b768b688296086670c1b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b082415465852fbed526a37c33680ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec85f51c41c36f52db21aa99900f50d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a90c78ca5ff9a75e87f6b9d5514406335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017d5f571ae5756c64bbcf97a7ca2ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a3e8453984ad2b5f29af640b2cd5b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5f2622e28342a8cd23caaf71dd77b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94951a700eb956c0e1e9245878aa300f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e87ed395590ce6cc75d01bb30d650340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dcc579df5aaac777baa2b3fdebffe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2806e94911c0d8dfeb9d940a1fa1d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1403e9c1a3087e831d2bc61057e264e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812834c47d867c2bc436b78f75763600344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15454ea162a0a91b86fa0bb2bc0f97a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27450e98f30b33a1bdd3ceea3d29607c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9db8421d0cc48bffdc46a2ffdb1a3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44637396f8b6edcafea47862631e9abd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30e7b249c891375b766f61a82ab89d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc18088ade5513eb2157633a86ab9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee39816f7513fe9bdcc81eb0e811cb3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583d64ae5067c3b3627c8b8cfcea31c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e319ba71d9cd280b71ec3cd452f24e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f8f313dc3c022533044bc590f0173354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcd34bc2756a38ddfe0c92c9e36974355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44460ff096f29ebb714a3c8616cab96356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46021983fab0531b9dd2c3eb9bf4d02357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c91ed54b11bd1516a203c8481d5ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341614e85083fce70c35aa0f2a8a15f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fd6a332fbb627bcdfab0dfc2115f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c7699e452a6f950c508a8e0b973e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d2db3667db7f941b8c49f19b6a64a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97fbf34783cbefe1b9ed6868ca9759363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc13339e977eccf36f5204bb34de1c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462a286685caf94c70d3ddb359a348c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e60ef0552444c9ac9147a1b1d2a79366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57cc64241ca007effa1cf3a3a964fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429ba88412440ee022b426847bf3eed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b633617694baa761904598a16d965369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964be27db40012cb6e8f7897de44784370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65779c78cd50c960165cfc75a6a7b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59791f48f105a4b7c5d818820cc4f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bd38c614c42231d6a124686a24034373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d91c8bd5898ee529cd4214c88f358374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c291f045a567ecb390c69c5dd18178375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783299a72be4f13c04fe5a2b9f10ed0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec5bbec63210137045bca0e1ae0cbf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280c9814d7213ce5f0fa54e81de099c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e571c8ee68396fdd4071b376d807eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79505943f01bf9abb8e2ef215f1c5ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fbfb61a9a6d51bc69ba47fbfcc281381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65412baed6d04325fc791514f0f5ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475c6e5bff53876c284ebb639c862f7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62a0765eafb599e0eab585f59975b8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3103e125ce23ec57f4c3e9737f1be6e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60942f78b855d220625ad2ee5d71c343386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76be613813b8ff96e7896fccbb0486b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a93bbe4bab2b0abbd698967e6f0f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc45fc0984b2d504a785b1895a15597389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de829e4755d05a518ef4a8e23f7fe9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ceb80e683d7c91d5b9c8c8e3a24927391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972df0ce4f8ef1594a113874d9cfa05392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c1eb00995d64a9a9f46d4a54ba697393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2023c45e5e99c76c06545d0b698efc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a581cfa882dea7253f2a182c992a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c6712b8769231e9aae29bb2a45ee6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb8d01ae2d693cbc7b833fdac51196397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ee1fe4eeb6cfd47e7a2dbb7a6aa5f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9dcf1ecc6c24a657bb1e07a3ad6f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ffd306454bc600a6aba8a83629ea9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d49a6579d234128f73352604fa77b5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cc8652d72f6bf5ccc2637d596b6ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd533ebc84dccfdf162eee22d08a047d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee024de97761f9be0c5b9cae78d89ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11ad81c08254e58776933eeabe5747405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba47838115a6e7b7c104c8639a4cc1d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5683e1402223bb9f37450970e7c84b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ead75771c89582e6e79bced0f2ce65408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760a1985bc1990f653046b108139db8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff19e0bd35173447999037fba324a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce42eb58ffd6419a8628921ed005683411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f473811e5ebc3d15957c4145730dc2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577a78fc3ea404156aa9e18284aa9d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4ab54992a290069c1afcd55fffb90414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f677f7626d7a59bedddbbe8ed5f581415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d032384e442b9fa5b07a4e1db20e53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d875c067ef93b9ecfee976acb63d5f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a4c3f3ae196e750fb368cfce2b191418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a350f06edb03bbe6fc4b68e5c9101cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae2cb07f1584e997a900f2e6f60c07420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a787b2a1e8ff54883b4b22e7b0e2995421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3979f9560b9801ba3f5e58ba94161a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf5bb8f32494b65d0ad9f13719a0c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2100aad595782219ee7e7843654b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9728a77e60013993e5bd2f05e5753425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243f8fcc766834feba755e3fbc729c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78526f362fa2efe7354b1430d1e558427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf4aef88274c189bfec915020e1db3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3404164df7e0b5941e991f38bd9cb0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727794653be86172626bf1ea2522761430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5181438e577eef77de00b97156f9b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4bd94eead14b01fed4bb394031fb3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179757f9a460d5e06a3fa29a4f3ef336433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd17ab179244546c17516379c25d41a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc1fa35b7424a94ca7080bad6f01ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69fe9b5e21b18239d2c283d34d54d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a8bd83a973262117b856cff9bee58437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0195b9b17af61c35c85ad6a52e541438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21db0a809f89e2c683bc454987d1ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a856d7601e232499a148b3ae35416440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d2b2e7eea800dbd9aff9bb7a0e198441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca61c25d4bfcb10da5463ef8cfdd8a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93274f0887df6196f3eb555e24ebb58b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a9e078c67e8d371b05957716e92d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd180407b77f21e881a0a806183dbb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57c12d7b8ad84bb6382a49e4faf254446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ec4895c03ac1e351aa074ee9c9e2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e484430fb31b8fc116b5d31b21e59448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5340812862ae07e5987c01afaffbdb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851f705bb1ff4163728877cd41e00cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d004d0c8a4af356666b547ae76a67fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980367a6c71a696119e0070fdede705452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e4820e00146bbfa3c8b5ace5990d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb4ca8a5fe02e0a3ec94f0ceeea6ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f1dcdcef4989e178d974a7b37b185455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f62362cbf1a0b62e7574106720084456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc86eaaf16c4daa7eed841a24a988f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff859b0ed3b095da25fe3bb7b6db624458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5793aa0e080948759605f53d01d8b0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b3556bf4198207772ac4281cac805460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680cce9dd7369206fd629ded5417a0d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8e88957e95acb31f87a2c61539d38462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539f7ee80127647577b76160fae2b98463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6473e5071377f3962768edda4d963464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceaf6a01c8a755a2dc38d85b2d7516e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36087acd636a42936c10d08473e4c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0009234804e251b6e212b9381c7b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40342e1f2736ce9cb05e1336fb1c880e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff7fa27d7f2efb8cfff5e8bb1bcb48469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f129cd8ebb4c5a087141083eaf7c25a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ace0d03584c85e6dfc8afbda95663471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea11b10501b3e1bf689237f0a83767472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcfb5f99611dc3c323335d5982997c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce80012ee85a2908b9e3772eba84813474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8df9c242c14e418c4bf432d8d5a8b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acade21492d21c34e87d4650740cbcb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfcf323a9f2abbb117f19541f27e4c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899da44dfda5be7d19f254daf401420478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2cca12501a19bd89711f4039cbeb4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96ace56c847cee3e2b7e3e2a014066480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5fd439e715f8cf23942537f547356481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d011fcd40c35cc286d1ffdfe7bfa7d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951e913f7fac53342c2a742b08e6e6d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a899c37a6a8ce29f776091f8e62d34484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e0472f6f09f0ec99d104edf5a2553485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880e20ffc1549dae9829bab9d594b72486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e595f236e6873bf045eb622e7e8feb7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba88365a371b17611763e25cbb787aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c2003c98d22e61267dd05c1e6251e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6d14de2e1640bd7e86f92e24c1bb8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f823c2b9f8f8506103d9f3ff5bb351491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d56fc78084e7f9103d56619a9e162492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5f36e757300e988628025e9983562493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a521169d77ca5867c9690839ce191494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05426d71869d18c080628c80442ab4e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba19aff229ecb3fd0679a4068d2204496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de05a5e3a8679d470e0261a28c1599497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e58ec6008835b667a02e0473c67e2a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76270cb1f817a57348801c59ce89419499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbe75d0241e4b8e417f3da6f4250dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2651d7a4c97820e7cacae2c13420f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3633b2063e451bca607e962bc10bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8224c2a35e13f8d9615d98965fcef96503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de0210043bd69c5f76d4b2bdb4b24c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e7a43e00d3534e788e014c5aa27de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe83d4e60222f2e6dbe1a2f6599c46c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecbcaf202e53a48876990b84692d18507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6507cbc9f4fd1094824b4acb0d53d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69d4df0cce469d3ecae540aceabcd9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c16ef216ef7672b360996c55fdd079510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a35c75afe4ad47f5378c87e9f094cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30ee26e8515956a3b9f1d45987a3b6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4efd20c8a933fc9fa7781601edb98513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fabaa09a3ff7879ba3e4328bc3d5c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ac774f35672795db220e5d47663a1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644952fe3e2927b56c32b24e4a3ef5dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a61a6f5acdea045c2e3813480f365517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128528f41f74096b722119d1197a68a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ba8495d1ef3e199e6dc8fabb319e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fb0c1d04a249b946090446ce856d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce1b2fc6f930154e656aeffc74a504521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe88a25e8720e5b57ff30cce623037c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879283ac1eb305a7f60d444fcd680ff8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f55cab72d1a75e1e027522e08af49524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a1a5e65bc71e6bb0fb10a1f4236fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f83e0952ded5ee23d175f88506539526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b36971c33fe32027872b4b3aa7e40527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adddd8cd61abb612398c0697973885528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4aafeb3b35a47b36eff320bcdc4b21529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525a6af591d12285345b607b819cb32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bddd45a1cd72f95d6e15197312ad17531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f13fa21e051d5fc86a95d50e02eeb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e08d97752556be00502d3ade198cd0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dcf3836808724b170facfa402d797534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e86be57e8776859edd30e68ffa009535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d927f99933fbf2a7acb68f99a2042536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda44e974ecc9eca35d8c3e3bbd52ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c4ca18e3f6e5c5cef68cdf2063fb3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77d6a99ebe294a6f7336ed6420029f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d50ed9243128fe13e3a299c457ade540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e0e8dc2b34d640cb70021eb6e298b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8979329d97d820983c2a885e700187542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabaf74e4a9d55fb84cebbdf72274c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40751995ed7a9674f50b97b39f145e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417c28f7451b60c75edcd7bf9b0d6f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f2c21885800fa71844622e942de07546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c69dbf9e3c20ced805d1fb10ba73d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74176e036eb5a2596596ac3edd3bf561548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e959414b3ae2e3eb0c1e1051308ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17103099916e79718fad912a06f35b2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e723431b658aee0169229ab870742ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262b1c0ac431570bb999b42253b662f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fc7c7f82806cf1cf0f6274cbc58d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105df003339b46371ff895a62b7db3c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169890007b45fa4f7f76c5df7decbe31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b662f4fc6b8529b7a6849ee0e93796556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d382ad668604bb02b5d0108e26b8125557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4565ffc2310927e36fba4f1d49207558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af13cea7e223b80e0d1fd842c23bef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e43c13bd56c11555290fc028cd10ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe18caaf7281b8aa7186f70b8ac6b08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f69eda895490c5c2a018de79d91770562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f6c83038c5934194839e4e290c657563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c790be684c084faac9290585e0f3241564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbe01a4110392e27013323088745e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a254a2384dfd8a781553a1bf5db4b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba3dfeaf4456134190cd4d0514b7d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e75a705c9caf0f5825b70221615d62568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0c49abdfe66f68c69eff5cc4d56ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1fec38bf35aa50a6ab5218587e135570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076a67cf1be0fde4ad609c4311f50c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52833683ed2bf59adb93b85485a3585d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a45d5c72149b98496823230e891be573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0111c84dd9da9843fc7559dcfbea9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba5151ac5dab0593810cb0be260fb1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c1e57d33b74365c7c5357e7ea2df5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034b51836dbfb50a45d44bcff82be3e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd07a301efd8dacd89e7afed4bfa24d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3917ec2df72cee4b364d23ac9056230579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27feea9dc875e1b7523ab4ce60621b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b089d3bb47291adca490c89de3d6b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58534e9d7a221f1ac482daaf1e837914582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6401efbcb0ab148ff4d68ffebb228583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddcb049b416544bf79e3dd665da6b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a46e92a026893b05763e46623e62e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba91512b2061948bcfb455335eefaf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0e0258efbf7604e59c843025b744b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09dff11c36addd555f6c04d57605cc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467751b94d5505341e49960a9b39608589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de457a74f1678c6170cabf37221749590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee32a686d8eceeb11e1819d3028b73591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e573f14111e70eecd7eac71e9f08d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84fc1dbd0162374fcdea5fb8ff91ad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afcee9828ad66cc1d420212b78622f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6600963e0e83ca79ded18bd8764981595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc660655dd41d15b763152904eda2c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968a821393418b6421f8af1c546f78a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee12448a44dc4f27c9c9d9872cefa34598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621667a9bfc5b75d4af81718c8d0fc5e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2067af26f459281ed9f75f6eabff7b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bb0ef7eb9ffb1131a995a4590b9ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5f61f6a27ae999f512593a0352b40602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedba07dcec1b4b02dda1e9f11eddce3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854746ead3ba02e0be81d8b782c94da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe2267f0ae0477818e96679fc70f7c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47dac807bb78ae4abd355b04f14684606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69dca8a78eb5c23d23870b7e9393f5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37263c87b1a62c3f25cfce70584babe3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc7d3ef99d03f82f520cb2c32fbf8c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4c511b3f9685918d4f3ba91dbcdc5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d4a48cdb3d5aa98fcd1bcf5db75ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13961dc885f725ad68d749124967e44612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15bfe3227d34b92aec785f861cdf0e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5b1c141b24be5fd71797039bd3975614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f010eadd6d5fa51488297c93d3281615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196bd1d07a325fa00a26a6e19da464d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b9ea1d0e7945c0179cae692753698617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af28c3e6e21e975a35eb43a14cf3c68618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2cc6e8d1ce04a568fe3bbbd185760619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72273172b0acb2a74c1eeb993ce49d85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73122aab6416280059942ca5eaa45a83621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff269ae6c33e80f83a1a1e7d0862f76622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd3ba6cedc813592a44df276766035623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1ff013c2530e098683e7d89990f78624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a96eaad27f10a1ce43293647d80c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28616e860c5dfa6d53a99d6e7ccbd0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0131ed54dac77de74f1556a2824324c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96de4fcc255176680291d85a4a5eaa0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2f21172fe97fe71f6004d520088eb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a89bb98760c1d9e0afe79240e3c56630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ec2c04e99f0cd7779a9a6dd02498c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32e6b41a218f77b15a03939fcb703e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a23c3478fa8a211909d847321348c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ce504d72e0cd3cc08863ed96a99f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d6f93c11686fd29901a08ddd24252635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e96a8e67eb94c3c7d8c89931853b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4406e3934031d2d05698564e51ac209637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38144e60d341aa594ba1ebf17e41ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0b9814bf396499829f9fa9e2656e2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24681932e6e8b49422491440676f2b6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd8898070c37bb0af4901398f5e2eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa269f7eb3e2763396842cd048744da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b18346ff964f83b4faaf60c03667a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e197ea0a87316b4043a27b2e23aeb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a066e775fb124d50ae92abf403f89645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3282c181970a5319f3fff3ff8754cee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe222c4c0b33dfe04487a887b68d03bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa94246746777fad960f57a47ea9157648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce41f7527f072a0e1acf825c439a461649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68360df6252f605dcade2d8ff4e323d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e2d26d51ed9d27c96bce2e8d9462a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f81901d6372d9808bb70daa2f0830b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c9a13b036970ce78b294835058eab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7882ffcbd2004957255fbb6b9a56a6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfb4525245075757d5819ade82e343655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5259e373915508f5a7be89def95ec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cd0486622440a9c464506ae3c5b72657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c15b1eb2d823122fb9b575a330b64658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3857c6b68ca77b3536c89f23e50ad19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e3028db1d97ff82aaaa1cc2390573660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94898895a38767a8557f12252064532661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ec76b6ed5896cfecfa1d67d64842b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687fbce7ca7c5ea54269d5cc379c8a6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309611379f310ebd69ff4804ac7210f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1889ebe8e30091a77effea05f3eaf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064d621e31d7e5b33274b34466981bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078e92352f7bb119509fb4f54155a07667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760201e9ea0a10384d176f826efc0d42668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fb24ef26e5df0b3fb9618bb971262669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65f85d9e2a17fb9635e2e997e9b89d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7855eab5b40779d32f519e24d9ff399671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737cbb0e040bea9153438ebf0144938672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19929831fa0875362fa13e5e9e99c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca56957dfca3aa92428f88cd73f25b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83a513edbf2fe1e56344721fa5803a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37f6836a5ae89ba917fafdca49e83b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822857ce13f31012c6293e5f36cf0b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c425097da96fba46c0dd7e287e11a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670884586fac7f82a25d818cf21e196679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e22f959233a3b93b988c8dd478cdc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac4f0e1c92604cca91902886c3a45e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084474dcfb7d6231095c45626dfaea7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438bd8c54ab4908d92bbf5c318c4d71683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980aa2a0d0defe4c987471f09fa90416684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4827fe2e94e715f70d0c6b9c9356ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353db977691b8bbf44b20a76f72746a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35804f62dc49fc003afa2a3b5896e829687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc118e3927203bd3b85bd5f90b5876688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8e91d0e9b4e58b6cc821fec090179689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc01678621d5681ff4039e3415eb4d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23835ef70d973705f50b918593b10c6b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba210795a0d1180da822fed9326e50d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300e1a1e46fee7eae1b6de6ed1df93f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528da6a3f2f8461b2f0026d982b57101694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384390283434698b5e46d80b2e77cceb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1a403133280a707378810753ff968696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e658900d593fb7728526fe0a38c7286697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73eefd5fbf5697e4cccfa413e43cf52698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815db27f9b07a1bf31ded44624bcd5e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6351b6f8c1b34bbe1c5f6a72737153700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccec16121d9050ee77f77970caa8516701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242aea04bcda34dcf628bf8934ab2183702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361545cef2a40b5f943b6fc7a2b6b2c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd419e42654c7c26e2023837951b04de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111e93680f14566ce1e1c97948157d5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb19e5fd54a25293ba9dcd40864cdb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c840fd396bd5be4a518e4da0ea6c74707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc646b8869251617bf1337abddfebd1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ab260b1e21dcee893cfb55ab75cf4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db6eaf93f563d31e486d04167770d7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353e627b9e15c02abe9ff7c35474067711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559c92716643d7986bd231c4fedf10c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5349aad2ead1358f82586527f7e771713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2a47a5c97c0ae566e244afd4512c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5ca1c1f7625277ccd123e265a2912715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc02264dc1b741aec6b86d019a04b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdec0ff828d0c2d3b0e553a85289c39717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774d3c2d998de256c955d1406f41078718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08eb8d75edf8a7eb391ffc5ec88fd77719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176f2f8d875da6b702e8292c4105353720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486a2404f763264c457581d90a861ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c9ab6f7e71e5879afe6295f1bb793722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93259e29f6369b09a2fc719a999a20b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd397a733d4de980471be43152fbf6c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca49a831ac3f1f9330414e036cbe4dc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da7b6bb511c69bd5738f8e64899b41726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491dd570a5d586bfa33e090e181fd6a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59884ee13ee75629319a440fd72796728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec4bb97e01d43204ce466cf5b77e68729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547c24927c201846cde98e4f76d1c2e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d35962f00bef04910fdf073c341cf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903acf66c05e198fff9005d27692d3fc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940e7259e9e7fa0c639dd93084ceb0d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbe586186fa30aa267e407ec411efa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7955be8b80d882d386b356cc39c5dc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b71b7e40052b7566746567f0ef94e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ea4d862f72831810d1e8ed78e4c68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a731f6a6b502454c409a4d3e29a31e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d77db31d271283503431ca09054054739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de5e675af379bafa1665d4d89e0433740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a1fa23efea4f6d9b21890c1cedf01741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3610e241a04db302910a317cb639ac3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7d62f5f394687906617c92a9e5e31743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c21c7d362aef0d38fbc6aababad923744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f6136eca2af7c096deb748db8be89745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52702c5e8d7d3d381382cd16ecebd4e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9883dc2d97a41b6ccc791a3aa86958747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9a5872c7c141b3b9f1733346497c5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6490dab37155cd2aa357923237b1788749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb0f6f95024a7a8e783cdee7812476750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b7720518d5384df4ca09a12c0c108751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6732bf9694e563f066c55c04e3244c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891c461abee7a7035300e10205bc539753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01512a3e4fbbe749586bc55afa6bbfe7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b3a99600377c882257d7d7d57866f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca44b0a85af6ad03b5cc65eb823839f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d04e18986c7060f33e032d014ab46757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f624b2858f280b4cbd8373d1962739758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475a9acdb31128b5772f72d3919570e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>