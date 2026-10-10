--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee3cdaf739cc89de754c7ac4e5326d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e4b6097c402c5604cdcbc7c15eead2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e3c478eca599b7b8c04b3850b9c733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68830cf1d3bd76dda014a2faad15b9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e49ab5ce2b63480923d5ddb850ebd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3138f249085bf93b3b32e3f97373c746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ed39898d4c6f73d6f1642257514d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399bdc96b522c7d95dc655485c783da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d867358f1278015a2766f062a42c2b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7dbc2206b34d86b36e4d5511e580710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee777c22e156f0e7b1443f3ef9211b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1afc5dca5e1263f853baa5e786786d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e1b214896e3dfbb7f892c010ca93013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acfb17d359fd304d1989798d0fb51014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377862820b8440ee44a64f14d700898c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ee4e24ab11d36cd89f24ef5db45d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef6011522dda7aee63b347493a170c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef32e8cc1a4c036d98b3dbe43fce6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881d49581309cd52f873fed25b88e6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5777a50f73c9b948d0ab7e20a9ec220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef315e3d2e53597c2d37055767770e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d886a8d202bbafcb032e7d101e19bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcac42ead1f74ad13bfcd11364f991023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7353303ffb50fb945b3fbcf7ce6d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea4b8a2a6a56b8e7bc4891286d963825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf10cedc26e3f724b90eff4d234a7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919221c3c9e1468cd6ed6b83c875c27427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd8796c22f8002d84e137bd57963cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4e17153d5255bcc63a80ba1acd3b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d4137dffd61785d3a523176ef172730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a3e8fc2e70f1b0c3176eb7ecf501831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f3334dee93df304395d90290ad78032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17e427a83565d3c6f6c5ec91cce4bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bf045b81e1488dcdf48f8cd359b8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12ff2d0b63555ffecf96082d04d86535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce2e1cde530e3b26c6d267de62e39b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655fb15b575aa20aae25cec32d0cdcb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55428c143305fa7db2e22cb5024c4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0b698ca198de88bc037aa8a36907b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664beca2ec3c793ee1359bff618bcf540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd584e450cec166525025c9812d2a6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93c74151be7d517c231632b2f6b36342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e2229568219f97ac8442b756a364443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a18b771c0ee693ed30c0d7485cec7f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af9efe3db3bbc37d9f849e62ede3bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9df7c9ffd393cc952eb5df97c4a3c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0711bdde0202802b005a7171fae1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b17e8139f4368aca3a27930bb7bcfe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f939e588e3dc45e3adeaf3528b04ac649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5334992b44ef8ab6952f5a17a069150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b87cdf2731b08e4dda08ac8179a7e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071be6ba7213c6b5b7b61c53028e8ae452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe40e0da2b0310236d3c708a31e7d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c40e1a7a67efde66ec00a7083be5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2f4dccba17906e67b53510552bb8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4744e3ffe5e9925ea0023d0c5b9804456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fe2b2b03fe82da310c2732640a66b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd033f3654aac5adcf48773c903955458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893383a60b5daefa08a001db05bd338a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1739414c573109b6d800c1acb16190d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9d245110317686636cf7486d08f1b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c63247a726aa304a28f6f3e85396c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13b5f11d23c6682eb77f894640bae863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d474a0636d8327f0547df26022f19464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12383e164464c911f8fb355206e9b23365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8628864753bd98b0a13fbab7f79f6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb65aef88c670e910b1d785e5b20ee367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cf08483b153d5a2e804995b11c21f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081987644590e11b66e6fa368a56df6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f6bfd0e149dc438f26627fa3f916b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbd5d74af0e7794e0ed99f3d35869c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ec6fc7bf39e1eba6bb2ffcd3ff31d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6bb32c2f21fdc1879f1fba365578d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63210fe48de071c975bdc63b54ba219274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfd70b325ddaa18d9f566c6d68c01c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade79174170612baa4c464dc94151f5d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa393d10488e966b8e848b8f12e42cc477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b0a91e7900cf45a41914a38a8f38578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4eeb54fe43196c58aeb82ced6b62379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdc6f91d71d398febabad1139744e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677c95ad862145974edd4c4ecbfac4e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902145a47407b6d89f68576b1f52ea482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded63f08a64af4c3a4e3f87ae6e018483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5cf1316c94d9688820f8f5225b9d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711a3648dbb95b0a306e446949271a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9413088b98cd3c1b8fca833d65ef44586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1827304f6c09700013db5960e11c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a4d7448f27e4eb8c4c8ba86f5c91e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923a65a7aeedfbd4e5d6a830dfa409d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4e44876329af3c043e1ce77ae493d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb9a989f8d9bec0a33c7698ddf129391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf89a5e200a05e29d610018409818092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639bf2b08c4c4a6d61e940f7054babb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5da6885ccd9922e46e6ead900da3e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce8d3f16468e06122b7dccd9d208ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed760bd165c4e10910d2fa560241638896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f54919646dc28250c6226b1d38d18697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfe3cb2be716cd2eecd3174789f29498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88809c8c537bc0fa2a8fd8f06cefa08999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e2790a8fe04ca362b657884b42706100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42034af760b39d7d3690f91e7ebf2b34101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8444b14431dba821f7af6ccffc3f3af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa7c921bf6de8b04d630feb474a594103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d468ae647239a336946d1d1d77a9fce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647cfee2487206be216dc78cb7727b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86087354fc1826a61bf2b67ca34057d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861daf6cc7b6c2e909aaa720d9112ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f3846bc8781f0f984e20d1fe6e548108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a4b3fbf3e41c3d86a34a5f1b6f86f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d3eb995631b7a462103b165b502cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28463f60bd21c398a301e6ccdae8e743111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d50a289347d86875e5b5cecf8c571112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f851e85a254051af4df78bae03897113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb920ec7192151021dc8ba1efb2a07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc527c19887d833f00dedbcd1c5015115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d47f84c3e43bc5bc5dd4649e0d1b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bc5a6100cd38d10e8cc3a438828fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2ea9eb1271c81775f5e63c74bb563118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0cfa3b52e5a6236592923661ae258119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce060277d2a4d8756ad002805d4703ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3effc6b8719e98d9c4d752860d991121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea7eeddf4f2e263bdc142297c0638a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58436117700bc6b114936d74bf94365123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f039b3db70988fe779083b348699e3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341c8a8f98d4cfa0464e62f2a1b6113125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bc065671155cb9651070c70bd39c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997375ff7c177d4f7f29dd363ee9ff6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588974082f9dea3dec8473b078d41b5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81042b409941e51cee5c8c1cfbd09f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a4feab0d4e9426a15a1477dc132b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1929eabf724b03fc59c6d84bf472d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d592e29daa1ae9712c0d32e747d228f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53d73a250da765383b08d13b7c34da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7337b0768ebe483339e023b893de36134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eced6696f0a66dcd48ff894be39520135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef930fe08505538d924ef7feb51a046136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de47693b682ce052d8a96364a82bf0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e414a4c483e788d45daaf0ec7c58d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe6643954c4120d85f4ae3ede227d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4e86b87c0bf355d5ba72849169fb5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e635e8ed527a16ea2a4ef671857097a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa8234114958b35dc7dbd58e27b6b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d59e2bbe041756e6e4ac1e6edff0d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5f873c8b2d493d4ab3d15fd696cf0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d37e5f663dc6f4fd249ff2c8e77c1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536a0365d3c15becf00872551bc5399146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660a2899bb0eab5b6d7fbebaf07f77c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da3956355f9efa2069896e6bd08fb3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b385078246b5468aab9b7de3ce85f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57ed769530a29262ce90e802822728150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fbc532eb99f0b52d9789b881898c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269aec49c443cef09d054eb8e051cb07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e96f5ef13542f1408154cd8133f910153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7679dc63a812aac3a0b9996c648a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc4c4ad57b15172e4a43e865b3a921155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28937978490b970e9f3ea799da782648156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e01119cac1c0dcc1ced9fb6b43ee8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905689001a3ffe612fc419b42ea1203e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6e286b406353925f447e1861382ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6cf82c3048dc2d168bb7fcafa7b66160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611e4259dcb5f0c40195abcd6847a94161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0054a319850e4176d7294345bb162fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbf3a73cc48db03364c49d1805e8c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8a46829e1138194ff68ae44770261164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec77b4194ce78fb04aaea3c7a263881165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77d80650de80163d7defea8454ead8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8f04d19dcda838e4f83c93f262a5e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f674f7b0c3ddea85917bf0d8792460168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b86726c82c122e2e592d959a7cbdf1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df79a4dba99f9111613870a5ffdc1d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656d32df77badfe6d43cc7290a7390c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69799c60d4613d519de11a78d92b07b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69c5ef783bebdfdab641ae7ce8c85e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2af76c980eb137cba601a3ecfd2b19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e58289d9d7a675ed80cf5a805b0a21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcf778abda629917809c04384a808c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6eb8a221e00a0150f7b2ba60ffa80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998901bb2dc11546e09c4acbee91381a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15e27af230425716e5d9e60e85be28179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8590d375f611e001b61e08e332a5530180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db88732768e5fe037085be70bcfdada181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c256516df3c6ee12ee689aff64024182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24075ce8d31721f968af53f3f9f22b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beeeac6007179f8aa448f77542e7ecb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879d78b1290db41a1e10230d0a6cc64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a37c42c41608ef2f96ae040758b09186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842dc0d0e4634592a34bffd6466afff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d54ce6c381f8a17fd4e04f7be49da1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf75e3b5b84af5711977f6cdf315467189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd76954b016e642f0613f2b3c7c59e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aef14cf90207726c833f4f9d68037f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65942e6274eadd8bcc82f155c9bc6aa9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcca194ffbc77dea72a3e16271f0712193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d669aef8cd4727f81d91932b22d694e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dca9887f4b4786918c9e8180dfcb7c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18f4f7b8f895dc79f532db614664f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8729ac4bde7eb42c19c89178c5a86a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15411676e3ae3d82d91f3a45808c3abf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158752d15c744a8e85b17dab6270c5b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64386d3ca834001f69406151faff75df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc18369a59dbb06cd0f8704eb3e1a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9b8596b3f0482e5d58a7352452daf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac557a27ee963fdcc4664641e93275203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b351f3ae2187b2b97b8fb8127bb5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca95b4fee22ad472b5329a859bf87c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a049eaae79888d640133c11daafc654206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d05337edced01fd6856c383f636dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fca8a437358bf49c43a2e8223eb6dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcb609e740f69f4a2615ca80084f6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012f4666e5c9939b5915d9144d52db5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62bda3102e82e4ce3ea4ecf9dad26a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f260a77e40174be5ac5adf04f6f88f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a120c01964bcd7dd426cebe898deb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7eb5708ce0a4effd333a2ba9e98f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae9d916a0d2af40ce85948a88d58b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c73732549402f853fd5281c42bff31216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526b56fca170973ebc0bc9779400750217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef7847d4458f8dd1113e380afa5a0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9573a2778cda4babf2dd6c397470d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c032ab7f2026c433e7f6af0b0517409220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59a44d7273a801b5944afa5360fc70221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253dbbbeefa9d133d044037da6fb43a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919469415303e757a10c5954015bf37223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d50f7705452664cc0ae18c1aff3770224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cd96d65b68b991eb5ace063905b66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c8596c49b304e1c1bba137caccdc2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1287f29c74d3faad72320f6d0f4af5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0e01f29802d6d5ff3c45744c61226228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0635a4ca588e4aa0682816e7f8ffef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940aa2554e0bc0c48e1d160244e75c71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaf678facb71d094d9ea2a2f6f694a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2100e3d117944ae340be087bc137d58232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1cc454be4ac334c0e6116f37d9dfc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14435542cd1ddc2ee3e9a3fec1e962234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f2b6bf215b81ba4e55c470a833d68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5c85000b3574b75a8ca350aa1b677236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34e69548c942b76e7a5c0056604b3b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25a39d525e716d19b256ac4021a11e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cda77d5a587fb43a876c757edfae4e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07a49c89c423a2cc818caa02dcf38d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98f3c88d38a1f1e8eaf28ebdcb4b2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af3d2c06644767a5b64a1c7a315b6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f338a0467bb90249375308e00898d64243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b5356d3b91fb5ef9d5866a3b23b87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9f244b1168bcb5bba3a3944668e39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23d8ea3327e24e0299de9c428c0d7a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee692f44c02b75a0365c2770884950247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444684cff2a466d1850eb91449970079248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0ac7da1c2d4a02294873cdfa07867249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808db1cc067a45c620e1f8500a0f27c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d58804a8bcb81f6d0d2874fdee485251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac48845aceb2a9bd335157fb035c9d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734da103dca3045c456ce51ed3d1f6db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22b977d6b2ecc0dfcacf5ad56d15d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15ac69e1b326612a7b557fa5f9488b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d3c47c2ff4ab3761eeb3bfc24e358256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cde8fda060ef19fb457de044fb0138257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a932dfda322565b86d65638ecc7b32d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9ded1e4fec68e316dc20f603d90af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab666fa9df68ebf6f1a8a3eb5e03fd93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3893d10017ba12d8e0868829a89b6e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9f34846d8393d59110abce5b5dc43262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97756fcb0a3a28c9c8bf32dd1c17a99b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270e1d008dbf81f4159b5cfdf8516d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a9d3cae421fe05fca0c03b3236179265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16896a5ae8ce2d13305db6a1cc19e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745afa8b91d3662ed3ab3f3d590634b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb51ee6fc16471e32fcd57a1062f05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bd4114fc59bfd78b2042e2bd0cba2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff96d3ab4667ef312b999824f57f11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb59ed9a021caa39b09df94289381a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94dc4b88887bd3e75befc2c034425ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629bb3a5c115ba83048c3b21c37e350273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb367aa05890d914f7be0182fb3bdd0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08aceab575c5f53487573540d4be1a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd62777b80169c8f01c3f9a02f7590276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc29fbfc3728c7fd58b6809c639b17d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62534fd95daea89f3552ce1f0be7d22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306585912d4bc806092debb2877357f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bec5b16d93a1bff2d0eb5a84ab6a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8254c33207a258ff44285b603f8dc3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d6473a3aafbff47949b6cebadfb46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23535bc78dc1c791e2e53f0181c1cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fa98f249c46b764f627981b6d1962284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548c2c70b939d142fe7970e9a5d653a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21a6abf6b3c69d4c9b9273eb22f86b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8d70702ebea5fac331ebe4305c03b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a67f87c8eb7121e487cc1d0182b564288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08667942859279bf1d528344966517289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1c54036fc8fd52bb90e13512e43e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e86730d56925aa7c5bc0de24e2c5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f611ec4dc117e5e5ba1c6ba27db71292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ffbf2d61b552b3b45aee80fd6cf14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e9df9de74d416ed2c30cc83f29189294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5cee27209fdf74156c23dc3bcfdc6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7a844b327a674faf2c2314ed8ae3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59823c3cd585b28b3cbe8cd1a94caaa8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2016fcb92bd86a2432fcf5eb1db05298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113eb283e64cbd6c992d56b309e2b80e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd48ef7c4a7de3c2bec9ae2e058bcf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087ef40a290134420aec7690492e95f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523c5a084b95bf93c33d1535fed2c21302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50fa32c419598f503b0de752aef482303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91431519979ce0804a1a8d7a4ba1e29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17d2ef22638397832ea82485ccbf23305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd763463e0866b21773ab7e1d08637306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8e1e18ad4c54c557efdf8314ef33e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2743713bd19d525340b19e7bcfca4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d25c7141a339e3481d972519313cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f811c3ced4b49c53ec78a0b563b268d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b5924b7fc5f03e75ec80a73827735311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cae36a1db260ac142f8d3389923be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e325d8411d955a7ebe31ba53912a5b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587617c539b1f5259ca4f3f4380fef0b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ff748d6a1a1fe8e04774e3cd49b11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac03168956becc1fd7c726904db752b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b5f1d4b2181e27b7dcb1a8b6c7c12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e15c5cee9d610f33af9f8f9e1edce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396d726eb74acfe781beb5587fc66ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059da88290d7510bb5b96c52abff6dce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d60c5ef0dd4b445534a11700f35be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32809765e051083156c52584e8cfe3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fc3e9661c0423e18a9823c7117e7a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea9159224dbd99b64e0cf1afa26dff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f720911b24458dcf795c07ec6e75b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fca6e6ac0e1bb33d3ec2a37678d536326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fd35774306637738537e8cab2fffd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7972a0a7a641c9f39bd5a1d952fddf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f79e8465fee29fd1c6f2da8d50463e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fad51c14204d98a19a40fe58417fd9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6df6c40685a0682776c23384227ca8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e873544810b7f66e54b8866db50033332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244855c8272adb7bce520cada9347a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0192659cef402caf1efb1225558f3a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a1efea3bd3bb84e6d6a4606658e34335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359b1f5a97a5e869dbc55ec91d65eec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549796956f6df4b8ead176ca35f19cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae42da93c80f0927591d96c51067be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b181be876e359895db88dccf34029c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66d3d66b42639d6743ead4688253e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a52f0a00b8f0818a7e633a4cdb5a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a533be1720510b730eb557b1322474c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a57a73e209e0d7398a86e8c99e209343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6fdb7b2dc214a5c47186abe003054344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a172f27ef64885e6e396177909ed3f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65bceae1da6b591c96160eabc56702346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119edb31fb942788d8c31f374cb3307347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c9f97651f3f0567ef99f5f7b0fe6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00717dbb6db94e4d26e1f380ec5a4fe4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcbe5068c3d0c6ef6082d0b16fc2c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed82ce41d862a3b716e7c3919366bb6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b82deb976c1edb31d89c30d6e8a226352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab925d5cc65b88dc317f234aa48fb25353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9f76f794be67ce26c92a9a826b2c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80582d75972fc5172d22a27327154e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d41b5dcea664f3d118a200d8b87e68356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfa74bf0b6750bbdca864b79414eb3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19f82e0eac5266607ed8ef9f038ed5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575f634ae462e8f5e6baf8007095ff7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457aa3fc6b28f5766f4560d47e697ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94dc997922cc4cd8c0ae38c0099903361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d52a670b0619a7bf8afdebd90849b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc2e47a3232e285031d9ba0b7a532b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd2746863f032d1518e27b7ff7ae21364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9ba4d747fda2c6b9a0258d46f6ffe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5d0dd1ff262a2521f414eceaf1317366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fe3c5d0a01cb0ba86b961945f0a23367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad385423b3f8ec2c07fecc43551ef2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debca2d9937e80a8e02cdb237ce1bd8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf6b441fe1aca515624bd4d110c56c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f564774d6855b18aced24dfd96bea25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa10e5cd480914c447ef50a394ff275372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f724ad20f89d34b524136023488b69373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385a1da865a765033a40c31414dfa5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbb36e75ea1509a9269e96ac6fd644375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db42290d0e33ae67ab3a9d3426b591376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d67e8c2e1027b8b14b63d597ae3ec3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91eab52e1f0fa4481b6ac5bbd8af8e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563dafbdb1243c95c983782873d26208379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee7db74b3b922430aa80afbfe26e6b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764969155815f7433a122d0a549cf3fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9152be9bfc0859fa002f22789af50f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122aa73192469289a06867ee08731393383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711749f52043f50f33fbfc360afad4c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0b5dd64aa6ed0e45034461510b0ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791effd23aed06cd7c09464868e2ea9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50e9378aa0ba15085c26058ab5b30a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07171fba4d8af0cc6ee4298c9fa7118388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f035a8364993621c03ce0c7fe523a7e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2237ec5160aa60be3128433b5fc92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22423311886bef01e105c319528649391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b023fc5f613c3c337316256c8ceeec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903125a95b75c86520ccf30664ea051393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287ede2276b4fd884b022beb4edb1ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a1a995e4f9be80f2b265aee457940395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6add320b85d8629a24945eb7b7193ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc759999654d1b53b5454383f82700397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b5db544a48e1d2c06f581e2dc6595398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563e12e763253867c2a250fedec08a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bae26b0e819c09c859fbce3c95c156400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3719856e0149f15ea2b30856a088a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441bbb149331b221a8254d8710da3da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff99ad16a6b5d7f0ec04762a49d576403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46b92188938b0c8a42efa92c4e0f20404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3bb49ffd430bc9680635a118db3a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dea68621807fbfab3913a38f7dcd9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201c8b5fa01d519df30b0fda1730765407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1000b434c26870faccb876fcf4a47408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086af4e9d6f81f5c19abd8841c1df84b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bb457a505134e6270afe9296ea474410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28091bcaa435e53183a44962aa2af5c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179574a0fe3484b5ca548560e681ec3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba072435d1588b9b35f6a8b7e0fea0d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33801a1e24b8d4212209f6cdadfcc3a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d10fa8b3e6242057dd48e9bf57d19415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691aad480020e60cc54386e5ed94cb7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54827526c955b3bf34de955855caaee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cb791af02b7d9a7249ca4686ef06d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc34857c084d3688a4fc6dd0f6dbe4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6c48abe549977b43ceb4b148ddd79420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df742f83de517f234e42ed8bc92acfa7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdb2f181fa87586ddc22f21e4226a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d94d6ee5bd7307f1d487cea0a3e3d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713da3e728dbea67ae5129b65349786424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85ef49b9a1dbbdf3410a7bf8c80bef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65ff403b62600f2d2289a565184bc6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5f3dab78a9bc7bba48cf7003e7940427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a61ea31921e6a4801b7c8a8c6b068428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470179ec120f8bf2a5043604d11acbb0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408a4c48d4d47965913eba3e83e9e16430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9e330d21b3181d034652e0eb8aad9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4001c4ec5f2d1017376f4e0c6e73d3c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28219c3b0a88e5b7515d0eefd8a3b1f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8f2f5b46314d54e1a7597ede268cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84b79eeebd5778aa0d302540c90350435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab87832a9753c397352c5ab9ac815f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e2a851f9d00531b2b1d6aad436103437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0dadce96dd40b446c25dac7032d87438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b274a9a8709b5af2815e7b864d3437f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7ceea837d9ef5baf73d8ea4982e64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6da2dc8292ee6b6729d6ccde8e12a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7114bad32c2a46712ed791a5e47c14442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db268fd42e458276d8b613a8e0ffbe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790e5025abecfcf4c162095e2a9de54444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09940037907147631e3c5adf8de0bb00445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9022af44fb170d3f2f25b4383db9a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5e14dc8280c46c4fe0edb5680f3ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc19fc80f349257b0cc8b9ea748301448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4c54eec4d9281fcf716c0cb52fb02449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda825206691570bd5847422e2fced5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0e94f862cf16a644bb95fde3ce765451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a2d62912104ca4e917fac054decaa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79d0e8e475c38acc90c76d3127156d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f217616faf4712a6298395f4046cf0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c122714b66a81f2edf1d7f01dccc1bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e12bdd87ae84b58549b7a1f566a14456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14f57818c2fb955b3da0831785faf9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea72c2a496d34b835dfdd25e50a884458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2039db3a81e1f14b8e19e570007d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7afbe29c1b98059df35814fff4b137460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0145e75de8d59b3b576ea41d5105cea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063578456a8e51e611b076ed38f892f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf6dd4b5e1b0c20fe9f7b0a98bbe15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641c437ca47eef33c6fe13e9c772cae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a28fc7e32d71285e375f861c43f9ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03453f91e05c5d4f07b24c472bfc83fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f560cf4eb45bad2d9cbb21a83a842467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15baf7be380a10a5073fc1e6518b82ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d943311eb4ae0452c15aa181334110469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d6a5945e585c0cd40cde2aedad8dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a31ad76a1201ceedeb7b7f420b6caa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba3ab2ade562b4eb3735f1124ce88d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11925dd95b3f012e8bb70584b3c344f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805f662bc58d624949cc797adc62b19474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e8f563ae3e624a0241d010e846414475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff514d45266d486c5a7b5263b751d376476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500f59a42668e12320a1a7e1e0b7d16477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7473caaf0994fbaf772bbe75813bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a13c775e6a33cb4b21a62abc3e6604479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e60c4feeb18a267e6c5fe1c6da3984480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77ab6526abe4e02b0296e554dd5316481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0f14312efcc6608ec6a6ee5e27a43482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc70b56efb3b11cc897c008ae6ddca1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17931f20bdfe7a5aee7b4c4088409f04484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac59d5cdcbec51ea6704b82b8a84678485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc044c5cd6a2eb11fa62abcd6b56e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c9dbab0831b7b2efde0c26c6f5bf8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300341a8c929d7f31058b99385b1f55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8caee7b35d5bfa770bfcc94f67fde56489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9880992dada4abce3474c36ba286217490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e566d896a5c8756d2d593e34aa505491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c5549918bd8316fa6e309773662cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799d6407683b1cff276e4233881108c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed99aa52ffedc7c0c4d7c1b46087fe2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b90bfd96605df4d5c26b6c0466cfe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe173db9e8783a8146f037a9aa92b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bb93a74a8d69dfe313c6a3470adfd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481792f7063129a7a9ea8dd1066b1a44498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50579bd60b8232352a7f415d9197a93e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463673e94e1fbad31dd23b2a18ab0790500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e914ff10b87783c9774298ec674d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89265a376524f02e71759dca59dee775502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f0f816a9f4c1d1636e3720f6f0e3e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc280c3d15fd239305d071c7d01c300504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4fdf214ff93b3e0574603bce07135505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b515ccf030384f48fb90e623bd1fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de05d1b80c670ad109b156b0bd1a7f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb8dcdcff441e9abb9811937ccd918508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b61324669faa7c9f44406505b3a46509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918610817a1bd0fdc38c55a1cea3098510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280feb4a02e961965f90d6be67e78ea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5909f69d0568707894e612bf94a15c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cd78e73a1b87f1c92c92b7ee39fe4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6081359d3639c71686f20ba5b74e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5455a05eb82d9bc9fc5acfda48dec0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a6f4d4892d1f3762c6210b8908b37516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d8d1ea6c14166f69d59904b26150b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf70af56bfb71e0c95aec1013f33b9b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90596d59e9164a10b1eca648bcbf3882519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1eef0c55697a57f860c4ab1485abe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7363f90bde10cae9adbf78466b135521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3032f92ed51c7e8f0c4beda2ce1f5fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41357d0ee803b7bd45622d3c111e9ae4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565f3b4d85fae14543cb49c14e66749524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bd47ae06c368df2f88ddc14015c7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbaeadd3a522b0d14b696b61c141ca3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73a46d7630aa7427d8728e050fc501527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e932ac6c72d1708703ac368c994a0e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fa426c138ad1e1aa542fd46148f3d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f4dd72d822c644497285095965492530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c439d70163c79a38fab8e7c302c785f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a1e8c7dcffa3bd8b9b12e5d30d63a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ae55db8e45846ab6c28f340538148533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d863340d3a5f9cb121dc670f2ca761534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290caf5b889d9de2efa0eaf95fd3dcd5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c90e214e0897980e84196d27f2ba1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2049c2fa03dd5ce32c0ee4fd350069b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520b0f6a59218a632ca81dddd9aa4f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980132eca6d79a411ac101b69cd4eec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651891478ff00393d3da227364349b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92e24943614c5367ccae79bdbf0882541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deababd27659baf43293318fdd5960f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a52400a9a29cfe9ead00dffe0c225543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be146cebbe01dc368485c42b160486544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c822fdafe739d1040992da15351998545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34367c0ffc33aa46e4fb2edced12888f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45532d56ae196c169bc4a6381dfcf5a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f72f60f16911910a56fee4884bcc0d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5e23aeed78ecfa5008e1f37983e69549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267504c5fb38206b6d6a0e3b77adeec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d404d9b4e2f21ec82ba32cb9a374ae9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc743516ecfea0c831c29d836d911a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82583271ce0051a2a7781d3a929b91553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a872d53a4c9e6b161826e527d398ab1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd075b990a80d422097c7807cd06357555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc587b616242486918378aa82f1dc0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a496515a5e4ea9dec2c6063611e863557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b7a35d4792abea41077821364039e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84219f10aa7af84318d0f58495439d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd9b6b6cca3a90cad4c636db9b3051560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893d55c966d240db10915a8e7a599f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fcc1a6af3dad85fece6c609334e76562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66d439190aa257f4cffa9414bfbd1d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b950ff5dc861a814f008943c07da0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b35e4faecfb5b8ee91b2e07373e6f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50aa21570467f36f41e6dd8ba04de9c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74078cb7f8e2c214a4118c03c520932a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb68035fad4f5fd9a5f94466db79ef1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107419ecde1fed546a67e0f06ba06a9b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3256d6274fa612de133d17b74647e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf9d1e6ca2747846b8f889119f9914571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6500a7441b7dcc3d06a1666106b2c96572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80722a3f7544cd9cd127abd22ead3d35573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94f6291124eed8b58860cb2483a0f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936da6c2fb4a43ec8149e93a683c1ba3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0789ae5d5a752fa249df5239bc6cdd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cd52cda4c6b6dca7e671bdd019b96577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a58696d8271844985e749262ac4c14578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe15b3012414fb09ecd5af7f1d1c381579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125ed98087f791d4b569578f82e0f91580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42612bd942cdf434b582a19542ca46c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47959c86ef1810171ca52e3c675af0e4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6be6c4fa16124962c2a31ddbd36a8e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68177e38a87dff940db1df1fd5dc6ae8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56ed5dc5c994a4f0c119b74e3539f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a8841cfbb42fb52e607244bbab643586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1e250d56fdc2ca3f8d90f2a71ed76587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64396dcfb531556cbadcdd33e7fd7803588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133998e2cd9649de4e0808da1ada04d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fa36992c55fa0eb36eb9ce1b27fc8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f65e8bd523242412d6e05901458c07591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3629ecb11d9ceac6bb3e623acd022592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238fd6c5fdd3ff046ac3a48f634d45f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efe61a274d0fd48aede8512863c70c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb9a6ec8dc53a99931c0b72c3a5852595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb44ac50dac72764511f4e4be668fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d7368e8a0dab4c0462f65b39912c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a73b883d43d5c726bca61008c8c8a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb7dde08c8b268ef1fc42e029d63f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a2bcf7f87aab57b3ec0f1730cce37600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b680587bf0348adcd871cd886f4a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11ab21c7d7deea8ca97d8bab2bff4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65a2a7aa75b0f96658d3984aab005c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2396e0e7dd22c4c4138b07cc6dfe13604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbacaa2485a6af873f9c0a89007ad32605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032db6925e96f247e4584e7fc5c43ab8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38258f6c0461fe0434463f12d1ab5fc0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14e4d12b9135257defae7bb82dc421608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c8f6b25f82ddd485db6f936fff22b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c70ec2142452c6c9a0c75598094a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa4302772a041d6cf39717b225b65b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a7266d6f2cc513ca52268307f4b1e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445381568a46a98bec5eea290bd1655613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f91d23e76ff030c42fd0021bbd6c22614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c3b19acc5964cc89cea6edef8033a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10af8c3e9e89852b877c2afb606a90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e6c66c05e9a59ac53d52b866adfd5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfab56f17f21ee8060ded6fd526fb7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca54e6ed295faf41e10f34317c188d8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fd6a379dd740d381362f4ea8770ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ef6edb6220210dc2895771b727449621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770dd83b4895c837fef6d2c756d09eb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac09e25a0dc53535512f5678e6e1f46623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570591fbe43dd280679282e9ac448f95624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758420fe979eac1d9ee613f46f54cf1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca672a509ee65bab6c4f8b8a7bd1be5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c070a1e46d8dbf74848cd13b70fae7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03111e3ccae19df91654cb7526af99c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dfa58e93742d7041614a7b4dfd564629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970dbd218b888e372e0bc509043dd6d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59ffc8c53e301dc7163fc51593f450631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01dd99ee7a213ce37369dd7656c5b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3d8e0f152c40863d43a53b7622f06633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057587344ccfa96916cea667b3e9a91a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab140bb4fb580cdec5e584fa80ff8a4a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d13637d749747b8ba90b780583a3ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169d43efc33dd1c2a624a40e22dd213637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05a04152b87e6eed7ccb5fbc5c763f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b294cf13704b2ca49c04bc43e50e4ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29e13f9fda932a040e7190649a754d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67ca58b1efa8d723b2be54f42d0969641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e846b19403b8ad239b6c1cae2d5c8cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29aa6f6ff2efffd71b9e4622c42feda643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f798ead79f4bf09e293f5a2fd957a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bf08ef778898007e98899939a5cdc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114f13a7b06c8c9116b2fd5f9e49593646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7548d89ed18a14773bbfe18ef0cfa4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba814519732b375ad53e5645d6589bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95f9f305452cedfd0a67b27917ffc2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d38d258eb51237b3d56807d347716650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a2485bb70129ac47cfb2e79c28401651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291161916a89543ba4abfc888f2bb4c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e9454f82cbf92bfec126fb59d8b85653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494ba5043f64f632e1d4688f6908b69654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0fd0860d999cd27ef32b6bd678696655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472ec03dfbec08eb9c34502ab9a0cc6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31e8ce557c9b17989930dd5f760368657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278dcb34c82b7239e6458269fc30f7c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6d7efc72de43c01f50fda0461551e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b253636cf60e2cbb5ed65daa07af7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81ff8f89cec1417c00a423deb6f696661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce548fa7cd69cc69fee42d7d467a987662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e866a4a00d862437c85a7ed89e324e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c84bb042a87c6ab4b34bace4e019cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911a44135792b96b6144400b5b8bbbd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a617478d7e7db821adbf47577cbb250666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471318e9f49f924f22a11634fa39a7f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb46854ab6096e0d01fa179ccab658668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032b104883dbee854cc89a36162a3b8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44401629175cb819d76b67100f7bc6d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce067758c7d7b01abee937d199cf4353671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d873bcc08f1b0741180e7d0574bb2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1080229eb8e290b0008e426a0635c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b408b506b6bd736f6044df69a307f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea747cfe0b6b94e68842529fa0b7420675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6284d1333dd323d992974d54bb8ec2c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2b281d3238f8648596ac361d6723a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d728f729afc8d38d9fac6964ed364b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a89ef181e992a7899f295354e4150b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61da7f186b56ed1c6a0bcdceabf605d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e476d0d36ae1fa94779b60d84a2ea4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac31692b49bc07c64e36137a04caf4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb64b63cda7ce7778da0b53f7817625683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85626c5219fe85b6412e318504452953684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d621b494b177bccaa4b294ecb6b7495685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a013b817351541b365fb563b1be0898686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b023dd414d6205d0fe9f8d79913adc7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420fb26c87330a2103b31de6665ef1d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559ac8803af0029df2a6ad50c063930689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bcf0d2a3a0126f1b9f854cbc12775690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaa88c769b15a6b3d163b777b946d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b033e4125d6fb2880f40d1d40d6f4a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0e7ae11a5cf108294071b267a6677693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38404530cb58c61f89ef7dbc01ed42694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb135dbaa2f4dc700e89c6252ea52ef9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac171c4737bf080c2f09c0b498457f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fef8146d464e3c57a5bfcd9977dffb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c61d8f80befe17bdec14fda5eeed8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f4b88d00f6cbc6e58732c61e6551f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e255fb045c6eec8fcf7a9ae383c7091700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea9f3f65d2927b53f0b4c5119c3cf6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de155028541cca81cfd630e9c7df077b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60b04d49d47e8d3a74ebc6b53c101b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7917c6383c98d6e1f22f90c45e6d20f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1bb4923ab5968de7e9f84a7024d72705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e0d1b787ff79aa3ed696f22e69f62706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d9febc0fa5d4751e66146c48bb747707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f420c927ffa2edd9d578a854daf2e7a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bf01fafad8ed6d7564f79f3ecc3c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8dacf43b039be7a8d90f6e97a82bc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9344eae93422de9053cda5a4786df711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95779366497a33aaee884a4868b23078712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bf67ac799dd81bd887f0f50eae282713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625ad7c33b5815d18f2ec149169066e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc327c2de269e4a5180cfd0aca7a8b89715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d6ef2f09e0beba3efa05f01285557716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ccb617983c07a41a0d10cf01146ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c956ee79106125d2651c6774eb2c19e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14ff7453da72aa0532c9e7dacd32ac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad36e5139f3404762e31d3817887d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff1d49ee18478c7afd4e87453f038c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d70eb2839cce622a7c70d6ac7e3d9e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfe6a7a37fa193f8f21cb1bbece586723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61212ac45cc2a00b68b9c3ada830be8f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358dbada2d05e64412a04577d407932725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c40df908f27abb899349c3e021f78726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40cdfa8e2df68fcb9b3828f8246869727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8d608dabb2f579df0b1a3023bd358728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b6eebe77a6d13aca091850ae4ce08729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a5aec96052ef74c8d280ef57b7247730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc857887edb97ecc3b9995ffc261c96731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c135bcb9d8e722068bde255f7026bf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f0705fc82c7916f606f207f0d7e4b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12830ec82b4238ff13c705a417e49a36734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c240a4dd648d2e6bcadbf3116f6c611735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7fbdb5ba8672751c8f40ceacf2c8f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f866bcc9dcc1347963c10ba004ad9cd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003df0594ee4b3897d4df5970f6a0005738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211398b198535ef9fd4eb22717bd8c88739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e59b4c626127f95871726e9cb2978740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0297b86f42646c3d5696222a331b48741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c2ee68cfea2960c02b79b5fe314f2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42341a0e7782882257584de45d4be504743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b40e8298ab2600f0a640ed953c697a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60663d395c736868ae3920cb5fb67cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899d20edf06b6a6311491c79b8c5e42746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa057058706c1a8a5b5bc9d59c4481747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac7623c2533ec93adeb1f1a703051d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fe6a43cd768c706470b552ea83280749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00bba3800490d0a55a19c6cf46be21750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7011421a0d8e59e4c2d2d422b68e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fdb0e8141d1f69446b5a6ad851b5e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de291ca63d3fbb3c1a0aa7a65dac681753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d2dad48524d16c3d74989addd2c90754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc60bd1be54b0f7c302d4faa7678d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac51a29d819b6419b1e8c860c2fd3f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7894b3a2aab749c27772b88edb16b62757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306638fc8812c334cb4aea4439bfd676758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666d6e8f943a51bc2ea7543a092a54e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b13f9a06bdcc0a14f20adfb8b64171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ace7444af85447c9723b84bf0d7cc02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb164e91f43a49bec02b335dd3d0e203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7439455c1ecbd60e77734ca100411044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f839f2edf5e76d9ba66b1784e0e6a815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431fa57a081676364dfee93ace0b0346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53fc17f27855dc8f427a17a34ab16b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3316bea44c8aadb1f8353203beff3008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399f4ddf183654fcd5f0f353665430d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30aeaf5f0c9db9bd23cc97bb3ce1e3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f30093ce1fbad11c2fad56815278d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826c66de9fa4c11240d4784ff46506612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffff7e5174a89df8b25737aa22de12b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318120b35c1f9fc46907ec7985de445014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddae6d9dece38540408b348d0a0cab615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12e976362dfebbc54468a4eaba528016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0301a8cfa4f04463d7c6eadc95302517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac118f3aeff1792c4490d0d375534c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42030bd0dc9fd74e07ce3e3df53e4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2611c90eb50204031542eb720820920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd020b28954944e03680337219511d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f45c6e18e85c768f027508ec6cdaa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1993690e0c5b966368b187385301b0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d076a8bc66ee0b3605fb8572d26b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea097c54e62f1c51198f6c1943f2f8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f1fe3308e8ee6bd4630491d17cf0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9140b7abe0499bc327f3704a2b86027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2295f38180721186919201875b0d61e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824b29600befe5be7ba1dd753d30d5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac666527ab5da149317222d103db2a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5bedae94bc49652b82e8e85f955bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5374b1505e33a160213cfc39e62c2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e426dc3ad94a3934253e92f77409033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2b554744e23c007dc430bf45c00d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b45e98a3b0edbbc1c8a216bb1c15ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97f7c3f2bce2a375beb213f7edea7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e0c81362dd4f8010906242f5bc46437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e47dbafed7a44374957de06b0455138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf8f93ecfa7fa5c79ef89e9e56341f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bad9458c2b1c3409a4b77331d6fa840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ce134773375e20a9ffd1e3d6e96e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1cfe07232f4a3b9addc8c0f81b0c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba52fdf39953f0cf555ed6e472fbc143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95d01b3dc4d2adf1cc7b0c5aa3740944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c06ebf33e9bca5060f79811e4ca3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b2744ccabef3a54cf368201973e4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14517ed275bfcc86276d243c58dc1a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a121deee90db017d4a76eba2b63bb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4057513cf5a16d12c1ddef189a0d9449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956cff83c8bfe8c3c0f90f0e5d4f85550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e60e723ae34cbf23bacfd4d3ce400751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d0491a572b825b0f346ab120ac66a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2ddf149e3adfd26c06c4a92eda0db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6df0df47ae596ad60f7d2143248a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03d53b3e0b00ef8edf52097a63e82f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a756df7f609ccec51862d1903f2a33456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9a2de8563e3ae3e20f74567b683a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ea72d2144650b9415f089cff2677358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559849a9e0b851ceb152963ad6ec8f0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b69951b350135db4c6c9bcaf07c5f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f198fe2c3ccdd223d32f8cd135d5c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400880f54f56f6e30c4be4ac985ee1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc651377b985e49d9a88a97cb46b2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db63d56a737a5b61761b861e9b261b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521834599a29668c2a9917b3947f5d1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f947790a4fc427559b78d5b2a2a9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077e4e80609412033e7f1f57a5e0b0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce670860d5236b4f0e6849f171b1208a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708cef8615b0631a3aabc63c6bb433c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786670bf699288b9ceb07cba225b2b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25602a5e63fd77e9fefed12547a5b26f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4cdaa4703c5ced04655240af0e42572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a924fb0f5d1e74e4f36f93189da6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08be50bab15a0aa72d0dd7a9f10de174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6ebf6a649743a7bea1d78e1ca773d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefeabf1b06a33528c3f84f114550f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f10c58edd22b56443b01ad371daed477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814c4bb6ae88959d587fc71ceae716e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b016255cf35a31df5929a58a59652079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b65b487efbcb32f03c66af23f1ec780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7848bb1faf51b47a79c48fa4883e83181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8ffb7d8dfaead6dde4699dc12b70382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cee7943388b8eb49f36d2ec2e6460183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ca8dd523fc63fa33c85d14085275e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830913ca7521e89889c0b981eee367785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade80e77841d9baea91fd64c828acf3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ba6ff9320a62142e160b7f642db2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8fe877ad7499b414d07283501d78c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963702bc1914e6e858cd618660bc61d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f5414055a17e52b4e679e62700d6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c47313609e84e42f374b176b78d9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ef446329e9acbc20752ee2751191092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c0872d9b5c3077078f15f338839b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3bb40e30870587cb6771eb448194694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3563c55cc658065e75207841ba95095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c81838cc0fabe58d811a4da12a112796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c84ecba66a36243746cfbe59edcc7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba13d78ab393e9beb388d3229dc81cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe048663e6102e60d59fcc3932728fab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a357b554edc1bed43807f2bb7e1776e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ad487d5e359946b28737d3162b097101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f9df4e9158fda8d4b46bbab98d252102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b3e5e58e4109c625a756ef1393c24103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7131ec52a4a5b298e18672499ebde104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd869535bf4aa15618a344642359f9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89802843c429c44933479b29f9ec4b2d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe0d1f4546e34847f9ead0eb2db5ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ece10648ee3e26461b5f6236c1800108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0c58837af75b0c1522fe34fef8e37109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5829e631e336302cc6ced85aa3ee47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8c6d99deb5d5fdaf2bc793047b0e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dd329da49c7b338018ec5c8fdb352112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dc10f418eac504cc451224ee6d2f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb0892d957c1d4cbf6faa008d481e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddd84f7772978fc6b6fcf850d73b50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e1372b19ef861220afcb3e3cb72e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843320ded5f25253b4cf08ad16a5a1fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8e8191bc9f749b560577767eae1fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c6196bc81deb5f6e9124d19f99273119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f360065c24faaa5dcc152cb27eadf0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06090e697c486dfaf56ddb00da0c2367121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741757da4b745e349478ff8f0ba1192f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cde90f0b5d8bbb8a8f0d257b435e77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971a47755a5c0e292f100311129aa20124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33f5544dfd21411ce482ec5fea3927125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35619dc105b8be4fc7504a6327672bf7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3491e52cb83e33a5e6d97b27d793202127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb4b6b220cda45fc48dc3110db45be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdbf5c1cbb5d780b54127970fa6130129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb984fdde67ab7a18a044690fdceb4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b1ccd0560a092f309243e18157f1a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4569d56c4c52b468a04a09fff7a624132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c346972ab98088c2c886a1871418e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db719f3d444a783bca2a74da2e328711134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c50d692f8f202eff785c2c39f1240135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01637b9df6284495332996e88617aa03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe5bfab4ffa4a2501cf2d2a4070c44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95ee3e2ead8f7898590129062a7028138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f49ff423cdbc185b4ef991b0d7e26e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26511584f6ebc33c42f063f4725081140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7b05564f8baf4b47a0b18ce95c3f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba80fa3065ca0e38cc677a2f4af2fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98853986fb20b6e12d8f3cb94413f733143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e304bfb6e4a4fd8e026cbb73f97f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0d268819450ef4fadad6b16963125145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856c958ebd623e5a083f1e15bf4ae02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e26e968fb0d33cf67989b83cbbb620147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a78dca076a7c6de9fb495ef84003a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f69ab6b80782270382dbd068c3fc59149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55814559036b02cacc9d603a02fdecde150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fc811c8812ae47f78e90b9a16d848151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253ee804cea3c8cd581637ee4f1ec74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cc220bebd196be94f3df996f45408153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be2360a0baaaa7b570fae3abb62b41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb65f27241af56847edc8ff78e29082155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52afe0172ac034477732fb6ba9ea988156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ea010e8604506af214758f45f0924157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59ea72317ac3aa328b6ad8cfe182d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3243c0ad770d45e7fc035675a4b416e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907e3ad770e0733b506559bf375a491160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232bb0bf8f484bb1e3d2eea1642eab5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71aa5234c11bd758fc754d8c6c8c168162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a29ec89df228239865d36e301a012163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9b33235114bf89f2499bdd600ec4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23422ed61e9796f17a974cdd6b397f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20c3763960289d46175cb07f880e5c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3990bed7ad5d1fafe2b00c34177abf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887461d9046c608f04a241bf41bbaac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41494746b81534f6ab90bbdf3a851a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a77601ea688938506962986627b3c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad3434e18460ac596ed5aeed941e2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51ee47e96066f6fc98483d5d69e760172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687597c1eb686bdd6af17edbde1a8558173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed69d7970d767ee49e53f75315e38f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6530413d2ad1d00822528dbc7de7fbf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cca16122b58943c490ca31933e00d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733ae4a9b73a37236b6e9680a8e3dfa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daba65bf322d18556fc585f447160cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85594f3fb69283a829c8718f703d1416179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4d97a8daeaf317311de0fad13bac5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e8d2f44019cd94a8b6ca26afc2a69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b23e349f3341ba4fd92a8a7b9fab4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f597a7479212bca4fe7a848cc753e99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ca753aaf107e853e30b503df1b534184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13b99b95754df60d7682c32230ca2c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be734e29c9e5e8c812642adae7f524186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee08c25d6b6fbb9c26af73722b1653b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57748633f80470eb4f0c3294dc7da3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ea72c59f53d83afc5414ccd7c1f42189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301294acd40df4e670e5c4418747f21c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc438a610ce27c87d674466d255214191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ab2924260b7bcfbad1eda149f541e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6006a10e7cf54736ddad02a0e9a7c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55841a1fc9045eb1752875acaceba9ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f43fdaec7241f5e74adc43f2cbc02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cef92a6c70808e5afacfd43db2638196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d66cb3248205ea599b08dde40a0e07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b45ed3c8de94cce4a76e96f1fedd3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e370109fa48f76198478ea386c371199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5ac35169a9849abb851c9dce51cba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94bc7000b20197ddaf89217e09bd80201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ad6ff58f2aa3cacb049cd3e340172202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14849143f7c9e2e93042392338d661203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc9d593ba989bf4e6f42ad0b459bcf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20f57cd9176fd326a1b4754c7a765f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80344f7607c1828d449d3813c6cd4ed9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c5d67ba90f0efed1f58e9577273e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19651cec1febe87ae119223ac10d5c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63531ba4aef3832ef6393d7ce446de1a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0d3c5872f81d2c94e536e9662d9bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e0289c5112acc05d6a50033f55d51211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5c53d7a1762beccc4d7c4686302e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336d74cab3023359a1eee59a2ec837b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69652b0b25b8d42eb614d6fc5cd517d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951752f090139deca808286e06e91be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106174b20debc0721871518b7e8d40d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae0925d4f82b81b0e786c596e5c191217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72646a32e48984ac0a64d8b359ba94a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f320772f3d59ab0a0fcdd0e97b346219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f453b8cf7c6447f44d1f49f79926d4f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1aed755aaaeb3d462b375dd7b57d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5209989589d51b6cde1d1e3402f142a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f673201205bc85820d73ede38103fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696b5073ca125c6518b07c31f43577b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b6f1e7a8181a0993fc8feba03d75c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3215ae1c261b4442ebc69a6f63dfb5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8966abb70e1cdcb3f338700594db0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccab501e34a36e72b2ca00c7f0f38c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029be69016afb6d5d80ca46fc15cda23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070505c9fd44a62c4113c3999d50edca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22502c0e17b0cead07f19a1e8e8dcbe2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be13f1e7dd17beba4a4dd0da727f5e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db352ac63158c2926250599484c556c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830d9c71c03a73520bf660778055b4c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae57a1e5034ec2292d321d57eb8f58f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5db00a7e7c28246010a8e136051087236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29e15d001f83a8a8f0abe8bf95d43f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeac4c709e635302e240e38cd28ca31238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57507f3cda93eaabf76e674b86a9e878239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117795bf979010050402e0c6c5400db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd953a923f324ebbbd10ce3d15a9f80241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e792235b84d5edf5343065af0ecd74242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc6bd71e73025137856dec5c00f438243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac67e38a5a8312e59003e0ad5840da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ebeca86817e59a794dc5e4704b71e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2c7be20f9633380b8c5b225853623246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa289cb73b3d8a20faa3e2b83c1580247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3b14bee0087b75f816e551f7dbedb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88601451ef1b03bc5732ab49126931249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5711863727ac27a7c83fae2c80bd0d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0d31d90ad7056c2281757962c7ede251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22340b5b4daf11fdb0597618936b4926252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10b8864645929649ed6ccf8736ff3e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49818fb3c056f8bf5d66df552ef60fd7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc84df0726e5e325f3a4805fb129ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91cdd1bd1fabae611fca2b95c8c812256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2987de1ecfc0f9428165dc2e345cfb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccd6f8b1a5b49671a1f1d976bb0920258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afec5a6eaabc8d67e9e32ca2d28c49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abf78d2ff61dff96d50849edf52ebc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dc93be76fe21260f3e9e58f65a01b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bd4d80c3655a13a2aa773e603bd09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc2dfd3855aa3d5032c504da12ae6b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6b59bc4e653fd4f40148919d258dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e282d8e4a4f6f8685a6c949f84d40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63254dd797f7775b13b76722d8a121f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29c1fcd183f0b24bd2b93bf5d51fcb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39898d894617da38717383537cbf5b7d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e96afdf4b4b698da9dd01bedf39ed1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d3a91624b4c614b16fa8db7f331be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ecffd8604d44168590ada10a27ac8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25d3530193b0b1af5e9cb586a40e61272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5f93ca6337f31911a5b817bd6501b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f72e156f608c171d6a3a45a646fb4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec41e4468f0d263d8837f8c8d0e3f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc705d53fdc958db947245ca86acee35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65c46b553ef84dec5b8f22fde983cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0e4c021bf588d8170df1130781fec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd5fbef53edc5be1f02371209239a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d91594cbd20d415bc2987c7485443280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68945c75a5b8fcffcdf70a2475e03872281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c058fe031c5d06dc4dbd3c7de60f19e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe7620861c1e4b207c15cb85559d11283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fea248c25e518fee1448879d98a111284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2320573a1ce8ea7df214bce645feb4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c6994bf1ec90111bf58ae429795c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51165210bf3dc89428e444a140912c15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3cd628b106eea1aba6094c95b9d53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a4882d2441964c96f0e3e2cca7c8d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd586d5806fa2576c294a2f2cedadb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa5044f7c7b96152b1821d53ebf242291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ca9ff628bb2b2448933e3c7788602292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f12d216605630e873ff773ffe9406d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e0b2670602bd4671a23cfb43d5954294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdbfaa14e2e7478a04500a43dea66c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d4b9bb1f11e8382c806990e84606d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19372bb311b8631a388db6842dbb3a80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697e7c2848378a9ee51ccbb4ae23b80298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8d72e12dc61c6ecdb9fe3774fa007299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9f267151e88bfca8b10bef0f73a2e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980f81746a4fede1d7c6fcd05082f23301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5fc2958489409d9cf9c2ebe3d78e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220245b6d7bafe626c6fcc0406a205c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404d6223632b13f6d22075da2f972d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c3bd09c6b63e2acb6f54945785ebe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb63c93dcdc163eedf69c922b965a51306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73747f6816dbcd570573d2758463992b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48599186a2adce73cd5ab7bdaa7bf7d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ff63511dbc10e36e881c50eb2907e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46525da1cc75b88c4e6b5581fb1c3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b752a4eaf6aa35f8375a4326247030311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954279bfc30ab533f78f5c46d5fc4b3c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500fb258f17db0ab9d850e53e91155c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04ece5cb50c0c43a03d2f9a3bdd3d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67767261a9f6a8de12d2b0f6be4f5b3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e0884ac5d0c6451a4aa26120f8da7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d1f4a2aade11d8f4d8663689e2f3f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473cb15550494286a7445665e6c0e8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad1b32f23e53f6a0ed2ce7d6648d4c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a4737bab69936780403e8709b059f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b78d1aa2a60ee34d89309def1d7142321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5d24d04e7511cd0221251f94657fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73044b636809a07d5957fa460d23741323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ed568a84d3f6745ce443371fd426e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11394a184a3cae1658084fd3295db08f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a260c98e1c9cf72cae99f0f55d36e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c39c475b40202c1e7d7b7cc3958376327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2bbf668319389c687d8ba5890ce7c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdbf1c1df32f41dc9d786b0665a446329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077c4a40c430dcfb271d27e55b5bb2c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d44e246758cfc2a84c2a03dbe1de9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32f90456c6ac1f01c6a1f0436bb0df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4af9bc6e0cdc0bc414f433cd70dea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad79800a638c249bdf594e5cda3e230334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a9ce59f26bd1f8504ecefe6ec45eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235acc0f0764db54205a118f994218d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ba3adfcf952057da7fa06af8027d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26949f3dd7ff9f24ec1303e51664abeb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa19bd10674386a019f4566a51a9a88339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed0c0de43e8b46f660260a3e6b0226340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51f61d7380b83c37d78ccdb2acfd73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37ad628c4e19854bfa509083e5a26d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844916b6973a6f63b0b8fc3227bc207b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd74f3f8b72a73351db4714ba2f23f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9922995a1a532d545d4685fb881380345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1c98aac4f493d52fe08a9717ead2e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df6656b6996107744aeeece5fbcd11347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44d7265e1e23ac519c1a2fd4c68cbb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3525d672e1e53fd1d6eec02bede907349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a60d7bc13b5ec6d79b29a5d2809cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac128a76c951e2cc6dd14ca12f2d1af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b904cd7dc3f831750f52fc8ebad9c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac117b3c980bffe82e87e2c114159e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b00f36cce295b61f7ad08e09b0425354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ecd80ce11275138dc5711b08a8ee3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea58e769eb6fd8a111719757fe9d75356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5abcf54f69973b41908c2e5383ce2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2780d6cf6964160e19603345abd563358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a383903e8fe11c22db3b00817e5ada359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8985caf0f9aba43b676692341e3e5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d416205fcb4f60ecef1dbdd812c806361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59948f23326f99ca3ab5be842e032b3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0732a569672b7825d4be4d45e82cb2d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8ac36d9adb75207c901e1021bdf9e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6d47018d9663854c239855de5cb69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f0fe5e1848873ae2ba9c0d7588b75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c6399007ac1a32f566bd588d860bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43a4dde35c04810e8140a01cb766c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc534b0e21727292bd2052977b4cb41369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84caa779f934274b400b12a458896994370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580694439f8063d47c33b7eb5583512a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae444fff7e741de56d048e4c9470a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4e4f553ff523f8fd52b24b037f0a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d17685b75986cdea03b132b876283374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe446b8f9575d380775324565340a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5eeebe7391b65c23afd2aee5c75c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578541367359bd8c039ad759135ab7b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696a04a919727093a28a76aa2bd6b58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566c9dac367f45d7bb3e30412b179f3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8e3dc2913ca2a400bac648a7a9351380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16adc90ad13d837a8f3138d35184a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37613e8c0ee5188ae8ccf9fcc535d92382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e26bed0ff6ea33f574165f122f213c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de96d882d50f63fdc3c7acac79b9c1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07605aa7ab717756b4a62b6ee995315385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81f9cda2814c44091d200bc2c6a03b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32710eb11aad40df92b4269060ed3c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dca8ae719aafe4405b36139401f50388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604520bf8437420f35acda0f8ea036bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fb4f329ff2175653d20f64684885e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a82aa75e56b0c371cf13cd9c4dd06391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39a5974e4473ce978627597680e0e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089a23c4f85829a715bd880d232c21b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b8a224c3a699300b5739c80b7bfcb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d75bad744c692594042f07a318b881395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0175c7b5a6fc9f584179d06fa269c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049916771158af7fff4d32ef586caa23397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fa46e70d54cf8877bb6c7ad531c27398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce653e793eeb721488b41b57566dd4f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae790b0130ef671c643f183c071f62cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c9f5b990de6d7cc4fbd421d201f95401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e45246a805e02fc2fd46d579f96a03402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220da42f64ddd079bc1e45c07c45310403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d1f6ae442d04c503f9294efeb039a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34afce39632b8b011082a8b784775e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b1a2dae5445e1298e9aa04c83a91f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bf4f6c2102e3c0862b95b2c6af0b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90938674ae668f766a959a3219f0ffc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d29e2219aa3e632693e13ec4400250409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c15441444b3a1a2c6560b5f1d61d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f2ee52e46c38d7afe203343e19cd5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b8b27e7002d732cc7f65ab1c36dbf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eab66bdaca820d2eca7b263c175b91413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410d3ab45f37708105d4908b9528a48414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456316a8bc8e76283e565e3ff9731c0f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef36ea0c7d29f6774aa905bea9d48d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564238c3ae02d95aa764554a68ea354417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bba877ad0ed277014f011269dfaf0d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16887b90615348e9ca3f80d4f78f6eb0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d21d367552458ff7239ad6c006ca63420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c0eeeb6c1cce705f8904efca964a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853b537722667d1bb9d7337db9f7bbd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63caf517ce51276cf80cda27b5994622423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59213df4b4559fac8de45e0eb87da1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b025ee0108bc772c6bf1508bd2f904a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dd324cb8f50c2de443e137e655984426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c83269b835dd425b32d6caa0a75f1e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4c02befd5abec594f1e94be0a9ae4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023ab63af2ea1fa900b7e70f74b752e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f2a6f0f3d71d66140aa5f439accb6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cafdde15985b60d90912bda1455b15431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57d3e6f2bce37139b8d5908a0a93f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02739d07383f4e56d47bdcd287e343dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57986022edcd1afcb3984cd85436e44434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e327e1e540bccff486c8d880755c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469254c6017415c56f7d486a2789c04436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4775cb2db6a6e3cd845f1914c0faa1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dae889442431bded966adac58480a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d53086083cb94b342104baeb721ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08c1ee8f05da16c080296df2be2ee8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8d9392c40d964608ebb093875991e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679c5383a5425657542558754d4db30442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b95eea589ecff07c8899237c266258443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33575a08952fbea179a5099c2aadd4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b3799dc4f5f42f920f7a70f28e409445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee22b8b3717bb9ca5683447b9f959a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56555fde57158887900f3ab42c5b90447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172d11f4fe5eba4ff8f8a2dfd879aba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a92547376931eb882bb8ead2ef0028449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16ffa26dd3cd052ee35fcb681f158f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf83d773768a3cf8adca10451a7eef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb4baf6c74ae124a2b4be3bcd99b98452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91469fe1ac8600cf6f65de20656185e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dfcfe2ead5195857ac15a06310257454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d6de91e78bec7d83167a7367ac01d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f1e7837b5a9526f33ce5687f8619a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa36f56acbcb79997b74c6ace9a95c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb69a270b9826ec7cbb628cbe172ddd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c2f7488490ee15aa0cbf5f3c9b132459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07398d5523d47ed28312b1daad0c190460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d4c060cf7c964ea37a4b413da7c16461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24aa3ceb24c7b082a9af1a725e15823462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdfed09bf41c4f33c6c95ac1f1806c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe286bb6fd83d2842d412a3922354b28464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba161ef021c42a3254bfbbe50069a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d568c9f2624e28ca5faa8a1dc6a3c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db615afaf2d88601c3faa7ae8f6b9923467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e38a39f0ee0daf7991af78fd8bad6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412e4d597aa709954e5c43773ee5398469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11eb00e6feb272538093a090a3be316470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550116fa36315fb1a033a437d62fb712471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9a275122b8152e3ad9f170e78fa2d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74b38396b4e4651b47eeeffb737b6e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2cc350aa27eb6c71b1c56e2c6216f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55838b9605eae2b823513112ded2f90a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d307b3dc01bc3d15683c4d21632ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd37b74ee52844ea1a7a6594113cde477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27e10f21803562dc7cdfcac73171a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbd7f79fb5c18dff39fb6ea71e2886479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854c4d2cb8de2bc4e87859167a49cf0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907ca91cf45a812102d8bb5133ebf79481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cef44fe9bc6ddd2ea9ed26aa0a66a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709a05b5510d0a668b084b1d68ed78d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03a50da980d6548d8a2309d0b93b07484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fa03229cbcffb441afa016d07ff78485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1536690cfc848d75cb1d4534f0bbb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36347210d2823f84740c31306499aa99487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b127f21cc516712f37d7370c5a41fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed4902c2229f1d712ec0f6c7ad7777489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba968ca719ad4cbcf575b36d065154490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bd0dc943e4c32ca294091903e8f3f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19af977995f7c458bcb432df8181a9f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4fec50cb63cb762ee18d3efe12f2c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d068a69a4275252716335eedd11e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9156d1135cb6287402332f1fbaea5c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8eb65048f564e1d5222ee0457f685d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206065e9b68b9a5dccbe7840dfb5445497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a815e8310d2ba8fcf978386c995ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a6ca209b30449abd6ca91980a73a4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db457aea12e3ab943558aa28a07d83d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735e173a8fe7526513b20bd4999c423501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b70bfe85d095cb72b29c4fe8e63e84502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2040396e6a2ec166ebfd1bd470aa4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8afbb90eb5b3770a00376abe08045504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3553e088e5c28c483226d8b27716fec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecf2d6c1b46bd19b2ab194ca7df727506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7b74a618c4fce84eef3fc2ec031f0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18294a88d17b320fcf228b2bbe0ddb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc550b7d9211edf1f1bd9d01dac46af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc589047f322cd503ccd3d73644c52b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cb8eedc00944b6af287fa6f4affb3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef20ccf340f53da749a2c01e92bcc3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e16c9a87e8cac39ce5641b364e5f5a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d7557d6834a124299ec7864319f1d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02274896df51be5acc538eee7c99b010515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b61b24e2770e31b2e5df78eb8986c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08002816d4c069831fc374ff2766249517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2c7b4cf210576639c0143675db971518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb4da111a90c1c30187e10d30567ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba91297891cfb58f68fb9d0fa80a80520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c08816bc245f74c676cfae71286df9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ee0a88d0c604b210ddb6a73aeea95522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de29fc9047cc732b411e0822a159be5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916bc4ea707cb561c213e35fc2bf8f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf77403a667383a39b4df3b8797ea84525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3edf21bf90b29470eb1feed08e6d03526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf7aa6c3d87171285d4b9fd924332b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358b92d26575e45b16a05408a6ac137528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cb16e6db9bca86d450de76318a697529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64fd03db7ea9e585edb8a0d215f17a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954da7fae091ab10cadbc1862c947ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35650d7396089b630504b5bb3a2deb38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018ace0d10465adcf7a7cfdccfa481c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d17c0f80bdb8f8a3e14d3bccdfbba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc79196942716c498423a5ec6ced5be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42d335cbfc0bcec7fa31d5e9934012536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c56bdbf802ae64e2dc58211ee719c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107938e8c86c3e0d2a248d1756c98123538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1eafe64336dbf19eb67cbe09efea0c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb02ae766b02fd1aa8872e030f46ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975eeaf3137a38583329d3410bff913b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c3002469437bd881ce67d118818b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40e00ce5e03f8fe5a8ee1e66b28cb5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45554a61336a7bf74e131926fbc514c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955de0cecb8c06d11e97c7717cd7144f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42430740757110aa265d742f30452e83546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900eb104cfeddae1199509ed8ed81e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde32a877256d65a309060e95b6755d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d8607c0850d6d75ff7e25fc5408d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0dd48ff34a69cc48e983c21d51ead550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1ece82718e4faae0c14ec13dd3b38551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c635b3f6dbb7da95ec0a3975144d5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac36e7a7b583456c33911d1a2f18332553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c7aa84bfd0cb44989aad34c0153b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dc92da5195e1b998ef7c3af4cfe4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2ef9ad5338ecdedf5758f13b2caf3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e190b9b200cb8efca99a3bd0f84819d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76ff9140ffb4848163f640e54930e1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ec5c0317435b4de3fac6c3608b875559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50899514a45ff5272ba8531898a37684560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a5b3abe308f9cc2df80ba0eb78d7a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e461ebdf4958dc40568c67982be9d4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d2d737a42c4c57e3092ec927d7c41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49f55dc68fab628e7fb9f5a6f211d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abbc00ba01073a81baf780e66b5fe3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f19814d8312ea6f6cfce66b084d2fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac13e3a8a8df080054614fb3b324ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803e06d4ed8603e8cbedb65f741a336568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8d85cc9e84822fbcf86abcc2e19d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3a1582c13e6de84d383b751394216570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aabb92a2a3f3736cdcf04da8b75cc1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783a35dee7cfd446ba7978392b735be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ccc118267e1500155950692129c80573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365c3c1851e9bcfd6756933b4706ee1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872f239cb6bf4f2c2f36ea80f4cbae1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864c456aee59a74be09111ac3e0e0bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36567f017ad44bb75eb4d50f17a502577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5941b2d0ed6c348d17157e0e66cb8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15464522acb035ee15cad3bebfc565579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a4f73baff2019c733ec577ae22457580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365c217bbc57808f54f124fde491075581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac119879a4e3927bca72264e132b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bd7a6ec9f2e936defa709b74c708b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38c30417d7f0b21e90920e3acc9a39584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc901d2dac4a9e56c965e056ef06c3a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222a4336841ae6f80edad2df10e9bf4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7703920c12e11da791db951ef3af65587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5b7d329884159c75d6c9ed744dd32588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fceddffbbb7715b26f7393b5be7d94c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e645a682093142064808d3ae1c7c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b3ff2f9acc7f9663a641e0846d7b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0087eccb43bda887595688f08ec181592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a343e65ea5bc70e1db2f5f6d5baa02593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f1e8a5a0a42d8a5a7a655b81dfb09594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe287d7bca4857a398b26848f5a556595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb35d4749898a6fe2d3cc29e671ee9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f83a940b7c8249f25cb39d83afd5e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901dff0bcc24ef98e9b6b338b6c1464598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db285484706d45b0052e10c8fbab3f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e5cb5b0c4b7a881b7d978c7dbf718600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b2882bab71fb04abca695494bc45b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232921aee856653b281045d0280eea41602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ca7de694d25cc2302e22698946689603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61760712ab1a85a466bc4d2d41219c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6438633ce706cbaa2ed73eee38cde605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2942ee0c04e08d3905654b3c7f3db7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d89f5ef96c580757213e79d49b7f4b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76ecbaaefa398fed617da042036dbb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d22083a13c3af7940f0b7154856d83609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67fca0273c3ec8bcb4227dc1556832610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608732da39aa34df111f19b3aa8408f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de340367de82a451c15e50f82cea824e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01771e95180773939882f6f001557bdd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd35fba7eeec9846ea562c2fff0e14614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e35572a47919e477bd0a695c8353f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536773cf19f16581b4e78de551876ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5edc63018d71f9d10dae331ea4e23617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a587563be8e18f06e6e57140adf6ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123a128b1793b8ed2185e656d781245619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3682cfd6789ae7b85446447f5379c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbc023857f8bb7a4ffec0440fdc16f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6b8abeb8bff6c0cc4bd60f691547d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9afc1328be3ac98280cf0759f230da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660768733bee95d0e75feb7f910c327624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f538cf75c6c5f95ee27ca6199c262625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b7f3901e91402d38a89856ab161db626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ee92792ed106074945e5914b23c7e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faea07b13939fe4b03c18a40344bd65628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d78d22fd004df282403586fb7a723c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0c92a4b1a7ec8458281f0cc0b6c30630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b1eda661cdcfa8e3a803202e473f0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330794aaac8eff2e9bd7085bad6df4d3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1ee1458ee5262355cfdcf1bd896bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21505f890c5bb09afd7a6583f323a645634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009b5db7c9d8605b3a21d4317b09ed3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974a4497ee60c810448fd49783e7565636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fcd9b750f4b1bcda3558f15404548637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7e1cd2c3d4ecb2608f4ec12aca800638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678c4d91ae8ebe7a5ed0b9739480ff8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be7a63aaa5953bdff9ad2631497b1a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cb31ae99556e5f80f82aa491a30ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68973cb36f7c9f392c94cd4b2e7e7fd5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bebb23b211d650fc65e764bc432cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7c4c47dba38cb1f8704c90a41976b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf707d07a8a8140d7dd66eb71cab268645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d75f0c6d1104f63fe5f962a908fa46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7925af3e6eb0e4a9138f3a42474cf7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76947d56ca95f22f51c28ec9bb5a858e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ea4a2cd69f9fee706ba3ba8b8ee96649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261737d7798d7beaf7674ffe852f1306650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5244e9bda15c829993b5f9053902c29651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423abd8e9924184b37fb590463b7465652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672bdd20f8a5100b00e04009efb2f5b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c329aa02eafe2c2185b672f5e36e9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2057f147ddb829178516496c793b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097182bedb09615750afb10747870af0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38beca676d354f49cb0f52b5231160657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968b51054a30e56b025c1cf8ca6d77d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c85be29b551d8f2d69be306dfc5ab9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3fb7d24a154d8edae9eb3aadd6738660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497d4a04914d0b3e74f995ada0bf7cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43222ee5b74eb726e02db59d433e9cd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84270d9794c4bd23b5712204128fcdb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578348ad7418394e739ed8bd5e82a128664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc42bfbd37376056ea6309162c99682665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44fa044592e0af90c16da5ad5b52c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7068d02a6d6d7edad590d7bd298032d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970c16a013f2b5d51611e8516d69815668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999dbf7cac8129d23dced0c1784f725669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350946f3fa73b675b6a2ad1f20d0a2f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4e94762a887414a2d33897cb9004e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883e70b6814f9e7c7e8e56d77cfb16b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5ff3fde7ce850d88c77096e112926673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ccb43c2894453a6acd6cfab8ef4c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985b4557bcf1114abb4e93ca284782c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b79ab757773266c0a36bbdd75e6dc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fbf604948630476ec39bb328cebc6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3f6f7429b9a0919cc3e7fd031327b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85936a3f873cfea5a0347b3260568e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a0a240a70db57ce72065c57406607680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826375ad62aade8bc5e880a1939a939681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ca503b9bacbb7e2ef9a58dd95dfb3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b1a82dd7fd5d7f41f35b485060c19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6906568efde346dda97bdb758eb081f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac611c6248cd28a854d7f4ba1055853685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2754173c487ae362b89a3249d44c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34ec27eac050d821f3aebdf646d0ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59111b8252d810644932059817619adb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7127ff8fbc13ff62278c57030a160689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919b7c5584e3ebb77f94bdd34c5c6f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29eb01621bbd489bf802b4c410d82b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f0551f9328c32311944afb883176e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b240d7a36644bfc7cfcc71c34bf98693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1fc5263e6101b92c19ec3e0e5be86694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1262894b4d3042d6178e0987c460a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99f2a6b8ca21f0f037342947d83070696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69660abaafa08e8c88130c4c17c9de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd781b2361c77428d4aeec6539ad2b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1d9eff83dba21c590f0891ae07525699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce89d5c45911b0a0f4e398d7b0800a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d57e36d9ffb1367beea299cf814b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7d46d2d9989037f615d44172cb660702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267a2fcdf4a89f375474d75e1d54125703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039419d5db2f045318d030fea453114a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482456e364989f22b080ecc93b36f3f3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71941a139dda6c860fdbf380a5124241706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a62b6ce83331b13b887e2805e23774707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad3327f32ba1cf20be69587f4ee12c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c383ea930345c96269fb74f056363e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722816f0da97f5660de5abe415694db710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a04d679e78775c2788a5e92fe0b92711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a646da9caf2b5c15ccec18bf1b50fe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0ec628534f0123e3b3ed232f5d86c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154675457fdc9d2207963717c0f0b900714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297fc65ee1ad38d4450197e3d6440a5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d79c1aec898a3d214cf4688dfc83f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd42055a17767596d2d04ef5739495717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98482f98ad0d89bed7f4687b25f5f99718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c618c97a332f13a938d0f649d22dd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd83be2af8bf90ba66898c97c3683c5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5433015231212a9b4ec0f914b3fe3c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38310e76c4868fed0ee80e185c1ee1bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c49ab20c7bfe351f70efc5bcd7aec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2ed9ed1fa3526620d740f0a59a6ef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25ef6e02583ee6ecb90258fd939dc6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d3bf3e28770a37df348280a0af914726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9624d12afab2b3d9559654da861a47727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4f6eb96d2e1923a8d2ad2e9923d03728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc607c490d8b1c26af5e4259769c543a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459d94b18d0b1c4b1d6254efc56b667730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c42347d91962d8aa3ebff899f8e1c4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403118c4fb3c83297b16d85d68f4e825732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dfe536d51687fe5a4ccaf74a6e3b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cafedc38196e42649dc958a18e584734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a744ca2ae442a92f021bb5cb3a3ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0788cc5238dbd10ea0cd625fc1074736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36c757aa272a8b536575567c7fcdc0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec238f68ba8020a5834d5c07356e0b8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec42fe7d9a21ee06d23bd04c42f0a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d70be901ccbe67390fb563bd89f5a5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e10ff67ff1db8155381ea4f1540b5e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884db59404d497d0d884fb41d859a860742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64556b751b32a2c02b4e10fdc852140c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a007b7d09f4b3cc6ef0697b37ebab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec8b91f6993746f16a75c913f2a0a6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a3481b3dac0d3f58070523f463d2c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0aca2c95b01ab9e952ae66bed98aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408e3e46314f5d0367837237cbb79b1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c20a84a90decccc106c6f1adb6317a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc08e38ba23936f82f22a9c47f0be3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84a810a1f03941968ae5c2742ac674751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d413017658ae035443c9313b1ddf8b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656cc6503426daf6ff37638ae282624753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>