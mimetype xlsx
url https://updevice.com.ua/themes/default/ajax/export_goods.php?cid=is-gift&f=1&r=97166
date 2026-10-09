--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea9f24199a132a9d7e30aad32fbc751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e9a3d648c14ccfbe714075e6f47542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab2a9025e367014dd870296826070f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27482cad60d40df41b167dad7c2c663d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9178d482046c8ed49e57eaa65b2b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d68dd6b94a3dc8a88b055523a2000b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4d50be58f596671e2429bcec71dba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeff63d597cfa0e0a932f1923136d708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b94b82dea4f5dd9cd882ae5af6faae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4be3b81cbb0df7cc97388b87dd03810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f665fa38d8b9e5fa4b9c691007f91e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76851406d62e2e16bb29c8bad8cbafc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b58157c4287824e20a6d30857361b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a293d64d3f0094dd2b06346f5d847a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c1ff80cd17ed905e4b416dfd460f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d08d70a2d9c1db89f55250d817dfd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ed6fa445ac88b0fedf8799b24d03a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad8da00c161c742ce2bf0d247bd90918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096cea6472718da8afdfcc7935618a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e22dfcc39d8bc2367c3d2a147087d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba07c77193458c40ac5092e6e68e20f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23043ecba87ecca89206473c58f69a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f39fd13b773ae642e07daf49a6d1b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a8f7090bf0563ff575572a107829e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7175941a1d0815a3ae1326b4488db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9053344603f63763a2baa2f17bff9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604f87618c7dca004e6b0c7962e169927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff65653c8dc5a630c2b868d1f6658028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1fbabe9d1c18574b91f8c5c74eef329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad60711fe624f65030e0a8e9d2207030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518339d92a08459c9c0201d985d2af4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291cd931057f64ef5b37e200b559a5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442e5efdc365ed0e97c3167ef3186b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0cff59aad8a785c9fb474cedbd7ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171e412f3f413bfc9d74a1910297f3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934d4b5a6f1fbe0c34342388dd684d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24d78f96d0f4a996b9631d5b36bf6237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200814dd06dc93c143ca4b772467adbf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898f17f4fbcd254d1be01a08afb92d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0930b46e3a78a380b23d34efa0ab8e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e4faa5eb4b03a9d4008362d49dbf741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb4d09dc2062e77f16d56a2873d71442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00d5e14cc5e520957cfc8c1e63a8fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0cbb22c3848ec2b5482b41086ed7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171db7601ed335d9f71a7f973d34adfa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc88223f0c8a56b5c1d9db1a0699cb246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f52391a0c1f20380716777a18578a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f574d4af21a48655d0ed22307bfe1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3581ef83a8377d3d56a2f246bc81049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8692a688552c906c7e04e6fce70c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037e07a60d3a2d72ff6961b81c4658051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861e82923400025132e8d78cc829b8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8553d823dfd49dbb8e369774d341e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078e25b083ab0ff01d670971dad6b8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbf31e5474edd7b5f2d6f186be060055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db9f16771ed491e0333e1c2e81d0b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17941a97679f951e3f7d7137841b6bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d915d5eed478c71f54dfbc1478e64a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb82fb4ec95d16966af504bc2b6fb659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd2b9fd59efd0d086ed0384ecc7c4860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fca496277b3edb6b29247cf9b5dbec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e06e4849dfd2a05375caeba69bd5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233f8eb180ed952fc3e509608ed85f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb6ef2473ae094308986add883f1b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592de71e3e1b32be3d40b3cf5fc16f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322567c0dd236c45656e56203560a1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d029e07fb2aa5e2b0cd7eb6213bf867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16a532be5cec52f6cec12f9ebd5ac868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eecbfd5f4de2c954ed402503cfdc469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c13978177d90439d90ff94919b3f6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87631cea69d29a4178e2ed18f6542b6771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4f165cddf542f140c879b6c071e5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09eb959eb4db83122d0b5ccf63d30b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcd6c89c00d97a20fec5b12fa44e0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27d53cebf7aa2ef66eb004a337ac0575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc8802c37425d804b03cf7e30c40a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa997c211e9a8e13b9dbc335395f8dc377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825a2e9c9ee6631ea92b82df62d180978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd823c321810742d5b9ec51b500dbe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580b193f0ef0e0bf144a8a306e94b9480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004052e3f1509171324955269d8a80de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa6f7d94b89c379b84d23bd1e1164882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75882ba6146574c5976fa5a6e8acdcd483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fdfae54013a32832f48cfd508e6cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b734b6a57e20df7e397c099c43ee685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8049ccb525de3f67358f981859842c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83763fb392a8aeb053dd7613548a3e6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417e9f6f58fa87ba341817cce9fbf5c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6bd3ca91f1c1b51c8df2e050e997f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978c53a1a37ee198adb489e6ad2649890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c79b08493df2c8bcc5466afca75a4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6e61e22a6fffbfca074639aa92d8e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abf3b0a16b0c81743ac950d94369e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744b8e7d2b214903a95f7906104b05594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c015d6f594bd772ffbb71425defef795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f157a0ec825efc87d1f34e0198aef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034f3ea1168d1df315ca409c82a646997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c990f44826526f91dd874c03383f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0417f22f46e2b21c98fa608a5d6df3099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b5ecfb9c4da9c3f7b9c0c107ef0ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd791948dd14a111b1a75dce89424744101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697cf4122da36af20bce06520755a69102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25428ca6fff3d9f8747405fd68d0e8d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a865592236446cc001cecece509e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da1a0f6d1bb48a68b5d2d9b99b79f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de12a8291e452dbad0d552070a2377106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f436b22e8d886a1998e07e16dd3bd2a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359e8f369a9007f769d53c059eb794c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140427d50b5b63f8b393b24a027c634109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79039ea9407fc7737133ef3edc413c23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b684738dd30b113ff8abffd6689274111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121169c9513ae827bd35dbbe0b2faa8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9cfbf418c0566783f7d7457571fb9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba9a872f309f11fc5053aef2acfdde114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7d1e5b0acb59621811411945f41a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb22899e5976a1d45cf65d084e94071116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcad31cd0084747ae4db1e74866873117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77e2a2d83dc4457e3edc7cec967dd1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642e611fbcf924d99b462e153d870a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055842ce0fcd35ca69444ea125c4046120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a74ef83aa7ee4e53908b4b52b9e405121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a8212a9951c4f5898da0505952c89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc966f1e09921cfd7f703036b651dac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81c9548041b7c69198a4b9efdfee89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c389a8ec75450ccfdd9754d23e386ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc420fe339ea0c90886a7accd487396126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399e64ce14edbc5ba9aaf6352e0da5f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b45024abc533c958d5be9325f2e481128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262645994eddb045ea235810a5050708129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea510f76aec47d2bf8451aec4161345130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900d7d05f4127b5b811783c57362959131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b858bbaf9a4fb0cc61506aca5715df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d364a1f52c0a8636d9181ac194268d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15ef6075c71d0fa5a79740fa772e38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3156c0ffcef9aa6f7f26810b0cb1b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbab4e32fa7c3a874e86ed02f79ea4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15812a681eb1d28552bd9c1aafa1eff6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961739b8c701343c88cb4e05cb03914138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0c4c7e489c309d02a92bd16aa8876139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b6a67031a7d0716e7256e809f9767140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0b83f5ebc0e1112e6b703e45fe9bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12d2a8badc0ab797a179b78d6a1579142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513816006bfaef3dc77829ced47b6ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488eeaeec8b46779c5fc09c814ce144144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec586c7050e1075d67d1944ef6c66b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fee65ee8f59ddcae61dd2e5e1a60b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfaf7e77678e7a7d4f99d24d4e0b32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d292b5aab92b38c414ce8abf781db3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9846ce5703075ab0d351585f284e70c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8894e4b22241398faa173852373825150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668c629b0e992a749b18eb77cf29034151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e091726999f42951a22d2c18f59df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922b2c2b9a00cf3b00ac53053facbe7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c26fa7c03a5dcd60d9ccbf25a2871154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7852b2ed42a50560c36b2108b930a99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ebd845aeb07e251e59d63a03371cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3b3241f81e854ea8374808564aa42157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c4a65b66e9017c855b50659c492d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bb57f95664387a12934cb1604ee26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a555bcf58123b4ce3a8119b1d81ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af88f8354287f600ce064beaefd8cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f328cf8290f5e3d23ff59a80d1a2e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55243a90ed7fd7a63c803b28e1ed19ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86755dfb23cdfe49a969aebd43e69c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33297408d888bc58d97809a4e1ff61c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d9b5dc84273b2a4cf1f81ff48f7b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856be1b814068412084e6d5bac025abf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce7e66a556dbd89f13e4ee6a83c61c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422da4c4f074f30a50edee782b676d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca026d779847b11c8da7a3e0b9197fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a3f5e3b3e4689e0d0102caf7f9c8c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e20e76d406b75b2d8700694919aec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792509b1d67ad60e88d30019f92c567173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbdcb12ac4d0d79490f7650053b235174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7fc682de80a9988c946b66b376c4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8185a99134f35f0dec556735bd9a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae1045f1f3cda12b9dd3b16b1c322c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671c1c00268d02f4a84b2ba23915101178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bc9aed5957e48aed012cb37241562179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dea2abbf66e246d138e049c42c9f26180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66276fb63f963474ccb2b3ef5e69866d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e59bf90bc8176a8642572b3328bdb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68ee1544954d3435bc4d9a961d1b6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c3cfbe0ddce88e8baa6e80dfa37fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bc3dc4a770b546e2a1168957566b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bf9fa887eb71abe9925a248f291bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bc8d79070f0d232a7c170de19d923187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306659abf87797593876feae016d1059188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deeda0d17724abe27b3ff4c66f00c2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bd08009505efc8a68501c3346cad2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b90ac103acf104d71b71f6289fa87b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea0251fa4a5014bb9e3bb1e8dd9d02192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d25e05f6fd9bb99da24f658a9b9f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4344b474de8f14ff94e3fb694e445194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751c9e94f06b4e14ac56c487f164099195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798eb7c6884a9702f76d3a00b4dd3a94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005930ea6e2dd547094b8ca69e56bfae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ff2e0aa5ce60bff511fb52fe6fa49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1a8ff6c1bded53dc6100bf21592dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721e0bcc8e8d6909cfb2652afa33d03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00e8f053a734e03f317de42f249e7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd91937ef9f38dd6ef606352364c654202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c96381f8ccc4bae9fcec43dba3e5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3cf4946b94f9355a853589e47fa6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c57071b6de5dae20d357e622d11155205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4aa263e22ef9648b3d6ef729b039e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411ea42227df8e976931ad170439053207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a431e5c4ff7567fb88168aee7b86d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bc2538c4bacf7327fc30e871837c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a50fcd2ba50a7f3245cd983b0c428210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecee0ed8e214e1a824580bf3f9a67b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fee77570df1b8b387d6b62414be34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b441c65bd590bc20072f3b2922055c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af0b578f362b03be9d657996524edb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce88fc31e3d11c6d6e6e2013ad7682215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40366c06d1724c5555bec0cc2e6630216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87da84b0441a7435ef6b6d39ceabf5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64659a917e0d673832cc0a81673a3db8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5cf9dbb15b7c8beaa1a083d8e314a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911cf5f9e47f2672c3a9ce681ac0772220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1be790b1138886b80f3e1b44219ce7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae2c582ba03222c93aab4166fb38cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dcc8f1e6441b54e4c20e908239bae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1679fd2f6d20dfdadfa3c45cc5bbc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e24966653e27f64a8c5c12bafcc24225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e6534ae51c677409fd33424b5d79f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764659dbc40690694d77eb42515a599227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99b076829cd8d976f8d55226c63261228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb12cda46dbc7f022d4b06c47aac01229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1ff329b40ee62350de5f1c86394ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b66ddd1ceae49eedecec825a02003231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adfc23f30c7b3c83b015d17716db72232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acc5c89e86a60a5aa2b4fefa739437233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609c4e5aca01a8b5f9bb848b6c5d3ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca496187f058f15fdc344a39846e13235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238010be74a187660aa79d727c0b97b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cab1fd731a741832aa262e06fff120237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c166147b15650ac0cba70602d0956238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b715f4d8164446e714c83f8fd7d54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f349cd36ab72c6f85a0bacf8b61d039240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafc8e88a648da3b6ba8e1e4c7389dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda2beb24ffc18f138d9c216f83ee02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05550fff7447309ff7f17b908cc1c26c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626e354e7e1424f8916b7eb091c362e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17094047498b7228e7a69bab898caf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5084eb93e6482e9e7554467da26ed1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6168ef5b06dec611c9eb4def456e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25804b605d3a14ec2d30ec68f1544081248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9851a9a9cc232f784bff74464efc8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69497f501e8d55c610eebd520313df26250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e01618dbd4bd63379d0ce5c850923251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d4198fe07b2150ff7b48e6b94754a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628e235f27c4d95b478189f64206a63253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1bd25abbd5b77bc3756420c3206c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca810bafc85c76e47f0ee7188560653255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd98a2f0c69af4b3339325e803a0b79256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82ab14940ada822675711d2fa1509e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d312b083ff59b88a301e13714ad359258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c61c00e1f148248ee61fec8b781b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ac9f8083079deb164a8359b55271f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c23947c9d9b630b607d8165f739e14261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116829c7c01d42c8b69ab03ddf232fa1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4686923c1508b6a4fc2c5f4315288e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad101b9993e795e794ab5d8053b63d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03311544b8c61f455f795190e57c9f70265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387e48c18545351bc1b5417abb94ebc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1af3253ba0276b342b5d8bbbc5140267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809f84030344c4dcf5e8c475909a5ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fc1395a05357bf6f30b5cbd92af03269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281195a2fc3bf43f856726e6a15c56e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f094bc4b7fb828c74b28f452261741271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd1cd88fd52b39e44952a307abd026272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995b8338f6c4356b76bc2d4096ff2c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84a617989493a6da5c1ce340b8f131274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c300c88fd9411a6550e5489b1c0ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7e17de169fd9ee26aa4647d3d5a53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8832449b110f8c5769a6d4c7b6e176e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6c9ad89f4b983651b37fe4bdf2400278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939db9e01f1b1260654fdcf2b37d8f58279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bc95a082fb9286fe2209cf5a45bcc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f427d9238050d9ccae8730f25fa433281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2215047fe9a1fa42eca280b55561318282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035a1c8091b5dec83ef060c4b1ff6fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd5b4ecd9db13978d2272851e888db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2e5c7bbf2a3fea3b0ffc6ff2d6f73285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8dc6c85d699efeaadc1b5f1dbae3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b822dd395fe1200ede4e76a67beb1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9d3a89ca6d9f1a0c32def4a9c9711288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad248be5d620d398df9f60e22a3a2dea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84295ed0324fe1b4d2d5170263b92f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b61c8025e00b3742c1b853533895c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad5641028696feee4542c303bbc2ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006cdceb05b05182bca05233dd6b115293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70864a43e1c19a4fdcfe98136911910a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c043a48bf74a8899f3985cb717c8be4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d371a1faef49292722d78b4c4923db296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df34df92ce4fe5a087e951b22ea1fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5134ec8826f0f1777a4b9f7972bf98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33bf21d47574202ba2602ce36ff7d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e34d624a419ee24d49d4fca45112fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d818fd5d97c17a1a77e2e5683543f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08ec4765608e97778f319086a93a71302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc311928ada069b07295531bc1616906303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a11cdadca5529e959f2efead1cde1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ebc31845f0bcf811bcfe69ab4022f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cce21e759c709c61eff1c8d98399d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e78d87868dda430e15a28ab9903ec0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd33cbd65b43b584d0d3d5f83495362308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164ec5b2a3e255db240798175f3a86d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c832184e37ab76474958e0b1a1b7546310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d99eed3541c10b929d07220ee07e43311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828f2575e4d1660b7c42b8b716a021e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeef9a5979cc96a0fc97b61aa15c542313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c599342dcd8d73518402431f286fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc17c4689c0e80082f87afd11ef14b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e5354ec2ea6f5c26dfa0acba45ec7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a32cdd99860731e5358f27f897457317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3920d2f99d1d76b774ee995ee4170318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ed98c361294cd0a1dec3821e0c547319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdbc7a795c1c2d52e05d855193d4b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48609913e424d749eb3402f6c9deb037321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8043c55906b0ed8508fc4154f5d8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476eced16277f39e8061a0f0e9384bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af5ac49a478a34e42969ccbf615188324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb068cb7d78d7ef58c037b82cf54c483325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e48193654700048588665958300430326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6c6481c800eb3b25a9626c97174aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daac2f61431e133425e67acb5a80046328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4175b78b8494d932d9b94b34ef81b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541e23856e419725b3d1aabedc0aa7b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d27f504d352ef70c7ec848224d9253331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29af07df4cc5c82c13ab48e89af6b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79ce0c2ad32e360b1aeed755328775333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa301590f6ed42c77a5aac460bd070334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927ca4713fc0c81cf2e93d5ebc99a9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4394bdf12ee2e29d0291b4fd7cbeb52336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ebbb16ccd59dd3fdd41d3fb4168a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833243d9cac71cafe82821b7df82f81338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10023a375c1fca67faafa57660cda478339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f63f01ed030684e383362ab0aefac0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5eefbc5ba282cef1db53fef235ddc8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb08a5cb7cb4367f1f2457e7bf39b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552de702c2ae14d68f264b83cf94658343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2e18fd764ff63001fc89f130ca9a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631f5bf5bbb5bb01ab04f55a61dbd41345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49957e39dd955d9f159e4f544724ea89346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e038cbe58606cc6c1a4bef886a9ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079f4b175f1043fcab69beb80d8acd1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb590fe984fb140a49918344b277a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e512ebf852b28a0d1af00c0efbc9d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60bafc7b6c19c19cecc946045f9d71351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a205cdf71ea6dca6924f7a7789392352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb93665dbe40b4b097a91435ee289bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0093a03ea6f6defd0603543ccf123e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf5bf3c8c91f5b7305e8ad50ff5eeb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb90ffb709d7e82635b6e0755dc9eea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4ef2545c79649dc9a2993bc08ef08357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86878764d52a454a07061c826b8cf0b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af640a5d800f8ceabdb3699f3d8f9bdb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3562ededda2f9bc62e7d66a094d42360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d52de715a77d8e9c9c599f742fb37f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568eb82d879f8dc1dad48e101d104562362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842b6a4e071e397bc2201af8cc4dced363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190a152b04556e344b2c7b9a5eae4fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e881e24e3ce76ce0412c07d9646023b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ed52c366bb403c9e7cdc0a292d870366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1be15f2fafa74efbe7f86b37716aa7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce27fe84fc5d331035cd75b31e98665368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d3a5c34dd8912761d04aa0a7d743f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d636d25edd43bc24d7966155bed60db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671fb84851c366f98dffb1df025a897371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb68ace0c80d8ab6fc085e48c11f9d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17faf0c48b616a393cbcd2c686b8080a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5dbc665e47f0334278eb0fa59295c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cc366fb5925061613ae915fd57346375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee929d5d16c28f39832a450a7409f0d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab8c662a1268d25702edd33f6cb991377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95239068937091cecdf140943929fa64378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc84f12a2fe8cbd84af43feff624bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c307547f9d19c17f97204c04f5371380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197405ece98b66156888b410ac73c8a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccb7076fc400af08484aae57b5b279382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b9b2e137c7ca48e973527f12418c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f7d8a6074e92e5084281bb0a3b039384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5b96bc18964a2cc31836905f69fe6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596dee2d2edbc448374f41402b99869386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f80d3ea603e11de4c773becf5b58f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46230e8b5e22c5c4c164231fc82e6666388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132deb37a8a720418df8baef850e5ece389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91667d716f6d186ca150475daca742390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25126e4f6b35f9f423a2abd2fe5af19f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f13987f2b32c8f381b1fe426812c7a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396486eebce3c407476f4dee647d781393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58122de05c6b14818db76bdb65e11328394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5e4895f1e64e5efb66927f7f09d44395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3603b4594f7fbcb15fbe312736270396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28088c7da4041d68e2e81b054f3c25ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846eaf8136e9b273f4ae15639800c311398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3f00cf4d31b5587848e5a13fe0f45399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51a5a2a9fb5ce33499012120fed0b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910f5b6c94261548737f373df7e24ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1781842cdf240f1d892077d1deb7376402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffa034f54fda9a87323c24ce42a39d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116710668ea037a0ed52cd368152a34404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103b55a2f5f5030785af59abe8960e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b6480f64a1b95e7adced3839da32f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b248c87e532e4c0a198e95139e319ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a8150421b3c0e2fadd3cc6bcb9803408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fe2e109112c534efeb132a076959b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90375e5cccf19a78b058a8a4714d5d0a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d160ab10807d2132cae39b30d06a86411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d7af4cfbcade5d78b51bbedcbc89e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c1b7d9eadfee32d6d570c62a9b04a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7adf203d5bfce6fbac628623df9b4a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5678a9c302fa4a1c8c52fcf6542b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d98284c37bf0121facb0f4021e3e1f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936930de18c623d298ca6cb95521c649417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8882884f18812bde1e4f3240ec8c4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1793ee2d1861437257dcb032f852e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef6a49542a992021c768d31f9dc6e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94033368dfadb17ff9297fac920c378421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b38cf0637572d667d0cda35bf77730422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d30a518504ca86b4afae996902bf2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee40c2510e0d6f98931ddf6e68bad07424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41212c35ceb7a71bad50db716db14270425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee1478b232635f857db0644a5fee6e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f01aa9d8a58b7349ccacb036e76ca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74575859d58efe69c3afa798222748ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b591cfda5e179f8f0d1954b8c4a299429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f296c6741e4344a1aeebc4ffc3c1c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d52a15283726159d787e28635def4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0273b69bdc65fbe6d726303d62aab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f328b567db5ccd67337206739f7ebaa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fea61dbc6068acb8086fdf720eb0d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cafabfcce89cd723d214ddb4f44f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f519c04abb5579f7f5b17aec000cf3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bf14c6eb45e3970512cb06c42499a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc2aa4a1b21154d51f66c3b40f291b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a228d7bf57e9582be4535e9a53403439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5614e3f42a2e242e473efe38707bdfc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3ee4d3e033fd79d4f626d131970f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7ed64a4628ee18d39b3fcb6c79725442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d1e8d63287158de8baecf8fe6c66f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431097f2f933db2a069cc4daabe35b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408aef8e81b71e9576bcb35d9705bfe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefb0e7fc0198cc0385348d37aceaed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57601b81587ca4e32ae633c0425cfcb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da584061b7e135308a6be8b22e5f68a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfcba907303b650d992193840cf69e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2e4b36ad1216f3620d252dd86a320450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfc5e97134d8540ea7c2c410de28f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddecd2c84d438c3bf5021d6894a6fc9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289266b557833441c54caa541873007453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ca73020069a363267513592a8814c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfd55e34af30cb535533945609ae18455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432d1ea9203aec700f7e7cd7257c305456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69b167bdc1a50aebe3e892f6ccf33e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95edf077e6d69e30bd5dd14142fc51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371217b60b39b532f44ae4205431cca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94fcbbcecade56c70ca5f7611da709460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2730ecc59c527fa164c5cfce007ca0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e299e9720366bd4e098776935ef7aa2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26922e6df2ba43d15fe05f6fdb5b8c8c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f815e7afed42493d2857c496a6c318d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d964202e7225591ff01bdf9039b97465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dff7250fa48ce06a8c0435bd0e326a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e23d6ce2d104da5005597d05acf94467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf7f3f238f31edd0b4c667be484b51468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e8915357838a5cc351a045ae2af6d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb645297766f9d7291c9be3b7b58d76c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61662e42fd8dda75a24b9b6a97ff181f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71201665593a88e0b3a8c115a8f129472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012009ae4049a1ea8d50141c6f332215473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b74074bcb2dd9318d02dac99a7b50a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896ce69e0679be9b6bc373897a5fa3f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9279049f449d4b220d7ca66a52ced2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea803364312b635dd609666d423861ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedb426cf7bcfff1579e9a6f0b2ec29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd1c6baf94ea888d8960bf00c8f594479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3198932b9e7a17191e277e2e82884480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744659b68767d580b0db589faaf19b61481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ff5e31dda3ff80de353148e8698fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b619506b6898c1bcec1f0d57ebee4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36b791f4edbe3291117710aa722bca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b97edef587fc019f73824560ee369f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6a1deae4d05b3bd02da8291440b42486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ce9cf6ba7b21cb7ef756ee4b8b364487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6cf3cd605636d98ce77c9c4332c79488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad27d05adf5b2bca37c6d81805c7405489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851ba6c7ceaab52f492164b1931fdb9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20472feeb52e446fd89429e6993073fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a55e09e1fd81a87a7269352fc406a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e8b1eb9146b908a5add591cf292ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae845cb39e1ddbee94953828784013494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675022206b348347d2ccff7cd20b5df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69f9daea75339ec5b9a7057138dbc0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d425c9b09bab8d49db471de97b3b7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64ca14cda6be769b4fe81f10e0ee89498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7ff3c4d566910fd5ae2025623601f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637df6df976d831666ac2ccf5f390c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee20090fc8e44e4427174654ad8530a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e831f211d2b9808017b3ebe5f5091d8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db936df214ccf169c1821ec16a02bfca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688617660261f4eeeb9400ae8cd4f7e3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff4e04e2ba908d42466576dd22c309505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18ec00a0c91cdaeba32968839c0c9e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f481976935fdf060c4c1da67bef33f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced01aa4987783c5e9ed6ebe55bd7bb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027690eaed958d03ed69e918f6258c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cb46bf60258588fff6ecb72aee012510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40ec9083104c1f36e6ce2693fa76ce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832796337c5ccbefd8d3e730c1e5b66b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40906621fe953134a08688c04e12a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e79bbc571f15fe3a28d2e6333a7348514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba48cebcb8ce77ec9a825ede977742d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f63949866e6101b421bbd830e3fa8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72976b5fd5814dfe8e246180feac9c3d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c3d9735ee4f0ab12dd5cdb854e44a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03343e4153398a9ec172cad76871ec75519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea00bee5b8ee81aea2b40439665d59d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e283f5fcce4f71ace372f87c1dae1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e4e8d40a4b79c9ad38e3d01e4d3b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61eefc7971815283989976a48c43a60523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0e011f5a09e5cf3024e6bb5713802524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c0e93895b2cb3f9d80bf4907f3d24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b05fefe0f15d8ba6b59973bb319ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d3df4c5c797c6c0d997f6ab8f2959527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb7a18b96289f89e77202b60c54a74528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8c3485b9ba642999565086f84dc7d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2186d745e296df75a5f473870b171530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b6fdd4db21a8b372b2c1aa3ebd66e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591926f78c47632db888c64a1b6adc99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6b8aaf55613e7418b4fd416800257533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc2242d57756446a790d8741ed9304534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edb30f518bdde87a9279c4f48e87b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d4e2c200c072f6e351f8536666a2c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac44d4591ebd3e7b5f9fc5595a046e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e468703e5b64fa49716fe0df5ac31c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0999a02e441357a514ef3b4b75a5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581dacee9c5289ce1aa5013ecca78d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db67fb636dcc54f3818bc055b8f7b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bb5f6780ed97395554f6f3c8f0885542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963fdd33a3264f4695a9b4bbf1926c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246826b3e1e95f2294f876b841888bd1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acc22a56fe6a07b50c2afc9e79c7de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965eeb46311c0c1e5a16ddebb992dfb7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e100e2cff9b15fb3d7496f59494a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44869fa3c03e6e1416cd4032afb419548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048775fd23c148dab8635b63293d1ac8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2b2c97b9f5c1115834b3164254000550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d187b15f678d218fdcdf1319d52685551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a4edf1ac71c7f1eac65e94ccbe483552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fe8ca4a27f0d33eb7ddd920ab651c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963a19c5b4795862e2dfe5634a6974f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1eea5bbba72528e226eacf8739278555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14031f98a08d6704b14b71d9371142556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1e80910e11a0a8ed548286dc89fb5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b2b4865e1d80ad61112b430a2fb7d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd4e3defe5759b89c1090ca4097709559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665eb9e44b4cb5de67331e65a4207361560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff33d4d20cf0c50d9015722dd286a9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad3740202182499dc188ab561fa78d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a10f79dd7cdae3b77c3cc9c7d613b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1500c847571b48b78abf7389f1d3d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34172439d346bd1c2d5b51bb7d8874565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c6f2aeb649b01d0592824d4059b2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568058de85159fb5cb166834ee2bb0f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23c4545d19c4c6d31f6843baeb19e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f58d4c537f3eb16f311069f410b269569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ac446cd9cdd7cd39a0ab9e8fc45e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862ab12fc969f09c20758f0bbca7f5c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33c6943d3df6e9062129f222c11ae1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481911d21170eb6256f96e14bb16ae9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286e1b681ded3fda50716078f9762d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b85732a1a555b90c424c2f6a8e43c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dccf267024702664e3e9e99b70bae5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed1302bdfc2e3403caf179cc083216577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997404c1087bbe85e79af51f0c46404c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722ab2fff37504eebf867882df43897579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60f856272bde32ce896d3cc6a6f20d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb64523cd05bd7bd3acdeb93ff6a685581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad3d62c27b1286615c9461cb8494ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a1a422988e2366e64c450f9adef83583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4d4e411e89be5ea1682d010a4c62a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f62cc03ad5887fa694f39d0cf1ff2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d506f72fe16ef39a2f85b71656c85c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04adc5a68393e267c482e01eb486ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338771a9398dd1e78952d1398f2b9190588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a357ce81768ddf1293c44e2fc2be0e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b23948966d5b8bcb56e0cba899c5b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a280c2e49ee55c4dc1b730bcf3b3a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85962a657f0318616b8ca1c7e36d0f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d948f51ec4c8064987f6181b30e1f3a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba80e4867a63e89f98ede83a39acf8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84099f20d07c5bbfcc5fabadf7e0bfa6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a0e981b53d1632eeab651a01b6460596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2f95011d2692c5c1520f2dab8ee54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a59c61e0b0cd6206dc1dc6fafdcd1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04768d1988ec7e0c2443864b842f8f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48731af41b5c309503cfcb44ee880fe3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fc5afa4e1d5747236abf6840d0154601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b497cbcad6456641f16545e39145ac9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e8a5d0296d4a376a9f6fb46964494603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab70b06034554bf7b493eba8d8505e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479af2fe7c13e51c7188e3af3796207605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff89eae44a9488091dc3d70940c5892606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d006ebba0b7f08d65c096f94fc0b0e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d7d6bca3c1bf01be088196097aa99608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01537d8bc1918b99af68047d578ffe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ec295a1a4d8203af35a7f7bb755a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397e454e0b26db86d8b4ece8da733ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270232b8c9a4de0b7794398ca27595c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a723ddc891dd067cff80cc6d98a49d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6b6b664ed48337bd85d745cb41ab8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ae7c8f62d1013a757764384a54287615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc34d37071de51c338f60888f93f31616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b88cf296b87c245246c8b7582d857617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cc5f91cbc885264bc8b0ac811a296618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36360003eab623e95d5696e718e81cb8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a0411a8d5d49cfc4ffb7319d33656620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b42c018978d756857e46430efe539d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13105ae7a2e2b557ee87d977fe8ca5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcb84328de3c67cf5f82dff527210a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7d2c82cb8a90090c9b5cdabc39bbc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37b21e0509a9b7e21702d408244a8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf84a8969d12bb55b8d34708176602626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f1718880274cbbcb06508b7638557627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21485a591f5e4ca6685634f063d161d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca0b6c4d41abe4a171a28f5493a436629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc01dfdce8e10e905ca93f61ba8b37a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0406b1b45981a55ae71da2a98dcd2a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5366d4340de23c3cabc747c56b73d6c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146a0dfac2affa05a05c57ed5fe2d4f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb0c5da8a934d0f456d10de8428f30634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea12772c639eed81eb1f29ca09ea4a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e54bdf6aaa2bca079f52678a30b5e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d468ba88fe78391954c56bd75ef9e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb34572573549fb0f66a490be1dfff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef110fd141cc6b21e352d06c005aa4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db7318d3351285e840a6ca1099a674640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c38c4461c35a4aece5ebc6c2126c7b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e49b235f746f63ed8052c6d9d00bb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe26bcd1f0ea98d2ef13cc46d99ebc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0a5e82a7ba7dc16fabd60769a4468644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ede7ff83ff4d1b89696aadc17af6b4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8cee33030cb347f8496c8f36ce2a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d28e87851ebddb2185b8a98d09469647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d3a809e01c3dde239040175abf187648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37cba5b98e8a9bb90c47c0cc8c7430649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175933a7f33ba54e6fef0572c4e62d8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd7990754be3f2d89f023490497ca7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101729d218df350defbbc347d98970e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a30075526412c0f4bbc6ac0dc13ea8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405501c812e1b21094ff368d10dfa068654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312dee5ccdaa82a1b5a42e52f94918a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ace092c6db7e291f35eb9919a1f7f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fafae9ec4062c64776c813f6ca9ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09c26e4c1d33a35452fbab82314545658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccbeb935ee537cdcdad1bc5f57d2b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b106ebbf1931ff2d63f255f5e0e5a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f01a82bd9fb7394864ae2b2d186e8c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36d5b6924cf98412fa34eb5fc17774662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536df63d9873fdc350a8920a631db4d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f15b6ce718ed1bdc3fe4ace82a7ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c2ebd32a174afcba4aad311abdfd1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5484667aebbd873b7c3cfc04237bb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c442ffd7ed42a87361938b70591c2ee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b62cdd402dea5663f9aee15cfe8e3c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9ad4e011168124cc5ba66aa0034d6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf115efbaa7f830357381e6c60799b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c577a020a0609535585d8b101616c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51015cb281fa4a650ad01c5eb6fc09672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95933235157f44fb6648bb15c467c44673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edec3b23e5f4700860c62e281968230674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a489f74614f330f7a86c15b9a0bc9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e032883471b8c9a0de4114bcacfec79676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e13bd2a757fe4b7a9bae4615cc4d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714731c95ae3d5c65393c0c9b7f27de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f98eff681e5ef3848d53d80034f061679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621f62955da26905c8edaa8ced21e53680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9c22f3744c66ddb9d7712c218766b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30860bddc061758922deed2e0c8b4f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882a12a0292ba20ab846533c78a72d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed26ef3fae67943ab0ebc88267c89d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef78d5f6e1286727a8b53bf1a22842685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0842eb22428bc6d80c9b76a67ad30686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31a8c0825691e26b10a0f1528d0f90687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cb3e77f20870e0fc4a1f6a13b3d16688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cfaa81e8acfc6802a845486ca0734689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a08f84e67c8c7e4b129fa98a2dca95690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100edd7b51c5f1e212407b1df27daddf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1ff746e438b5298dc62e7fbaea69d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f520b47877721f3dfd36d3ed56dca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604356cb753e367c3ce0a0945d49a1b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b1cd282130d2c47e1d61730567a9b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8b200d0b8b3bf19ed99ce38c524c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8ef00efb2748d40e30d3e88cb2b7e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b4dab4ca6cc3f743dbb8e79fbf434698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd94d224f2e4229cdfa97d044b0c46c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e29d451a629ade17dda39d9bc806d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560c81e69d4f23ea465b22366989e5a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9b838a54c33b4af29a56f0ef5aee8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1241dc64e14ca237e916ddd711eb2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a15f7905801332502a667b332630ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9ef67ad22fe7c151e7c10679751ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29511a1a5bc2a8ec51b59c1235e7c4e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf81143d5a4929731eec16deb9cb158707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b86bb620215f1c89dcf5a2dca8a8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baed01d3a62a04d5a85d747ea938444709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69623aa1c5776696ea9a2a0f75340975710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebeb2ea0dad331784f87f7ffb81e47d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e895ef43c720cdeb142fa14315194712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e70056d179b3ed19b584593133cf3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c08a4bfc57a158cc42212de035a9b0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea6f365a8532a0f3e49f45aae699e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b61f72d57075005d7dbd24e2e5965716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c92a5aab2d32237c0508e38ed79a1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c222e4bf2b665248cdc6f2854bceb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e410a5dcacea2fb7bc9ca9cd437221719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171020c3ed5b4ef7ce20655f4c878ea0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac244564cbe0586838b798296bbd9a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32326083b6797b3fc8d06f7efc66288e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e4ca0cbafccfbba2bfb26acd62b82723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41726c801be62b5b705ac21fa47a58724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5d8d300e9ceb12c0512e2ad8b2cd9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c271365762277ca5c1903b11f2ad323726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6c1bca6a2f67e545a9d7b67dba3d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128e671c01b5249ce8f6c367108a346728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb44aca4a9ab5f52bfb639042f0f44f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15052d823526139b5d90038efb5e1c21730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac304ca98be528f6b27c47b352a256731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d65cd6c75f611b999f146f6b63274a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2051cae604d970e5d8b778f6270a77733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884896e90239ad0506b174a1c60c02d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c39dff8dbeed3f14636d7e0efa5f14735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ff65205e1fd14c57ddc8e765c7b8b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab8bf6fdcfafe1abe4210c50876c0f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbe44c1f55e85c43b17afce0153139738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ff482f20d8ae66e78a98bfee5884b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8745f234698a1230ba36ba7d7a5ac3f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d271f43cf654d9a4e4949974c473fe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6290b96e2c62a26585f1411af7eeb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc048f664f4fd1b218347e356335853743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ebf1bf46a91d130f295c902ac4a58744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797779f6abc37795bf3a7d92e350437745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1761533d1840f0b4544fcf788a1251b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c864ba98427dda0ed581d70dded823747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec635f826f3d4e3572882e4655da11f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6194ba882d2402d32da5e9303acbecf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8db83e67acae9626adab1d965fcded750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd4781e0927b925a16373d5f7b0f4c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7b62a164febd85ada3d75af0ddc4b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b4978a8914bd2c830e5fdc21c17a2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f215ca16a910ced209d80865d4a5e3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316f0fbec9f4903f03cf12e88eb6e15755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea473415c2c127464da06aae66a374de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002c69de754ab4abf01087ba6e901f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21affb573437306f64813e5fb276ad51758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167931ebad10e99a02e17a2637911e0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cf138bdb29f4b3edf029568f51f821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1518b5447de39be001157cee8d1552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023ffb469c90d73432b0eba308780723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86204ddf3b02e281134b171bf9847c1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208d6f52f682e20aaa62621aefd81595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afd0bf70b5e2a0e308d55143622d7e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f95d94270582e8a7f7863daccc05ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e3c6a40be43bc2b4c8d4a2ef72e3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bf81f9a8e10a6618015a8a97e1e3b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780f918f35f6d6c758ecb9102eac3b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888a2ad24d916c935a52581cd7a727211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ebc9ec4ea53eefb7161d6144c71a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc634c854b0b2d4652b38644cf04fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ab87dd2a484115d0bbd38a571d38a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62156c932628f2d576fc17b27fb3f0d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d750b2bc32b2b7daded6cfddbd510d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879fd08eabc2aa6f80070a36444455017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6314c9a0f5533416ed0fb98841097918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d0e475ecbc055bfb4b9a71c367fea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6fba2a388814b70547fdf7f9693fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462f2496c31e45285fc520396e1e6f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b72d264c36c0a7d82642c05481c81922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bb049236075e0c53790a4c76bcae223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06185b9936d53758fe133f410408c0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae414c13cb6e3995c7cf20104551dfd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15834ff94ca4e8bca46bf7a41af4ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb8d31a2fa36fa374c468e3bef626427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9f541b4878f2989bd3ab5e642fa2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f90d96a80ac05d16d67d52dafdad2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f64ae47805f992048cfaaf21dc725a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80938cf3ceac6bcdea9e8144148267131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf9cb095d64df7c99c43abf27662ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e409fdeffb11c25c7b53a04208da433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b449772b2be8980418018c630ba1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ddd3b7f8e340bc9cee083816d249735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2e201e601e71e300daeaf7c8c84e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2574c18ed0e58d5c6500e0acf7dc20837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d37253875b8d6a60546ed5402c13c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f5bd605065dc672ef05d733dddfbe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d4f95f1c6d0c8476e04772dedaa5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7e48f9ab827ca606d2b4fee4f838b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf07411c546d61ec3c303db55770ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09075d57a0991d2d138ee03f8936e73943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fe0ae675c23cc2b6bf4bcd9cf2af144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b5f168aadc5271d3451c03a241f7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d7bff9231d549e8dec98ff3e4a71146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a1d62bb940520c4a938eff1c2922847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09442b1073ea8e544981202e72cc8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322c328ea2872d273ba4cac1dfdf48849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef6e99397b3de78dbba3e39456184450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf6f69555a71366b62918afbee8aa851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68cb8b3170af12f7449a395d35614a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd83831c7acd47f080e7eecf61a02d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf7f683fd1e50322300c3c2816eeba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72609ccb5493ac9ba89f4caba95aeea255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a9a02ac5b80ed5a7794190768ad9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d275f597e2f86ad7a38dfae3a23fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575885974cfc0cac219da8940e25c2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb91d74b8c129a64abe4de46e701ced59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89606509f249a1aa0112bab90fa179f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b530ffaf8f8307b618500fdc48fba061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c864822d6336b319067b6360e18ab962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624918c5015363ce40b8515d8233d7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9c8a68bd54efe9b2454a89eab5a8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad4c8b8987cae55fe49379f7e56edb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c7dd6b16e0b83bff783e5be4a55fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487162851af291c9e91f6345dc6a582a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496c8ce1256c12381addcac7393de5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5425f5ea04634d12ca9fcd12e84e1bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa63b692c766a06d4d9506d18c931270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2d4ad5e644c6773bb56d1ab4ef0bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0d45f332f91c42735ceccbec0e62e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba7b9182b73b0f83d1bb04c82b1df573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e198effbe61db3cfa139de82f267274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cbc7c6942160ef2ccfec9f8355bbc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8d7f304cc8560624ae8eda8f70ab076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe364251105865ad0bf73eeb4834e78277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c92b20088e28903cd5a40edd24cf5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d412d8b36ded22f8908ccf8276fb5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89312bec9017138bc314ec1602c88f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c931a5412a62f0dc3264b3c0782f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6710cb26867a5ad9f531c56fcb4eb382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc8df5b049f4644a5fe0ea0a7a7cf283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4f0361d6c0a5738aa940dc14dc4c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cad24e069aa9d429b2c8d7512f5a2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6fcc8e2e9b4768d4393b5a012aefb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ead46f8030409d821c50d2cf5b6c7387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5162841660a2e46a02a86eb887a3288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de390faedc8df6f71b4b0df53c2f6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784aaca6557ad542529a6366743c2f1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd55b3ccbe1ad48a5555e01f329f25c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196608de74b60085cf7d9e12093ca61f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88ca94b1b25ae617ccb7763e9e5d0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94872844b743e7edac2c55c97999f62494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826328ecbbcab2a98f1dde21294a35b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00421ae8751c75d69b82f1a8cbb054d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389c45671b48db5d6281d5f3f6bd63097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8137df654ba6875ac95292412629798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512a27bcb250c763df3540066af37d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ec8663e61306b40d839b2eeb38fd4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43019a95528c6ebae7d0797760c46bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78ece73cfe384012998ed3130330a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ada1aff6c24675d9e5cdcb73e856b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270586546ac76b5c5dbd107347c300f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed850735273402a1fe00c25d2555ec2a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c229a77eefee4c7f39586189d7e12a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df561ccbcbd7fe4ab22437ed05666a97107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341fa69e56507b5f2866b5ff0be57aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986a7cbbc0a5bf6e0fcfa5d23a067b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f5bc44cd8219407c49621233f9f03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879efe58571f7c0eae059e1b596acb64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c614e93fd7173b3dd10fd7274243378112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3321eb07465c03e7dbca3299ce9372113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae748597422236c31e658f725a376e83114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20811bd0b2338b355a6d59cfdb47da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948678fa001f4f3a1fc058c574973a25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bf09f9dff6ce6865f1a51ddffe3ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fe642e020c74bdf3520643114a4c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223b2203997e179b9e46874bb461eb7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253d5c3029edf625a9dda7f9416cf63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6ce1a4704be90417de83da67988e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a0cce34c97cd7ee940fa2ea670789122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e6db3d29d9004651fb8db2a101a96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07581c2571e6617ff37563fc36393f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a39194fc347c8393228ef0a30743b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1387dd8a35066106f7713acd4eebb1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043959d5bc4690120b1672f22055ea7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6e5d44b75af40b9fc863f37b9dd23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd034e2165bb6c48cd5f7aa4e8831ca3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebd09ee174856a6dd373e59353d97a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602c51cd7fa1d12c9d8bdc56b5dd1a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30e8de873d06121a4b1d970475a58d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5c46694578ee91339b34d419e2a53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41710b599511248e3617fa2a6b8d344134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9780c7f64909c8f3e0fc658ec23ecb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541d2145e8186fc2fa2afbdfd20819c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319ad71d6a71387d4725e809b44d21d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7b27b2ac980e1f77a41b043d16efc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53eb57ddba0fb8a6e6adecd82eeac7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553885abcaa21cb9f7224eafae1a4de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae85ace0fa1990cacd528839c6bb1e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2d48a2559fd37d869fa5599592a13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81999f93312b2c7c13dae0bb72e9bfd4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0646ee4a2840e0de1fd604a67edf8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba2f85c7ca6b447788754df68d82a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c229e9dfe5510bf7ecd92f6e20f7f23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42feb8abeb224fd8394f7ce51d5131c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd521a94af83ae9eb964ed4b6c3020f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fd766b9e0a0da1a1331434ef745ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59649277f6205c7792d435e908e64c84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500fddb7ad1e88b3ab3467b3ba01287151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9929d9c8041518338f53ea020f95ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdf4977497e2d8121117f45c94fef9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d5f03914b476bb2c402ffa27a7e36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b2b090d6cb387a5b3df2f929aa1c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3841f5d7382a4b6867551ffd64168f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d624e9a1671c82f17e9389ea6fbeb58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db595f83e3772852c767e9810f982520158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09587212f0c09079b5804002f78ce5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b5e4323e460fe93b68ba249d4f956160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2e04f146127f3b6b0c05dd9cf5878161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b03e7c9b197b8f4b36a6d0692c670162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa4e3a84e4d7f3b2ffe1e113f00b8b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeae3d95f3645eb8a9d4a2379485133164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5168c680e4f84f1d03c5c8bc6f1a7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408e91d92baa97a6a90387c23706e29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d1ca8c8e87f9e6c3bf0bffc6f7c02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525e0dbe4dbb8f880f20e41cc6f565e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a3f16bffe69163ff894d2fabf5826169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5e2ef79b71e83542ef76db2461e06170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b44c8c0d1cf039ab4ebc6ddc45a673171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e1c8bc06e8c98301d7b1e108e73bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263e1b299aeb375acfea562d5252886173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3557960caabc252084cf9e8b3b0b702174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b07b51374f38ef2bb947b04fecc55175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60bb95696961fe548996272ba10d40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853b5942da9b90feccc53729ddb1698177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cab47030d164fc32d05f10ec4c9c4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2429c4070953e7af78d6922e4343b99179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758c90655408d16d236e112ddd1a653180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdf6b1119576d3d71595025e2348c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a375b2495492e9158d3e4d6580bad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13d69b182185242bd21fe19f38b0df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94995b50f33607aa3033067abc56d9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc1cb354347d90e21c47a2d2648c78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff909b666b3ad8311ee91233680b659186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4418f580426dbed5fd224c9455afd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32affcea19b4dae711c77b16ddf1ee8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5046237a2bcf90fbb18cc08a514a63e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009d7ce954674c6464e5c1ef1911f2b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e6d4b2da6888444c71ebc3201c0cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c347a87ea965159f6b51dce0cb6f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0f96c35f8bbd43b4dcaf3b115f627193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e218eda8b7f9477f9bb250eca6977a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bff0ec27cd0ecbbbfb2416a89e5a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea53c4b3b7a402edad94e6c4f2b4910196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cdf430a7028eef27c1839ca78ba36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074ea3160c7621f9ba9d54523c2a048198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132a3d2880e25149c7f79ccb73ce2ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8079e417667f0f22f51a651418ce8a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d640bd18b4ffab5d31782a6aa6e0b91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e90e860506892939268254c59d80db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f1ff8cfce854295c0e8191bda8d02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef5364d0f59b40a2b1cb96ebd84bb5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6181d10debe930be1603db1e132a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7513bad1d06436ed8f02ff8f9c02f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cf41e93c3f1e2f04a2d55a793c08d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38ea7ff4a4b84f383a7508fcf19ad1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a2f085db520b5e370a6e3ba294fcd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730e52e48805f9044587ac03236e981210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa522c58f1ae0ad7684297bedeba001211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69157bad8843eeb1f0a0d07aa3bb2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704183c8c9e6ff3e979b25d1acb2243213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce19d64f4a54afd4c35c623aa0995f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e4e190c63e9a709c710200a77dfd2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ae1e4f9b1233e254aefedd7032a1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdac3c59964d0da3411c9777dac926217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddc41310961917d8a2dbb4ad32bf80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d577b99ac86e1b4ff3e4e93c622ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464824b5743a685dc387434fc11794a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb09aeecb4fe33142096f792b715ef2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b22a100c6469a202c0df8e38d7d19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243522b35a3716fcb950a90ad7db86a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a953bf73661d5bd8ed4de4d49a750f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdcb8f2c059dd563440f969801f94e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8637161698464fbb4cffb0aadf3b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869df9c1f1f64fc28b14eeeecd97d299227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79fc19e683bfdce3838979fcbcd915228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6b0a80a295121d2d9c248cf1c35e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cab707490101522effc370fbba177d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddfb07fbf6c8d5da4f1d3c1a2a332c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01004633da1dac6987e5d7b4d8442725232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e43809e06fe0a88e02ffaf4a5382f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9effb482bce6c7ea4d373a404fb6c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890742d048222a4785bd556b1fd77d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d3b9cbd39e9f1d897740aa6011505236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda056179c9353cb3b768bec246d4bea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88316fc631f1b40ac65238b0317452238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ad3bc00e854ced9bc7fc727085afd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd1712fd77dab8f3ab746ed45bfca4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443be4297bab4b5a654b1dac39d6cfe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2e59245a534d6b430f4da40a13025242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e0a591510c54d3049e3e4724468d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a3edacfc76b37c31f463c75d92cc9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51500edb1d5eda48405e764ea82766245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7916cff82ac0948f15195334878fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4c4c628c46be680a85041521636dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a3e1881b1be672219a1d9fd9195ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4af591cc45fd1765980502af199164249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0ce303ff0ef7abd19c8f589e205c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4026ab3f5f5b08a618a2e5349136a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1194d849810626cc91e71e37bddcf55252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477b2ba869566ea2aeaf8f30dab3f1c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def935a42bdab17baed890feaaa0b1c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8f51b607a17e74cf362f8526fb90b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23171edd18180baae1e37c5e393e033b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1cd3459be3dfd91a97da7b61adb9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a14b1977f5cd09d024ed3171b31f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa96cfcf45c81353aff3c47e7b3265d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd3a793ecf6a2b499581c1c6f50878260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb4e84545c8fa749615bf32a7cf08d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100a193ed8e0e5a6f0832097cb3cf59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e32e6978168294c2652e3641c82fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4c50620b50acd3fa7c06d3c508e05264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62fc785ccc09da2d206c8686901e9e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f5f6dbf1d82cc639f9fe0f9818542266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a79366379e6a02d4e9b76d700b91f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f47cc113a2283ad675ed01b076125e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75600cfadfcc8651ff03b4e0a99de38269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9f33f588d3fc6b619f742f468ea30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0c82cd9500e888a6b589b3702aee5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94ce86dd1fa8c05e24fea979fce825272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa145a99af4c25a6e6a5371c8e9b4243273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61276e3f3422d9f082496adc40861d78274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd443cc40b161512482aac8d8cfb7acf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5bc4f54cd11b8931a072396dc0dc0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf419f2aa0ca0620d399392a81296af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5985294a334e0d8838a0c6966407e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfce531b6995f115f56bc6f47b4a63279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81c20b76d2f95b99942f18956decb0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fe19d832a7dbebfeacd784499d646281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495375b427c9d13fc24c98089d41483282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d099e1d4ff8de32d903b2fafd24f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263ab3ae02fd27491839f63d4377db9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f67332d18503ef6e8c42df0519f18285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34229074f53e3a8ca6ec3cf2a7f0317286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617b57e0e8e96ddbd9ee731141406f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63934ee9bc57605f5ab1c117a9a921af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f144ccee157b9c38ce7354399334d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987aebb87dd4931f135906203f168e0e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9c4f43962c679849fd80b8df36e99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8743036ea26c746ef4ec5103ef9ae05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82cb942effecca99c1764421633205293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2903f116bd53d555a4c4c428a6e07294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd3a78a9ae3bb83b7fe32f6b8e21ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506452f6220f42fec2a4c0f0819db3ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee68db08ee9c29e4503e352f8350b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9cfafe98c2fdb260f0b002e07c27a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22611fed3b8f778b7e69ec7e19ab0ace299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915de7cf13b8093238f085d1df42060300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b34d9e594033538a83fe6e3f9aa566301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3bf4740f90774aabac750245508fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d607efc328dae7d5efad0a9cfb59e00303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658501eee1b71fbd5d861ac77f0eac3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0a4dc89d8e666b15e1b4227d1bd74305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d15ecfae07374fad67e7c0208684ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3150b94eced75b60c39ce5d0cde1e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bb39c5da37a6ea36e7624f56e3f86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0007e11821e926c0c3c7aa55e3da9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0e300b9d27169560abfb707d41a32310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33031f260b1e2c1464a0f527c6b93d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb91a3454e8d97cc22c952ee1077dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bddf61de5b4b87323d2fe07490d405313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199f2c8e0d4e4f6042b40efe1e4e476314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17dd256d754cb71011d31cd52d7d0b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c1926e30213328fedad3c1f95f1e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c35fc00de4f997c0c95fd92949474317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad681501f1cf151c1b9d1881b5863e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26132a0200b044b0e29aea63ff3a7b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5792e2f925c87b532562ce965dd1d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921db0ac1e21286d3461cb73b9cf10e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf69b0aeb3bc4f6b06b65fa4d6182ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9084f5f8f9518bcb3e9d5086141069323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365970137dc56695ab9cbb478e6ad6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4da156b50e3b7f7224c46887f58e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bdaedb31216462e4f4cb18ac703ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65978063ae6eb736b3862900ba97c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f479eea40739448cc7390107117323328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cc936f14d7bf8d0772ab7c7cc29e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1df69b5e60b3b2210662bb7287a83e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578b9dfa405bce9e7a73536c3bc583b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de90126467d1dc107c11896c95bc6f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c4fd9d0d8b369a283da804378e794333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dfb209edb42fbf83e411ee49f3860334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c478582d559c7e0ab20f535e47d1e68335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5a0c1a0ef86dc13ed05fea8de0308336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59464e84c38d31a3e9573bea4a3780fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6b78884b83bb25d0e6f727b62c5f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba2dbbc4f05028a132fc3189f0f1cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5b63b31056905fed1d0eb2a834027340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100137690b4c58c65e1c5e6e2780448341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9ff9f59a4fdef1eb6947f0aed0786342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b05545484dcc85d97aa2f149a5753343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0276125c045212507655a53e6d95d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629e33939313fcad74883411724cfb5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76823910be5e854a016ee2c305655d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e16178f71fc2a81e6f5dfe1426be98347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55a6da476acc4c024e242c09c8a77d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a8c9b08e5445ec7f4e74ec01e7d3d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdb62251bf186859e0cb047d290b46350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c561569f4cd1d776c9de85bab233f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e19ae615199c4d20980b59f4af536352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541aa51fb8546e153718594e47a34802353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9237c60e68d8a0d939beb039edd0c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c29b17e950a10e51d24ffc8173b42d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1495136c252574f1f639cea5f401535356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e6db81908828abe456435d12c533d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0237c8cfa0eea8be8d648aadb0e114f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457230745247f634eb206be9230e0a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc60c7c9c3cb3c10136f86006f8b28a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ba5b1f2424bb5b453e82fac7c91d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93177f9de6b99a18b2a74700fa61d1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae34759ba345b47a066da27e147064363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbef0583d5e994f5d3c582ca7ddfc4d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a712df32aff04909ff3f4aa1e71dd86365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31d99f6fe622df88a6fbc2846e42eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4024515c5cc0ca73d0db05c610d7f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11db3231b25037813f0b892a35a47d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0caf8075e9d3dc7c8c7a1420fe6751369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6ddf9ed3da7f5ecf43e54a6a63015370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb256e25373c8966c5f54836cd80caf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1b359a058da814265ca936f8f5295372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884853c3139a788e574d8ea010f82e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f544430f2c2af4208f65fa455c3be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b0fa4c97748f93f5eb4dfc2850473375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aec221cdecb1694646df520921c596376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d00589c65fa9320a845c5381458b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641ad6fd35ff8f490a0aa824d7e584a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b52a00650db50da1d094ab16cf694379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17cff19277cd71deb5d42a28e3e1df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d9a240e7dd466591ad6e0e09de1ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f1d6849bbf285808b2c16653a8742382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1372b789fbbcc545b4a4b9f93f977383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278b0e291c2ff3fcf19fc32d3d82963384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19bb084de4a6adf0fd376f56c5c24f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de529bc88d7071b9901f115ae18a1eeb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5ad21d8854d95966a9d5ebf4f2807387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e528e14e0074a2fdae9d9dcd902a66388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6872eb7735349c03f2e88556bb09d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16f739ffa1670db938e2256977fd38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7c8878faabc05bd9b479620dc1351391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91633c87bad7782e7b6e7a4f6316fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8868d50dcb2e7e9603cb2eb55ee35e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8a759d744d6a620edd32a5c3705e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959d01baabac84974b7be8c1b4c3be0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067d9c4dba950da8a95eba148a9ed5a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a7375840e04651d0bb13b766250cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254f2a21d8d3a10419085d3fc210d7a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a1dc393cf8fb719ce6c5c449313b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955b3fd68301d1f567d6374b5009416400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f536bf874c574a0fdb5e20bc16becc6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebd3756ee9c3a6b103277649914cf5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc87ffc4e7f45497b9e8eb7fd5d4ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a02e284bfd91b4f53bdf90752c9d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10993cccc38e0742e2ab31499fb0c3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec492d35c69767e01f7deda2c36a98406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3d5a609625c64ecd94e2cc0360fa2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db5336a0fefe8c66f8f9a1bab0a4f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c5901c5c5a08f1f03ebc2218513cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915c97e2d5a6522ab02912804696d1a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab18ba29f80c6ec04ab56610532a89e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffc8b076adfd6f5625b183c1e0cc87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c5878f74877857144e4335bfb1a3c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991848a603e1ede5679d8b78ebe9204d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e63c0e57b63e69915eb146a067b9e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b8400c762737d08e7d9e0e5f0d8f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987d335f46bc23caaba955b138e56b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458f3a83e46a41d46be14872fbc02d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d239c1cbd145742260737d58f450177419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e40a39475aca832586744772f3820420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dbdad4f08927e665c3d6c3213d9ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fdf172b60a141fa0d66c1e8aef732422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c81d7839a72d24af533fa94aae165f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56865c92f8a50936c4b5ea4d5334b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d390b499a00399cfd01aef3ae86c9f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfc7ed41c888de1b3edd0730e7e86a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944fe2d1917e40a48a469a688f040d2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1d823e7ae57c624909eea08b183ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c89ee4d75339111b489945338bfcae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978905c13b67dcb3e8a9a8e2414aed8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77530d79d5424082bed03a1387f8c4ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5071a28ce46ac62da2c308ac92ca4ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6213632e5bf1e66f1c8486e98c7368433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f705676a3c527f68dccecd00413ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1226b696e32097b40cb5b295fad5f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67018efa9235ad7dd17121c6b559c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e603c084e07ea0a6c2850065906870437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e2f5acec830ffd0c3c6f48d51382b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a450b8f6c2d4b8831167b8dfc8ac0f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6c7c7df29c2a1f53bdae5de9de7ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7186338b0558cc41519cf8bdb9f63b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606a6b16b9f2f5105190f5429b587da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3ae3f0f9cee71997d47cec4d699d2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437879d0dd3c59d2122ad2944bd405d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ed3a1c3a22a0a45725a4378a66413445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a997e65bebdf4db820f7fe01e17c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cb33b0b5aceefcfd418fbf2947672447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0eaa8a61d0581b73aad8aaad2fe0e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9570d731dde1a2be273930759354f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5dcf3d974a336281627ee5bba2ad2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d142d20e6dca663db7adabe6de5fd6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96c3e8c66601301e364eb65ae61cb6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e839974d118e7c4e39cc5b2bf2b0819453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662541d5401fc2f1ff1d2e255be53fb2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb81e0fa3c7feac4aba5159bed1d3a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21ac1b9ed20a32a0ccd97cbf91d0bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f8ebde69d4798e77d2cf3790a1256457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c2277db1f94b0a8ff666afa457cf9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd03aa5a8adedce82f482ff18b9eb8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faa56022a7f2130908271a920164ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47779dd2fd5e3f5296b56c362fd9c595461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fbf1babca6e9c43315f1ed70f55ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204ceb4dbf2b6772491d0d7da360989463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1827a70c53f97d98fffad10b5ef8b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9828f9f0f16bef50fc88c403e571d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27528b435488a9ebfc03655bab29654c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dd0f39782b504b4feab1043deb206467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe4b35581df600592d796eff24f3e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfa0b5007b3ccd791275218341665c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aed9c5334cf68b4d81b7b78f6d3635470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68398702908a4cf43ec5d6cc38662aec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce37c3528d131ca4e7cf875fc60707e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d8f108284d2650e10846365c91950473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c960f03e93bbf60f960283c0bc6189474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885614bcf8e6171dd9f94a5f72bb949475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dea60ab0a8916413d40a715f1d18e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7f408a6f8d56a8a57a1683d86a4eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e4e7b650c4d7f5343437f34f988a9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21078e58c326385069498a2349dfe7af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad42ef0eb821d3514d1c74d8094457480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeac66c53c71e14278796ab45bf1556481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6958a1453e28f933e2b985c19cbea5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92655a1281bf4fa1a1630c3604bdb88483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b007005f3664b82698c05c66b91ddf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75b253a9d7dda2ad129e8844b4ebb8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dcf57350b8478f4b2aeb858218585486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872de9405a14f966e9778e8119ba0ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bf8aa2091a0e9a28db9ae1fc378aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efdefe61bfc1d90d7e14adb2ffc73c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32241c1e2cf8ebb9ec1c7ebd7387908f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f597af61cd6b3900ddd0026f6aa8a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c9268b0c233b9f1d9c1834b0ab471492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d3cc251523b562d715cbb0eb8bd5c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbf9b29e2450701c262b5e4a3df377494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151a593e8886bb0bb86144274bddd28495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b723160ce0f4fde3ebcb6ce75bfb0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9c23fa8525b272e017326ceae0da9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad919c09e531cf82ec4c036fca1fd6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67c964bc3404ca2fba468858edd4db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8b77666d19831b2aab17eb3824c78500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdf3b598dcd812504122fee7867bb5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f995e6f4937adc8bcd045eb1fdc7bfa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4081b1a7299c90a6740996078109afe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dee86b0b3f36c4138973f82c0330fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401c048bdd81da16da1cd21bbafef1a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d1544ad8a0d90cc76a9166476e6ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20311d3543028674dc5ba02102b921c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13b25ea3f802d35871dca811c24435508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe2bef2ec0665f3ce67e822ee922d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218695ecc9b0139517532e250dbb0b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264b021ee1a3136e8510ca31c91c96e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245814c83d16fcfb73d600854861c60512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc585133eb62ff456811e594837303513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904af89637aa876b189f26887133de2b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669bcb608140a3f26cd5abb245c1236515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee57743c7963a3a5270e221ea672d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b1e84effdafda95cd512b70682c1c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997706c9d2326a365bc13563dc9859f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc782cfb54b143c717b711fad942e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eddb7eb6b8ebc1ff4d97a8a4cbe50c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664561e696d680ac1c9d48f3d960142521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17026b757fd31d8188be6fdc73a63bc7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736367e034fc46072015dc8920499c26523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74005a6156e65f75c8e2a1b2a20663fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c056a5d1afdbe287627e3771d987c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e16418113f788e7214b5698fb63d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9575b020e72e2b05336384696d206527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bc8c69272cfca28eaf8e04b158d98528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5433975c6e297d25c05307b3509a39b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027c8002f929f90257ca32c0144a74a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78061d918e6e1c202ed749cecddaa0d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db79cf7d73bd56b86dbb451259a6677532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44587a535f70e30d17dcd8fb1630e057533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeace22ae424703641c537b21b2aa94534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98d668705687f55bbff2ad53c0b2e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa6075690531cc420b4fedece4e47c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e4f6b198a6a7bfc12c3ad58fdaf4b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821f61be28190ce3a3c9c4a09d6ca78538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e26cac6329b0af587f22743cbb189539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15c71c8e3cf4bcb349acbc5bb1fe81540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c24dab2adf596d178cf2e5d4c96234541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507371fc2cfe2d78135aadd0eeecdd8b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996d9026be5a3cd30393e2e97ad1c34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf06c87e2e3bf9c2d70eb81d896be08544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743f4524124725e8f2fb3a9662859e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d9f6ad1144e8c925905db1b6a0148546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1efb45535f5d81807377a728c6f6c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0fb847d7f9ae33f1b8f0296d82d30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bc31eabe4d5b16f1c7ebbd8a31b1f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d8d20241fc707f6355e31bb057e1b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941babb81c3b828e7684c6982eaf9c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdde0d94a2bca0b1d7ba2d093d7c00552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33130ad415baf695840498a5833211ee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362c81ce85ea114a43e79b9b5e721db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1f8abd09def4fec7ba1e1d4f06411555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025d3b0b45d15ab5d855dd99811bfae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8585e40c282e44ff3483dae8f04d7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578b66ffd505cf812800f0fe318d734558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0369e14bee4a5f3eb7ca7e5b695b76559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabef4ca51495525673403fc63f63ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344775d0365aae5e58eb8537a7d8737e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abe0dd8c03c565d746a123d18a17c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893a30c8b72d81d0498c7647de2041b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043ad5e3494ecbda046dd4d5e1dd08f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3ff754fe8b13f5cb5b52922097354565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966169b0a7a9c5ad58ef9f00e2658cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c58dc92ea5f1fb31973ed5d14818f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d0dd4a82e4ef91fb6762c2ed3bfb1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313c1c4192d9c68e665ce5fa1909932569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52f095190867e62b198270b2eb80f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70707b00e57b38ecba5ebeb211c808c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c8e6962ff9a2fdd192b498f01d858572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047888d79d0d5143e474aa0d700cb1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732033239015bc5d8d3784c66b43fb9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4f47af730420c11f37624e6cec315575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afaf8bc48ee24adf45a9530106a2b57576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e35fa5cb7698ec5bd31c52583d01b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f7c6336e3808807cabba50e153ea7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b856e83ef9e43b40f9953b5525b05d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38ab9a94fe1e5ea689ac175dc46b06580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44961a0d62fc60fda67bda2d988d3a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d050ccac88c56b19cb5886ed285f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acf8ba6f14b8d23d1d3134f6ee1141583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f54c95538c87f76f1c2a583ef59c55584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee100bd4458c60c29fb2bf9b426ce8f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6928fbce700bfb8e605694c94cd7623586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d91920e2e62f5f6d2fb3c3389b965587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40cffcc5347af38ad774a17f326676588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d77608d5e7df96a29f53e1564cb16589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3d6252ddbe085541b7f490787f965590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27a76336ecfbf021526819e17a38eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5091a85c37520553a172911e8a9c48592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be456d125d670dfa1024343cbc2630593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec7f9ea5a3cb1d05cd4ad2468b8d98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0cab88ade3085af28ba2ee33f043e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbb73a728e48438d44ccf6e6311788596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a2f256885c7f55520a7fe82da9a4e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae498227b8017a8e4b43c3176b86efa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2f2294bc256e3fe9bbc0b3e6ddc25599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9e02d289b36675054dd35b049f391600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93992bfd7ac522e028d642bde5951a07601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874458fbfb93fe65f8de1f6f98a68e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa94376881020ac921616efb99aeefd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a3f05854774ef46b95386649fdd7b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cfcee694527083e7ef88d729721b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59121ef882eb08eb04997a8c9dbd20b5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3873107fb055d834b179bd0accbea3a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff03c328a1cdcbc27cf3a57f8db4d1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8bbe7ded1255c6944dc2b6cd9a5a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94ca1e5535ba78260dbadbf9a0fe3e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd2f9af03d22d8ed95b3c49a2895ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcc8ac89a8590c24a6bb16c8cbec7b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd8d50ded99467d752a86aa325f2e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6c6a84093fdac3f82161bd8f9034e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab742826e4797d370d7bc82e3d2bb9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a379584407db9fcda77d1a3f741fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f6ccebe037809e2d2b2a9c3682111617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5cf14a21d521fe1a756e81a316e8e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559b2b1d973bd2f90a298bda1ad173f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289aba0e37ba28d478b802dd8040de44620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e48f7183551b9ce4222038e011bbce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afeed55e9245c7157ea46e2dbf4e695622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48658f96e1af1b9269ead6a37c2250c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52bfbae400733eb5cf52cc7287dc17624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeac7854d21be9d9561d6f8223ba7d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd940fe5040cf82b557c5f75504bd4e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a5b6d37622e3a45412d41b8e33baa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff15f14c0dfbb81dd7f7aaf9795a30628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60dfba0f7e6ab114c0830483e28453629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f151d1933716914302f4f524bddfb6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a3f4833f35f0656481ffb3cb18b9a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ad2779e8177f4cc68fd0f9bd6294d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c024d42a1568bff3ab15163504ef14c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6a4df10241744bf01cc2f7da8ac66634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d94d61fe013ffca3d99fb90aa5772f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5340de1a1c8af1a3a95f29a0cd33e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f2f2123999bb1995f953032c9ee22637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071cf92846ae7c4352d1962b1987f10638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91050bbffe9c0dc80896fddd09a54c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee403eb8f3bc2cc7979a26813afddf7c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417283bc2c0b5416cbe1f86aa146229f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9b3a6aa90308d717a984431b46c2d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56511c5f0fd0e68fd8861cfc89169c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6e81a49c8b64614a51aaf08b469c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ecd05fd4dbc4552ed3585ab9b2b50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f769cdc69bcb529d9e57e902c11e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a97a588c23cb2a45426f28bb02e30647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fda46e4be29b0977a62a7a25f3697d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6afa9fbd685ab210416debc9b33315649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194ba5f1e7ad85569c18b63b6a2b6e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551aa6929ac40c3e119eb6730568098d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f78616cc9c1aeb514de6fa6d4a5010652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5f5502b02e24883e80ea846619749653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5393689c5cc995aabbc58f6bd07323654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7576c2fd4b1e5c8c46e6862df4facf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e43adf755f129c84b6bf32d31f903656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635e9bb7d37f4138cf5dc75a823b8a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84ae65a8057879c88eeb310d388d17658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7ee02fd4fe92a2191cf4007835ba5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7794147762f69d7491ab245d7bc9f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e09c947bba7224d84beabdd40b7d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f157b6e6917e6718dad5ead89d8e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8df1281a8c35deacf264221be1f2ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed5938da5562ee1ddeb5cf72b31b47664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064e99824b6c692bcd29a08fdc5844e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed030d8f9a97257fff96e2d42c84a8a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffdad72fe00fc358a3a2fda61a0242667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf38ec25e51bcd5eb32c8272323c5a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907699e395fb49ffb28fa0b7406462c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b003468c9a2a7ba6039d809c5b4029670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55239b73481216955237abf64bffbd46671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb04be79bc9231161ae295d01f5d68672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448d917b8516c5330081ea6d56850cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46b6f58b708013d9440e82888df134674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a436a8c42baf6608550185078fd00d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea062d688b8b76a7a20c0818ee96a2eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc213eaaadec91afa3eb7267557831677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815ee7e9925108345b6c4dcbb57c31e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a12539edb60757019c9803236dcd3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5d9c7a332d63c3b4989532c152b37680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b05420f05d1bf08f6837cd2c5a27a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81deff359c8942d07bf1c9f88d47edb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efeec4f386d9781cf362606b349381683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925ee5cd2962e9b8c6e1138e1a54e2e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ebad31ef48cccfac2e3c4ac4ad32e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffc7715a91e17bdfb0eea164d7bb79686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ac42b264e20cca5e4cd39dd1b6cd9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a3bd6cf5dbb9f9137276b64be1786688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39d7aefad7998fad4a7465ed033fc1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248ac354e8779bae567d0595e458e97690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8552a62f28fed1ea480b6fb11d904b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd38c8a9b25791f125bdebb1b98a4a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151f610b6ec64736941f4df51f97bd1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74260e90ac47268ef86608a6a04ecd55694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f3e0f1bd2ecf9d71304581eddcad2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7571ac182b5bedbad527bf07588a5f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87febcf88f3ddada5cad6e3601c9b03d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742648f5f526b9a925423e319f9fd259698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395bfa23f6d92331e103119c38352ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2caf2a87ea9ba3c678638d693e79dc7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775c34dc580acfc41969debadebf6a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e4f2699ca106d9e8c27ae8cdfd753702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7089593d4f7e5d6b7d1b66c41714761703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfda94855a34e484af8d25f4595aa16704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce45d513fada699185f9c1232afbd0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda77cc2fcb84c7fbb908782d24a7a57706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01832420e345921a2b78a3c400b0454707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddc89d2c7e3feafec2518ed88bebbf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4621c3cd706c6e136f989c28035e9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e5319b7588129a9faa029322c25aa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1704c0c262508b68fc53e38e4a6f943711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0df65b41d4f1653be8c97d7899a1d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230ef515ea8b31ae4eb8726dce1f025713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf16d2bbc8f21618f7917db14a9a26714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f8d154cddf0b5562b0e6fdd9429d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d121e877e65868dd6d89eeea6eb2087716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218a6432c9c2849a569e05b7c766886717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3472a470559c2d95837e976354134f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949c81dcf28f38c511a32eaba63186c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959253a1cde2ee5dfb632d731c3b041720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942b72a28090001fb0ba77fed2ea834721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af969cae095c86ad8daa9998527dec8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284958f82cf92b026f62de360ff1fbb6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9f55f6b2cf7444bc22638577e7209724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69497872018a267e4049fbf817db742725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ec0653cdc2d4c0d08356a497aaa1e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6b0a6eb16ee9c6b79c58564ce3280727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c097c92e2262a2fc698ffbe5400be43728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6005c40c6881fb6dd4c8a660f22eda1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4107cc31ae5c39921bb4d4bbf9f2a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004dffc79dd2fe9987e26f7e2786ea0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06abca4d1bf13d9fae4266d5551e36732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6673a39a555b1fc93eb5320852565733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938445f05665ae17330bf17e7adfb1ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b43fb96e8de9735848e8ebe71362b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390c805243fd211532af73ce9198690736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cd34c9b7b40a6dcff832e753a6ee7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c6d570477ce211d44e35f80ed7062738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9fcd39ad32b05f9bb5590af803176739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240de130f9c18501e0b73dd8206a041740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768fe68cd47f4e078e6f4917e79bf77741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263589690db8e3cc5670f839df55805f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129c077f81c35b1491ec51474550559743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6685dcf39c0b2d17aa2af732cc587744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccd0086b0faa68d22a552aaa700b76745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3589e0358f4444a11b69f78a6932e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ec6817c24ef043671854bf625a6ae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcad94bd800e4729b9d01871d0d4fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376aec25698c84604370fc80eda0c6e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381827224b9e103c386e9459c70f1bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4d8018ddd6626ff21a81ad24abac4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f7de55c2d01b4550394f7858d51ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fb664ebeb8a12d593bd8e35c39f19753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e89c1d7838a64cd3d1112e36e0d2f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc90251624b4dacfd2a7d9bb226f198755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b949df18295585aae110122e4473a1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812fc005db7d6eb5d05e27590a3015d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe3656b46c833a5f5962d716727e23758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116bfade12956a4a39c649b38382d4c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>