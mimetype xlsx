--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d26212a8c6c6bf8154411d08164bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984078401891cf204e15ef75af938ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045a85be51cb38778e0aea0639cca3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc663edb5de87f531e8cbdb3731ca594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52187601a618e82583d512e8f234548a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abea553a8d1be052d5b1304b7fc68746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9c012cd914f117a929045c02b54c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97169860fce4a53291860846dc5e9c138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318168dc5b9e79de8fc30f0a246154509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2efc45c9a0575dd73534a32eb81c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e94bab637bbf18989d21967add84d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c144ff472c94754dbf1552dca2d212d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace08112b83261c9fbc713f82c56c1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25110800a8195c3cd2a0abac542abd4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbc8ac561ace3fe4dece7d0ff30c1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0581fd57fd2a951cad9ae337c59c5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ab0249ed9e753712a27f748fa4e5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a195589d9ed18002f9d44fbfcc9b3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4749fbf21a9de538c09023b776baa9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab74ae5e429766c23640d6e8f4427c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d7eb52ae62cfd10bb516118af118221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c390532f38ca63999808b87382e4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdf18f1dab6c480605f80a304d739223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea0fea0e1ff31664683bc626bbe2b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f12cd662a6a2046e53881ae70e178825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c7707e0fd270e1809f8cbcc8b96c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513d2d34070d836a2f4f1359535fda727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd0f59f1872f7c28b431cc8e86608328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec644dca85bf965061407bcff03564529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453c3a21219271cea16a4150d2df7d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb09a7979c9827c359855f96c4c45df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe77ff9526d3a5ce52c8d94786fa34f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080aa636c1963174155708bc7b48152f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2edc76bd77847b97c1a4f6fa35b7ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef071d1b9341af993e133ffca43d5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85b65d9dc05c1927e6e280a77a3f9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dde604ae5e27a09f692edb5367de4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652d6d426aee4779e94d66fdaaa51d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dabe8c01ad9c0a573fbe845e0a57439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed670a27c126b7f0bb6a67ee74216e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7e8703bbb5626620e42c512d8f3be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc2a651814c4414713b811834abed642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb039eb63904118f5b2dde6a0f4437443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20922182d7386e28c49ef072e3c3aeea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636bcca556d5e09936e86b044711e8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8491cd958be240bf2c71bf5b2856f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611719278284a6c57b717d514cc8d8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1b47731b34a630d9856367e5191fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f38fde70728b61ab4f81422621b11549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d531f8274775203bb09e01584e29d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1d17816307dfd366326bb3c03792051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf24e265b0489599719cdb74ead95ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c486b9a4fbcfddcc9ee1cd676134653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ac7cee9711b5cf28ae71ce27bdfee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be52d0cebbaaf2f5213e8267e668ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b1164a67bc3499bbf8e753eb9a60a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d1314b741d7aed99e1c5e254fd3e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55a28daf20db6fc7536283ce03698258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd6e110912fd250c8735ed14be431859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4688e34e82ec6d9f2cc5e2f428f92cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83136e106ea939992efc24503fd413461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23be40830c2c341a6e58b7b338303d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d1c0cc1ac0161875ad2fa068ac0f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21961b5207d7d3da0f8763a1b92440364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07136542294a33518e1ba8cd0b90697c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5f941486549c2b635a7294e1b8fc566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5a0ed44989841b80b7b4ee6c6f3f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e572f7d499ad02c5bd6bfc71b34b2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabe78c4e4a39e4690dafcb0f8ed57f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49246809ed417d29ee7617e67078eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3d4522f5d3a526d957d22ec32081c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74292e37bee54a87208c58e24963fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfc6618558d0b8e5b3494cbf5014cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72ff52178eee5296cc17ef592009cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd52e90eec395123bb53d361ad8dd2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d985829165a74f6b68bcc047fc7ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154337a8d36f3b31bed8379adf7e164e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba38e4bdcc3088d6c8c6a8465baf8ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b25ad5b005902819012a364d9f6cbb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa0636a3f45a645769fac73503afa180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c34885d6b22cb6768d994b37d1b05081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dcd1879c28215d3759f766195ae5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6423a5a52b9aa7f359029b4238319483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75587daacc1afbc6c30da6852f87bd2284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9881da9dae860c556ce991470886785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddcf697083d9eeb68e8aab35b6a9f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5410250ee1924d90deefcf28466bb1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0563402f2c9f812439ffca73038684088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db42fff3e7ca59ce5b1d30afc3b869789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9673ee3bdfa6fd4cb8785f234927e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311863536b2728d3c8ed1bdc77f376091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8a2d71446435de69bacd85a42ba4892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6ce7880ee9b7a318e1d4df5ddd8f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db12a6a71d478344404ba64b02b9ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a47649a8dedc5132e35da0b0d27da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4f17912f9a63a04006138d650fb2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f6d760e4ccd384dca6ca3bd20ade897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59c42012832fd4955cc99e3667572d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e0af32be93756dc9a1e442a637b9599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e54788f3a502aa0152987a83e53ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c78a6af4138bb7311ecb61d69fa56b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d6f45eb0a6db17f2a7db725d16058102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5bd6bcc94dbe71dabad5667efcf41103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb55b65fa7303f75c004eb9c0694bce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e1acada3f14c9ba11a6990a545adb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2770b6da3ef4dc0493edd5dda81990106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ff6e4d4a3113df70f6b2a13a3e9d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23022a537a6928c30be16775afe2384c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a435c739070bfc83b4a43c694a5e284109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fec61f263860d76237c458fca254f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2691c7b7745736bdfcff9913f01b4a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd517eeda096d64744042b5ecaa4bad7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ed60999fe50035529d8c29139ae8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b413ade3d5e80990431d05f84b560c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33452ba76862c35379a646f89dcb75fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f8905acbd55f8de3a7e066d87e767116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6733f4d31aec2d9c59bc56fb78e60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00f21fcb508637bf54aee1fd0a061c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccbafc705340a0210ea25720937e2e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fad07b0ac7db688a205deee556302b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907de937e4e4687324f6442611ee02e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e5e842423eff1c776eea5f3bf5832122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1f12ef25a4c79689b0252cc364d5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d00c35d6f3e897b4b8ed7e721a2c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dfa91a7411cee7a2891839d09ff1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000ec35cc564342c24428d4f040539c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426d0c78bdeac21a796ada1ba912743127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98f0e26031b580a7d9730130516df8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168679e9b042f72cf5a821add22f034129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bf9f9535739ad08a163edf32601c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bd307a308a9a59932d0d7603d8a7f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b848d22f706142265e303014631e15132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600770477d72f3229c744a8aa9f03ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7bff7db1fd975cdd3a25b07c6a7cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7977b53043341200fae769726eca3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7e8468a810cf6bcaf45555c0c60e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f59655fa983b5076bf8404a4ecaf0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199792da0dfd6649870623be8c42c59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c5baa7c5cfcde432bdb0f2bc10620139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e39abf1e8c6909a50765b5a8908826140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987395ba578f5fa2f8bc0553dbe2a8e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92639dc4eb528360ced0f5cdec42b2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb55a352642dbbba9e3366ad428c81c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c27eb095f0eee381c0b822863e94d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f3ef7def25f984b3ef884d71307cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81104e80c1f130f813506ffcade4bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc53170a1a1cca0c22ca1e764531b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a01dc5c77313053745cd3da40f8917148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13103a2d77a0c08ac3a1a9b4b2343bb4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27548579c33f8bbfd46af00e350b9f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5769444c9662a12d942186d037e82d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b311eb7afe50d6b5774919cdf3883152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00b2e31f536a482a8e57e7edd79776153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26746cb93cf6f6d8f339da77e24d93a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2d614a17f20582afb8044e4ee7aba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a5442014872d0de6665b154024071156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef8759703d9ba37f42b7dadd0911b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498da5ca960ca59c675b0bf09f7ba23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27bdfe3e5e44c7831353057318a342159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8a3deb7d5da1352e3cfad56728f7f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840727edea9d6f4b51acc629427826ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fab150537c789ed05a86e165269f16162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79030800a7941800f56b8ea0843765bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc69c9e1d1d0e8607914544b0b48ae8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c78877c1d7a8b11ccfdd3c8efa8614165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d7c6f54bb8adbd82c2b11997eaf1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e387c6df6beac0355d49e932488e3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce6f726a8c02e55cd37b08fa9e80ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0cf6d370198eb87589ea4004abfe3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ed661a57161cc9a1cf5cb45a586cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45b350165305979fa0c13588783409171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686fcb6695f65d9e4f56888f43becce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a563babdcb5acd16212d8415f30e74173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d9a9f2112ab95e87d6a69d6fa7d02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32daa564ba45d5c42e7cc85dd9d3d426175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67def20ffd2dd0a52a8779d5540951176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d27b77fbb2b28e36e245700435747d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09226d8335ee2203828de7e24a5bcd5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6218af6f69c44d61d84724804867a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087a0216f2745ee4df18abb7f29efd8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ed59866078cca8c9e8357e013342c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ebfab1a9df69596f07a3b226ed2ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72e91776d32e660ddf120b72b97b41183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7bca0548a4f07bbe088b2416ea560184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600c2b80c224e314fb1a9c6c962aff2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6607774691aa077de0b057db19eca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceb00411f0db0c6065a6bcb6154a2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53db140faf566d10a08818ce1658091188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39c33cf4d22dec7a36a1e0750c9530189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21302d6d226db32e728a8c8d9bf8db5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e507aa71848d38c31217482c2969d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cff3fe76235b2fe84ac8e181cbe1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba8c3a92ae014de96625d4ecafe0db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785600d022619ffe2fb30a46da59b635194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87bb9478ae68ca617a862dccb7e1b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca5a5c66e8dd9f52e9f25adf5fad56196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b3ff7300a8f4377cae3660fd78d0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25320e78be4d8c0f26b2e96587368296198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134830c4283855ec57aec7682867d6a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180af1c0bc92f24d671c75d02b40be71200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741087d05f242b300974468973b89893201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e031efa37e2ac92c097bca0478eb39a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0aae0b74d422b89842db2e501b15b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0c443e98b311953a6c5f8233ebed7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968aab6c3328cede9970f7167cdc5fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aadb97f255d3bae83a7192d65d158206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b504c8dd8f1e745ace5fb5b5764b293207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ab6121798e3bdcd8b6d7243ea5168208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d38f10d397c83d2647a58ef95a56f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd75bf67fffa502cae0df4101ab370210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddbbfbab5a9774d34dc40a38cd0823211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a79a655d0b2e4f11fc59a9dc5d96c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a931966c83207e1adfe15ea633b76b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bab40bf3d31396ba4d9aa74afccbb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a264c4107097a792045134fe0767c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f516e9771f6d4aaa6475605c91529d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5678d8a3ed9f90f17b66c645266c23217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117c0df2c26896bb465fd43a42e4a82218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af5a5ff8f240afd997a242609af586219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa9642152a775cdd17a4d425ebb1c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7af668906f985a27bdd64d771ccf4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c61cd6d844c5286a77e3d61161250222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093739d1f790dad2a2e7cb209814cb90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ced35f3e7e40d3f4fdbd1f8feeaca9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a88f7d421726a3ee7da6eb1f372ade225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a78ea93139836c98c22c5e2fb510b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313589839999a35411efaf044f6f588b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070315f3b3281d5da6e1d7d9b03c1335228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f294ab4bc7d4fa8b7ff2a2267e8866229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3520f0a3b4a1f5d1952c60018d585df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2f3715c839132b721e8f670d2a4fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1dc34c4e84d2fceb858055d280582232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcfa525bacf70bf6a4962e33a507be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ec7d08c6957245f090de8951675ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba470ba3579777b64c36dacaeee99f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadd4f866540b32bc354861c07b5b61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d063dc049ec8a46c558082d6022760237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d9334fc3de1c3270435f1bb3c2807238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8d28060747474249822eb410149bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71a10463e372d7b4e33539d9fb4a52240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fb5f4ced71f4dbdddb793d5ec1699241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26754a96f3e6baf518b2e08aac034be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4945d654c2090e3393d118c3b817757243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85455f5fb656b8f353de6a8a7dcd867d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479fb0381100a50d2103b72eb91c522245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97ac7b3722db565958193fa0becf45246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8db4c0123e8099436bcbcc5a1d991247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f2787479941b3e5ba5aee0a85e6ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfc6b312b8877fcdb81920043a508d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5f54f54f8633a493b052e84d9ba73250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb46023e0ea3d1aa1f08b2903694c4f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b58ad5b5ed4ed54224b9ee024534b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e341aaabd904d3456cbab48b21866253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30661770be16c1006e8d076ae2c6e40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96908d63be2f633a58d48cae6b072f40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8112d39c85a33b61e8f737384b366e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc4a59cef377d56385b53db89fa93f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ce8efd4323880c593fcb55573ba96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5e642ee915d95bb18e0a1eb548770259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d565a5f1ba957a8765e1d6a373891d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64723466d338f0f3f7900503e843c68261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b34d7fabec9a13b7c92fb055849957262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0207b37514ef1bceb1f72934f12b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd79b5e073b8f0dadee2d7448de4f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ac9e15e278b181db711a24ae8a30d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25857e02885321c1b7b6f021521ae2cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058030d892660c9b9ed7d64ed0ee430b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f617b160ebf0765e4392b716ece01e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fec82c9af4db4ff7ba8c9a56295c61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566d9004c58c2b34616b1a34572c8b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93965ffd1dc483bd77d45a7c84b08e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e8a186d721a49b8045f11e6765d81272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52906c494b440560326464f29ae0bebc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc923b408e7cb9d61e2a3ef76d6394c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e373cdafd625b76c62d13756ac329ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40728b854080fbf7530fc5379f12d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b9e5da73108974b4fb48299c04cb9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67411826ef5fe5404b8e6e527f0035ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610577807c8f4ba52e22629ba57d0f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca1a159daa93738e4d731664bf6179280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fa65b82ddd45bf9ef8d32e714d340281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacb4f919ce1252f42bbb78e223409b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf68863926ccd86b14854078bf597be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c835d1a9175b0b98495a5caa4c495284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf69826f462b03d8137943057c80f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f022d503884fd2a4a3ecd79c04c28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239b434d8e104dc7817091bfecc69e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55255043a60c8771ea3055420dad8233288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe637643b9eb5f7f7ebd96c37545aba4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b9c144020f2106804259e6995fdc5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0127bebee472043137d754f5831c5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6aaa2e932091edf02ced3775343cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde1a9aa132de2336834a6ec8b14b52293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cecbcbe579e490eaabe4ab60bdf29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca33adf4554a8dd08a2e2a0fbf75ff1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc9371ff5dc39f1c10eb9e97b60ae2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710d78af3db00ac46def767a0d96594297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39e6472694192d057ad5737f2c332f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789d460e168dd962380c44acb549539299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418090fef0dd053c9343cdd865c0ee3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626528b60ff010b300ec092da06425eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01de2ba6d9a4667eb6dc5f11612e49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55029ca75709c68a7b92c13e2646de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a5c2e6f0deafed11da6940823149e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba0d22563861489c35717befb2556c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47ede86a26744d4b45bb4da2564eb3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d2b7d720d6b2f18a7756b61f161e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cecf616346744a65f474d7fcf709f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077b0236b05581b02bc44112549c841309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2884254acbfccbdd7736cdad70c29c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c7ef6fe912f3bc4a613cbec7ade4f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39034f4a7d8e082fff302302ac63a77312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e04608edb19700a8f9ef64d7ece801313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48925f29e208dd515d4f1d1badc6c08e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc905fd4c0cfca90b76cff7fa71deb2c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a71dcf7df261194d9594f81fd2445316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83479f395275707eaf60dfd936785fee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1a744325baf3a37bec27ab7073984318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e084a18c5b1f8ab5cbdfe66274a72319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa28c08b7b5368bdc341db5691c028320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d68b10f99d3938f9c1e28b4363f7f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795010befd9bb031949b02a3cd14a659322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45a9fd5b9d57991a329ee76a200591323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46ea0767f843a8574e251b4075b1f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f82f9ca45de31a36e176231a3217b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c80e68428fd4cf08022e5f3ac06d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e4919c2f86d921aec6dcaa56750e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5bbe9d250650f05ee2c5447210f14328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31d8835db763a9711ee8c0b5c00274329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68e9c5a098def0a1fb598ab23c0bec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd13fc4bfaf4f57573c3e59d74adf2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8e5cc367c0dcdc187c715ee966570332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd2a57503e3bbab45d787fea73055c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0572d4e6c10804d26476f0feae6cf3a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e50839be5f69726e0e5b1b1de89cc9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898e5c610600c3310d652b8ff2af9ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ab426f0aef9aac0ad6d59a44fb2c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574c258079a12181795f835befcda90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a9cd21dd03d3801b5297f2e29df8a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545bf2c6ee2ca8cdd6aa725f8fba7aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0076c7f949156d2d26f2312c0bd47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7f5a963cc6d7b1274e5cb7432456a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1feec469bf5e32d9d049e0466f8ab83343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38568a6fd59308b18e58836fe28d572c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8926bae39806a8b0a71a61d25ec123c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb1f5812de47f557d10e033c90461e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecb730a5176fe5cae6365eb71dfa23347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15755ec6ffcf646c3efc7b6a434d228348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51b461b73221ee92ca65ec5e3525d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2eb1c21d209b03c863751b11f28801350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cf7027aac0144e272cd1198e9d9a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188f6135ec4cef0ead779d576db933c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb1e4addc8e12391ba78ee3656c303353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e21cc437603ec69110590e7c02495354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dfbdf90835bba1f105cf7ce40e4a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8398609eeff4cba92b37634bdf532b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a59be6ef86a81fbee4b471a8bde7c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63956fee457070cab0fe7fcce2d2fef2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344de140c7087e5f55e3387439fa64aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d727ced9970d32b530a20732951a8f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0ea2dd810bc791207ef51372e8613361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e5cb14a97803e195bfc1a6783d018362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0407fbc82a1be42531415711688e71363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f627e310075a273dbbf7d1f0d0a4042364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d9b385be9a7ac51229a360e42bc4a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3d066c3535fa976a175a877e76d62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dd7bbe2abb9fb74a4bf3165b1e4b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b921d242e5843eb6826006b3c1830368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3aff7a27e54305d1b4d8a9b2f5db0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e8d61d2e5a649fbbe1f9f0b6321a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dcbb63c7b80461ee61487de7301d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be50ae7e6744f626c0ff9c2b5159f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5470fb56d2dfcf4d2c9cc31df096a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30836a6271d876849336e76d405d1c1a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade4c78e2cfe04d829fcea9d502534c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42030ce04891324af3bfc266fc53de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176801127aa5bf2487cf59cf3b633e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a842550599566cf84b6f428f278af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6141a22d96bd9751a4e7454d69134379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3192d2ce8c09a5e75569d15859949bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb63516a3a2ef4542bb190b965995d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa44a8731d6faf440262cae8950f588382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0fd2f6dffb06cb06274c23afdc59c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7711d47a6972d2e63cc9a334f3381f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079561c2dcb0a0177880aa72086894d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a0c6551a45d41e26d75e565ad1eab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f0d4c53937b7879cd765567280763387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8c94ce29f5561dd62ac2359307b5a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bb990676a6298679b36d9df40e911389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d0e8a0ffc657f306779fcc3597f43390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f4c76c72c617c0d7ed087361a3dad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a19bdbe7c58a2f8c6bc3fcd2c721e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b3dbdeb4beec3587fcae37265cd09393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e33bb6cd515883bfa75d7f9a9a056b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a14cfb4e385c6a8dc27f48b391475395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d519045b292f9ce4b85fa9043a4eba6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc44ff529be30ed543e2f27ec0c8d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9134195adefc0a81f56fcf62d4394398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e0f697566f315da1903ab530a97a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548b88adaffb0140503ec860efd67d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461546b73f048656a229107c0e5aad74401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1cd16eee483825b412d297e121916402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e448f8ffceeacb3b16f40bb7509de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc6a994367f6c7fd639c9b6b393da1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaee751c691382c34607b4011abd76405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0fd19e9739311f14db3b0a41b40ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7040732e5cb530bf9482b33bc64589407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378fa0f321751c79d9b317647ea064c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc249c88a3c290a2d0165f38bf1721db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be80da852ac50524a4df9ae183a176410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92282e2f8175f04a0ce304e0ca863059411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428113f7f52bd4381545227b6b57d56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f91fe287d9a6d127108bad68177bb3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562dacdd4cbe7660e567139f2301303414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16229f9241c3095f2fa63c387c18bdd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429db0c9c128d438daf695e7e5bbb85416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff7a0c484658e6a8876aca45b87cd9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bacae21d73db5704273c7202108ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ce0bcb1edce46b1ec45b6bc5bda28419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fcfa39d158b7f70a447d6b047f57f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69131100c1cb6abb3f1f80054dcbcde9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf99d947628e78abac539072a73629422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b5ae51281702dd53c615bcd92edea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548cfcd164e5b6ac1a362d66d721d3f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba2bd4ce0b94b344896c6ed54323a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2506e64e0479e9b3ed4074e8d883712426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38baa5332c0b31996e6bee724e7dda58427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce8cade92fecef04dc35dcceb7523b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc614c1e4226ab4e835fb49730952fb8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36f19f6c68047c37d769265ae1ded1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f24819dee25ec70fb7f07b6b996f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38d5e932b98c6510fb8781b173693d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986f9518fd68e3c17384647b9db2e7b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043a8b01045948f22e3eeedac9c1c27434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06c60ec723785a791391e5b555a3f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722296f5da9910b3394001e7d0706b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eee5f6f3627b7f91fe621e20f3b2a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391adc67a322550c8cb747e5a8bcf7c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300617220492f59f53220aa686bc6fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe561dbc248a985363d0ed695d66954440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa032d67f57caa3ddb05352ceca8fd77441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023e20060621d16a5fb64983c8a95d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703e9cbee79b512ba9530fc0d85f588443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3074a8a62f350218339f59f1bfadee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad193228e49405666570eb84319e156445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a584408bd8168981de35b8296f379446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cdbf0bf596bca43fce854f5f0fa62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c64cf998800cf83767095091c4ae20448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5c5d491e0307dfa0e1385b7bbbf0a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfb63d07358713c8596e21a5317aab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980b8685eef388ba2bf8aa76b791639451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b63bd88179e2a39bfb49bcec136015452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3cdbf737ef2f07f1a612458dad240453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af301efa8825bf82c3159a64c52267454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18881f418da58e78d3c495d4228c9de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53f1945350ac3587a3195ff9d4333b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ede97952c772373bf37da386973b25457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4562413a49fda877720f1bb858712c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a406ca3c53b7fe03b32ca6154d4f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e79d97e680be042d8d22f82657c9a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f197c0326f10ee190aa93eda35580f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb79e79daae34aaf3f2faa2c019096c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65191bca9ac9fe32ebb437395436be47463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254a5789a9a88e6159a1ac985f745fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d1492f67391b31ab1ba67ffbc02bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df6aa6392e154f700e731d338bfb91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2d76323b4656b949b8c9c4b77fe34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e06386969458b8bc6cab26a481c653468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbd9f6673b07faa56a0f24a2448a43469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61099cc9c2baf3e07e94bd212478f5b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb424ee1f3014a752cba6427af4c95471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ce057106594082cc830682df6f625472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd4c92358e02920c49940465c92bdc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a56126f8067a4b2adaa933237ee8f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56bd8cca49ea499cc15584a9ad05da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e820fa7d9b664d85ca9ea42687f6f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920961bdef7a8295e04f87cdc0a7853477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c565e46e360c6bf52ae1a47de3154478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c9bdfeec78749b52c680b3883d45d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d2983efc3d9ca892b49c71ffb3c04480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ef9e81e8991e43795dc017309a486481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb065acd5013ef4552b07a9521c01d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ddb77018fd9bfa428cb6640bd44e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c767c8b17fc050741fe59238febf450484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb1a40332a20b31335b0721a8d8871485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ec3ea8fbf9dc518bfe2847bf061f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b29c14b70d043b82f0469c2b40140487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbd3f0435ee22a1241e9747bfc6abe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d101399b350758887b57af975f8e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d9ac3cd5d2c43673d313690aca9d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c233ffad1de696253430edaf864562491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77c0fdd92ba0dbf5af1985b82f139b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48e49d51da943ec7ebc3b550fb7a2d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f309d6125e9679ab2d9273b11faa2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a026dea9dc522eb18dd711ee57674b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649032ca49af078d5e3ce6bb58b3f100496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edf4fc0e47def35c1069357fc55091497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2211daf94b74bcdb5a86a868e74ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8cafe6b4120145e5b3fadda75f8c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08336271ac152049b8456082bbd193500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b7066dc9f0d302c23a325d42194ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2848f76427fd4ee746d3aa058518b50502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b14d72f963e670cce0838a638b9a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5857e44369e7635f5fe2e29d6b40be5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a6eb8d691539a7702a2db03f93e1a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d0974317ac668f98ba73094d70de0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72691ec6309dfa2b70dd8bfc2246be2f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab7995a7d2117357bd520825f78689508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d07f97e0917464053a7be581c8303a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8714e2051dac76b3a51ec02a6b68241510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3d0b8352f2c1dcd3ae3fd2a84cc86511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2713465d2a65d2a978d8db8cd1a51d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0979d22b06b372589f39394f75aaf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f37ee30d0d631f61d11e8c8c08cdbc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b9ace2889d9b8eb6d143a47862da5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dd393a7f406fdaa1533bb037f1b80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810774c2480c560259f58f4f692893bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181dca7126454e8e65f6a6d76e5b273518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb11d11681c974688223b3892bdf40c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db6bdd69499a258e1aaa2a951ee990520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e5b8c6fac612200a2eb895cb48ba9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b40c9d48240e453218b406182f11f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9e09997c5906c05c569bc2b17ad01523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c1727f77efbb75a31cff6aa209ac1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395112774420546583f943719c4fa20525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944da67be7d9e526e05aaafde8a6e59526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef369131922656e7acd6e4ee8da6f47527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0880eb354205f7267ebd8e10eeb318e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495fd276f36b7690c13bed39d0b7584529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295573c1b0f79da316fc09e5a60d8b75530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22768d622b9e3a61e93b7cfa9e9a08531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3f1a47dbc45d6ad2ddfa286fec7b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ea1f4a4fdf4fa41f7f57f82589dbb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145ea36c256388cf54122b3304d55a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a83bf4b6ae73abee91c5c4c2179bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71837ea1ac503e6d656e65aef62f46d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea69fc79783a130740dd920b7d59591537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6586c2f6231c7f9591d697b1f1b0b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1580921c2b667f3fdf07533c5a412fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f46aac8acde33e4f34a292a39bd170540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20be83cc3c3eb541d44cc410d8c1cfb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb7964c2213690abe0584db8b9a695542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fe131127e0b2be79b1123a3f3b75d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00a5b1b86b9b5bf427a285234b91e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a97bec60e067298f6b6c203a1b7c70545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3d39c3149bcd3b563c7e652fb001a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09131191dc8612495d48a9886a113c51547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60663a86c30374d0675541b2a867aff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb94baaeb0bc98dac2ec68798c86e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581bfddf8de6aa8e0a1211448b7375e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea88452421c20aed762221357c0e29551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262a372bed3a80a26f8f3183800e31d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d6ef31ca224080d5ad34e28f5a999553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7f8f77f2bccc14c4bc2b1c9254b0d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7228683f01a5f18b12748e0fbbca7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfd5612a93a828020d92f4936a70ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4b14e1702d2fca900eaf69161f9cb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899f8eaeb6fe80833970825a5718d64558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3821cbefd112804c2d909c1e59a960559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0d99375aa77e1d811a958cd3d8c0e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c7f99b63e6400fee0b6395c0a5787561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a632127f051a421402e4042434560fb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8781906bdc8ed5cd94fa2d5c5f99dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6684da417c42ba4e4be4b2144a080d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6a41bf5620f27f346e449781512d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a3884e2b51334a0ed499e06653b9e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d56c189a487917992ee62d378b28c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d0b2b1c0ddb6c300978e9fbe8530e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c564bc0e92ce913b274803a8fb5863569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b7931d26e88678764bb88f0647a0b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146070d60e71a527d0199989dba3ab96571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bce002155c798abe75c2ad86a33ff7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8b5b9b25a5ac7dca0d56e78e5d4f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcbb3919c6ce85bf06ef6c4ca2727d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af21a8eaa8fe16e50eef0f04f03b2cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c0c82992be227e44c5faf4c9797a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d0d66de3f64189cff97752f837892577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bbb158771be8e5b2c4c9931d0607b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9913fedfc722f0994ffb30447e84e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe8937d83e825e254354f14634741e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce519a36b9012ba29445a37b910b96fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792df0c3efc95bfc1548408650d6d36582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3de6f6974270358a6644f841e0d35e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ec67ef0f951465c72477c3e3e3f4f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a8ac97cce450f5b6cddd0cd5560ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415518ace3cbb5a1d458e99f1a126f2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2fa06cd58bc71498e78aaa2460afb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89f9398ac755ab71dea4764f5349f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b8b3ce50b0d2800f41770b19c7bec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e0e8ffb47272cca5f695e59c9d355590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb02f4622a3b6cb361b7df398a55f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea33682c98d568fabfb7e8e7623499592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b37f8d8fef5a519dcb4a50e6d08095593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495bacbc561579d55dbd6dae3aca6d0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597540802fa5276ae6114f6f55359fde595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd4adc318561f38127b51971c79f03596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e0cee234314b08a55ef02415f6df0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b641aabcb2258f37d49bc70b73bba1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3b9eec8ea16b3229818f088d92ac9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ebd38d6aa961181680c8dd5c30ffc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e4aae8dc037db4e43b636ee74a60c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a0ca8067ccbf86d135d1452f6afb9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b82d6805c9329a258552a2eabd3537603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1968f61b81a3c19d533653521cb93604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021c30fc98a91f8b2f031b16db7cfc8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a2cca1004aae41a1d748b91d28d06606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898a9a3436ce6392fed76987b946ef7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e56195d55fed0df65cee2d15ff678d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5fd52987c84e1b601c3f7914f8465609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaff48410aadd759cc158be385dac47610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99e30fec00f3a8ecd3898e6f28d003611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43560652169163817fc51dd104556ea8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88fb525ff773fbe961605a105dda65613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19371e3e732493e9bb8f1206b44f1a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77d462b522802bc04d52d7054b09af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532533e6db479c7c9b262d264fe8199616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841a3d37b956db89aa6b18399717535617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3cbe67036ef450c148b74406d1b5e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716b5a8d407e4fd3205bba0a3d9859b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddc6a66329c501df3129f5c0b8eec2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2cf92182cf2b4c1fa8e98c7eb81ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ead27dbdd7ed4c973089bb6e8107b6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eafb4d42d83af6c7a3edd75a8d6453623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a82e8230fa23670aceb6711e4df74f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51880fb2b60734eae9bbada1e2401396625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d793ac6847035e346c41cdfdbd9e26b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd22dfbfb2dc364a4131a53e197ce4a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07384041c1601771fda70c0dd4cf5c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d80f1279343cf22f488c275d1080cf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be63ec673b73f0143a24c1e100d4c1e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abf0b3773518de465d5ab9d17e0a7d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e286bce03801b12d51b550b8569b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78765ee1992fee236935c300be09d77f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f863a5434e54ca1aa82c87946ba8a2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5ce90c4f720821a88c7e4b135b3b5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f60a6de71a026a2f23819d87296c11636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebea419abfe188d79045a58f316240637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080b3729964e6e7198e0fa6fb5438aa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648663680b52f7698a5ee7f5d2d5fba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccead9a307d25ebcf223c9c2c90f63f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91745ebddd7e20d6d63a287402d6b96f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a11ceae26404b648f3ba5869988ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5d6d38a5b3f680fd6cc3ecf716f6d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c952573b2801e77133ca4fdedfadb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f1e84b205705921ff125da64db9e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429914a973dfa5c64e4de0feb7d0b62646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecb309054c96e1f8adaf39c824605c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1f7c11cd556dafc8c6be827fb30b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96223dfcc905220a85fa34ad008edc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f69f0bdee0adcf889cb2da6ebb2d24650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c090bdedb64e8fcd95073b29a2716651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547931691039038222b27f4f918fb53c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444f07878b5b0cbec4342358b641043653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f09a5f684bfa7c949b8b947129f7c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d963355aa627cbe764acea59d71d6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81850b78f151a8e5229d36f8337b6e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646b9edbcabc1a2e1759eb1bb79a48e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906120b2b1438b12cdd5390cd1385caf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1302fc128fa05bdd4f646c2af0de2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1410ff948cbce5ae59ba17589b718b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bafd7e67b885d7c94b5b1070c85c43661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e7a5a117ca6e9281da426248f3b92662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48999d4667e6ce3bf91aabccb4bd24c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d1c9cc814e6fb179997c7dce83414664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b483df3febcc55f59b3dafa038ba8c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356cff31d7056115f2304ee83b31ea3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466c627c85910c3794a3df54465f7b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a983eb8917a7e344299affebf0b602b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f3495d0415c4051c47599c5a430bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dbb14d75e5c4d7c7b2198673d3dee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ed9b0fb0d0a61251f484f5333bee3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32adf583efca4183233d12bd5185051672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51738aee2f3505f79d383df2de84a32673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d74a13b48b285d405449e6c44f5a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b3f8bd25faee004058c4464cb7734675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53c405f469f7cacea590e2a0031cbc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831d156639e7bd877caed759d54b75d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071da2039d9fa08d3d6ce7518709419678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1d46ac5e3fedf38514190e18ade42679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4645bc6723ac5d16ed3e34a54fb76680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1ed44d4255797268319db6d9e2c28681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b977f7832e80deafabba9a599e0c8ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b83d1c75226e7ec203e3e0d6db41de683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128f5d3643e1d876a6643e2c7de70af684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cbf2664424551fa82461546b8a219685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f495d33a125d2db5a744e2ccbdcb50686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2844b583855bdc20db7d486b9bc9dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eecc32f97ffcaa5ee9ed50bc1faee4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87306b6c88541a142e296c986d50a18b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f2f2b1cc9c9d863efd52f5b21e1eb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c6132d730d425377e993c0d164025691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e1ba5098905f0b65dca6f979c1b06692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392b52f0478181d04d2c12c18ed6576693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597df506cd74b7b3c0f92ef9d1b3ee3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62976c1f3b43143d81e3cd33352b629b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d44e091954eac30d73a6ff44571af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54a103bb32250122a37359225809c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620081ab78e374b3f8f00d42e894becd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a940fe2f049438f556c6b3c7972f517699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a8285bc1bb7d322b1e29e3eae2904700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebc7f199f0238f9ad47e46de15f118701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8b9f851293ac16bf2263435d90028702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20590ecf356baf78130066f30ddf4c22703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b24b6ae60f1f7faee441481452bdb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c949bf119c99d56377dad88e16b72db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617d089f477738ca431437b1f0aeed5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c98f13b7096b9ef5e90cee13a52ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f8f6748c35f491633ca5e267c6b4c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2918789e2b2439d89613285015c5566709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bdcff26b9f93fbf299bdc7d4634b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7782b932108d92625f2cb6192f35f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13426900237b24f0ac6566bfb65d64ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea5b797eb72aa42cb20d4e76c5c1e7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba8d85d854c8000e4080425b9a1e25714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086c801cd4c20c9bc3a990a7e06b12d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a03a6f35c5b961c1a6f3aa34c01a16716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75312a1243588008f815c4fec9e3bff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79054895c083993d5876ba37d564e66718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b491e0a9d89c0df76f9ea41a592ac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531b0c3b05cd4cb810bc735c944145d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6882dcfb64c837ad5d911043baa66721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77d9fb50a02ed668d36255b0b60189722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4c476e8776187117260e4535c789c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec6b77cb2767470ed2425e14330f62724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ad9688e8be34795856254803555b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487ed964141951c110f519ea21cc410726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dda75ab59efc3733c2681d7a2152e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a112d1e72ae227b525a39be786c180728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0adf83dfb584e3f892427469787a3c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e0ffecf709fd6b79d74493de39795730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5bef9ed4d0ce076b92038c2328823731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2868b4b155b919f9df2c6878ef1da8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45f54e935df6d5956a33dc3953c90f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2469c60db57df66929e0bc61c57021734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac37a9c36b2eff3999cb54e1a01366c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e680b92dbf4fc681eddcec21c24e20736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2b4e82b315ffd7184467b89008f8b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8d0a2071511830e4f60be5d6a4437738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20438ba21db3de88e0f51a0eb26a981a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7415b0a2e2f7da34a8d07ab8ee65b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917148bd0ef32fbfc2b311e16eea2664741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17887219a0070bb55b8bda9a47667dbf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001e6725ae238c2b5788bc953568f05743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d61f93fd93bb0c34095d7706564c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da94c8863fd60b2ce83eb8e1f0cdf6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43da14f7571291c34ea48123e3c594746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c02518709538e3de9a2fc5583e9b7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471179a93fb18cd41289705a574b60f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dad740693ba1f22cb8840aff8e8ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b15d84d704b69898ace461dbf226c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d04a4e81b75e07d1af36276388784f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228570ca57ac0047e1883a66b37da98752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1c1840d2110b8ca9e1532a02a84fe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b631979a5b17cc78208824302c9a8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec6a17440dd17bd6856123512c01e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b659bcb7e0c81cffac2eac10fc84c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ba1fd3f1db58f8d26858b4a3b6d39757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dae935f45617f68f97656ef3605cd7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91668f9016c506a732ece13af272c7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93dd9cd65dbaf17e6d2255ddb446f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342069c48c20765b7e1e19766236c0742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda783685e903977bdabf4bb8009eda03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4461eac6861dcc1d68bf85e07e357c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd71c3c4545fb6ce2c4d28c6000b23b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f51f6f91103bc716ee2284cd8dfd336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030797aa6dbe417d47ba1d2f0c574d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a77f4d7391327755434ec6311cee68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7753d18eea3b102cd043c2dd850659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cb94b2b18f0eda493522a2d1edc6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd1c2950769d1c7bd93e4ad150086c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e906337b6d7481262fbaa8becee3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33be7aef8b3fd6f493f8f62d8aeb7ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66671d8d60254719a16d0d3e06d209b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce07bc1edbf5ecf7d44c2d48f70f5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0acc2d82f4b43ed849ca34ad92c59616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568450d172d64d62787812481c7156c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bc377763394b3b69e4a89693908b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcb3b8c7aba6f5f7947db649edd94819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e95adebbf4aed40369de9caeac7e4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1bda8f020fd1d94f5eed56106e85221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51ee58667356818c042a99159c9cc222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03014399ea482f90e8c5849848dbd47323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551b8ed633c2cc7a995ba0ede43c02824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db66568b1aef3b76f82e05e2b8e16f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bae6e64715f4c5cc0957e0173a9cd226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437162ac3e9fffa91274a347893b59cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462db085048fb95881a49520aaa0f53f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ca58962706f9501962a0e05991cd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59470dff42a4ff7c11fec0556b60355630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669c204a3f7a0a9a4621da28360a8c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf05970da67db29a0d6768393cd06a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f8547148129d45d8cc545810fdb0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534874a09f4bb16a0758954ac3b3a97634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9559074b317f0dcce1e632a96eb5f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da50c1c2c8f9f5b2b0bf25bc993b7d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0a0f4a90b37823e496888e68d390337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221a7b317e1c01fcf023d7a5ac2300138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a08223167c3777619e6a1ffa2e103a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5382983b82919b9373a811a5048d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b12de9994091bae51da7d8e96251b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83984345fb553a8f730eacee9d82523942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27f34e1c82c318636841b9ab37965c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46399c15b2c9bb667f4e607abe448044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd7cbc573a37820d6b049bd69a5cde45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493145f7b07905ebf51bd76bea6775fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554bf1da650e82720619b41dc0ae0e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70872d19ff8c6997817bfc794af8061548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d59e2ecc772f76fd543f54f99f93b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebd61916d540422f71fa8b8b4b698d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da3dd4ca6357c64acfeb01b6e4318851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deec1f9606b45148d416afc23276c8d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf584262cce26914e942c5547e6368553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d57d2dbd92b876c7f2b9805aee0eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9652a23484adc7ebf9f8f58ae66d6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb254c02c4cbc91e2b33cc87f335b8556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58501a8be341203be808bd9ea5b1956f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dff1595f6bb1f0be3e32ac2f9966c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09a691197259896a377c41f5b607d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a766f41be6e26883fcd0ac5300aa0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc008f54d76eee6c8dc5d8082a54921361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f735962ef6de3dcac34221bac74b4ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e98fc351b86af0ab88d7c9d7bf34c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173241e9089985d4eed117224da2d9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b71bc3c6bfeae94240a5df6a23e9d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca54c40cfd70fdcb3c9ba469e33dfee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ddcfbe0bf5833bbbea445fa31e10a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b81b5dd5ac29d0a8f01126f13d4d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f72b6eb7f10d6d99de9863700708669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4644c5265a16fbc6dff94195f50e7ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfa2d699a7c27cbb73fd0aae77fcbc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e28e8c617b1e847a54829f3802a0d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c9be6e1ddb34bc71b19b4f16ac59873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fb787b599a84ef1a554a6317fb5cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7828e0d7395a1f0efb39322656fe675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecdd3dffc3c91046b60e988e48ce0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f07aa3ffdbda7f69aa19abab41040077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0b63f550d4480f0f6b872bc9fcb8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743e1664d209f8bbc20954ff7b9610979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586be885283b1a4c4afa19778c46a7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968550d36d1ae38200e02abde7659aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634775b51b86666284cac0015a44e1ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d120ad477eae078136a526f85516d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc3bb9eeb77a7e8932427f81230e2f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af50a4f7eac45856bcfc935d704472a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15049c5f453014d3c1e936ae9e253fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f353a5e299efd00a3373c5c0ddf50b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f57c7db1141afdb3ef4187333009e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893276c9d91070e30b112207fbd432de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82252783f4c85b182b17091a7f15991090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6619aedb140402b1b23edf06cf29daa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feae5b2e7dc6f0e8e3eaf982f291bbd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78f32e5e81dadc6bb760db4b159b6393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ac0dc3c3fd1bde8e6a7275676ac0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c91209d46741aabf56207d2170f07295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d423de5593a487ce7529160ca17de596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4f64adcd61c45f2e0c2f148508c2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79962436b6de3256d87514ad379c2e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04e2904b54fc832eaadebbb411493a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21f9ce7449a2377623cf4c1d8d357e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e9a2f69fa34186ec1b39cf2046e0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3476a0d8e3183e09657c369ffb06e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa028ed5bde4287642a3de262a95ff3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9c0a56c38cc177035e82ac30b73a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb28c44e6fa19aaa35acf24c8f3709105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5b8a2c3a462d9806a332593dbd6dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be95ac3ba62cffa51ffa57bbeb3a525107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f6905d26a2c34232c331919dd420a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3623eb9abde4ed31598deaa39a557c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40f17c78d38afdd8b15ddcf5f630a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db00bd8c6aaa1b83d2c33ae2fba1a70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbcbe9e63a052c486a7ad6f7bb9653112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef202304b737b09b359041bd757c44a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b84306c66e3681ea21efc5577ef08e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08f4cb95bffcd46f32e81c2f96deac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401eb765281e01623cc5dc538842e04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640c1ad560f148c675e6af07a1c1c57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725a13ecae2c7df189518e15f1e981d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723ce28e3ef612abda4c4db938eca6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c24bc9646d4b5550a1128e404920d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc5d0c2a14d72a90835777fbf3d39e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68942ff445404fe4f8eeb6af52ac7ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc340fcb8d8dc44c297ea67d9ac754ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509847854779da6882ad3a28b8478ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7958a78ab57efb90f0d7bb1ab654061125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e2016575f3dd98be3bf2cd8bf8753126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fc7ecc5533d5fef29b90ea0fe3a3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b58279b8a075949a018d15ad0176d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab28f2bb0e4d5fa04fa66a62d79b39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b954dd11e1bbf9679015b98955f8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3cc7a8949a09d529d5b3b48bad7a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dc7425db2416314d9bd647b999711132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912963f67ab74719a1311bdfebb81f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e62c025881987f391d612fe4e0986134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8791fa51a7ff32eec807ded59969a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea43a0277b271822a34e06d46bce9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034feebd8392a860237513bae79bdac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96aaa11676360617f228f9c7186367138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2d04fe62869f0819432a0096744d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3ccf5417eb321124ad80dc7c9ac21140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5db4c8b270ee58df76d4a859c4668b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f34a8b35973a0361cc20f2011ee3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b1479afc0362fc302c1ba8ed38aa5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dd2885d7b17466e4299492ecb5558144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa227be047e30a6414c834fb8f1d99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2290bdc921355946685888dfc5ea95146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22beb6519dbceb6599dc310985a52f31147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20d0fb2512cafa583bd97be0d1e0fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3b145ed6e53ea02216b3acf9cf3d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18569af5bab762ad28bf920722d0bae2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9028776dff0ed793cefeeca3bea70b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b012a7c28b4c086fae3b49b124858c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5754633f2f7ea5bd789a5d2fce4e49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c6985b0dd139036e493063bd51722154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141140ca7f5b49a1cb21054ccfa02dcb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f51474ad7d0dc561bd479249041d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e01ab20dcffdc291398c4d451cd77f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f1df511d26e92aa210275c916db00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96580c713368e4ed9884e5b4007c55159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebff0a39338a236794aa277ae373082160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0d3f64d9b893d9d88d181bbf69de0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4872a235c86a75f2ff1b3e55c24aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7b30a691c58bda8ca2c1fa1d3c843163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46087046911d061ddfc59beb95f2086164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6aa9f2e7d75c48bff23b6d7d819f43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ec1666c4d64322a232261da506cfd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30edaf00c60d2355bc07d70ca07470d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702e4310582374dcab67b813c650273168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b607cb44de99c5a9aad27c7e3929a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf8ba60553b49ff8461ebd9567a38b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b178e57f7dfb52834f3f56c1dcf90d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba06dc6413b5c5b566b0ae5f24cd96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e810f299466ed7ed83f91322d460fa3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1039b261b83cca68676700ef6b074174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a409a42d95f892b5113f7d049cf3c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36a796ac2fc2751e47b94bdfd42470176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149909c8121a0846d2dfe105d681c0f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0698aaaac99604da604b18d847c439178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139d845d9d7e52a5cbb495ba1b3ee99179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365726f89c83e2a94ebfebd1b4c8e80b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9ac5fa2c5763bf7bd924ec135024a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01869a78ce7a760361eb44b7928b700182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653a3cd4baf0f29742fc4d49cacddfb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fa47dcb9e4e7aece8b2f6b7bada95184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b6ea840ca6cc26b812580e3076ce6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a04ae831217e03b3f04b14e5e2a4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ba85d3c27339d06c953e5d699dcac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7937e63371150962d7d0e036fc7e63188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf980686e19a1fb85fede384f1fe59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64a39bfc4704a7456be547b79e5b8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e91da7a95407dcc96767f1f813c1e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e364561defec869207af3f4a1a66b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07b3ddfe3545bd3f2c34ce4c5f7211193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766563164fb7652e3f48b2a9ddb7c29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1042e4ff6bec0f12017454e829c2a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667732bdbae3cc08261c0ba310fcaf68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489771a3057e6bcfec4a301861468b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec061fda36ca89611b4ccbbe7571f16f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6759c9e1435c07e326d6a8c6e3decc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eeaf3ac17d3d1dfebacf7f74123bb9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba1fb47e9fee20952272678948c964201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0983260c7c03fd385b044cb739f0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce08063820600c024595607e196a599203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556a73ded313f5ed276aac7bdc644c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3afbd04ed8624faa93c42847976ae6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651dbc45bb24ef4745d05b4eacba734206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b4a5a774346ad649638bb4bb4bfd9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092a733be191d43b82656f83b61c6f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944d9e3a266bdc322c92dc350532d0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be04b2753230641d89ce50a5905903210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e380175931c18d1aabf3476aeee3191211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7a4e2638ce1f42809c97953e1cd03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bbe6aa3b48fd2b6e2e2dfaec77da8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e31df66b472b6545c945ae92d69de5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc004dfaa43ef9236b0a305614d6d75d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18d9ead94965604ef6b1e1dcfd5e76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc924b4ee805045cf4e652b325bd5d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1211723e1c7688eddfc53964de4b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d39b4845f310ed06cfaee4f3c94149219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32e610f34810eb7227d5716dba2a3f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2b8db3f35d71e3b662104dabf47d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7c0fc57ab5282628731add98323fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a99e4c78254817bc02b782a049597223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b630b84b09e4baac5fa9789d5c9454224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80e9e479475ed3a1d645f7d2c70e23225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212d465483c7b7956ab2a071943d672226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa45127df960c7c5c714be22bddbf5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a612429788c241005fa1f7e506b50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2071a93442093ec7545e13bcb0187229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fc6f00223283ef337c9f991c1e8d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2284eff0c1612cadd455699d5323c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0a29ba16c2873edfc97b62ee7efda232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c9af16f0fbbe166eb2ebd329caec8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a92463b8499260a39b9fb429678417234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1698e5054a0121d9623b7c7b29d2d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c165a3c93b4b9fec6d324bc98cd35a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a16ab16f134aa1cee8d6077cc13bdd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a67d2bd111721e9cab8c7aa8f1eb98238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849a346fa821a7ec2d37ca6fa60fa93239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24822d1239a5fca950ffb2d0bd265c7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2efdecabc0a15c8dcec07570221095241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11121a468613aa83f6207defcc4d07fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d247194e0346584ff609c3a9a7e2a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45105571ea466a020f87684f3db96b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed66e7a89f3c47267e57e0291604beb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b390f62b98559974d668286b14655246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0413eadd089e188f3cc7e12282be7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4bc7cca7b7605d8df1dacf28c8181248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dbb3d868152f35a0fa03c11cd6443249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e8790dae7d0da2b26490b9fecc766250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93654046afe1ba33e60d7a5c0da37d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4521b0386406f2b8337055309d2f0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a7dada4adb94fd759967739441e64253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f93824b527ed02ba45eb970f2505d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43166da247f4e49801e5b341f2fa63e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4da231fd1057d7ca9396f697ce4f27256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1c83a1355d2a6d47d382c0e5891b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f786523a423405ca3fbdbf2dee2f55f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998633e707f2a56e05c82bd80f8632e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9176cc8d31fb13f205a7f7ed975891c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeed58be91f7874fcbf77c562c66a5a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afd307a3cff7d8cad9da5cd78a8922262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f794f337a0d54e12cfdb66d04ddfc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2da1431d5983670468d49ee01d16f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc343e2dc30815990ccf7af49f68ee2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0724ed33c52fd99c2d91f6e494ec5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a92efaba5dc20c20d5f65596115ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4967ed5ff81d6e4f6a08ab072619b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc02acd9cab86352e078201fc1cf0e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88865050d59e2d40ece92fd7e10d4a4c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa143e2e171ec9bf95fa2efd3a5543b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc5aa71b5bdcc6e5f45a4327e3a58d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23248cbebbaa54dba9b4fc678292b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d63fa7e7241364dd77e396b7a5154274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8babb1d55410e4524444d66069a43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946eb7cfc57b41e2e81f788e8c598ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb9cdabd8929ed58b06a959f6ea7e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0506fa93663ff4c474049ae9409983278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad205d095fb383f5162e8bf932d566279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a010b8fd1f55cf43a71c6c7d1e35cf0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df94b1523df13d10737c5b06ed19269281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ef6a7e4538fa27f2a13e76e201630282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4e718ce176d0d7c97ca78d313bfdb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d22791cf5c470374c02b72dc4ec672284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec495d7d9b52ffd1f025181dd326a669285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7853e32109e40289a0d886472bf9d54286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dadd2db2f74189c5d295be054264a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348406755cc6b003ad18d5ca9a85b8b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af0cb1aadc977a9fa23c5c65db715f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9935a98eeef1226690815f4e1ed6b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18349507327762b46fa9bb25491d91e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f64ab76517309265e5826d5c83059292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b4cb80ae5b23e2b49cfa831e2fbe3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95c5409b33ba835814adc70f576a79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6697ebb165e1e63378196db0e2a29295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42419e37f8534898135d8421cb709451296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9573e8c024b53d4a54f14b5f97e1e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddeddf4f03069434032e9772cb901fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf74dd4631d1208074a758bd6d132d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c947112662b7e55d305a677fe72ddb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012debd4895289f0832f5c823fa61b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246fd57d357ddd9f68e22e05c9e9a02302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8944d8053eb4b68ce897c783afb43303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce8fe9548919f16753879a0baeb029304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae613a29ce47c4347354a5ba9f1b94305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1316fdbea481c8f0b1c65d0b89da5c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb1b3482609d929bb02d3732cbd1cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3fccf5dc6c64b4b2ee1e5bcbaa966308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02e5c6577d6ec3be574ed941bb7da2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a5db81ccdfbd576181a45027f2e15310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05967f81d19869151ca0756e9a9a34f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7477bcd01b17342fcbe3900a86d889e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea466a41999220879a4ce5c757df8d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1b254c1d7aef0762ebab33cb9a478314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23233b05aa96fcbb09ae06ccf5723c83315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454f50f34d406d961e5dd31a0632fe3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7aa0d3cab6e5d519b42140da00c74317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03840b8ad16da3af9513cff77563bb4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35df8e6f83a79e04778260139d593c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87acf9c334b3ecd51a90416007a65a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6b1245137e0c86395f556faf714fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17636fb06389f5804deaa2679e31cf3c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beceffffde5c1eadfd628bfebba0d01d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20fda8019559e941b788ecc3a43c1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6396e807a3524272cc0e7ddd84100325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b51592f2321120f26ef5e58456279326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88f09a79c87be5726fbf38a85bb085327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9f8354e8f4cefa642a175fd081cf0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad53aced7d1f6a95b6d665aebb5e9ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb666322654a07cd48782dacc9b7e931330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac27049c5f25a6f979d242fe56d48d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718bee54a65adcba0416622675ad579332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d79167c1b31f326219d14af7d295b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24854e041c97b5d661518ec32c20eef3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37d78361f0796cf894ad7975a5bc05335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fcc00bf426c77f57c658132838044336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e63a7570cff662ad8b2c3b1fee919337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a0d98e7a4c361cd830a655905bd20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1fa7835e6c854f339f487d1cb8790339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89242f8f211993cafd33be69dba13e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b7403e9b283065af5a2f0be5f31e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d1f1c2c1055cee508762ca17922eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874e90cae547b5a3f3469db612db67c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395485ee1352f988ddd69c95e4546fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348cc44730c9c5c4a9954d32abdf315345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85788f39b539aa9f04df795fa6bd36e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f3dd1b70c02573700b02a075cfa93347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a889a7e584aa3d6433963fa34c03a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa79803b0d46016b303546d8cafc7e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f6504279981c302faea193a9a6a89350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2341b099709cbee416600ac871807bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b73e13194d841e6fa02acaa7d165ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440a891d14c233d547deec858ca3ea5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd58be43f734b6847916db7cf52f54f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d9deb48e12e7ae7f65fe2fa314f70355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206afb195e2f87c5689c7fabf394a119356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed8802e80db170508f98c06020fbf1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a6293a6fbe560e399243a11f3f554358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37adb2d8febb389bfc07c53924eb4dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ac933d7779e8bad9f21f8a440fff4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b98666f83189f59f942d49626390cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc433ec25625d328de70a2c8008ba55a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09544ce0b9a1919417590d09810fbc63363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ef2447a64d36e184e3a60b9fca753364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb49f788f2cb073ab5c68965cae74b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9bcbc4bf62ed7b51047d59a1f8c80366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52330d2525d36ad4e98769c7b8c0cfc0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5024e371fb5361bf480734280881f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356e85b2fc78a3d108c7675d0fbe911369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066d2f701669738aabca6e21ca7c1b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b11b3abfe8b1150364a3827f32b4d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cd61c1ce2c265656b29edafef3f8b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72a9051301d4a24a8979c6b765cd9d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0203bf5020e28c97ff26000ff8ea75374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53314484ba4ec7c237353a357c1f1a09375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f894c922e7320c30bff113ea50f46376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1e9c6e8e0957c19a96bafccebaeb9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc92d76bedb32f8f45eb3910857f04378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885155902e2f33d08ee7a56f4f97364379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dd9d2f6fe7b8acac442e827895ec1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa412dba3ccee2e868e9746816e3f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7500c2d5dbb4e0ec9893afe63520e97382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb1de700b218c05cc3a12579e7157d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617b77755af0130dd4a70d24aa8398f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d0903741ed40dde5f7d65c159534d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52de0ac3f090457a53d6948ffe9216386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3150be60813928663a3b1ea8cacf8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a51f3e176a9a8919d9f6369cd09fdc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c92f61ce10f3533e80ba67262f1aba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec260dc300d8bcd74cfc8cc781f60a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b667c1399af34b3f077da88d28ed0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3d1a85025a3b1c9bbb6922e3ba4d0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0bae2bb1013af3555ed5e43f52303393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084003922801885ae185f1d2e850082394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aee87d05a4f9291123e7f3917db728395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd259199aaaf2c1e23287afe0d380c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1ab06e953ca4eef5c51cde2656db1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af3198076d969b745d6cffc77f09d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f6e1ca8473c30d04e005100883097399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2297bccad305d4d7b881f827f0d45b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f1eb73d160a7c6296e61adbe412c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691070d17c5780083bf7b7461756c5ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dc1a28f54787a88cf7034354f9321403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e0afead5c552559c940cd17d29e8d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d81730dd32a093a6b65816d9dfca5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa89969edf8beee20972131e2cfa316406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce353aaabfe0aa060e3c902c049d1c77407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab60fa3879300292135dce284ba7800408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a75e74ac3e1eaf3d15d6eba42e94ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8549254da7b7b23df9ad3eb07350aa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b686424ed52f569825661098fca681411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d004ae995c6297f38cd1895f7a164da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449d8af35cb5427b3882d95a0566087413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40064071f805650a661e6e0c89fcc1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129a8c5b567c597b9edc61368f833d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cdec43d559a76273acba640519881416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a975839852106d8dd1f08ef326fad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0ce56f07c72918cd315cdc3cfec96418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e8677c9d05b52efdf8b8865a33096419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286406013be9d7e689d9f98f1409e411420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32f84b3c5c5e11bf7f50fdc1b987e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf9a94ef3115319191b286a50e2bd8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24757c7501e2598b477616914ac9ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f77618fcd3e8d6b1202b9b09ca28e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e261d70a072bc10f9bbbfca714fc87425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229246457b2b73f71e052ab108e4cad4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a801b18b71384be153f41f2f5ad604427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae2d8127f31dff0799c00e625e8925428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc367cc1f1dc5f0ad43d957af2a412429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884def2b6f18b9c08bf619ebd3b7553b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0339547f382fb899c3b60ffc247aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8e63250149fe60cd5bc385b3e0858432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec23160e5dcf3632576c27a9f85e1c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b7e93adb907bdc6a6962d103e4244434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27c049d773a85e88915a1cf7a843ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23770cdf101e4019b2d182a1fd038d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399da9dc9c05b421e3c1c4cc82c584c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4618a9ed134590f0c1dc560dec58f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16168c976e578fc19c727d0ff956774439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0b440a8900bec5b055b1f5f19e957440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21df6afdf0d4ee204bf3c62af379611441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ee7c44c92aa4ca0729430d6bf24de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68462159894ad1cab70790dbee1e89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e589fbae6964b6a355bfb6f1eb3eff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd75eb7acb7653d1d38d6ab77a8011445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fa4bfcf673f3bd6ec050fe6736c8e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8929d84bd0c238ac539b892f3ffaf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad0a5b2445b1b771ca6039640aa8ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0db96dbb0a85c7d3684f36847b958449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a8cc6e49701d4a2ddf8b09fef0783450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d357dc30c36a0323a450fbf623d8601451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5019bb087a3dedebaf0b678aded3a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3eadb2bfa460c49552212a368b8b78453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e6af043ed4af90a6a4ebdac1b7671454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47857e6dda4e9fde39f625d57a302b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5e734cd3604f2a42733b17b41144d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c468692221aa94bdf0853d6ec626ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329d235e661eee288d665ea6e37b8d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c40055af8485f7f0abb814d5d85ced459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac4f1eee40f008ab3432f7da9dc13a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428ae2cfac2a68365e3ce1f2f2e09a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da303a0625bfdb3d82f5ddf4bd4160462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4945b495616dd080849c1208bace0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63ccc93ea7df26fe4449eee6a7e5f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a5237cbef85e9ae8d589b28e5b129465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce026402c85d082847aef96f12c7e8e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090091e3b171b8a8a0d1a68dea674961467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c0b7eeb36ce4054b7221be0e749a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa280e49e640982c2a9d910d8e0bf103469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7008864a8a321b125f886d420c5e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc76cc733959e07754aa4d6037bb711471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa156e89b3ad551c3bc8ff6f6879ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedace6cfe01f6192e2f7ab7c7440519473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab50701972d46894515a37d840ae81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93337d065e1e2942077ed6e4111557b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a2baab8112711467da613a80da889476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e659d6c364ca82956480d8d7c9cecc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a27f5156387ef62b4a6ab149443114478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c5a43a188c23999d027579be92d2d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bae2db151f1c797be37261b779696480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5bb6e41e80376b4b3b355ee5edda8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac19f4da5a18430b986af1497032398482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794dbe854bf4ca2dce75043d1122246483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c8d877f49f7beb233b7906eca48e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f4afb55fd9b545a1afd5607ee2a3c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5daaa0402ee0f6299122c64cf73904486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cace9ce715c56b90b7167c4fa61b98a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a29df2b0478d2db00bb00ee963a060488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77437a99e05ef7bfeac00b656ded1181489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc6cd671c8404fd6986d4cffa1c7e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b186c868dee903d273215c7f4cf26491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92398433cf3c1ec57a5289b4baaa35d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccecda53e1d0e3a045203750d5d415d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebd3a9f84169e4b4d01c231521c075494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6733a04e76cd311116d6f468a75c73495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab79b21cc7bb63683a142b043a75c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa59db976b53667c830e479b9f91fc9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f895a5f83ccbf0f4527849c7f8e55c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30fe4fa430e248d399966a0f3b6ef3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e9bcacca4d2484ea65aec70ba68d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e1b4d579ad6e85057b0a61dc390e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3f200d10f0e3a6fd7b0ca886c9fa7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca8983552ef979c2d55f7503361195503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c815c328ac1d411009618f9c1d16d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0131a74569f0b196e5fa8233757501e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad90aa9010f469c170db0fa408508d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220fe1bfb6d2312fef44e184f2d8e3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac4326b8bd15663ab42ee1206c7d6a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01983de7daf38a2fdf5f72954b03f1d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13ac7268d6fa70b6fdfd8b50015894510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01474a6f60cf9af393fc948f2474ec1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c75f1fa3fe2999fb7b911806d208f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afef364ddeb72cad2ca3fce539deb00513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddd71ca345f5f19117ae3a65d88f3e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3c2fdb447fa4bc356c54e3451d723515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b291f5a01d7ee15e906e01307acfff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1df283a592199deca4cd7baeebf1b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b373d64a852984164aed1abfd7df1c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0dce0c1a4a61fadd177e2927365f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c243a892a84f6af2a66e1238f388f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634681bc7cd19061e9e6b23e38034c73521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2896616e945da45eacbeb71bdd6c947522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3acad751867abce0ad0a1435b87570523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7cf48af273574f89d756015b8fcf0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b941f22731d2ad183a5c1b7aad0ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08080ef0c04b70a8da107e43d5cd3b5f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe86a3077ddc5cd188cb869d80d089c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070b431f6cb8a822f04ad2ffdb608ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921832af589ea3150f2fc97a2a69a40f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6e4f91ebd15dde7eac2e481f3d6a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39b7b53a23f33058b5ab7cfc9d44a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e4deb293b7d8b3cf67d3e6d937b5b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2afbd76b04ad2d1ed47bd517dcacc6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b411eb99cdad34a4d065bb43a48ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307e0eb1e7e4bdeded4084725b0d989535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5df2537a5e33e79cbdf8ea380a9b5f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2f0e3de1b5cf992f0e07edd626042537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd61bb24eac00588c127c63ee24330538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c3125218c48e65db819dd494e20b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9c292ce6f7a6d52c30570415d1a01540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa2a37d8fe883f50a77588a9c81ae3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4a41881cc462af186f44e1cfde1c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e96ac649fd7f179c73d1882e94d45543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d03c65801e6e4a35b744a602878769544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f876cfaef6b0e9d10c5e334003f18fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3f830d37616b8cb9f25edd28db99d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2012c89ade503708dd927546203ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf510c5ae5dbd82ac33431122e993c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a00461f540851cfcde59464f2fe4b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd1c6e2c89bab5cdfa7c95b1197a7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f6c1beb0fceaf4e81b09bf5129ce6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7db1d85fae46244750cd7621c274d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552db221663dff07c5d39ebec2179c25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9aca01a856e4f35a728c8934c3d6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab683d4ea47d5900a3c02dcb87d52e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639e5823bc5133e2605f519b350f4c7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45e1bd92d6b47ce63e592c64a54c9b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc28284ca9ddf0c656f1e3b203655ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a16fd682e6ca66856fb1905bfc38e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024f1fe10147319370c5895d83477d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e36a40f3a55302eab3d047d6a50ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3eb1f5a3869a706aafc23e94a049ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af953245f31a703e25b3d5db4a70b28563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550086918083fad6e5a193cac725f1b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fd7db515d4ddeb89ea324d389bbc2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc40023929a96db82c3a39fa6c59f1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1f312bd6a7b15d2c5bb575ad4322a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da59bc8482aef78a855b2bbbefa7357568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591b7cd8ab994b8ec2da9b8934ac0dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42530ce22a225873482e7e0997d6fef8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7ea381f782d9eb9f24464272af298571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23063696efdab0be112faea37cc0bed8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea66a2bba822c34c21e174aac13fd85573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dc707be32973a74e375779ff43ff2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda071a740642d2d1cd8e5bd098c9ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061bbbeb49a11304a1fd92d96fc05d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693a971d4899ca706c55dc411011b44577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37975ba0caf1b131563cd36517c7ad2a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ddd261ceadcbff249477b65d665f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f30c4074b7425fc307ea41260ce3c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aade513c94e530d6226f6546fb977581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ad04f427e134fd352aae841f3b82c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ef656e4cd59945b9963c852b2b4a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f48aab0320707be21b116209807c35584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a775c25811bdcd1349f7f816182a9e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539722af88cbc5a60fb4c4b4d46b12b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe1370654c11ed5db0f858d443c643587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a707efa9b72d1bf6ec0e10b216cba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c11e500e2add3627f472485e7f0bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9564e2de5f616f80e0cc27991f9b096590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdfd364ad6cdd0771d766ba618b170591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44ab1419e299c45301b76391a2b076592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8612de36fb2d456dcbbb86ff34664f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a6b85e7a03810141c225d19ee59bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827e1944e90a6f8895e46a6a76b2ba5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754143c03565361d4c974b80c4200e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154363445b5641b1091aec8a090e1b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b31a43558cc0e7d56647bee4211890598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7be9e8a722971f6ac7ac8e720db64599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4bf349525562889d6380d791ec9f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1402be6acae993fa33f5e08d5da26b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74348308c0e017bfc2b70bf4d4bf4fea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e99dd3bcda478295258ff328857a3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de819c48a2df00f8a3beb52aff4899a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5194e02e900c60aee0e572cd462d7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e5c8105482696fbe56fb634024ca1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dd619c2d6508ca7418bd0b6533122607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ff5b701ed08d89041c4480eba367b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5321b84252b4e04b4360d5b9b0110609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571e571c332ceb5e1736164e9a8bbb0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5902e03cb0b10a78e33669c8841c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3c3d1bfbbb1fc2461b9225e542607612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050dd8ddc3b20eb9411a7bc030b0428613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2446030cc9f8a45181b36ba9ca482614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6835c5691740295bb4b8de4edb61ec5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfbde55736f6cd5de2230a40c8bdeb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e525f5e49c2ed171b69e30d9402cf6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09d86762469f98e0239e555fd4e227618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a367d523712ae74b0d82ddedb89bc7a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12cf1c07469b1f36e39e84e3258144620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8e083d847055cff1579783b804f1b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41611f686f4787529ef2aa50c8ec9c74622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc6a6bd1555da435108902f093184f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ea6e07d666d761aa51b02e5749b14624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c0731a6fe3ac5e6d23351d69de0e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2953c138d91b87688cadc7c8c3587626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d221e5cb2348dbdd18bb85c14239b52627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb1ab76086f2e3ddae01d45ada85ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc338eb35e401c3198b52946b783bb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69d9f023088c0b3d92d09c5a5932b3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97196880beadae4134ae43f47b43052631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be63c50c58eec2c9df94903c7dc208b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e29212aa3ff5d337c8d09cc339fb1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef71a7d5351eda04a114b1a6d63932b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3a696ea05116eac52bd1eab6737b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbbb0f18a361eb6de198e7074f84d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711dcd17ccb0a6d5107ed641a78ceec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea477f8d893ad1dfbd419ad59ac6990a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86ceaf0b772b66b561ce0342a81353639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3bc712f2923acaf76938bbac27c8b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79c5ffee7fb9c4edcf128241f5aa7a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bea0c24a21ca4939cf6026f10d3088642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17955eeffbb95e4ee249c008db1d879643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cf1d3f4a9ee7d79d9b111174a327f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162dd88b456bc77a32bb7b3c60c1d9e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ad1c2de83371013c611db941678c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce59a05ff179928a5fa79f7e4d6de7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a5e6632ca6d9fcee121fddebb63a6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797df78b1f20dab324e7a2d9ade7ad1a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dfe1f5be7bdb7ff5cda6978f1896a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dea355cd0f3cf7f7574c091357328651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e9f33c97df5563097a59f93fe39a6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a7106043e81a46ad3fc28fb2316f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d201ba69bbf8c32af9a920e957949654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360dd21513ef2395dd173db5c5dfe2a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c99e688a70ab1091c7eefc04ceba3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b7f9ece190e0f328f0c1bc9fb31cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902d8e161020ef42433d58e7292280a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c329bd3fb7eebd88f5edef9024b2c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca5788044dc4c865f455d37f481679660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ceb6cdfd6208f8c160c26505dcea77661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e502e4b4e57b9b46263d271c3c95c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3f17aa9afd0ff78a308bb6d951c51663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7922f3837b98fba08d208b520970f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b826f30c5b12499151718c715ed1b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716bc64cd076b2a6125607fa5f66b4f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2ef02b6f161b958783627a3818a4a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0f8eb16fc83214b188d29a63f1cd1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e507f78802cd14663240ddeaaa82ce1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5271af3193f554932710c65b0934c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d799cbc322807647ea81093375aec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db8d5791bab0a85da1c8985aa9f84d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ac5b3ed4f7a98cdb151a1c7ab0737673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ae7125db8a9a493cd08caf24847b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeba2877a36fd22abf80d3b74669b4b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8112a163e181bcafa33620633666d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1f90ffb5e57771b4747cb826355ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94df7a31c0ca17ef73d3589d095bbf3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fed0e439ea7f8f2f5d5c79b7f8df0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71466321fbdd3d95c31ad301f5db9d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eba37ec270659450e846cf0ac1c118681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde31bf94f6b1f3be154cd67d1797e3c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7db69dd3d1fe449be9e402f0c5d79683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68677ca8f6bf0b46d5d60c3fbbca6112684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaabfb34fcf86aadc809572d55f224685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133bbd97af8d4d74d0896e90d6f3c75686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ade38a8b5dadce5e8c6ec2a6a71dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5c6ad792c93582546d0970f660231688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a036b67cbd195a35c76faa00ce3a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68629277150f801b5ae720c65596ff44690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b468a9f760d5715739888a6440ec101691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c286dd339da76483cee5657ceebf0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1979f6437653616c4b7977a65f6f83693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9d6e6c95178c6b92ce2ea67250c07694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9530afcd37269d408854960ae3d27695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70482db7a03fb3516debc16e2ef776ed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02ca48cd22da20110ace1efeb5e81b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7462b80e6610562557837684f58dfc5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59a9b0e78d23472fc74802088c5677699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bd1fa50639c87d9b27175b40a9288700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046b69de2c23431bc0d4ed37774902b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3553b87f4545b9ce7d223924e3b4a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bad4fb82e58063f197dee2584184d4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2d326d5761525fc68ed88b1b19bb6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b70ff0c0fd48c26dfd07681c09a17a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322aeb780804636970f52d529d76442706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba386cd7c4e58e4e7ebbbfa930b269707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edab16849a382303c5465fa7e49f29708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73149a8fca8658b7d4feedc02c8f24ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c778386571c0ca09e81111c121c54f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8fdc7fdd5170594dfc743ddf9fbb2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813f142ed51d5fab1c7091c6f52c8d4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c0d17b8017fd41dfe257b5f91ab9b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f584871f05133757fa4a1e35b167ec3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfb52cb94916adc0257bda7a749749715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cd9004c2aae9227fdab9b7ca8e8be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7d5c468cda42ae4d7375446ea84eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9622e4965123e9635c95ce9e63186718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cdf55d95eb054a06655fdd2645d3a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98307367777cf3911f27a875a19e4e39720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671287b933b8c56ffe7a27de6bcd958721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c453f9429c883a8370151fd42d49a0c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafac912205fa353324e407730ca5ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c37a2ae8408364a30bd6df53aad88724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bee2a4f3f998d3a4d786c1c2294ea9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7bf569755d2b932902373d5a5119c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606689c0d5f81dd8b366b29e0f300328727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0d242db22a2b222eeff9914d3a7e7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553473247e200709ef95e81a928321a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c778b1333175a097c243d82ddd557730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e224273932a41d3e9dfb0f7e56eb2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1dfb0c4c89b1cdae5bdc63ac33c9b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3d17f44051750ab25ed90ca839399733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f717f6e49078dcadb0ba83b080ee53734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f2568d80cd062a64015869ad53398735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb947bbafb42cc71b1db2cfc014de2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0a3454beec50a5112eb306c1af3c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181796504b889f953e3763024ac2df75738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ae9b40623b7908eb64315365790ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cfce437b4944374af57b4f4827ac5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e337fbad0d423d4743a319d84f3d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71ada4cc32d25bbdd3647a9671824f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003a9af745b56dd2b3033e3b6ab4c98743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8c42243d0f7341b830394e331c6f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe497ebec5854dbabc80e21bb59651745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d70021534e472833ce8fe9a9f7ee84746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca388683d8a962cb5bb436d6bb51fe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378688a4b580ddede250f2ece9676982748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe038400d7c08fb5efb5ad143aafea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f70315b1a5fa4fa347006a5c2d197750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030fe4bd21456a6a37faccaf936941e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cae8db8ad645e2b4234f9cc53c33e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e995e2801aaaac93658ac8493ffa7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f52316e17012e55275fd83a632c6f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c217c72b02df283f2e3c8e0332a3b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f74ef545855a1faee8bb72fb16763756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f58bdf20e799396ee02ed433a552ee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771c1e45cc1646dc99d8b5d55ed3c1d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c6ceb476d549b8fb99bae95bb4eeb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>