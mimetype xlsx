--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f85145ca1454aff8c4d0116788205e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634368ebc1133c44ab4750f04abd42d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8c39e317df192cc709f06399f13c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c95fd6c6bfbae1947a6887a90ffd04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a4ab2f5404629d1ec2fa67784aa805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5239a6bf472e3e6d69a508aecd3a2076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a89f34fc30ec6cab32a61b0d4754b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f587d6fde8f1ca6f02a2d92824483e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4968777ddb060335d938439f9b6d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f2f8dc68e3e5005d3c3868a1042a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa215682e305582d6f0997f430391d3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace4b1c9e3fe4ea9cccaf64dd662b5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0194938cc881d506237a3f7becedeb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9fd0315a65c238debe1b930413edf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a57d284521146a37dacca026be83515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c7bfbda0a7053dd6064d943ba856516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd345fc02890ee36cf9f777ad525159517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032bea0364c88eadedfd13e420154cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18531d19f1ca19a6404e3c0b6697e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f76095ead26d2515add4e4c1bdbd420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080e1060346775d6532853620612de321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63256de3d4368ceffbd490aed062d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd0d47c942218573fcd1a3ce85193e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c10e2a090a3be864a6e3fa99085d6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac40f71a0b328de00a2ac235ea73f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf741c45b85766e40c58cd232340d8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750a798c4a4492055729e69d3e053ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4183380e871d3f0935ea5b30c21cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bfaacd19b368090a57a4a5ae8438729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157874154996f2624f2ad8e4909de4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b01c32a3bbb89124b5b34f2f18fb4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306b7e56104129cc3b63afc23b13c7432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e555c7399a256addee11afe290aa8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed976dfd32a40552c1d37da123eec1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeeec55e598b2ce2d03ae3d437f123135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89722d264b9de61c0dc1b546d9814836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf50924d6091d2b762851482756dbb637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75587ca8fc7858c40f2dd8afcf7d9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f47b9b833beaed8fc3f9a1e05c47cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43e9dd8225be063b06c369f7ed0af840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebad0e56aa96d3121d0355e218603dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0ca4785541a044fa56c202773a53142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20035182e98d30f8ae278eb1d23d326b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5671b87be02bfbff7e1b39411a0d18a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8700ea590d8dccf5e7315361354a3c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbc4510294fe625cae731c165b72dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282bb6852f497c58f5f25420070f5a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e7cfe7fa6281cce533056777a5cf148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e338057184133703419010f1c276049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a04dd4e8f3e3844b65311901e38e1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072e46a0845180f89fce5d80056196a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e2c985b9f6b1837dd57fe519bfbe552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c31ccca6954d4750f1cc494409ee1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3f3b2d843f2022816020beaff2a6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b771b2abd298d066e6dbae2e1f835a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6c9e57f600237dde094e26093c0b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2a0b7b56999f18f2335fca80c269957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b934d8a732e5df08e1b02b601f07f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11be08e2b4fff2dcddb2cd91ae9ee8559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c7cd20e7e308721b080e7cbe1815c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afbf3e7036273537fddfa64584ba9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840edcca79cc4d48cf1373902f0b7b6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58163e36a2e0b275b7052158b2a31e2463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca243386f1f6d4d84b16afcf3843872f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974f7330b43d206e3df93f2f7372a6a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5e58b0ca9280f2190cc035cf454d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc8729bad9e882f58c143f00b35b4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d332667ea11a180f056c08832f587f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de4cbe1279e6729fb585b8db18d77269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eebe053ecd46222e9b72aa58c21fd270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817554699b977ecb0bc41f436d321e8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9ccb03c4cc04adfaa1856aea4c78172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d87f52154c8043eb1127962835379c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d3df8d6009f0961177ba601e5854e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9726821b8f6a3e503dfa7bba57a22475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c82aea5ea6667b5d430ecde7c1bc1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873e162a3e1f10c31ccc2c7ccd2b80a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258a23a30f46e85daeaa66d6983934978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4854ee898ca5bfea0b7c8876677a21679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c693c3c4ed0a5481c5c92364c42c1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00babcf7d6763d1b4a9301e80f7f5dbf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca59ad7912b8a843f0b6fe5a22e89c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d72fde9e4dffcc41102ca09ee060083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1ff88aeceba5708c74299567f4a0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb45b5111436af23ea90039cd33b1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295182676e8ff2839c3d3633c3f3c9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1298c2cf4a6de7667d950299aeb45b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583e9f7ba94e85bf3521fc49a2244bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d3b31bf87670f867d864efd3c556589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf5a3bece25a2a4a83bbdc961684ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4ffd10865950f90d76ddc1c1e83a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c3e5ffbce16d2abc60cefb6d9a11d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468832ed0485a3e12ba17ada838706193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffc8dcb65e5efed0dab4e2753d42ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece09dde2ac51be902ee08588259e9cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e278434c71f59a8bfa583dc4e253d5d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce9cb8180b761a5e4d429a865914e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f39c7f55480b267ece9071e5b1d3db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d707c2bbade5c1f47fefff6af282d6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b0b1b51fa65d06168ff003384d0a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdb015ccb14e22ae4ff8fcf829aafe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67105469b858e3861c3529b6c48513102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4627d7df52b9fc984acb67208be139103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc07187dd14791cfd09049db0b63b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df341d10cbb37a689fa1c67cf518a18f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c72580724ddcb7b3e3fc5782a64066106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f24cb56174d554295b555be9fe8e30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af05466814be8d208c77e1f56e8aa3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757bc6391ea152c103b5a360eb47971109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff23c6a130c1d41936ad42fe8384983110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674349e39f403ddb64c340b8520b23b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b1b5112c1659e6a4ef3404c4f874f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ebc1cac9e0e06b935a250c9e0924d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c856f7fa72acba54e35976f9a49abc3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e12d56a41ddc6044c4d4282b326f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d964f104716ea018f312f5efa8511116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a01553418746801e173a01f5a619d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374620840d24acb14e719eb68210afb1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ee143230530639eb6c99a0260fc13119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195134f17a725207b11f598302d05ae4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121aa914b29399a9f7089691976829a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0bb20d36f29b2c28da4dcba86ddff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab389f944ad4e24170ed585703414dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437ca24a031fd1db9d50f9cd0828fb9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde28fce1e030bcb62350d3d3cceaec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2ce4481dbf20b756b7ad75385f379126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc04bd397023fe6be8a8608430854d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822ebeefc958cee64fa9af8d862b8e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1110e6c3be0bd7198bc71dc7c6158129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886912687f16190412be511ba2dcc46e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f17a2ecd0fd167ca2246d4b512e44a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf349c6209515bb50038a6896c82027132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda4c3adc4b825ed94728363a438545133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ac3d7d2e87cd3b1b64ebe99f0484a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ded3194708ae6cb90bf0679899359135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1cca8babcc3e1703f170d5debbf54136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197962dd6098f124cda2d1eaf5bb3fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a15f7be365c3ceddae2df6363e8f41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75c2a0b6ee6f99b3d72a2f4356864b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d85878b6eef8dacf68445556d85cb1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f387491aaf3a740276df3aa85d9c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0474a3397b77812c676a6f7a56226142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a729897dcd349c60d0da7c1fa503e09143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339c4a2f190149b20e1e216a9803f26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298f252526eba3f96e3a05baf160ecd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f8a0daeaa3fe4f92d652af50182f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d30e784910cb6a08a8c30e58c7dc7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378c28bf7e5ac66954de0d6343fb95c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee60ec9613263a7cd70d43141e8e572149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5125fcb5b0d68cd72bbb2b22d02660e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100eee8eed29d5963e0cb88f6c2d393151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7651b803bd8319130115868e214a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea01e9ff5fe1bff86ed1539caeeee95153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eccd40be0b08ba5315ac3698fdb3d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207e2c814ae6bc570fa65a3e6d153cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3f099286b05493980e8dad8f50f38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0409fc5a777c967c19478ebcd6e6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e2fe549d77b00aba28894ee48142a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5d13f867417f4d389f6f2be512f55159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a88fc36eb12a4c08dfcb84d84321c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4bdf3092237354a93ebf85ebaa694161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837484e6b616740a0303ac0c5bbd9b2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca769f714fc42c11fa944de68655c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91d34a45317ee6a4b17247468493ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef08e114f563d1b391c44ee0c1ff2e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e20354fb1f125facad77190a46498e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40966ddfd32873deb5ddd5b86e5ba80167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1949c1a36ce267ba5a9efb12ebeed48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a2905ddefb342587f7cd4e9fc98a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc8b927c9704f089cadf0fd63ca4d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f64b76b23b5b39ae9f0fd50c12aaf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649632fc29a25fc2de3ef6c908301334172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607bfbd3a0c49aafa3f7d5cd118dc92173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad818ce466bafa284c0239d40cfc95174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc477cb84b119585d174886e36328d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7971aeb43c7f9c1d244f455f23d03176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150b07eaa7b6a50bd22fce69be97d4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d87d0a7b179f15639fc70cb410101b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba7bfa438cd74671d11f5b7693f4c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafe57140312cfeae65f05c9a5a6e05180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57e5b41a0f06e3ff76a9bf6289af75181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8951903b3ec51be9a24fda72a8b21182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa62ae7018e0a0f08f7cd09329c831183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995226a411df050c9d65c5b1eb8ec3a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfab74d535f75cf688184a48fc295e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546397ee53c624785d07b0dede2573c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda269b499af97c8385b39894583366a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a04333d0c8a3422ea7f55f0873d1e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf5b16c8752ad8c6bbb71b13357ae5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fc5858fc5daa35aed184a64856044190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd6ef003d3c844ac81c501c1da0c31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8287d366dbf6d35c97a91c9c5bba8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df18f2b1d55dec2dff37cce73904161193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bea4f187a421434d2ad5f22f7c2765194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5911f6ebd50f5d5c9ec71a567b5247f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a64fb676a8815aec15cf2a8857206e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390079064a154ddccc9576222271f6a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1ae826e758da8bfb6ae736aba3d15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd72a651791a10a7a7ee3112cc46d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08a3f44b94992939f8613f51fcd646200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f270c962bae7c7653857186e56e21f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a1bf1b09504423e3e8ae4703c1cef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4280618f294e0aa951f5abc77769a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8ce7534128f445795ee7f5892ca4d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5391904503e4ec3e1b57866b67014205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc0bc3d9560ef82ec9ceee2f42069a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d948c8172f7df95697d134dae24b02207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1a4ad5ae753223cfd6e31b5b97a72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730851784699bcd1ad73145592049ec1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f963a11f453079eb23f3346abbbf9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd420df376b292157e1d623897efb7b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81077039be6495bb54840bfc73fb4d2b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b72d3c71ae13b513145ee8aedda1ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1e14472e963593b6bf86b19b43341214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113e9922885670c6f1c0f02493ea9c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecaeccc003b8d567e65df56fe5beee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fde15b6f7f83879afa881171fbd97217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f10d23f5dc64b00181d70a9a7ec52218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7d3a249a8ad550c493a0ccd1ee587219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108d07aa5975ffeb175d366b9cc6c10220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480898955d7f4e0d99fb499c887ce501221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a93bf87b869928d16a94506943583f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049c84fe28e5770ec03008f8c669896223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984002d68aff0e2e72f379c87b385f5a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6119ce3e694a5e5d39e42a0022516225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49268c14c6570f5a52d1b096713e60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba9e2a6595b992f088107f818e2600227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe5e031687a6406154a71386dbe902228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093749d35451cb454428f14703808c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2748a77cfab035a6e528a48b1c01b57230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15b237108134131505b439f9f128ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd181233e87a22c0c53b71278c28a463232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c03826a624b5fc4f56641700caf7e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22962e9a62329d90237a9148417fc0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4787d8bd1e508a9db666429a0383b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bccdba6a1fdba9472e12a89af7406f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed005ef9823e5a99a5682c63129589ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277f8e6e1ddfcb5dd7cf53fd4892c18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990d456cce9337828c426ad9360ea8c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26107bbc6d25c74d1caf4225c9aab279240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d8a3e970b1fb39ea43a2d73e3dade241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2365efb6abd88fb4d39fc3e30d4877242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec548a2a5f836c7ab1dbe148292ed51243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c852e44d8a6fd538039ccab3fd18f05244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8297d2105b3da8180cdd02dbd02588245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afe32ccd7c9b26055e716e99f0334a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbf50d57c5edcf8c043826d10051a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a56fa1e7fd5bcaaefbac965322a20d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee747af6fdb7fb7e9774798ae7b67f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f1ffdcfc3cfffdf7877b96c260daf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b9579cad413ef0af7b69fed0b6b44251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779936cb0144cec614b113db165ff85d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6600a617e7e7ac0ca222be83d3c50253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e3543a470cff11367697b689a094f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2db7cda4d00468711f42116bebdf2d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e56c229886839b49e18f0492877dc6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a5730d9c9f0f0b56cb768e37c450c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2b62c0aadb88cb740226ac4e95c76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff58501a46bd223dfa8f89057a6e343259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c4dd2f4f38e658e89606043efe447260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c73260f825fa6d58052199be8c7377261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48d964464f15f4b8d10c4fe41b34b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96d1c834ef06f213fdd59bae002e6e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8cc2f7233723968ed572427c188bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd5066a6c1280af564e2375b68af5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45582bbf4e08f5eeaa0bd77923ec8bd8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb8971708934aba417773e34ab1e2e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac95b0c2d4842a3740200d4a6193e89268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e51f57c36bac778654515205efce9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b96ed89f2ffea3430e6270dbc182f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1e59a0164327ec97373fc83caf57b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a8d1c32bb52d028162671e48826ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3a8892d77bda37ea9f18a369180e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55320e86692373d5f69f058c5af5c8b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f25e6af604156c232f6fde96bee0b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09809692cdb12e38896604c3461512276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa81ef30892320b42f899ec774836b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a0ab05b3dce2bcba0c22a4db961eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd611de87f5654554454ef400c30c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bddf8844bc7d8acac0920d69c368a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b3484ee8a175706ebc96ab6a98538281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df8a3d5e8f764b1c0d695c9d9ecb7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a73eeeab61af2d96ca6db4866ed68283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e3cd6d4af6ac936510a779d394c2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee4ad689b3715fca119da79ddf1784285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fafd96b85bb763a5364b8f6041ba8a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f66788c633b336f07e133133b100fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511aec9b7bbf073aef5dd3d972dda300288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f437b2abafe95845738a18533d3fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfdcc39e8b3ef091e2cf2f8a3115c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf6819c439f5f66e2a2d87a3c6d43f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b99beb55546587ca1a2be3aca3a8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5600cee12eb0e9992c93e1a98a8da8f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78411112ef3a36ea5dd1cb197f31b2b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602ef97613880c63b6b78ef197674cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0516741922f35a6774bcc63da83f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c693bc75505c95ebb6d039c8cc9ef2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c6ed667222d5b5bf5a3705e421cfd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ebe58d93e83d6bbadc1b00bea98e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29adee08da12a9bec4f302f803e00e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d280327a91b82d3283a8529615b0fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a42427d0064fb25bd7cc6d6f333e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da6db2e2f9689ff50f5f1184dbed96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe23514b675bbcc0b5e7e055a7ac621304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca048e5f10a7a6c6f8be07c3fc209fd8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddec1d1c6f2654dbbfca662e458e790306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89752792ce757ec5748e7fa7b2714978307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adc9569f14e3a2d3c23524d6465af0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9210381cab276871c72ed116eb6201309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79645717122fdbc481de314746c904b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ecb8208b8343eb89cfec88ad8c3f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9954799681aae92becc98ba0ecb17312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01433b1189e4fe92edcd9e1c881b8700313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa20e204860f332f75f2ac70d77d99c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ded44d43ad5c631f1234667b4579e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aadec2932985c0f2212abe441e6c8f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d4cefea90c9ec07a479f01d796073317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e23323fbe404757ad49c1962323845318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebcebe38a920ea045dabfd83758856319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014971b0eb8ffa0680a52cf130dcbbc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81684574e3d1e29ee783b93f29aa111a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17af3d676077e465124b6c9cd35fd1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea5055fbe4bc119961319845b4eeda323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34440c37cebe67da8ec345932b880ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9881ccaccd23117280a2787b9efea4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b73f8880bddad89b220684f68df6b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b981865e5c16170d193a91f4064dc1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe2d6bd17b847a87f5ef508b773fd5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20137be64d8198a63fa99c1a9600ae16329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fc63b6785177b2a79dce6f313f987330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2afa831a937cd4a39b9d72a71266e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d49b6b4e66c89b26a0a7182e4f210332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc587198ab54a85a1b2cd5d61d32ed24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97409b7b2ffc14e3c6e4c3baca890b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff6a308d2ade0120d2c086f6b5f0c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e59f52bb9c7055133fe56b7bce89d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278591ab51c0a20c4d41053f1c04f71337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60822ce543ae3ff5932d28961d9cb68b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b51c768bed9fc50b3baa6b0054d4fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac20655cbbcbecf2645a99e595f469f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175f8a7b98f44aeaa940167fc7521f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8e0dc84e118e52f8b4acc5ed0c93f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667fa7cd21ae9b2bff41429402ea8a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7ba185bb312a4acc5d031dbbe4c4f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade4b3732f570a6bc7c653407b52568345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397149350369cebb76d5b93680a6249c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3354fdf146a622825bf020163b26d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86a862b91b62204aad714fdcf955c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31642e4d34217024aecb76b6e9899cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9b39ab1f5674179dd1c4f2f69ca77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde9e609f1d261ab437b7e695a0aff5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58c8b90db962dde2478af53fa66701352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618612ef27f2981ae27be1dc6dd7147d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc03ed5f1e83aa3527e5ee73889cc9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac2493d3655d24a09884bc69cf611c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e102b9fa6480d876724db10a3decc65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3053d049169076b479d5198de994f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baffb37dc68a298439ae5f5bfc5676358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2c5922669fbc470d4bd0fa7b37b5b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3477b2870b8ce80dac2092a3659f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c35fbbfb52edae90ba97c803ec5850361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78effb467dea2b230e9eb3c556bfaca2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665beead611314e346f2c529a6aa0c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a16ef9fc6ea54bfaf5568f77d837a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d951090826245607d4e3ddb67cf22365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b5dc19d56b05570eeccace027bfcf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c992119a420b33070c7292f3b4938367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec283b3b325c19716a3e6fc70297a04368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447014f950aae417fcf5bb3e0339c09369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8ca1efdc177cdf8e41d74408cd859370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bad6a1b051da39ecea6e4fbdd75e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad32cc49b574b4eaf9e73c72d1cab3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1388d9324878dded5874ce89711c81a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303740c32a6048746841515f15e42ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fe62d1822b5de43b9ab7a001e871d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a3f5bca0b037e2172e7274ba3cbe9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0124fa6cfe0392c11b8061a0b70a15b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94728b927be613ffc0d8d66b910b331c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9072e25c23d7c3320f2870d3e4a036379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac46268556e9ceaa93f2743e2f18446380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a4a04f2f35cee5bb8829287a974cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ce1bb5efa679f4efeceeca254a6e5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ac15d8865b384a68d2ac8b9c2bc99383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f0634b194a64d189b249aa81db0f2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8c07a7071efce1097c12999ba4cdf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c748fe2a67f176d8033d700db6b2211386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dde8b888fc61a339d02847e22a2524387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb05740b651332e1ae0f3edd046e2c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591394e933fc65ae939e380ddf14f4c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4d3228b589589243b2f19978b08fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284e5ab4c45c5e63bd0007dc73eb5a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef5ae09dd1d3eb63371652d257973b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe2898567e589fcf06348ff4274999393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572f34512740c673320a56c9e1caefd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5f85e3b794eeabbc169a6ef452e79395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75c08ca60c08490aa998d0117d986e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de881017447269f2919831ff1e815de4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018146c1dbd91776eac75057df8873c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d697be68565c8fcd8d15c23156aad4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb41b18a81ae36fcf4eb36724f8deb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b214cb02517821f3cc8b76aa9125a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae040cd690a267a709b7c5bc4a3f8e5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262928b41f7ceeaced62078d233fcee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd8222cc4bff8e1f1f4733d5575557404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ec44a19dbf4d3ae2c9b7f7fe8b988405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d42e4fa69e8a4be0742d2f1e9f45d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c30d57a90f65c77a8e33bdef3e307407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aeccd9910bd8351b8676dc5343594a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71be23cae85174af9eced4928dfb3b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0552de6293a063ee4f6e1263b6e5f60410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403a7aa000f581930a948a2e08209b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3998e5af4421e80d167a6823f34a6a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8b7d8d6af2ad82fd405314ec178f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf612baf907352da2c6f4d8a7e29e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa98d8e72483af13734ea65658bb359415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fe030771a61230fac80ac9c0b19e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db4fc99fb83a84e294f7972ed8a8bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4b754474c40a45a9b7cbc60c8309b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559fb57724b2af19962facceee39a48419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ed5cc1c770de9958d195ac577d35e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f493be242d451456d2c708a70f8f14f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b867f2b80e0305b02555ce802a84ae5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89c23aa13822946efa0f1269433d24423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60161deb5f55c2f345617410d12046424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff703471645b0b12d9855ddc7a663ea7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe435083a89c11946b46ef53695d104b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77138198d36b11eb36b52dac547f8706427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532639460ac033222f12b5a5c9a2c958428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18ff2a3b5a9db4c01e25a40ce0e155429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24312d361a4ba9e9457362ecd8d26248430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5435a4df4e6f7808b710c6c43e004431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acadf33c88dd7a75153b169dfdd917432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac64f017c2b9ad90f7c8d6cd61a370433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98853f8bb7404fdc288504591d0e67e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476beecc7a93065e999dcc0477c8fd6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e45cf59894f6f5245dac145bedf2c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106a59f955de7f3c7d48b68978847da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e2ceb6a3422bf926dd513a4fd94eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25524e6f143a0e5f7e79c45770d8ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc887d9e13443d3beb25dab9a3fe4858440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583971de6d33bad2891ab607111bbc8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85329379c1ec1a2bffae774d2b52532d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8a835682379480189a4c9381095de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4e08c9e254264726f5dc3e15843f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e68faca4cff9b7ad8f6e7d8e53aaf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e896c2413b9e3804ad48c5390eaa71446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b475144d021af31fe688813989303f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15656c0c5ca67f9ed2db745203027e16448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23db0f18b38ecec7aaaa092d758451449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f064e7f3b9b942e4835e1cae24c4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a9144a4ec03c227d2d54aa78d8fa8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acc3aabfc06ff55bd0f8bb244d30ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b79afecffe3c88292c68dd63a706f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ccb9ea73b41fb7a8a01a04186c927454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a462d9bfff5a60aa9afd1a3e4da827455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8339d15ff58186174516c142c108af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35931a48cc916e05143445bc4535a6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5edb8ed4cfd990adec2b091350c69a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731c341378940df3a902865718ae520459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e7797ca603f6e5ca8349edeb64871460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee846ec5ecec333a7ecaaed73b412793461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1ef4581f1ae9b9e09a52d213026f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4925b489cba0bcd7c726825faa057463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996bd78005ea2b2f982305d93d659cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8d4bf86db336062d0ec1bdb3113fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e35c5ccf787cb316ed3f78a9a62d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a288483e980054cbb5320318fcc799467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ea19da2804f2abf5c89086984c89b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166d33567b6b60e777227cc89f73db9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0cc0352b2af45bad28458f0dcae1d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374bc21779360eb8ec54487eb8fb622471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c3195aad9f1ac2f07d8d2259e429d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a516ff49bdc391cd8efae0107d2fac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e86bf4eec02f597bc31f79c33a812a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d10b138bddc70b58a92e6fd18ebc48475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958aae578313e00243a060b0573f7518476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e0701540d6aa60e4d4152180b83c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050110a5f55db8838f1f22fb247244eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bb7240cf21a88a4f240a4d3377516479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ec5c22562847cab3962ee2f310409480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b655f3af12eac4b85aaf96a019d44e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd011505de62a9d19c929d57395417e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7299dee1a9b047c27c27a41634bdc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1320d96c98433db9501c3249729d6db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f016e49c31d1289b1176776255d4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c293c8d50e5febaa3181e5c4f7cd56b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a42ceed524ac126a88e371c5266b61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab683dd4e50c78626304bd331babdc3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e92a6118d1e0841045ef93f86bfbd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bda01401f49bdfa2789f9b0618f61f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150945bddc48b83cdadcc34288cfdc6d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52026190dc8f9498de2d95ac10d379d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708eb84e14893218fc77fe86734e5e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba566bedfd0fb90fbe202a9a9fd4d5a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e213c9acd5f639bbd89748cd458f68495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4408c9f7dc4ac538ccaa39d9d8767bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ad782f9c2ceb1985a77aefef11b93497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c39b90f2bc690a4701daa2bb5df2fc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab2e0c8b273ab3de61575ce4c925b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c1abac0343b147725a2c7a5edbd58500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927726dac7cd0ef0295b851a914d142c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8ce7a5348e23bc8c96d9259f0f28f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ab285feb6e149576dcb6443f8f168503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03e22247f515d00e08cc26781bf22d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfa591b99df82c44310767f8e334cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9df8b44e324edb07d550ee5dca7db3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c11ed7a3eddaae752e1e9117154d9a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6321cfaf7a10a2220c376feb305c8c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752c78a8b871cf8f520d36758e8cf6b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264b274177bd9b09f5a5e24d0fb2497510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ab1282a4dca06d8f0d5ebc792084b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b3c771b81a079e91ebe20039ac7a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea119c669fd73c5a9358bdc2a9cb05513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6dbe343a33afaa185391b5ba69ba7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c6632544264d6a20c09b1c9f42449515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e23700272d11515a96cc8ca39784d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b3b111a170620c32b6239bfcdfa5c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e3750b6f1d3bea12eaba3d22cb09c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f586cf3158a0c4c2ecf3ac8cc4f0d58519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d422fbd75cdaf2a26cc9e32c431db0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb3bf5af2214f68261a57f80fbe80e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd270639fac52d32e0bc9dcddf396cfa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29f945cf40718e35cd56b13893c868523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ca33f69af3a8c2a98216b2261be89524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db367304ec302b2a874ed19aafd5cae8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6628f7dc9a0f8eeda93919ae7c3acb2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f2a16373d0d598069cc63058941a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986e21ef91a93dc157920fad7630adc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134f6f70049f4da43f405ab493faf2f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc85d18a26da893139b764eb198118530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac3f3a1b3ac3f127d49de586fa8d34531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f99d580b6915925cc6b4c255f2042532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e363181459a7802886fb75c399bbe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62fdf67ad964a9c626b502860963a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b6cea849e23adaff7285bf10fbec2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94783dbe4da26692fe524e29553bf2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a417bce90f2b1997d0d38603e5828537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287eccd275252d1ca3b91c9a0e3637aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc191a2a4c4cb10f59b6c54236d906d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebda876fbcc89660eb1ca73eb308053540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8b9afaeb240aec60a1f0ed216adeb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f915007ef1edb935fcb6b8dea6e08cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ea493048b2bafcad566a91f064c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbd365c8a36604fd4a034abe1dad2d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5121abd7fd3d0ea7ae6c8595ae826c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28e0b336070b3c394e404bf0abb71a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c47ff94fd91d0f4c59d22aa81908d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62457ebda09b7551256baa68a0346a02548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f367b83f0d8020dcfbc6645ab411c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571853c106a402238274fd5cfa4ae26550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397d3951cab2823e80f69c37a0c7ea0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebb511ba1b5b2c82804c7a037b954c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6da8445d9dfbd7f6c1e5376b33bfe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2eca456164db2306e8145d9995d24554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9989e7e30fa6f1144787176a6651c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40191bf1184c3825a29a706aaf2ad0f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3a38c271799136755a6c4a07fd478557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09915f57ce7abba8ff36430cc377c1f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3cf7f349cabcc4ea381f96c8ece63559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe4a541670578dd5f3a397cf538b34560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98320dde8f60f7a5c06a150d53f312b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330eff10bc8cbb524985a2d5745b69b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537c509a67c092582225418d349f7fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318eab562ff5fd280da4dcf470cedc3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868deb6191e5c885859bc710caf4af0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6b76ff8118204500ebae77f37fa69566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00b2c11fbf2a8779da7aa250da0ed7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41900f9f25d53f2b7a44ebd87cf134d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee1156363f557f2c608ab01d6e4750569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3b084a81273d9288d8f27cdf09239570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaefc5cfe43f3ca10dd63c22744e66571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc87838cbd0f2273e7651be87875b30572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb68ef463a01d67e89d3caf61d729e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e6e2b99c7093b246ac475954f0c13574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b5ff86fcab47db6d871a4c9f5788c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fbd746bc236a265fc87e52e426481576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554ecb07d1b15d5b88aafb559be1a84577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda736e0889346c4290e1abe1a8cbec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ca82c77be98e3617ae8c9b8761c56579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870adae0a30dbbb10e0a6c0d5841d73580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09426ecea8c1e82f84fa0beada5338581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24baee9957dbe462e4668d05ef115427582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21937033977c8243966f19f330e5d9b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d9ad06c4deab32f2fac4c37738779584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb390f1b98ebb14b4c1df478335075585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3d5b8d7e182662e8ebcfc87801313586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc28dc16943f414846e6a5a4f46ee66587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b1e5f9267b4674b09958bfa673759588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa4dac7ee23e1eb446e22f375ae222589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1a1264fd2c25edc29928122682678590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd04620c60398d05011fdeba41137b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276361202379d78877386397dcb5520592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c4582c5e1bdcfbe2c2654c60e0c2b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa22314a49868191a1fa6f655befff3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7eee7d65c61e05e6fb0869ef79fb5c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0557695e66d1bf5adf86ee9a10bac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1d2158c7fcd2f3c4671eb935ece81597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef36a52f25d1de72e6173fcee0247ed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb829d79cc6d6f8670d0b9f658c1c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73c8d53b05524a93ec9fe6c7c0641a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c8bdbd73316ca76df1004804e1513601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09855b74de2e8c5ea85f18ebfd94b9e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b31b02bc23a8f5d2e7559a435ebc9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95ea95325696d62af8064851ea94de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad988e6c6a7ffcea6ee15214a45e47d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f277c0435cb40e24dc34a51a91b44a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b9e1304233b87d14fe5df56454178607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db068935e677f2083dbe5b4de07a52608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4885f1a5c3aa4c9045f5eac2e31992609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a14fbd7db7d93a661388e8a6494e7b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5f54a4a78dc22d0708f7f31768cbc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61031b26db563aaecefd9dd4383b491f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea8b24df15a829fd9c240b9db301e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ac4855db4c78401770f1d89fbff6a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fe894b086a679094a057226cc8c12615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348273e15b5e259295a7f67607b61c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70d4b29175df190e1b92c3ee618d8c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343f9d6212ab526a62eced6324830db618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570020fc280e655eb21f983e1dd3768619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21acbb8477937fa8fbd0ad45f41f23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c86055750a88369a2cd862b8617d16621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bf82289b14357b2e01e298742fbc5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e0b197554f39a8ec1f9b01e3e9e11623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b538d2f90b7a23b2b2bc77ac834d4ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3b2451905755f724739d773442c76625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44a40c8d2b5fd3cb323dd5bd54256d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f5ccb4bd706d1bb5accb428d08884627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f901b4f2b419075dae27bccd5ecb3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fd8064c60c18f0d633415a26d5e7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04774c4b1ccee413953d1120c20651d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ee35c936dcba7fdf31921d7a0e75d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327a6de3f86df172e71dfd876d6c779632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06facdd588521cdfe0f70639c361f53e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebeace13095e54e62d6569d555b9e9e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093444b2323036a63a2c18458aba9428635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79f0bd55625949b6c914aeffdd9eec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ebaf70ad6092b194fdb701b49b2be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a698a5cec7f252b7a091616b993f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec75b39a6133dcc582cc76afdf6d420639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd88191f774c2189d3d184bf8ea254640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60700562893a423f80a534a2060cd65641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5003fd746dae50c3b0fe1d31f444f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f5311bef8d47d950613756710326d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30754381acbbc0083fbdd935eac889644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b046b797e90f5f5ed5fa1cda9c9d0b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0f1c9ddf426985acdc92dfa060781646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f77b5dc6282aaf086f70e5232ae2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b6c96ed055516249988205c766f7f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5de1903a72bde73ef50972e657b392649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7b550dfdea464e654d1ddfda61225650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208b2a9c072442986e6b71f18191e03651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af030b13b162796ade6a0bd0350fab4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab11bf5a26236585cc1f12a5c3c4827653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b00c052d0d4acd9b2a52a52c92cc6c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4850e3e81006c39b862489b9c1ba64655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22761a33f58cb2e30ef2939db409aab6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59714cd4d451f54bf9028db4f1c49da7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94dd4301493f74d570d38c794f089ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a0129e6fd12c64817c0f6900d734e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b78482b3803868b70daf3e3bbab6e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae457b708c0d35ba1e2a5add13dcd62661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0872e3628bdfc8aea983714df35d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af47aef5e01cc62cf4c22c55ce6aab7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f595e0157d0dec98acf7de658289bca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff62eabed8eab70ccdf7d02fc9d8dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4bdce3ff0ca43ca4d9c9188033cac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb034c80ad0afa3835d72f7a2e869a26667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759022d2d1095bd87aad7b8ea2b9ff3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07fb434d98fa12e2cedd539c72632e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5819badd18fcb0c926512c46b04c75670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2985edff645ef074496cf926a7c9fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43262f036a8ffa88e097a29b24db45b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fb0ffe6f7956845bd119226bbc71c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bdadd1998e41e6d43bb53b363978e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe16d0927284b0eecab58be3bbffd2a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76b82dba737beab0e8e316583da805676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995a432c3239a6d4b54588b9a23fa99677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9077761ebe6668fc88a2398c78ed211678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefc9ba76559261678ba911c20cb5da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcb51494763a7baf70af8bb05700ce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d36b90a87ea5b91739619d17b821b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffce49f04ed5355804eb952e27546e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd2a07b65244a602adb3f96515dc0f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4901e74ecb3fca2c4f20e08cfbca70f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1007ada9c425f813eff664f19d401ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3daf70027d4828c27129b36545af36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae60fa11e249739e07c49258e5d148687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a2edb8eb7d8c21b17008f75fc0a0d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadd498d7d2012060fccf92f2a6b708689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb2531124ab98cfdf93a2da1992f25690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bb75e95c08abc4889e774cea796e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa307ee7f0c0d9fc1144ca92fe52fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e75bda7357236ad247f84488cc3485693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188387dce817e6b67852c0335fe0a9d8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531676be034cd10200d23a8e886b747695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61b30ff06dfe060e22cbc800a77d01696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5f9356ae07caa6b41940a7d1b343b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58876c810966d5f4dfd82f132b1f5f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86156329d25489f431246306180f83699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77141b7b30910074e9b48619df14e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a4c53355b4558f59431091ffd2746701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6529c5ee0337b89b21ec7369c2445702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe995a3b5be7d7fb1d683fb9add1b369703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26aea9d829e2b639018eb2d907c9909704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f7db50cdd96281cd0947803a8344c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f64dcea48f8fdfab8a914c086b4dc8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e537412645b143db48fa653ea259bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceabb809b1b6975a33a80a5965d0a11708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ab8f9e92d7bcb34b0300bde489fd0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d133cbb71a508f661d3ee9cb66f2cd8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bec74cfd4e9dd14d93506b1889ce17711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598c1a8fa9a695e8ffa23c7bd460786712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee0af7d670df30f6cda4687771df00713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20e7e1da1dd36537b2000aeb30e91b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144eb7107149d5e0e52f90075499636f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9829c3f7e5993c9a95a68cc5df45e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44393a76d9f177e2816809d7cfa2f355717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74dc3ba64c716a8414666c37aeb94a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c018266a58b1d854ba34c087686dd1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f2c7bef1b0f6e2609eb4edf5fec7b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b4a77ba69087067268cbe5460cfe7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a74745bd67eaef1f550f2a534fe136722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001914e33754bbaa426e92e7612f006723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5edfc1c4dc88ba59d5f6bdfec1d4d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ea2efde645f38f0b5b390036cacf0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a17c2f4d4f6854cbaac4e2e7b8ee32726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05471ffce2249c2d34a705a428f760a3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8fe8b09399fdd472b0f59e77f3416728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367c5f44a2148bea913301ae15b29c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbf48bc5559c8f63b7c8cd6f27a2b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7527c1506e17329d425534d1730f1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671684e4b41932846d89fd6eeb1834d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9c8083b943c7d4b83cd781dd99227733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483746b55b2b788502845b9a5cab4355734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5f09079ae7e06e74ec63004dae48f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a75c1fd21a4e620555826aa77f472b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe7e31eb3a5914eaf743048d405b96737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca1ca364bcb185eb16630a3bbb5ab1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e31aedd223872070327ef9647ab873739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072df4bfe01703136cf3cba043661a7e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ecc59599f130370d3d65edf14933f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cb4c84601337024bdfc220f4a738e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a62323b4407d242357eabeeceea95743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080aa9afe01b2f34aebab959ef892fe0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d842c0c5bd1121757bbd9a0c826f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c2ed39fbfa7f547101a51e9f0451a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768d2c8c14aaa91eab154e79ab9fbf8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44d556e18266c90ed11042666a3abe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510947370002b661f0fd7da54a7be5af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fa40e5a547aea325fb4e7dc855a68750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b97a1e42f26d1dbec1abebbd88250751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9682009d1199273add1a261b9dc87752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761102f5ceebbbbb2661460ab35f23ea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a9a918c476a5953e2b3385e9f78a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f62632d5d55e2f5a852df8305fd89755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495b44b3d4849aaec9b21a02e31e0c9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9930dd01db17130f31a753be4d882757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62feb77270740d98da5dce998c5e0f20758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77440023e3960880c7fe26a9c769dd9b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8c6959f7f28b75d141c5c3b5152391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85688c194d0e5b87095d50c922cb4d4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8d20d7f600cb64f2b1a72a1d30f533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3159444efff8fe5ae12fb9516dbc9b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9ada46cafd0bb40ca6f9ea305ba8c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed6700f48335933e6c3bc6381c5d7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4075ba59d7fac76b0dafda87492c0027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d984bfb8d4f38343f68faa1181abd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec88ea7f05df6144e2ced028bd74879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f46b88a601099a878177757928b0f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30f1273def605032759ab8720f149711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf14c96bbf91f78755e6a5e93f854812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08192daad58e20bae50cf704677b52b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c9a6e56441a887136709c620ad6f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cd3061d8fa255bb1ad2b50e0f19f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf48c382eca015efaf18bc934ec6ae016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5912181ca0e72cdc6bd37ac775b6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d3c4f1d22f0cb4ad58ee48d36ecf718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337e596f0db50ee155511ff63a2a1b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8083b66494dfa4e20f8185cb879843f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a314a2495be30e21d901bf7aa8b52521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040615644450ecffb915be9d5f56381722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d87c55cf218efe1e93f4d6a2cf4eb323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac029d79c2bb7851d4bf2d623f6c134624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733bfcc6c094d67ceb099a39e919a7525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9c5833aa94f99eba50019a33f822826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfb02f00da0d175a034e5d222fd84427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68790f8b8a0ff01eca07ec389479f46e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0035df9c779f72180723b1abf82647129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af266791aba932045adf2b7dfd5c23a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb99bb84276294ad3a87452f290b9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f04050c1f90972afbd87e4a433198532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e9973c0cac8882947785f38cd8e6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6212e8b98d471a037f2b9fb9741ac434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0098b96f2975f9e749ec48875e830735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f119af0d8f08084440eb2103cc78536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a29b598013e5c74e3aefd21a4d6c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b58c80677edd3d9686509da6b06cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69a5d5cde6f1e493f54fa2b6b1022a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88338774ca8321c3925e12e012bae3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa711e29f7c1948ede6bfa6cfc464c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d3cf70dadf19c6ebbf077b563869542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64beef6a7aa75fee2085bcc0deebf1a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c723b945af44ba012531ff10bd64de944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526ee8a58f87e4501eb91f9da1da03745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89398c6065416918721a7a59f2ed053d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98f6ac6b032f130b04833c75a02fe947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef45b30aebf9e3a815cefa09c170cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35052137533319e2c8f57c088ad576b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53812f3df4e39e825663085da16aa6e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee081b42dd689703198208a283e5a91e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125140e15dd2887b5365a06b59df67352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70f57ca5254191405d2d8e6f5ac02e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590841e807aedb07970f77d2a578f7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dc141fd66ff24e47d91b3b577ae6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a430db04ecfa7306491f125c87ab58056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9e4f36f19c20f2bee30440c34a61a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfd60a1b2e043e90581e7739042f7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447719d3a1e97054295b8712f53169659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2cd7ab975a8d307b0c492acff655860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03fb66d902116571709611f319d7ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2f441e7caa3028fb771591b8fe45062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281d6fccbb30a06e108c8091249980363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb5d47eb617d65de4bc21c0ce466ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c94a72142dd5b231a15281a083776665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807a02a8f281e1e04ea6b9aa55ec88a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35410115d4b1861f739a123489ec151d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fcdbb8c38c47adfd8c60c45227fbc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23ba5c929edfe28013b8a473ef0a5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad80203241369b865459fc0cfd11bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00c3f40c144d015631538c4e37592971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4f2045a139986d8f985ef772209ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315821555a52e0357abc9a0190dea5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa42ea46c8dab6cfb5982a580470e0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078326ada28fa0383ba47b7ef9378d1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36358d8423dd658f16e401d8eba1cc2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e707a0f0bd776532f26ef4ab454ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc59b351ef52f19c68513e1841965578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b2645fd51ea6253a87418f94863d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e865ec1fcd9865d7becd34e12cf58780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c36d541d97822f0929323f5cae5b5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44317e5208517372f19d3486a67233282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa136e99dc2a533be433edf6df853683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ae4a3221b53f3670e96706aa1b8fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c472d381bccd880c6d22ea06d9577f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65aa5e6cdd5c3c53c3dcefa88e5f3986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73819d0e52957a40c696e0a7634e568587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dd36fda9c3133e0d60c3905f82a0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d335f77b5598926564af4ecf13ab9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541194269f61313f5de5febac93a60ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9421c222012145eecb8986cb5b4ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284da944037e372695f8c1c977505d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3f711a8429abe47af1991bfdb30a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edbaf88aac7c57def5a989cb0fde3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfa836ae0e9bf0376e73d06e4ee1a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e61c29a0d097f92f70738fbf0b5ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849771978f73ff7c8b25daaf4d62227b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fa1df5a75f5dcbbc8d3a3e394dd6298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416e97f40e7b3d9b48889f184dd2d2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38d81d97b063a6756a78446dc6d51f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030bed9c47760b21f2b41794c799850101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606fe2070ab2be8a8f85c9c0ac4fe8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80162a77360471783e0122b0ae1ea0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3805505b65619c4002893d187eee7e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03038227b19f84e0b5d4a0b2c527825105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4b65da195ff9a1b4f7e956faed7fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1849d947b16184c2f151c17a030fcaf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbba7359fad26bf0f6cb5ff85f8b8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e85d9644761f1af4c2ce2413e7a43109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7360795f700f68cf9ea0770d026144110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52a408347b01a69e67a949e2972390111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752eb0859e2f2e09871acc540c63c3dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0b79ef87b6298fce3e2926093a946113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6e985ea4ad780e46a296fe6fdef4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5835423aec6e0f0a3ffe3c2fecc77b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da61d93da5048697727ee319ffbb3d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f74b103cbe54d4ffd6b835c3da47b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066dedb560cf8ab2921c2c98b204853118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c024a261bd2a8dc968f3734665ec3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a6b70a1e9609aff467beb5eae814d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae4d305a40d6442124cf645b192bcc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa00576fb97e3672ab0306a6c35c52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac9d9057f911b8be650018405a58d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae99a8afb66f7211187ae0150f7edd1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0d560bb4a89dd7e29c0e42fe63a0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc68eedb452f97eae517da260816d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29cc9502b4f459e9f5c44b30bdb79f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70f7782a9859d8be92be2b2af0997c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9181cb6d335e5aa2ef77767316159a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040d6cce808e02dbb5c9dd28a35a61a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bba511d154d071c30a903d110bfce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a1eb3184e20294273cd77792c648c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4cc475f30e21e5115122b72b5b70b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff628403fd26e8a6f69125898e4267d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144980d8fdafdd73a4ddeffc6b611a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22058adbfdfeb6cee6554e55ccda723136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b41e2ef70d10bff35c2c9f172fec97137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1d5214866e1a0eaa4334594831480138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8181e384673d4a876b39f5dd047f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836773c6afbfcd3e34c9e3d7e3a6165a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714a91a1cdef9317a0e8047f28d3e22141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59e83c37edb62729cf99729b107365142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caef4acaf57f8a7f25e6215a6b87740143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbc6bc61a0d754cf962789fad69286144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85d5608e5ca9ebc59edcbb8a49f7f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b70bcfae12e8854e46795eaf4f1f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdde9b3744e504242a43b6e5afc4670147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ddde92559cd3791f4b8287f1be5c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb358b6b40664d00d7d37e1d8c7daad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef6ce19e1c6e2c7e58a1be2a7b861a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93754dcce2f2f1a012eeccde92d92d08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ba5f7d8e403f396bbdd81164078c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d840c48bf58f1e1dfc48c1bbbc409153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bff232e3e2a964701844643f0b04e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadb6823bb2e4ceb9007bbd311baeec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5994243d1e253f09150e6b8cb646e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc1fc9642caecfc66ae438c1d15f72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca6131800ada29cb8890c5bb3a104c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5ec65d899d9ddd6762fac07753e6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34eb18d9275a67efe62793a25bb217f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351c2601ccf26d00a64240a5c970bba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274f7129a2398e642f15faf2af78819162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8c2bb04d4f31349b5d320cdaf43de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad0495e7e94ee3f0d10f742bbc3c7a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8ca5d023bc2bc719bd3d669b11027165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67371b5d830b2594005e49313b95b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58d548fb42878b33ffb592bd01bdbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e74753ff41a0bf1eadd9a34b1fcc2a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565e1fc16cea323f06af8888e515895169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e8bca1267ac2ae9f530cfc0d66e94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040d2b43bda38a61f8e8b188a3391b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe0288183ee906717efaeb96d4c505172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab6fd0407538595dce8f042e7730b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ce15a583c9401d7a538a8fbdf3dc6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b67a5ef681801821484d59c25c8ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa365cc241c99f6da2bddf360f3af5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ccaedfdc8135b4b8b0da0d2ca16da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bd5584900381a737d87b95480deef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c935dd30483a70f68aeb337d8c6d8a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f7284da37e3bc6dd18fef60ff99f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1e3c5992dedb1572f14dd664ba19b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1a2a2ea00e49cbf58ecd01cc6a345182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501d7aab7886547e4d64110e41ab657183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19546541394eb457a07d7a282d31280184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209965e4e69a935ee509ffc8c2fca18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135bb35c7c1eb2fe66c7fb7d405f1a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238eb8ba0f40ed6a7d1ad35e512d3b09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f145c1f921e73b557bf489d8a9cdc2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce49eb3cecd3982b4b4eb279df22c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd28d662bf2f385ff48c63103a5833190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a024540dbfd2dd96f1b92f0262709191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af11200535205014eef33765582bc12192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ebd46e2ffb7886053a6088e6c766e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a3b1c580ad9b8fa4946c41d609760194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9b37b3b3a72665ee9a147316d407f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c34c54727e2bc89e8b7b7b264118ca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff4119c38a5ed03788f7c95e7ddd14197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c58939f39d5ebc8c5bfa80b289ced1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360154105b25a810a5df3eb96223c9e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeb23a410bd8b19718c6aca1c00479200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cd6366da48651e490570fdfd1d474201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b2e0befdb02417944a3ee42cc8187202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db357b9369e1f9167e86f720ca66f2b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288244e122f80274b1ee4c578bdd4f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e1b6b98a298ab1ba7eed3f2b7032d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19ad5f28977722444ee55397810734206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea717ea6bccc26f80511164f20965b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4413f7f0f65c89613d0022b3e5ac243208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afd4da492fb61b1181636caa02e461209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5cbfb1cb43d8fc1d2fd2ce5050358210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dded6ecc4055a6925c57a1a42f5847211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de062c3565358e607c9331eb0ddfcc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8281308f0f5efbc83fdf65b996abc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09ab55590ad62fc9be63a266873dd4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd6a7b2528309dec43aac945f09c35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e847d1ecc863c73e942332a2cf21bd8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3e97efcdab06ea22c54a78f2728bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d2c6d5ad26af62d791a8a69066d9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eafa6525681194420ab813869cb3ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa16a56667a63d68ba74f369fa4b70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c011e690d6f718c9e87778ce9fe7f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a854c230dcc1822eb8f582c144cd27c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff76f5c1baaeb9c9cf1fb4974afad3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595022a170f312d7aaced4db59bea6d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c0e8e2ff34269534c86bcd841ef00225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c24e5fcf753c126adb731785c3e8c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0f6ffd728491e943a28b9c2440064227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0325aaa91dd08fb149d52660bebacff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1152c1b56d588275c3178fc002cfd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6be65b7f5944eb332224ba76390b8e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d23f8fbdebbe18ba3a1e9b813f28f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabc10fbd54bac8dcddb982aac7783a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7243e03097f3699ca2888e358e18703233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69532e44ba744e29448fd194d79df6b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dba5367a9723766fda1764f30c481235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec69364293ef43f2b3598aa2c8e569236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c68fd318a4a7487af7cde5a1650d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bff248bab2042ed254c3ab645f1437238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a0f1439912dcdfb45b7e38a5a57e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe934d29c66c6e68d23adf693b73241240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f8ac1c4a8cc41dc80e8500627a9a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccb1b974399e7c5222fe40456fefea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf4125fe257b3dcffe98687fce6b3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75bed471259f0a899832f735fcf3a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc633eb1ba5db6fc2d58ff7707e83f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ded0cb6c39fb406f2e84bb515409b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25652d9f0ab5fa067b9be6f3cf64cd8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da6c93967d446c65cd102c4bfb5974248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fff59f286c8d9a776570cda683e0f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e8da2ee9fce7b552001c2d9ffb8f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c83fb43916b9bae3ea7513356306d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c95117e7dbed439476516bdec400c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a62305d42e049229ac4e0cde5ea096253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1be56fa41d756a68dc29faabd6b0e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a241deafb367af9773132537e0fb47255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827df11938a43be634b7518e2c11ffb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19468948862b3f34f5b17c62cb43bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d198169a3e64d7deb91aff54c1b3e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e39cffb0d09763f9b42f024b7f47f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91e80818a3b8bad5c0e5b06e4d9776260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c600d8b72f69bffd989066df5ddac43261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc727a5708b5970db9968c3c19e5e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b1be7693be1ae884284796200c18e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d639b91d00d697ac5d8c4738f611eba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd34db9e4288de7badb2aebd345bc71265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b7fd09dacec3bef892aa5653c1e4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647e2143118542d430ec2b99ad0de38267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42a232b54c61b48de6c57c32658790268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e91528377c6e45dc933449a6b093e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec63a6643b3f7c2bf38ac7301f4385270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce0bc603a030eef2dd58d67bc33be1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec890235f24897120fd72b04e4ad62c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8191d9e742f45099ed3bbf43274df37273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251402bf6b0637365d60e98385d5a7ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51076988c6822181eeed7df1d7e0d714275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99116866a419fc2a3d182857fb8e171276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d709915a805c2d50f60d46de3968953277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7650cd414a0b92dfb75cf9ff677b3fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd19c949c87ab357caa2ef0fe89608c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6df375bb398a0377a7fa05c238d946280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d9a50df9e4d332608a8a0b9e6abc8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa22895e2eea40c9d1401a95edf4cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7136aeba44a9c09041e1cd9b0e7e222283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacf8c26612fa8df3c9a129b8c2b832284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020c2ba17c2753590cb8fc47f06350d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94a5fb9d91cdddff805b2a72a6b97d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3fbcd1c755b9730e56ad1f9af98fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc704c78bb06ce2f05150138fca4d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be236ffc84d10b58413cc6aeacaad2c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8551dc8ab176118ac75e0c8bc10b65c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328843c72ee87e562718f24115ecda4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c30f9509cf2bbef5e383208bb2a204292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d21563c3359aa0be8df6557c900f2d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9591f11ccf6635b1ec9d479f114b12294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdafcae8092e586cabdc431711d76bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e3bfbc5c7284c32ebb77d5432bc25296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702e8c655289ac42bc54c82351fef48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c0a2d8a16fdedf86f36b6c06ceb78298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21030f3ae45ecafbba9a6a04c834e63299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14997ad45102bf678793f5535d1e36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f53e764956b58503f8b841ec7d9997301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc5fc0e56de6cb37d9e506e58216ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ad4c0ff2f4d79c7ac255a76fdaf6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703738c400334031c820412ab8337a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7838f3364f605366d98e5d9cb02c6f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979adae004a54f701666b3c357e120d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df5dd51ec87b91c2203b274db1ab89307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96dec2274c86a9dc938115df98fa65308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af054286d528df8719cc120aa5d22f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff24cf20d503c2861bbfd140ec7b029310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766e0590048a5366f13c19334fd62de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759560ac2508524b1f25b308f4b5514312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d9e36f59321eb5b6107b2b3d45668313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c402558adc3d000132a83dfafd6876314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f6665afbafb7ba82b9ee7fc03a66e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e24c05cf51e10adbeb82007a19781316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7813639f6aa888c1272e90f2dd57a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f7cc5b8c5f1dc472e0fbd85695574318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b5e83c8ed4a494b3fef4198404555319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340ed844aa2ff6404859a049b2d10f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26f19a1d3ba853902937bd889687ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ad5c3c163fef4c5be21f17d97e9be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d63df625504e0908332dd2d60650b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dad45420f9ae99b0f1c09967f89f06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec2f090092bb8d55b749bf0bb050ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61ca15426b49c54154d29261bcac3b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25836b58a926a9a43c3d0c497fa2f93327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320bf424f474dcc206b6666319c3861328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230c68e44efadeb1b459da1460fd633329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b708e0aea81935828bd46fc2b5f6a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e73cb768a01eecb808acbad2ae927331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df87e2489bea4deee9ead9ac26103bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b0405a196bc291c34330aec68ca66333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379ffb10c64bee552b7986075767f26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55058f0dd1f743423a47a0af4063a069335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c33b31ec68dfea557d84787cad7526336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7be35da438afaa15ec3d3645096d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c124db8daff64d8812fc05af505fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f766f925574ab9d5c269db6d8ad6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a33cf9dd6ec65859b9a8ae51b4a43e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1049a0d5d723976f9568e069beedaa7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bb8ace0fe5bbca0807458013d3557342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05850223e2791c98202c2c8a6ac2b86c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf050513db7bd7fafbf1bed2684543e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193af9d1d04bbffd61fcc1a87ba421d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9c33f11764d7f5e8ffe1ade8ed979346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8771baa13150bc17ce2b60af70eca5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97747f374ea11119b64f5dc390f9ab82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a557ddc1fbd5fa162bc6261bc921a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1282ff395c26ec553c5d2731f9e427350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61a9c33dc1387bddaf9851147181ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dc0902d86a4757f78c67ef5475416352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9cc24f14b285f3148746536614c09353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2f6224d22f1ea127314db35c0d80d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff99daee0b62fc60cb44e81b977846d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40214775d46cd770ab75f564132033c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29e2157a33a87b96c97bc158d36f26357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2cbd9720e1d8a6e5f28ade78e7fd3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf1fc91c753a1a92baad1a3afc2474359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5044cb57500485ec34b4a60e3dcdc30360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fc61cbb78a6da5e6df979c8797c57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ad51e13c5315913c647df00d7e5e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f372802cc7aa54f71dd2b32deb3f0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d8de86836936321bd010560a71004364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42e15c21112f4040b80c38e932cdf0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d994901d44303fd5992913477d37841366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30bd342aa2979d2b2dd84658b3e7df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d91602bc743f8cef2a6fb05d626f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8739d92a540fc8bdedbef272b4d005369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91de40c73b4e7e3d4ca32edd762b931370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55f0576e7bd7f6c70379fb7459a787371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34cb208f21514eab959a21b2ecafaf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6a441e827edee1f34d23399509146373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2a3883ca0ff35b31022bae6315ab2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6af1edfc232cfc7f64814756c4e723375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38f218fe33df05639879d81b2deaf1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833af587d095cf2b83c79a06cf2e132377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ff5aa2081891a445815394654ae93378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755656476fc48d382dfe36287ee3671379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eddb9640b1c377e84d1e70dcb559a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498d0ea41cedaf43b56253ae11825d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bb65faaa4c630b8d7fedc6b7066d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb892cce02e1ec473ac5e42ef66d26cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf766bc91237c4f1da8eba3887f54c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ae4ca1e0d0fcc19b84b0ba8375087385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b2468a4fcecd76c27d84f92beec38386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b9a08711e22c99fdbef08d9d0ca0f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9a85c9a4a007b1dfe2c2a47fe3780388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97bfbe058e437872572a07d6e0f4de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bd9d58eeb65bc1d328b3a3bf7285e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e72cc856549da75ba9cb882279efdf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4137eadd97abe7200f9844a71ce8b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fc37ccfda6dc5fbe07ac7463fd7c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b4f4a7e010b4c519171d9881d74f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e82aa2c2442b2d02e05cc922726dc1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d21c942476e0beaa4759516bd0381396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcd9a068a3284870a9d83420e3a5b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44a4679e3ea3cbb4c5e0d4fc4533d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0224e6eb1518cdecfee5a5f16a0972e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b16909f217afc24bbd4f29c135a94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aed0fcd08601e02c7e5dbd6cdcf435401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918db60640366aa1698badf0ec374ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc5908251c447d16790e4bf2209878403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bba238352aa0e8d1733de158acfcad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c2dc7a53d474fb2ffc63afe0bbd34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669989b138e744c28cc74bb46257131406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03546f55d09836ea8031f45fb5933423407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2261a157e02cf8048dece729274e71d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9fbf3dffe10f1709e4f894f4ca270409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086782a17256bd54316f1909d21c6cae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0961bcfd4059f525dca6c61b1f8583a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefb87c7d2542eb86af691c90d292ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186483c49825dc90f8f71f05409d3f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d7b5d4851a09b74632d53da5e3152414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a388315a92e7ecaabaffcbecf86bd5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df77502f3caaa0a582f8ba8fe9803f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14246d003ec44af08c324f25b3d24552417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fde5e7a55d1aa488a31dd40b0743e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dbe1877291169efc4259a4288b4e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4362a9658c96a14853593f2dd1338d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4e2f3b6a4ee46168fb51f5c9af59c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c60d0ea1b3efaf0d4bc2e0c3887c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e479a05b1e1745672a76e8bc5a4b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99ca83dfe8314d952bedb0020425c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746c7465866e8d1b0da6460311482d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862902bb26c918aaf1de89cd154015d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fdbd7f522d036819afc6c79b6c825427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364793bc7b3c4b5c6cd8fcf820ba4357428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a32adfb51b7c50f65fd2a8cb49cb4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ce4fc17525e50d9c1d2acd1bae8e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cad7f9d6bd8fcaf7496b3087875a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb40abd8747131e0739464068690c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27595530c13861773cde286ba69ec0e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a8ed36694e5d5ef4307e673baa07e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458b24e0f410d5f66185af3095c341e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2f33e00b844af87f616765a4fe3ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a57118d6fa48f1dcc23435e916d61437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d611a25a6cb33adc3652f8c43400676438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa333e7539050908c15f8164f8ac04f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229b1fc24818415ef1ffcbc457bbdef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e661340c00dec240420686aa6f6cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddd65726d25d420a47663a3fbfbd7e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600fc916820ad81d18c575c9dde729c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f700d0abe339a3fcd7156943bbe46e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d08f546b0f5deffb8126ab9f2bfebe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772be5c72e4d788c1da3c14862d5ba39446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedc0119b86dfe0d38ab22bde01f4ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c49d114eea74dbf67a497624f584d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec510a620e8674bd44fe4b289b68352449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77214389c8c6664ec420c42e698a49bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57f4aeddf63786ad9426b201a03bdb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd734dc5db083c4fc46d7bfaeab3593452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122350ddcbf2db57df3d91d335bccf86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49235baa7b6e4ca547da186a9f83daff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aea14d3de4f9720af146baa49ba845455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd1538f9ddc47961d72e4a282e5666456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85b35c98156dd326c7da7a57f66048457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38353d4a55f24dbd9b354323aafb064a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334c0c19a860c32ca0066f746958476459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3639376879746a638bbe1013313d4f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79eafdb7dc974818e2b3bf092c29399461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb2d321524d535883f06462384d2f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d518c013806c2655f30119145e4ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2a88347db17cc81ba49de70446cf5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e363fe6e9437ba4c680441deced4862465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e69cb1e3e36d972101bb3f1ee7fa0c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56aba1adfb875c6bcbc2da686d7e9e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631241390f0463057f1cf322af2f065468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f05355990cb14cbbc175fcec93470469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa14d4a6a7d1fe79a7b3adbc86d7c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c52993892b606be27c1ca2132a1de1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc98a2eda4b2b46781fafdc9c89668472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffcd64455e3feb6a434821b9f9537d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8ce530b24f161308090c26fdc636c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2265e6df0d2280e0d9d1d59771a761475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481647d88ca780196344992c2bddda2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbd0f653743bfacfa4ade249c87667477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89277cb6693b538083b6464d4ca1bcc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7499bd53d8f698ddcdde07c6e4b3ce6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc247f5c6024ef56b2448f3227c9a72480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90ccc24ffc3ebbac8ffe33def8bf11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d337b1b3a0511949baa43da37d37a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3253737855fd8bb4653df8d36dee6fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc44265e764d005af59429b43e8fced484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59905f2ce8905dcbfe66e2a5d53befb5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dfb1540db3a5de933a5f72e49404b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f1d03361dcdf032751da78d108d24487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc017b2ea257417d22e9c163f821a9e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f3c91c753d006a5d047a2fd0fa216489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c034941126ace6e56af840a150776490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c432e5f6b97d22ecf23288f1005673d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e06a81ff28945581df2de5cfbb9297492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ec2c7422cc7b6f9ab267cd042e23b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c06072fcf9a0b24240fae68581eeb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d384c5c3c70569fa2152d4286d1d9c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a846a1f71ee2b897808769886b1bf9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ace13fe2f27b9d65d917ba4532413497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebc712713c1e92966198dc6ddfb115498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd54ff94b3e860ebeaf41f6e3a25be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f493cb52517cb7d2fa577aeca575557500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f16158b4c45d1f50c3723b573fe8f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6339e04a33a87b543ea7e5b0efc1fa1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfa4942a8c61f542f2d91d77d40fa5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a9035a835c65af928ffbd501385bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3624415da2534e141e79129c3e06d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ce416db61df73fe71904c1facab0b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf77f4b689e6f4aeddba66b83b60a85507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2b3da4922f789313434d4c45ce509508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8901da9d23d9aff46cc63d6cfa4333509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699eceb6d5f6ba15d0443235cd1cc556510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ace1d9044e3885f52ba15b6921d6a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c1ab5e449eab7e42da100bad9e384512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472078857367aaeec46adb5908d154e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31b48dbf9c6a12dbfa9a0a5141d872514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587931f140b927c99e923fc8bba9d87515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3ede844cd4790cb1861ef860dd4bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3f275e9b19b9b0b3f6fdbf86902b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296efe4b829e8a2f756a4eddb55b61a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a2f3d92a2ea63bc1b9fbf9de8ab0a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c75be558713571e7393e4314e0c9c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2572aa9c2c7c1b77dd24ca3ee052b41521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203a45a4dd75d2f57494ddb98b3eb68522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a685141ee069e3d15fb713907b0427523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31285365695bee9e3d0b1017a3d2353524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467124bab9b97fae15b06b7d18279faf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8d2ca333acdb4c632810d9fd7392e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951c948393574fb07ebdf35736b4ad3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ee18489a3bf817aaad536cb32b45f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5414e916280ec87169624fffd68181529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80621513a77c28f6daf7aa3b929529c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717e1825a827bd7e609a635fd95d487531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f57eebe1642b402772baa6b5123b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd5b15e3bb73b5318ada3807b63e60533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ba2ed036eed37def702f755596717534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a776c368aa48dd1d0ad89992b0c9769535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c4631dc793a61d6ee92749641510c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3f13206f6c9b918264668ebf09b27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772abf3b5d78f07d8fd669899ae935b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f074e16ef65d4fb928880f07ef458cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd07a4894396b2ca346d58fe58354fc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e386535a49bc437c83649b31a63ff7c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae81375f012b34229ebd41f1b3d2eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb743e71949f041f92b06d9b3720de76543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799c40e871a374f13689f28fd5b4191544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54f06f218c85732e4fe783ae6725ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2d549b3736cfbe7cbce13b2ab91b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc9aca5328fdbbf51ed3a6e383164b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f4c171bdb661be6b3b26c9172efbc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec615a7c01f0e8359f7fd810fc1438549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b0c4acd110ec6f10d327a159f3d1f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf51588871c5494ba5f48dab1b8728f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93676bae332d9500fb9f0ca667d9371552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8a4bb10d378747f7298fdd7f6c455553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec22d6d3cf72b0670000a362451903a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a005ed30445a4b8e905134d875c903555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be447c16cfe41bb2433bc1ab0a81eba9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bd12247dbe72eaee88be79166dc90557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca9abe1e99181d8ad1851d16a5b1e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485cc4fe6ed5fda1c477b0b1e409084559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a1d079c24cf993fae39e09435bfac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e75509859daeaa667c4fa5556315be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b0d993927fcb22300cc0d42c564aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42681d058fdec0a0e37111c3367e615a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5a92358eb45be3392ef9f9725e88c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53beccaac0ff932ad6aa34b649b26c1f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb1c3707c53ff0601ffa5af0b58ee7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc14d6ef7a337f5df082f020f89669567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255684de7e51f5b4e7dfe9cf001ce94568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f64b6a01d9f0d593066018c65f0d1d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ea91a15eff4634aeea1f9189ec1f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7a292708037c133d61a499892a65f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9bb6423f72e39c2250c4b03d6f777572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9de97ec53a30da44cc52a38cb5af6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2beeaccc4ca1d4bdb960bd6f01537574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970526445b811bd63a509cc2405bb298575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89192361458bbda0b7c77b759c01db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989b6eec2506f24625167a4c58b1f86577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c28fa42fc806ac615313e94e2010eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8d914689eda730c567ed8a568e598579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc8da4d0e09c6bdda5ae8914be8a08580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e63c995764f7804a06f29152f390d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd47dc289eb9509b4f6000f2f2f0d6e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bed90a74db4a68df7c407b72add34b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2b9b63b67784e76d155e50ccda81a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21697326d07874e63406bc4b58ac3c30585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062b20816a7b70f941999f0f5370dfc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c185304629326da1df85cf88a5000f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cdf90b8b1dcc5775cf108bc9eae9e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac933ff168e49e5eb1145423d11e1a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abf15d21480aae058bed381a670e09590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be7bc9fb58d1304133add8db20f6a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce237203d2314d335dedb6a51072a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddad4941208e1e99f577c2a5e76b436593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e53c98c96611f98265bf407732f569594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4faad9b46580da79b543095a1a5d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b124892793a8cedb42b98045ad4ed55596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031ec08d8165f3b5d5331a90d0d3627597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a691943f64e1cca73ec515d913960598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b7b1b8c864c50b16d0f505803a99e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b27938d4da980fb336797ae980502600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0f1d723b7fd140535138e9776fe35601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a406f3bb57ee9fb8735adebc48744cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0fc5aeb5ffc4b996bd4188886ebdc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24717de739417ee68aa1c44a99e14de3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ceb0267b05736e7a6bb87ff07537f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6ab39f17c734c35c15af2015709fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca260bd3886413c118dc2a7411ef27b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d0a5492ef6242d53b97922ab54f1a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31cb024d42107955315c5924dd7836609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382083a7ea7794806e2d495a1592a4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1fb735879cc2cc7bb71a288a1e0f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0428e9af54b6c2ceb2b233b394be7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e71e7fa96668b47ffc74b6460c774613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9370f61a673b3636475ba6744f4c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce03959fafceb4104a92b507bef117f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76d29fd26f9695797227e50b988382616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504b023434ecb0073fa81cd61d02cb2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd403a17312b57b0570eb79531bab7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319449372eac609e0c432b757d01e407619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51a8bd76e7c8315e1fb2501bc0dbf3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbcb46b45aaf88c194b4a5c940e034621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59609379a4d5ac6b7d9cd75a8256684622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559aad7b3319fee2f82997a71fc95e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc625e49800c4bef547b5826e370ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869d687057924ba57762e8eda88ff93625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874df956c9d70bef11e28b89818d8931626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1750ddeda22816d569711a3ac13ef6f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50e170d097f9152e97b8aa99535fc7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75b9127feb8586b3ed339942315bbb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ac4888019f7b5533eb94653f846e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e75a12be6a305f593ce83578b7a681631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71b111cb278750b15b11d28320fb79632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bb8d6fd925e7784e029f90bb7652a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5004126aca3186b272da3b70a37f3d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5df909595209a3f8f90af3b8117192635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bfc6057071e061762a6a9996830c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa01b5c224dd693e12ece309b096585637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bda1765c6b73122a93bfa886ab03fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71968cfef25cb5f81c9c725b0ad09545639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb941d57330ea54f399a190094c0fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b80ab5c2c408c1ffb2e77f2201b4cd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e689b4094cf94a9f46fa06da13944e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e902b5ec3759bbc931374483782a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5bf2f322c22d0b67b13aae9d0fd65644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81cbdb9a1350c00695fccc5b2d57bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfdbed3b3e1c93c7db9be03e2d8186646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480f2f0c6cc70ae3944680283d42ea7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93228152f236a990a028912c7cf6543c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac410cd44bacd1bd579f11d0f1b275e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da822ccb02cf3114274ce1b17c7abf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545dbbdcefc2347016a031f03caabbd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667004a34b381d5a2561863c165180d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff4c96eed0d747e866a915aec9daa2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55938ec8f46a31282464d9c54f3ac0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c30f456797c28c35bc17b6ec501b20655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151372c14097beb6df4085a2af204c65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df775fa9dcfd2be05494c3c94f6b436657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299da189a5747ccef3b01fa8b5c3030c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac4c80870f989750bb7539889b8082659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67320150c435569417237a2516c0a898660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102658c0aba3d3678416ebe48f9538d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10ccb4619a293a90b32a602a17b2ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1d21dbb5f84e320c823a30660a393663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5896d285cc7b2672197d2e30a52989664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652d2f833301008b45628b538e9b2ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce4234b559cc0ef60edd84f4c6d858666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf352dbbe053be6e5a7f78485f040e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3daa6f8b556dd9a5fd8a7b3e6ab1e37668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93311599572c0de38e168a4a2b169ac9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb84b6710e493300e831e4eba07121670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d373f24c3e19c7dbfd1e6f594f1fc3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd7a23b45c4f4d6ed60fae94932051672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f413f036e65a744f352c9e5887aefa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac26ed48784a37f4cd4f1641556152674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45465f5fa7dfb8e845df8a3a7f871c8f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f1723ce917d5f1529b54750045aa0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aba96e1214b208549a18db2294bb8b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca0816300367f25f6c587dd7abfba5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232a7c3e4cc2e20941a312b5f9e6a03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ad365bca4057429e484f2ef6cc2b4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc7deae696b09ffd5511f077ca1bb4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709d4d5d3bb994f3ee4678f9b296f1a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7624c3304b781065a53dcaa0cc14db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb1679178df858070adb5e979abfe9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc9a14ba1ab4cbdc04edb66fac5511685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bc7e579c09c3d20b167ece9cc1820686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c84c5afd4d1105c96bc3846aaf19c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f9d414e7cde7f7aeb5a60286adc3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da841f7bedc8882c3e33e1cdd24d6f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99db9a3e519477e0e4a53fb8878e24d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9334e3f5d32781470c3b075613b08691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9018b353fb27b7b7236b26777752e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea4156952540760d6d8f3056cab379693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c2bfe03bf48f5965be47d0bbafadd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ca8fa1ddb9511ed32a9d32b93cfcf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f99b9227b66d8912d429dafbe0e772696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaaf6fd08f3088d98752eacdea6096697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d48e9a22aaade9c79df71261ead46f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a06f5050d56741a3088254378b2203699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821d376802339920d43e0eec36b32b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014517b3b38a7c948fcd883d740b8b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9b7320fd8e67f963eef588d9fffe6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017827b1b68b3b35919306f17e404ab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37913e5a471f15a5230bd3af62840ae1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf883c4a7bf347fe45b1a77977fdb3c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab01e6d2a32297a324c7cee1a1bf00706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36375a00eb474dfaf8a9769eea29287a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1df740cee338454b94e9af28a81b39708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8f22302a4d82dd336b8d6029768ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922cf85613196fa0a1895440882c1b9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719936b694dc0c2bab2e59210f7f1e2e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6699d8b1eeee4faff9475bb9805891e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745cecfd5019b9f02755ae9e0fdb77c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fd32ffb59bfb336d1f0a51f51ad73714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef0e3ade0119d78051268cec349953715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62808726b2382d1096850659bf284ec5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16cf435f8177b6d9ba79da796627d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de78aa742edeec47dfb758f7bac80eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9efc07a5e5542fffebc4f5dcdf800719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576d592e567c079ec295f11bf9c70f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000aae50398dcd5361256f9efcfe7e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15912e6e2837ea91f23564ed29374fb7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30264fcc6cb1bc337a0ae940c8d978fd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0eebff055e1c769e57a5086773712724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7410821790962c54c64738ef04b4e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecb54f98b8b67d405b857f80fdde61726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663ee846c9e34bf50a4e6f24e0b66c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be16bcddfbb48bdc77da1cc2c8435f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1127ea1c3383342edcb8e8d8cbd21729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f61882c1b41fb56ed564972b86cfd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e2da7b09307dadc0750e50442ea64731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a4fb1dc0fab110c14d4ebd5dd53ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ca19bf744b7b0c07e61f73ef8d895733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0cc5f1b2fbab6cf069c6ba3356dfe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93b6a876cc53a6b7ace8632624ffd2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9847f744ba00788376ec4677e82366736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f600817c09f4f913b80b920c99253737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c103fa83a51956208b676d205367bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c101c054fe638cce9132b4e8a94e1f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20707cce6a8121982cdeaf4fcdf89d6e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e9f15217cb2b8aa7d6d72cb36efcc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6eba56eb744147abe5f0b35d06b78742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f096170d512921b8d42010ae8cc507743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff2290cc5323268cdf0b469c023750744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3cd4aedee7a46e9f9a5ab09864b8a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37aca34da468bbe426994fc948a4529746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e228c037edd2187d5e6c781e764c1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a8e1d9bfff2c9392eccceb02f1bbc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee734d454e714560613fb798c4c0d396749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74faf31a93cfae8339f3ebea298337d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429917c1c7082f0ab0d783180aa87ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd62ad3774f68bd503d2ebc8d85c7dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2c59ffe56d496b61942467119a059753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fce953c2dad15e9be7dfffe7c8a38754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e231e6389be1abef2d9922771ccf1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e133e8c8b9d747bb68577736fc8ae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fc75511a4e68f2aadd907ae1dd396757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3b067e2f719604c179fdfc889e0f3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d21166b1ba6c4c59c77d1d1d8284f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>