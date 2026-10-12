--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ff4506ee3bd0b70cc8ffd3e8e2c3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215ba7a47e7d3579bd69756a58738d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abab3a5cc40ac078ff23d40e8aec9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077ee33f3ffed62d2c1770f0e0dfaba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb9f63d048ae1c9ce58a7f7a307ded5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08c4be4073cf656ba9cd7fe20195496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dccc288c649e6eb62564d8c3d01da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81c31221bdc1cdcbb19bf70904a8f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09f6af2fed2f92df7666581ddd3b9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed6402b385aac400f3b5be6db6e51d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7ad233d989ca4d0fe7100bb45646e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1783a9f3a0eff2ec4d87e1f1acf490612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8b8a5c6c8f8eaad346d7ecdfecc7f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6b356a95da02df2d65274d6b6643914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0ebe42b6a9d781ead8281371aba0915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19586094e605d8d8d40fddb5920b380b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228de3b81c3fb79a3285bc283631c0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d411cc8c0b941c22e7baf02d49167a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97b9ed7d44c3689dee9ea88c7bbec619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd81360818b5ec5f148613494e4da820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d77aeedbfc21f791dc14eaf7c456721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2a60309ba3a9839a8160dd32d68cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4037bf6da54a35e63ad7826f6decd623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564635b5f21fdf5d61e07097f49d09ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd399200f07276ab1d03422053a025025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333d9bb1a538059af2fe96b3812974a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154cbe3d2255c5266d41b5bad03b3f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123990ea6a2e58185de825f07172e4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b345333e68b047bbe7d891fd2dc3a1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9ca77ffcb1d38468188b5e39f59c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e52681becb538478a5bea17889157831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a201d967ff0239a6f4bda29dcb78332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ecc3565a682f7e660720982e3d46b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4adf6d22f9df48dcaa9240c2c3cd3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c2cc4db4955a795323a590cd0a1f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca25909b5296ae8056e49a76a4533dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf358797071ddcfdc487d29eb6af856a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21c8b085b0b9cd2d23ce530bf5e93a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa1692fdbca897b1605d9823b531d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028226266ad26ba5b2865ce67d2678cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4cc39e45430ffb9d7b59c9093160441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2dde8110668ac61d4d6b2eeda6e3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5d9da074a783aa15e053847864b7d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c93cf668317632d112efbc3d5b37b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac038650a8ae72cb6fd340e07a8221b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00aa3cb74b5b63e770329dbb8325f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17ceaaf6da7d23268e9025a29f888447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56a35e04a4c041c5bbd5db6b77962748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27fb5644f675de1426d8a89eae848d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71934a45f4c1e6bac2e301037042ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7067477a56ac47305c9a591742ce8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a394f9e3993d45aa5dfd798ca55d49852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f905488f8b9999bf88d818149f95253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46215a67c198ff76ead4d040060b8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a23be226d5c039d60a37d7f27803655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f98b1812f7419e3e156d59587860b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5a9158fdd04e4c436a729d6b6d97357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1dff6e8e8d6b143fbf2d92cb4358f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fa459745e0bee03f55a6eebd6455459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c921c6e9297ae79288f25e65e4c03e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8dcc6381a80017522fb6f55e8afb761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503e431364b9a9e69164445a8eb6e3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e41dfdd1e505f2488845c314ccb9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ec026973c95b9ba121a01f1c0835f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027c21739c9047772a9b4adb1b3fa5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cb2ef26e7967613fd92ef2e06f20c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206f0e1995d61f1971293b47c57a52767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d19b6e5c98174c40aebe97d9f102c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038be6d78e514941e4d0f6a2ddd9582469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262f22a7e756da77ff8083e8f71f60570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6286e024217f0b272667041b235ba571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb546b4d26b042e67c72194f75a3c5f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bcd7edd6ad12ce9457d36af72c05873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbaffe42325d1850f1b3a9783926ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5b3a8f455ad2126d15793c81e67e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8c14ee1dfd9deea7215e875b57d8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967eb57871542538e3f541c8533718fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69b42621964574a64431f0fe922f6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fc025e4348e448f8060f1e51f61d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc32b6df8e6fc6e1f6cdf3e1f52e3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48d4021eab4d77ebf459b7c1fe0b4681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90494a02569223b2289df1662e52b9d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ec58245271639837e314ba2ad1f8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613895f8da1bb0e7afb8f8009c62130084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c200fca63275410920b2a80a1c12885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e453ad046660a3fe3ecadedb996e1d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371a38ea9773d0cfbc855db7f5c6bb287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8073291805b0297d02f813657d0deaa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7001b2df53d0510a92f4ff8949fe7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8961f6ae0a8d22a58ff6bc1d1614a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfebb0d4dedf10a14da32a3c8f07aa691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0456a73f8de39a5fe788dbac3e09792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4452901871b91dad5c35425e43207f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807994687e8e5f53d355df174ecbc7194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109828b7d4c024bb077b5e33f060aa295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0362d5c48232da90cf9fef70254c5796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f24320da49fab658cf3ba3ff98eca797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0ae96704819b1a74311dba0dc9fc798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4c19ef35cbe0c0f52bf4dae53694599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c269b37f6ddeba36ca90d14328e9a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f84fba00a7d55faad60c73bbdb4be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bb20c75e21bc84edc92719c05333d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8cb78e69274f2a3f88210421eb920103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b935a37d7f56645464f94be617393104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb380a1897e757b7f055c78141e6eb9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252eee753d612844e3ca0dd83c557e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e871c1e910306b70f8e9b4ac01447e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dea080d9e670ab97a757a8d86897e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7930ff73955cc2b26233022d4c088109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3529cc66fe4708b349ebe2a140d94de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a724a41d83445551879befe35ca36111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69639f9bbc784ecfcb3d3f3ae50dae66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e834d5f1b4d4947ff57c34028c407c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24ac955282ddf5a7131f37fefb5199114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a290ad86fdd0f11b0ac87150b97f7a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ec7a556e23218c4cc1e0fd006adde116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbba296fe55665fe08044ebcd741e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20584bf2d27c9feb81acdc4b1f37800d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad31f6da4d1b1eebbe936428c93758119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fad542015541774e74a0459f96bdb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aba9cdb908818bf810ea43653e77ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109c5c770ab3de11fdd6817d7d688aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c364dbd94044a66d6160a5074eb4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17953151f63b31bbc0eaf8cc66d8a7ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182c3c2cc8f11f898d2fda67492babf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abc48282fc9a6d93ea59af3366ff5f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1949de9aaa3c0f350edc37887e38c83127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58b7ea51521840bd2f22db698293a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4001c9f5639c0fedca9648cfe4f7f3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c9b1aab627d28fb6421cbf7fadf09130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb29301f63094b49a921c0319a98409131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b591bc7d1e0f8a2e2b3128f2ea361d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae54f998b857e41c087304136f92624133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9450ba4de2323df86e0a820d710519134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5fb55db923e72c45f7a91db82efa0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd304895f98705fdaaaceb507297c64136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4e6512f720418c7ae19edb3768e77137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c175d4742ee618d88a85dcc81f212f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29075d79d095a7df10805a9b66714a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8838137c95a7decc2d16a7e49b4378140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1256a9cb60dbe67a51e99278a47572e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ef1d68101327ffc95778e9cca9afb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a7f587cd128445054e6bca3debe2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f10766ae9b4aa68cce5ad671c739fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bd0c04ef36af16208693b56db727d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cac9a88c92ffec627f5f1b1ba239fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cde56178538332e5f65807ec60f38b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb6e89359e1d803cf55abb36fd2c68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5503e1f73d134cea31d3b4655cdd5f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7791638287753b93a4a9437565dbafa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600eb07aa01f93adffbc41fd533c2ade151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aae40272c0198779eb9dcb05f32d96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c72790c347581f36f486d1f2ed7dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89632fab2521dd5006826ccb53870412154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a446cc365871a8f32e2528ae309553155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ffd139fdfb04f7c6a10fcfc2efbe3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008700fd6ebc7f5bb18ec10c5674ce1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927db18b38df5d2e4565fb83fb812be3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374da5426004a4238638d89f7bb097be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23fedbb6212164b23c52a8d8bb5101160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c2e16d1ddf1f3ee356c24c1f881f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e20e09ccc2349525e71c8b75f95cca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d575ab5b3dfe8f0656ccc8fe528cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6fef008b4dcad973293cabbb55d64164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5785d73b439065ccc6706b981c244165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603e3d67725d596625bace66954a4d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf0a9dd6289c0ef8c1dc5d047d7af9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5855c6686a4525239dea031c2cedf2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fb1aac7f5ca502934774ad2c188fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea024f271b7c0a621585abce6499fd3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a31c3fc678f5aa7bc51a1529fbb3be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c927d0fac1bcc1a5b81b40f5d97fc2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca8e9dfa2f4b774001a5958aced89d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4998049a578501e31735f7c495fd753174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51435a99bf05aa4deabb4e4b1ed4e476175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f6e3359b1da47c8164b5fb467e1b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b7a56953134b5d75d791ac8312f10177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767698bcf53cfcf4d4f040e9cf354b2f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe701dd9acf45b93c5377dc98d9377179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93338d261c855f1a3a56f579d3a71261180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ea257f07bc8013eab91119d82e205181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a7c491cad239429af0319f97b1120182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ac2c51bc307c59f866df6050d3fc4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdad8d7d68575f502dad057e44373e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d79fb60c71173e9b64939c04dd4506185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8594ca1d6cf3371c4a70aca73804551186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017e27985946c7e88a8e4da7345522f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30499f4a43d0d921a5b545728d852e17188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a577bcdbd63008a22ddfd913a974f97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bdfa34aeddc31483cd1758bc390ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833c9e33c9d140f429e36a311e410c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfc792a9ab2532981a45951ea10c59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a48e8c6b2aac28053de3092116b633193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f2d26ef8b26f5697361296a23c59e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9eb2c00bf8a7786b3a4c7be3cccd3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73f598c8fc503fcec24a66ec85b15f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbca6856809a7d56d017367d039121197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b42831df76d3af259e45b2f140cc96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67601f4fbfce8fbb334540d087a6cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8a41e7b0cd1717688bf099adbb5d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a7c8790cd5739f8c9faeac0805c9b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55855dc8875a5f993c18ff14684e96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832422b5ee52f861301595ad8004a65f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9fd44143bf21c166e765f08068bd9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825f81653edabb5a6af4306f54041c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e22180b365954668251576ffd1d124206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be980d6d750655370e653ecc5953249207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee653a2ede5b1d63a1e644997c19f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594575738cc9f1e324035763b22d74c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb413396b02fc92f193e77d9c4195333210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5c93fb4bc4ae8f44fa0d3fdb96728211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf930f3cc1d77235ff77ed3559bab8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ab6a2817f97ae04aa2de86934c979213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717984ed6a88a9b8a703c375937c1ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788df9ee74329df9da6443e2bcf2b92d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4490c142542e3d4238c4dd391c519e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d771876951a44f4b3021907e9483d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c402d0e68f95dfef31fdb924ff226218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1131aed85b8e9184d01caf00799523219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321d52447c579c7211825e4e3626f40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57080631ab6c9f1ad409ace9b9ede356221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0a3c5dc445ecd4f53d9232413dc92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca54761ad4669c46e40eef3518d69e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab532dedc7f04dfee7ce7c3d74acd8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f567a9cd041ae35608864be224690225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94512fb59958ba3c44e7461e48289f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c7942cb2ad1451160a292307deeaa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b75bdb6baa8d44034e174e64093db1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cab41e64687f4b37568f8905ad731229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734df3d013be1688c86b22b05f07ed26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7551ce34e74ed78b69441a939cda58231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e8effff9c3c9ac9ef76d64ade4b30232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1dffbe99860cb1cfbc959d8e89244233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c69a0f59a0539470377d3c6468319e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c8078319c17f47b0e6484cc9bdc83235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068f75b43ff63edda66142b4591dff7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0547ec8f38b77324681b730e25127f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af394ba2e50eef091a2cd66add0b3be7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1eeb9cd87a65e47a78e8d9e78fdf4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a197f674d32bb25844a61915308b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db522bf056e63dd842661fd35261aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70370abd51f6c86f82b6dad894f135242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abbbed11fabc46091d12bbae06f4d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b696132e630a8818c7d6b1e3e53ec54244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1badb71072556607b1665d46d2920f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797996a81106e9427b9bc102a6fbad4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62bbff7c7aedf5df04c508e4606388247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aea554d45e7d7c7c542403c973fdcd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7d7b7b32ae4b9a0cfbac394d7a552249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d761211be7e918e49715a551f78a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7295044d1e42738c4a5d5e5fa19871b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa9613b8f6509384db419306ee1594252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05147063cdadd31119595c9a8de96a3b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633c09aadd6c5400876711bbd58cc05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b771073c34f469266abc3119cc76792255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b404a95198751dc817f6a4a5019ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef941f53767ec891bf4691614c84c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501c3998b1c8e60a7aebc2fb314bf16258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fa12d8cad1846acfc52131642498e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d529496b4c53c28de4bd3a2c600adb1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f2fcd15ad2910f7d478f62bca7c87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c73c9550b1144f0da9cfd4db8db46d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8df15f6abd63401f5b3bcec393f169263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157eafeb041da11210e72e5800c4ef62264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de78b76aef24974ad6a2fc056c0d007265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f0aa22214d2665bd85f4441040388266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbbfa4d24f212071d4d665259ac033267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ca1d93dfc208e04d6bae7a4e2cf28268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d8e7b5d26fac7abb18d9fae3442c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62b007eeead02f15fd213d10fbe7df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63ae3a48639f09cd06fa8d29654a0b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b522d94f5985ffb3bfaae8157a8fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206ff90bfd339db8370d90ae3ce6824273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb50c8ee72c0ceaabc66d21035cb0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592c0310588c721798c8ea5045b41a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff8e01c5c7e2d9484cbff4c48669bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c02e3650305eb76616a330708437d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fcb03a50bc856b1f1a6ed1b4b7d07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240b2d75b985f911697c792b38d1770279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad3c5914e1d17da2f660ff71df7736280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73607cc81e23f41c2c8027b7bae524e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6ff9b182f0fe5fe09f19b6821b9d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224bedaaf244fe5a3d07f6fb76ebfa7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4b5b4bdbbd6d667672e5681d02638284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fb7ea9579423902c3f7ff646b71fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bcb8840135f9f0fd123dc5648c3e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce164d562a525b58d6ca2638a0823ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49168b131a420fb63a04af2abc47a75288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c1a6f6888514211decac9fcc8fcba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8523ecc86dec8d658a542436bb3a1d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa36dd2d68d2d251cc630c619528e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419a0970ac06f02e8b81cbbf0002b8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290b3dc4679e706740b79cb2940af7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20986ecef8d329a2cdd95059e2f4324d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba27605f5860189efd9d82a4630617f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93864b4eb07ce47266b2f5cdfd0d594296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ac87a246ec1cb0c21b5a5a000aa83297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48229c943a6f1dee084e0908e0574b2f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b69b91b9d65a74bb9fe4d888480ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04c0da1d390e95bef834b15e4126ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3a185b1918f0515c49c508cf9b3f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db931ff9812d7bd9c3e954477d1b91d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d705fb156a3e0dfcba6c6d188ba59fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a6f26de51df7401fcbd640e092c1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec63d659cd8c4b15a16242db483200305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de905dbce8fb27c7ba0f12ed00b56c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6d50efdb44109d86367493410f36d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6568a8b81f4e9af54e973ac87fb4f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295f53a711eca58e8b0aa9df31ff394309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65a4bf16fc1c8582b32bbe6921285b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acc15a80ad55769152ce6800410332311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4afb6bdfddb36d4ab2871e261f5b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb94db1c4c7303fb5029230b4d4ce7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7cbf5d47928614813a6fe7d213aff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74722bc856289d62b06b84e79f21cbe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec6bcc83bc0c4252a17a10e13bd48e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030a915b8035c597bb214b3294e80c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85924139803097aab284a8957cb3095f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c575e286658568e4c36dd4a9dd741319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683c0710372475456f403968f3fd9da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea111ee6caee97a5d791ffd1fb28f55321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d772213c19c06d821e0e92e28a7dcb7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f400801eba3606dbe46c47f367477b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a73414a0e71a02d75588868abd7fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1c532ce0e052158e189f60aae03fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff28fa399b1ee4713caf9c685c193a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564abb540a94f300b146055d4824d04327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799d94f6280145445900e468ba7d6cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9427dfcc7299af3235ac555b297a3eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db6f10729218b04592ce5b72441a27330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab271a4d7c5fa5206765b55787b7ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b82e3ae6c047e75a3c3531334c8eab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f0a9e4e68a016368c7afaab4e872b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80afd3b03c18eb048f8fa6e4323b73334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb07894bc7ce9b6b92377d90ff0732c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abdcb5653e0685525d0bd9a262f2a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc456eaf61fb8bec4c2172f21b897d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4a5ba356b430519cbbf47af087ce4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82890bd01535b690ce3f9b5027c413d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b949c069eef6b8c1d3bd698784804340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09987b90ea030516f706c84000caba5a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785eedd012ed44c8b77b8f4a7b284e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb80a9babce48000a144d468872757343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5798fa3cba6fbae9a70bdd275bb0a9d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b3137ee7be8ce57a468df7e8afecb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896cc8640f5c0aba4517ca86476a335346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ba1ee5b851939d12baf3c401c51f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a4c925de497661341eb35fa8be0d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e76480afe1a66c489fc37b5c1fb6d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2b22a6f5291d2f4c62952e814db89350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0db547e5e8eaed801c04bfc12eac3a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409f136c614b811b084eb25d6647af8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b8fa7f2cd4808e58153e4a11d0fd1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4773281afe71b16d7c07ce7d7231677354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8441ee128af0608bf6c81bcc6508be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59cfb132bf4ffc979bbd91fddc1570356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3482f1a15c948d57e69ff9133521a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2101c0a6ba6c155b9f0bf4b1861092e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd12cdc8ee839aaa50fc67f7d9275c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff14291953de1fc6b3c199754784d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140215d8b627b8ed61c885ac6529aef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8caee622d3af8c1b40457f52d32b0e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010282c839b74e869932bef6ffb3fa82363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5eca8ae929b6fb7be07d58aa17b793364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ac074dbbc3a2ebb03133ed160cfe6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4891de9586303254c15de34981f6ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346a28d0cb1b4a46fc3ca32c32ebd5d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2b7f6d8efa3308844e61cbae7388f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4233a2fa22749b236e7d3c9921d0f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1106a4da525bb3f557b6e5c228868370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf33a6297889c73cffaf83314d0cb5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83813a31f53bf9ae56ec92bffd4bd30372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a20a4fdd3a39898898435a1b0b1de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cb3a3f5d479953cbb81761288d38e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32779ab183f9a40f94d9fccd8856c60b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d7cc3e7b623d508db21deab5256a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a711504aebb3359543c4f7dfffc7ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6591ed98925a679d6698612a340569378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d5cbb21ad9a2f94f2083251d69d05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95952de33079e4051447ac36cf8117380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d632f710ff8f39d2980f3f66211d9d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f000c92af8d3ba8a3df9d8699b7d91382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342ed880b9ff6a25e304dc6ffc88db7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e5a8180d12ff69c713b9c88cd02b8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529166d34782a31eccdba1c23461f769385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98483fb4a624540a6138e4555937709d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e290170ad509f229fac1d3f909d22387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9baa19ce868ff184734e1579ada858388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46117aea5f1dfda252b379b9cd193f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91ae1d1e9f0b266dcb1d22321bf17a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6165421d6b993f101b3adc933e114391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece5b6a81054e8a6339b4ce75e19fba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c17453b6d88532716df96558b6a41393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae222e54062d0c69a16c4ef281d6d4ba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e82d9744ee2dfa9879c7aca7859a55395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2009b202750e913b865be9366fa2c8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde03c182d2afe67d393dd75f21c10e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0716e52c1a29cf464dd2b818cf0b80398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5372447d4ffdfe35edcea855828352399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f036fe1ceff32636cec47cf6239d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125554346b44fd3351a68374a6a5e32401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbbc7e50b3b68b7ec8fc1f9bd97e45402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b8c909c133ce372b3239b475b88d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6d9203045624cfb3a296ab927f968404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae4122b1df4aada7382c0c5ce61d29405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5cfecde7e51bde740ba5d15121031406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae02a5970d6569f3133e374356320c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb59dedcd12529a164c506ee271fdf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e7a1f9ee01b1d5ea808385e770420409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e445dcabed96e24a9a75361fa0dc6d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a976bc579557067ba0a7f5d8562db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad32ae925336c2a25adb1eb49f0f32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafdfb5d4df599de567771a808c0cef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08021d5461a89697fd55c6be8daee6f6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858a3d73c608526e6838eb36d411960415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7208e85fb32e5262a60c2ebfb853a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa28a6c225c3902d3820893f544a0fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd6cb352e9214f020e306d105acfd9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31047adbdc7208d86f280208a190c0c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be9770b5bab2376ce2f1b8d40ca386420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d7ac9510aecc9422dcbfe0e1e59a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a720069ae5a98a5e0fd1238f6bf5f93422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a874c6ba264e00c4d0f7351035b8741423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6bc67d8c288f2c7550c34e744f873424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24210b0ddcb415a0bd661b8d71a654425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d0d2612f4ce02ddab593a4648afc3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d818ec818aa5841c81fc111f321be2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b4c7348a26c120aa0553c80e48ab3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61035dbd3233fea00544f8a1a4f147ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d3b744025af09d98570d5e0cefb3d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5915b4a53a87362a8b9748d772e915b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ebbb5a5023bcb5313124f566fa44d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10d4f7599185c198b0b6c90d84071d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261d265f521ed625d2e12b71dbba48b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239390e2ab8349cf224bc7fdbe2da5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34579c9f308d068e566d34295bdb26ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18ab0e99886b41421ce9b6110d3f70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbb9b193b506f86008c4980e06815d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01418fe31272e3f675ab06422bd6b8bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd5db18eaf7b8f1dc8d8b3bb608068440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e72288efb33e494e37d54d6b175fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444eddab127ddf353c1d653cf2ef086c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b07c246e6b4f3776305e35a83019ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece230c7338ca82ff30155de426a182444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffbbe12d16b415b05d7537a72d105b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44490704e68e6b9344566a0a6956dfb6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11559b798736319d12c41d673ea56d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f57225f03a7afb564b4835c7cd14c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9c5617a0f575505cdc146d307ddee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533deb55b862caf2b45b88dfbba8124f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f1175b2213e095f94c6a190bc7ecb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009136c46b9376921dc72eca47931af3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5481b4b617a39bd428adf60b67a3e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53d61645957932d2e8a9effd892aaf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163997af9c0fd27c4039b826657d6498455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2679d665b5d4214e8eb1c92ff8d5b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fec2bd6db6749aba2b2c3bc2c7901457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f943a5fe6adbde30fe88fd99b2af36458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329bd5567496323d1a9a607a22c49f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a4254ce32a74fdd9eb06332c8d602460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fc44b4a079f06cf826fb85869a7a5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b0bb1bc13e2c14a80609a2cbfdbc5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ba74e561edca7636225fcb0acefad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b3fb16237b18e3f542982b2ff2b82464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b12d34950b4de58c14c87f3fbe3367465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607813ca073fb2179cfc07c04d4225b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bafd3ef756af845ac069792543140e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df2b9a99979481a3f0323739742dae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d95570bd3806aeff75a57ee3d6b09469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58226cc8bcd6f91fc065e8adbd2baac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb9168eaede84a5e6ae01b45ac59bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a04df8c16ea757f68112e2172e63b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c53d0b82c198fb0bb0b2368270519473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ca4bfa2528d49ead4a1ee7a0097e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4e68ce41030c59e73eccabee71659475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb911492ec5d347de7844a5a5c3714476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155d4fd72fdf0accd5add1373fb90b6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e40c7e35b236cc0b89b853b1cbd2b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3c0b843c46c684f1fbbe99cc43685479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7100fbec27b42d2564f35a633069b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b52c1705baa64b35cf9b3cb2074791481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387778fb480c777b4082c71ab497bba3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cf230e6f1d133209add2860f59a99483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e052b4d06b60a9f0e85503afd39402484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd28f0caccde827beb4461359772bf8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe74c3034732c9d2715b4df43d5e22486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdbcef9499dd924d8e205b922f55ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5102ba353caf893261d2c72582607e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d845e8dca4543eaaa0513a319b397a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d88c53ded4a7c5a979cfbc3f6e316a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdedddcfb499a4ad082bca7cca184b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545982e91d56cffab117ec0f7261c78492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a385512c50f4eda8e3ee0bbea0d8f39493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf648c0c018821609e48897476ddfe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0775805f0e43450dd91ce10e602dfe5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f377d488a03aeaf1529afb03215e70496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14e27f6f46a055327f2b38b153cc31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca67be58e39d0378c60910827e5ba3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1d53a57e230a0bbcb914278215283499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50411080f3a87428e24a17599f48753a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c897c78079928d26147dd0db71b4ef1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddff87b1920112ce8f70f858e732f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64bb310be9720d924ee54d71edc717503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb27024bfa5e80ca3215eb4bd52538504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde90e103cc31d0be4a66f0cc8093dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca838061b4b8e121436b4e749455d4f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9052ea87f8442bb4bea1b90754a10be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251c27bd33c88396c4e70c23a3844c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139855fd95581b7426fb9d992ca7073509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc96b749e97adb3123e1054ce2ee29510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd28249e5298eb13b9fbb86de31bfe8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd12f725cb740f58b94ce15c8dfc02512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54314cec44d2a3f37ad0d20015ab3c1b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8b721b9df4a261cbdfcb85b55566e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c189e1685548834c345ae3d7e812b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea60407eb9774a381155d7e9b1c5f27516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5314144fc63f0a628e30ece69f28fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed048842ee1efcd53c33e0b830cec6d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c27ec4a7059d7d128a992534d07e3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce604e00ec95c5f01acb0a12fb829c96520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3ae0947702d59d9d3f34fa25cdfca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ebe2bed669b8adf0441795eef6ad0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1543a4a7ca481c91286f6ebb247ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed978e41e4b2fbf9e45c4d6eebab45a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426be4171808ee6e536468ad4c44ce5f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfec21d650558af45cb8016f8e4bbb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc046a82a9d582e92165d4f16f5e518f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79f65855daac86a128d6ab966ca31a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49498bdbbbbc6ac0ba1d730bb5045a40529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99535455a1d0bc915375c7b91daf78530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df947b6ea0b74c0674d8c7678999ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b0dcb36336767c4fbd8534ee6b02b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735bfeb0d9b88bcd4c01fc1edf89c8e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc2632cf49559419e178802e705c0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e6a4aafeab1a9c02d4f58dcca1333535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24049474e46a304439b443838ed5f0c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbb7575dff1238b2e643281cf16121537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec87024f9ad913713654f9a82504bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036d6e812e6a23bbb35511322b77541539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908c83dfd4c958e581aa6c46acf2442540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b503e85b6fc305c4f42ac354750c6a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43051bece7d10430ae20e0a4d906aa8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0700196b30c31eb2f58d898a4c0fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88b632e6243b83ab0ac07b257d4598544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cd70d392c3fa51135c2bd592df685545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c97930a507307eb2a74223bdd66a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd56ba0790e9a9b93e6a93071d7650547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547c17c948273b2e286e8273b76c017548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eab8551667e6ea85d8a71c300ceac3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee911b52a16dc2c281dc4966e8d6d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df48f544ab1593e24cba3e4088fd1ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9132a5b2a9af31d10250d3b4f914230552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c82dae7623d7a87f6b8ea704c52049553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208eff12513d09a128fe6491e008c7a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f2fae6cb6be7d81f3f8a4f57bbd99555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9711872060131b9895c31ef649f9d74556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790845c64588a8149a017958b2d6348557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa83693eef2557144984ee105ba0cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba73852ff6ae1d7db7bc2196ee32781559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ef4bffa7f4b701c14a38e6ebcdd0d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bf51afb8cbe3515bf290435997e71561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c407d240d9866b5f6354eef594c0ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827881a177aefee04e6ee98de167dfc7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f7bd464d7e390b831e802e6bc1d3e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2f3e00eb9badfd63d5ab9de37adae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d61a0e0cb97296289df8a1f9b35002566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcb2f153a27482a899b75d158fe0b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994366eab9372acc01a577b809df9193568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09211c593c8302f2a1275643b0dae1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e387a45b8016ddeaab02c4162624f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747cadb4fffcb8e059542e8ddf4503c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804507f7016eb7331b473606968e589572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9390f611dbbef039ca7d3d708f392a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b05ccee2c968653a0e543ab1dd8178574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a879c0858de8a803c8672e62a802b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f449d74d36a37e8a651f0a896d069e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f829b7fe93e5df089efcb098dc694b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475257b61521f414407f91e38c3ec6f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e29f5c1144e9ad4bec6f04d88e6c8d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7f6e6edbe231befd008dd5f6bc332580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea859dac6abdcf02c80eda2f1faef97581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65220109b6e394ef3f724c9a5837bbf8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a62b3def42e924a42df6e40c05ae87583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df888022fbfe6468c421e5ec7b34ff6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553ab7f7beea2133db57d74201e9019585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aace868f802edff323dea53bd45fc6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64273c6b52dcb8be11d6d8c0d79613587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123b1d8fad0a4a5e3437ccd436ac284588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867ae84c5668d6147738e9267db7cb6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756a583c5cee4d9602674e015e4b66a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8523a5132953835d2cbcd90052d85e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2148e77afa168dff82fa9f030ca4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091f71aeb592d4810a9d64e2ace4e6e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917d619457cbc6c7e3a23943575bf46594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703db3f899d14888877ee0f534c03b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b850cdd5ecc110f449373874af8651e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65130abca66e10fc0f221ab23628a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f883f6c993c7d244fbc11ab6ee2f87598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda51bc9678685404f8b8a51bc01a651599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020e53ee0dce98ad6222af659e517dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11b9e3eb9f653ac3b61db229acdbbd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005a0544970bde56574f23d8b7c9db2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809cd34627cf595512088a52818adb4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aed9d40475aa11842fdca988c7b015604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc146927fabe2cd0b76e7ba2829a7efa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cfe963c57a4e6ada5d354b07cc749606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5e1e9da473443ff101a9fb1f1eb00607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151f11dd41fc0ad3a203070b79670c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb06cfbc81bf6041790acba7dda6db6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3532d95865951df2d980d2ad585fd9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768616f19d09f6ad8110295f6e6bf40f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472619fa1b3b4bb39e77da03d445915612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec284b46d796c05acbc21c90c1ea05c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e1510b72459593b04f36468b25e6c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27691036b84fd66465e5d945e7af1e24615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6851e087360ba3eec0fd18603e5bfb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4d12368718c82637144431cc9a28d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129780b50bb0c219a380746cb140fe04618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d686b9efaff8f963ab1a3605854af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02459f6c345e8f614f178ef942840078620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef533b15fa0e898ea6d4587fff7a3c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a20c205f66e0a80b58faf5e1ad5ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1765fad43e9b87e86f3cc623465ddeb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355c0219ba5d0eeba84dfbf25f6254f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2648b4ab52073660b3bbde84eb6948625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22401451e436a4b3a7bc679122558e36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fa9fcd9ec768d874a3e2ee93f4aa3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05478fdee5d5cad5f9f1444048148049628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570bedb57ece80bb5fd6f641718d48d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ee362f127c69cc6b4257b6fa490b1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b35a1d5477ac04b059922018a7dcf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cea37c6b39c9e93ccd3dce6ddf5e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b215bbc72a29c967791cbc11b8a74f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43db0721509e2a724f228333f9ce770634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79febbda416d0c1dedf8242ec7145b77635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691f72177354767423de256d0c76a23636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ae156d21c0a3c7d3263d1c801bf12637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a950110f0166f3218e6a78f75194e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af1f96f5ab292860c019f97421ba97639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b12949a9b47412d754183983cc13d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca3b025e57d944a18ccfd9072771bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87d733aa5e0354aeb9dfa927249231642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e96d8d78fa34c21b26cebe9a393465643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7d550e06d8d15a5f5afa3eb102eb8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72934e1b185809da24150dbbb7b38c27645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f78852c41deba93ab24902c47b1663646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ce542e558e8e854621b75d7df167b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bea45dc2f4368060469f2298776bd8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f214ceeab43ea98a42e788de0bd0b22649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084555cc3976c9a7b179f09c2be13020650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f2cb022aec8da413c43da180435ad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a83a7d0fb5fc53d49a50a5a002be6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ee17584950c380d3f96590fb20e82653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070ec0d55d4c5a7150584cca51c0a00654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5f02d626eb293d0e019a435361695655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45adc3d4828b0c0bf8810ff10cda8b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae95775a6cb332659ede588eae7c4a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78ba8a426d760a6adb822546a4240f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4560162e161cf3b1000ef3377d7457659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fcb66d5d722867af500d56daec2c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67667add91794420edc29ef5233621f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91044726ee0a802a1b0f33ac7022dcf0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6283131e8c7b921c19210d49690d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422c67d4855ab94f0a16e31fd4828e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a42f0aeb24e09bcb29e360a5203ee1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a36d70655f7aabd8e564b5cd70c01666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915df2784825843c2ab78d1c9b15550667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92e18f98abfad433b661b3916c82b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e76fe9c542165800c2f706cd6669d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555f82884294ddfb48d68b3c0db13ea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6bfae1270298469700bddba0e1e31671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c77c593b5b11edfc4754fbf650781672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75397d51e09fded82e86c23c30b773673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454b28dab9c6818b9d3a54ab10b644a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fe3a9218c1a1ffbec9003aecd6635675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e80349a6e8e80befd39f7d3aeb9c9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10124180e1cf0f1679b3d7940b19818f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd893fe04e7549e2197d605ae48a4dc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49543058152abf212d439cfc62df101679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07631b1d633dd8177ea446138350970b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bebefc490278f83c63e73f02601851681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63038adc3b3660e198280ec504cde3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f413a2fce6b305b42eaa34b86c2a36683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81702503e853c251d38d22ff3c929db4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e64962f952d885df49c8b55548e0c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667f08426b9d68ba4dd5eeb1f70bfd5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f6e370dbae2e8ad5893d32122c800687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0caebfcbdeeb7a92e6b15032057e8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04152605ee5cf105a885f8936bedb6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3401acd59274ddade4a5567db53f0e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985dcb7108ed9a3dda12cf91fd0fbb31691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6acae1a25703880f504f5607ee8806692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b78b58ac48586a43a44ecf577b75b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2fb628a2711c6dfd9f1b882d026ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d956b1c9e6a5d46bb3ed60d5d453895695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a17e2ad8728eb9e68b25341d15e5f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bcb647ddeabc6c7b316dc47a8037e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d31a210ad4aab0e1fcedf47903c0e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3653e5b3eef84e55ff182bafd574c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b17be8400ab15e6cf8208d9548abf7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957672dee7bc7bcdd8d7d24218930208701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c9fa6b18650a7e0089a7f2bc88806702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c02952a250fa8e95ad4d7990578224703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1b2a371845f4c202341fb637c688f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4811fc119a4f248935fd3bc949da3b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b742fbae5df641d4af608d720922c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159bad2d15b020b744061f8396c7272707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61648739750b4af707ee171d0f08b1e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189128ae4c646d1b00173f4ba403c26a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38e89c5f09405fc88aada1d239ef95710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689876de1bed528a720751188bdf807d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c81cda50bf9da1350142160134cb2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a73f407a937e6c692b7c9b5f07989f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cd56374f89a4b5140b0212566c6ab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d84bbb0fe8a254d7a7b1c9b8e8dbc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4360dbe93edc0b3628fb0d3b3161e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef98fe81559e2366a10ee9437e00fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bab806f7ec27739464aa3cb80a1f0e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007deb69ab34abd574b3967da987fe8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ff43da78292e3dfe18f8fff1b1878720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59213e6548de3fac9937dac4e441a4ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1c7e4d744cd723207ebbacf9bcf1b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a678ce89e629e7e723b29d918ca721723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb722f8ce2bc1233e01bdf4c9c70ad11724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5101187125278bc18958f18d9887993725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876cab6a652078f85d2bbbf5f7b21e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914583cd10378d360cbd99f95d12504f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07012ef3a61723a84d3e60f9c575df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8340dfedd23d883ff243433b512fb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ea80bb1c5a16d5eb9f0b499f55b7b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0d3066a7cc25556ca3046ffe0d4de731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e34590daec7ec8ecceeb3ebbf2e9f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc5231d8909777ce40fa49a6f4d011733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ef1f06a74b323a76f84affb8dc9a3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a346bdb91403ca5f6efde7b4aeeff8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd1b381fd3ee8cbe4cf426f9dd95d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81515d5e80261cc6480b984a845a9a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734571da4b0dc78125d95d7cff0af1d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435f5644ff1046b8c9bef32140805d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6d51d71de0cbab715eb6941242a51740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885375628b6481fdd61f8d4d191d219741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48066be19ce663bea4408e73dfcfa7f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b23a6e8c52b608272cbeaf23d32a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765fa93628008b5726f848765f34e23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87959ebd5f6c39e790882043733463745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37013e234641c0403440fdaabbc66d02746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8ac162912e0b87cdda7c307cb9f45747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d6575aaefd5c225d7534d750a6afa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94665f81b8f3dd5aa86ed7be7de44afc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f646d9761cb0a7629700aa9e6dff85750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d7553e2d121e1f70cd02989a4705a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc95d9aad8c80fa7bfa6b17d3a3148752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e872ea85ca752e1f75e8078e2a59f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82c612414de6ad3f2b204ee5bf9c4c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddef58d797f966a820b68270714b74755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045764e3e1e82e1b8a23f516d41e10c0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ea2e96214f4eace55223e3b2f9071757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff92ce0f5670306a4cd3f2656c5bff1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dda2fb194c38ab72798dcf9208693759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253402aca0089b77daf822fe5a0cd511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee456d305d745fcf7216895c5938002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e36fad11565a5bfb5c60067a78a8d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ed5e3456480f8b944ad3757679d034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff52b1a0c6c212b976223be8f8935f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad553a473302991a8eabf261ab8c3cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5e394ac432a5ca4f634cded808e147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9877ee8fab007be0769b5776d6a47188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40c894262e29cb534308e673e5dcb59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a5ad28e4a19287e17650729fdb2e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad72f74b5748544ac86f05355d1a3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776a337d5cb683b166bcca2a6891b3e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c15f6374f32a64d8dcd99eccac3c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c030eb7fbb530ac42dc7706dfcfb9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff71b0abd4e03aab65499a7186300db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534f0083d9a7bfb3e8f5806465d486116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5ead6a07f8f398c84a8bcf52b93e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960f966ab767bad962a4fc21fe076bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9369aa1be39c5791d4577f94c0092f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414ae1a87218ab0a76718610b0776d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bdd4aea820246494f19c23b13316721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f45fa6e5e4219fde88945a3bddb4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed2dfe795309433e8ce9dc7564e18323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0f2eeb8c1cd1fa698968fa4e266f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50b27104eea8edcdd08cf53b6e7eff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef119af0c87dc375b69fcf56b3775226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8be89776a7ac15376c61f6a046b14b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4202e64e824a115cad91eb39e630f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dfe47a24d87b09dd6663f575f71e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef68c57311617699f1902f3b9f30f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8e7f1f2c84ab1b5314fe7f35a2e5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580179b2adcb0089eea10fce10be2c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dbf726a4bb1bf8f47c732f4b53bbc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658291f1977ff87296b1363962ee5e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb971a770d1eed0e79bbee8663d3f2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012db47f3432ddbb67d805c41a249cb436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41efdfe3bdd3e115a2d6cac508a98f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904e2b81d54903aec227797319913b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7056ed589a3bd0f2867fba8dd9f1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240ad286b892e85caa78ee8c4bc346740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248405f9c1c2c7ffd5704108713418541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c427ff6448f848a1f011ec2b734b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47e7967e0dd2d0369ac29e00bebb5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae37b874f582485a76db1f7b728fc944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6b9dc06d17f064eb8c666d801d7db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbce9f9eb251c79a41a29100f3d1cd046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b232b7d25d8c8ae43e4733ba32fb50147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd366d0dd64bff7acce1f2df8d3c8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6f46e5e3bcf2523c05510a68d36dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d758d4891fabaf621f6978d336ec5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cc12decd65e058ca76b3a19164fae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd625835dfde5ce053392af9bf409be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf41e08a729376b169642efde3a51b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513adbcd5c3bc13b14db1e69040e8f5354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50350efdf9c8de35e569cf3d1c3ad89255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7c084a7aa6a09755b59bebac264df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f26a0ae3a149c2cdf3d2814b818ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe02ce2656f77aef3526f18eb1836a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f41d1f68696d343a9067988a13d8e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c71ffe91ee3185d9eb0c065ce216b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146f42b9a2265dde7bf3b724aec7b8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c59f986a846f12800f7dd9eb3c40662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42431a42113993faef8abecefe0ba2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78aae751e7d4f53ec97a4341ecd990d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5668b380999afb29f343eab36961365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5da9f0df157fd77db66e52646b0d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fae8af03526f8c12c676bb0f537ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58724d9ce982cfee84d64cfb4fd4deb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6246c5d4eb2674ba218e4e9f911e53d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3092769ecbc72791c26068a0fbbd6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b0e3eb16e4e4db07bd000f947cccc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc27eb483514ad1f2af8b4bdb6ff01272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bff494b3c0189b52f8bb521c5d73c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb90f35b609ab591639d7ad69bb048974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f05e1cdd0fb4bc24089c483a69e34075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19ffabbf4040d2d86181dbe7c3091a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394b2c5cfac89888535aa188eb4dd0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb30b353bca102022bc97e581d6fe7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16b7146cc6bf47efb3a4bf49a6b82679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d2df75238c6940312be5f95624ffb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617524f921a3334e2b7b76896c83c1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361eb66d55a5aa705b3546dbad9e49682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdf9c1f308768feb219e98c4b6a09583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048cc90e00429003ee5d0a15859155784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5ec1603b2a74cbb52009a0ebfeb2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc290c8161c06958e0f8441035d24b2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80426c99df24bb776bf3ce35ec38b72987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001975b46a11eff4672fcf7cedc2073188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce476831fb63662e2f2d2cc93ec47d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ede21c1cccd96832da093cc4eb3c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1564a34a16f04a421ff7ed2de530991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9856eb1bc7e767bbcce990789088e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17f60488a9df28787a0fab0467c2d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849b69cbfe8d64bcac923eab367a2bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0279c167aed6a5b05ca324ebd685af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0487a491c3629d3da018c27bf92c4e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e400f036658ce71b8fc9bd405c5d89897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e348e14a56480cb6af27cb52b43a6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e67faaa673843326aa366ec786d68399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064afe6e557e891449a331c13bd47c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e3f90a90d800757f0b89e28f4b0bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db2dcac4122fa65171ea302850fce8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea9424487397d1fe0e5f8740bb07c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bb17ebae05cbdfbe32f1df57aad5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2c51bc0416ef9cdbd0d7d0bb6e536105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f42fccc5e10551dc5a4fe6c2db03ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefedcf0c06f1ae9dc4c61aec4fb61f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8045ad1c8d13e25ef3bd1ba8ce6a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b305cc2922b86e65743b26005f670109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b7f57314ff3db055c4fda7350a49d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee14b3db6e09ae13ea8304f021c928d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945addba9d8569fa5e1711b8d7dc1814112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621068f67fc58ab0fcbf95e832dd7771113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df722e81155e6ebd7606731ab969fadb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7943dcee43d74ac3b4b734c2c41b7dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c745b562613d86c5fed9112a6c4c1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfe09cb8e86e6f04300a062d0eff24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73256d39ddbafd402ad2665b91b0176118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d9b5808b7eb16248d74f63182fe38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1cebdb046c52372b61672a7837169120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4f8ec21b5c360bf726ae483783c4a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4721f70a2118fc48d85effd41bd1f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624979aa344e09e75f8f39b4d83700de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f927d736bbb45ab176bb602669f4b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738810c218ddb4da1fedf99be669d635125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff02d897b1489c14a53513a13b1ff3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c164f7f9ef7b707f9ee27fe6e57c49f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5b77f78ddc3ea3f6d94b281241096128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c792e419e942bb386ceff7f3e6a9a72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99a81d52a71baecc39fdf4b85ac064130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805094d44324a56087c81add645fdab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9c9e9d239a68dbf9820e04c511b85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b7361c29e50318840eda1723bfbe2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816dceff3b9678f73ee788e4a053274134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c660379eba460eea52389c8afc33ea5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bda3ad7053f75a4318c83b164869d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50e5b7c569177614e2e61fd1b78de5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37140c2f23d2fde6e111cb034adfb68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad6992a2c54928d0dacff5c42fe884139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c402e561e6076b7124aa54b7ff6e4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc259e8ee6078c3c245a49d6e27c06f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b56f9f1caed3455821d3e7d7bb134e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1a366b0932a888ac33c7016c4c2be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c53ec07c000a47cf81cac2836a1fcb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591f78a6932c99cabbc53b70e98d656145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0766ce3fd15527d40f1f936e41655146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ceeddd4f95f3dd8d86ce3f0ce36a5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adbe1ba268f6188bd0600170f65cf5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43b70c4eb23b2761d965ea4551e071149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6d5c189ab813b9bcd8714b94553b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50410cb85e877d19cc8b52ceec84a75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93cf3ad2e5dc880ac0cc94c0985a37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2b98e7958a6c13d38b6b7074e05ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2d1af3dbf29725e671f9e9eedc3ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be26cac4e530fdd71b851084ad547b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11da8ff9137049b64d9353ad056362156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fe1c636d66b8752e9416c566dccda157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda7febdf556913b56b721f94cd6571158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2776f8ab6e8461cca2b329a7b0ae6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636407e8a8a4f8abf5a5f1d64995b7f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51e309009bdaad56c2999489d65432161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ed150f3ae67bf9e9ab77c423b9fe9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03faa9cebb19e04f9cb1871f2ad82e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482847d48535733ea0d9656b304716ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f002d5bbfed8fe8bb35e3ab7a326ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01841d494a877525bf8f62a5e6f97706166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4e3173f25f32d3e576ff42b48d6fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec29e5136be943d0614d9c4d4278013168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf5588831e73716a3ce32ece09d5c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c876ff89deea5d09aa7cc4dd0574a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af860db4314cd9a3be84e3a7167f7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2bc2a522af8d0a332946b34928895172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60be3530375b6df135ff2b91215b76173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179c1cd9b02a2e51ed8f6912f69e1d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d64cc2da8d77f7b6847cfde91796f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490681158829901b4631852e5dd9280176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342943f9d2b756eeefc70237045d3fd1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c359c17f4744df7a6aa85fb854542a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82b0bf42603cb5f9797b012bd3019a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a09c4a9a2364e21adbbd90f68b4a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290502ca342eb3bc466ff1eba0abf6d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde2a7e58d98a47785ec96756c6a946182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd365849f873d9fa52a9579cd4a45c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885290641722d35c99f4d9d2a4cb440184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d072e999f829af71ac173a74d7e6a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cc9dcc705512a788b88d3faca5ac2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcb08b0d699ae3c5b3a482c96de040187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098562ce9d763854aed2b3ba8c054cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf67054d130b3906544662d1ec01f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5964ae106dc621fa7a78ff1edd4a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a5c4adcc24e61eaefbe5e62ee9066191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4eb5a5edf47216b5117e6a69f8609192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab71b2ff6b7dba22e002b6b09c0dbd7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd350ea6d1fa9723710679d8ce9f64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309d2e96a6addac02944d150c7e1b1c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea06a4b02d2c95cbc0925eef5dd6ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ca16d58b68a340db9c5ada6b1c641197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99682d9d96f6dc2641ae38310947fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b61c618b57769338941e1c8e17091c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b7abc4635884e15eaf31075539824200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5996f09fc29294bf3354aacfa68ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f68c55d2fb27fe1c83a169d713588e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6ac826f1ff9e88ad801f5cf0c918c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fb91d03f6021fc3ed2adc635d71d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c000c518dbe645107c57e9943621a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55250377f6e171a264690449512270d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa853a24bdba4cfb8c4a3c63d3df503e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e446a7481731eb676e4bbb5f50853208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d6a52e9b06d19f0a5fae94c7725ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f5273759271d4142854e54dbd3061210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f041a044db816743db219cae88c2808211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3349e09f51fde8f9baf1112a0bb58212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56947133f852c3ad315fb0ea521a9b32213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074c82827a24ce234c113c5886bb3c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2e47ff81d9f02a2260326a589754b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa677f8588a2371ed5a1a11dbb1ca742216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e8961d539a07654f090150d5f8b02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35de07eb095aff4b29d0eed9b1b7d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb0e4f44efa660893475483287280d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaedc09b50eee9e5796aa96506dde0d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac646a13c2eab89c6bdaae531b522b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b95b998a4f8b47f54a69bc2be7bd7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696130d314362d1adc78654f8605701b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e278e02d672d19e56fc3ec1e2624ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621e121ef936c34a61372bfc3c32dfc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839d8fafc33af55966797079bbc97a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a815bbe6d5ef79e4a59fbb452f4765227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127085932ff0649a6040b6e45a48683228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38596a59a147009c6db93964ab7422b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d351c13307a27208762abd9bbf40f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa921e20f7fae6b1513fcee9ae5a87231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b976e7e476d5dbeeb7c84f3c469f0e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84957612b7478e5e214c4cf0d1361d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e2c642fd89a35211e0c2326bc2b71234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb135a7f101e3f1fad2d165ea2da02235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52492cb1ba8cce8f86a50818f0e66dfa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162b02c98ede585d004eed160e68dc7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea6ff6afff286629a2ea1c0f93fc19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03cccfa750641655f2905e6b76f052239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e4e391f3b4dd856db2b22bb810df8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa72e384648021165854e28b1398a36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82386586fc08c58411881ca408911f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fcdd8707357ef01262593fe39c603243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6469b08feae8a0fcfecfcc2652222244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da061098c196f62f937936ae1ecd5d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffeb901d3f8dc133a6a3cf443e15773246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64e13f1be5e1c2601e0e198ba198c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d405eef9317611b23be5cb0b8400d28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e89f6fdd88a0ab394c34878a84ed1d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc513adecdfbe449a5a0329492a0c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2537097f421f42d5c51cc9582b160251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb64359cee65ecfb988819ad13c1661252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa46649cb091928b093675708e2f33c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe6d1459550c379189a185af7c71b8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254949165447515085e623064d2ab3c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e8ae3f61a9c19b139704af0483eb5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575827108fb043f4f66244d6411c7d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c66c456c5393354acc0ff362874c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff3354f95fa9af2a86dc1514610e02259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41d0035d6e15999a30ff08f0e85ae7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71721cc7431f0b503a48afd7e461524b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa5f4986f37de255203b952bf6f987262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18f930e41d4feed11a09d928c7b5a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f560535530427d60be191d457253f46264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36293c1ac1c1213ce1c69c3fa341ec17265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c794c752222e5c7715444a63b7478266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ee686a73e0d76aa9a308629824cf4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6c746495c896e8663b70884733c94268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73126bf6fda28bd0ece7cb51b8fb85269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f02c06fbb36efd2706c83161819c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8ea56fd6bfd81460429f2adf8a47f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981c979ec690cd3ebce0b38d9b78f47272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd4f9ae8005ece047da6a17e802a00273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa501fd685b7795ba7362e36faca54ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba293fd563e07def8dade2301694375f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d83abf051501019c0a072244c49ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d2ae26cc2f0020a84abe6f6f9e073277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42ed4d085392a70f9b4fc71c9a93e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850d20f21034305c503cd87e7eea976279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeefca8c06f34f28ad5e50356ba3253280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328ce6b97527171621d1248ecc25da5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000147cfd15defbac29daff114c32e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936c21b702d17880cc53931be90dd17283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25015d0df6cda6b695caa40312cffe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac0c2070f1cb03dfeb4c3221244c4d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248aa3fb463289322a89a197659d0ea4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c662649a048aea974632f03992a74287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab21d5bf1a46de3497a5eca7af7bc88288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4cd81e6fdd65a57590b4f2d90e70a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c916cd0345082caf7883e281f6612290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23c774c060fd6104ac2fa35eb48023291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0c4cee9548d5f63a89315c24fe61c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebbad2012c3b15e8d7e57d367e579c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ce57803cf87800380a593d67b2119294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5adc5443114cbd043ee32c6bbeb4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d99956bf6ed679d50a7cc9db2d192b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da2d862a4b19fdd3c6e6cce32f0764297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2512c582ddec6078998b7240da647d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018ac62fa1ee402f48ee0eea6c90fdf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625864a9e29f9f90b97b3bed28af1941300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016868c8b3d515178a500816276db58301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493b08170d108adc706e7df5c70841e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9e1c825cee12de41ee31121016729303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450fd70604ddafce66b2b4471b5019f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d634672a6ebddee1a36efb93a25b9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cecf22cc6aec2fbe5caaaf5e1cd2d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cd6e459c8c6f7f16ac16495258668307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8c090e068f1474e192a9986963031308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e53668a7a86c20a0007497f813aae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abc169f25534c7a655c1d850a4480c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d21e76073898c96b9cba28a018b68c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e619fc28c8cfbdae8d35fd29f127e87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7262ac87e1d54ee2ab4bfd651b6a10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f0b9c16394abb55c36fb6fe3e04af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11d974f2cb02434dc1b7eb4c7f0565315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdc990979e91c5e91ce4f561a89027316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff94a64c4ebefd59041fe12c6d858a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02754696f2d86d98ff6b45fd089fa12f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f86009e4b0b2bf16a5deddaf7a702319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70e55e881b7a92abe3f3baf45cf479320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253110fb3d96a34af4f9ef2d89dd69b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31beaf39078aa5d4896db1943e328666322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00b6073c72e82daecca70e1df7e47c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01146a71cda74584c22eb389f3c9da0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177ba78248a87ef8ed872c602a2c49e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8c002e3e2a358405c07187d5fb489326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7267dfed7e3b08c109d4ae22e255e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa8b2c1a784668c120cac2d686fbb4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2842f540b1bf7a92f8d29f7df4c607329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efc026ab09bff3a1a64ef3480422fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b3d2813eab9ade7436459e7d923f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd951e7c962e3bf94ab4ae5bf3fb2f0d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c5f61bca5d6d9d893d9133960e125333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac2eb4a99ed37a51ca72e48c9b94b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65a862dfaa4d8655d5267cabdfeca9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9fc4b22986927f17d5d8f132d7cbc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb436fc7e02e192f9de3520f0b1e31f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df328689d7f34205b367f948a2cf5099338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0ce6e99449d120a506ee53882c353339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28358fdfb56a1fce739208c139698ad9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57979ae19c778ac38efde1fdecd1ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97680cd53b1d8f3191dbdd18c30cf0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417c499017f3ff938d8e6f0c2230da2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f443ea9e1fb5a653a20232a4a49e2a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad098363178e89b5e9e37cbb8dce6b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44252cd56c78d0e96370e2d31f8ba428346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da6ffe84bbe0d971abc6faf2ebd0cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbb2121e6cbd3921f19a1260f846bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa843116857040b14fb90ed8966711349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b91f118d8de00e5c6fe52247b4f6b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3aa79467238b275d0d7915bf8b3e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a856ab152b5c5f0f8b23444d1f9bb9d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f229a8ab4af7a944cdacce21d1be48e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779cfeb8e5d64f150724d70903d0649354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481352cd2440b9b4020cf89195d6f91355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dce6f0d9b720678553304367af7f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab59dc0fcfdd4671bcb39fdfa76cfac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08b1db94ae1bf6bde4379730bf9c0a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c018c38677a1676acbd67d83eaf0d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568c5249a629fe62547b79f2ab54860360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d828047c141b8b82859d618220e8ece361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c480e405800cfb8d3564cc014f2ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af231017c2914aeb7b6dfe5297525e77363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedde07b3c370ea8f2c446e197595ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72d7304eec7b3c70ecaf59676990c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e077c289af132158c848146ad8ac4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c085051fb294e78eeffff4139d1f38367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7aa2a0da30cecb2ef2c16dbb3568f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b4803af7661169b981f9bcdfe3e33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16657c17c284beff98cf149ec139850a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c660cc2c8bd6e1a86cf3d38c2ce543371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af07a13ab4120f92222a00a234c0bad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1a402fc7530e60aad1b9a3918d350373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e344363277671555b2496ea07f8505e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9fde56ce7e35fc6300e13fde1f21c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d8b7cf3df906e55cc2cc0f4c5f406376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcf1d8b9979b4fa75d6cc5c71f8a9a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacbffcf2bdb4cbe1e96f2db1a2ec8c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5371726367278a18e70252ea2940e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560bfc33ac29a65e52cc07b7af4a4fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5cf9b6e5f635a6341d8e0dfd47bc9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785181f3a15b2924e6dfa6547e22ecc7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f2244f7789197556f8d32b858b836383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44997ffc4110fc207916b2c7ec089f2c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bc6da2a2879e2eacb1d8a5e163bf8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf73fb55e37ddb3b1763ea4b55f3e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4a248c4814c94a3887cdbc676ffed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d132c6006866b5b5cfde363727b5342388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af693a42a1e21dd0ca33aa73bc10b20c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceea0d6ba76e997e0a7b5949ced3940390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cf927bc662fadf8c5488c195c3c93391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3f53e93eb34300d3845f54816c804392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3153083e6aa2b8599a037b89cd10f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28ffb3a184186f336e88df50714a25394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7ec58f196eb862e436a7af684a97b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4b92bcfcb92a35634f011a0802c1f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c4862a5033afb8f0ea82ddf15bc11397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c687b600cdd391b534a605c893edf4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb106454260633da36dd4265d3aeada399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf90a993035ad8251150148ede83cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262121f6bbcfb10e8d65c23772a16d3d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa63a953b55f86e1fd3effa1f37e519402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e19167a95d7c5266dea326a8105b1d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13714d97dd6d292266b2f734fabbc373404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f81e071698b5c255015df61ddd5075405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb13177baf7a697af9dc35e5310d51406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945424560ff35e34df90a844901356b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404597354390afc7c14558cdd88ac28408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc2dd9474682c969eabf94b54336a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e49529465c51d06ef2bcdb6d7381a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576505389b242422282e4a7de0a5c967411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07274e87c2a36a1b1e509043073eedbb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b911c73d74bb5c1fb948722e35e5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75703a90a99328e63d55b46e1695aa69414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853e3e43045281d13f4b9240856d8cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38bc50b817042c065c1484a75ce6eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdc5c1bc7187ae92f721ecd3da2fcc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c7129638d504f17581f4a3f3d879e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2201172f927c3d47c0e585a865a70d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92fbb7c213b5df24f8a76424066398420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1dd0f8245d5a99bcea00735b84bce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecda1ab8d0bebb83deb63a09dde7003422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f243366cc0ba1b834fd291d06cca4f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bdc087ed9aac4a5e7fd0e0c54ebf0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10401a392bca85647e8bddd28e3e2c90425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5322044f2dcd8c9ca49ea1465d747426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608232d3be536fa11a5cca2d54ebfa03427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e8292a6600fcb1af3aab564242842428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8afe5272742a61e67b598cb1baab3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be554866fe0d9954a9c702aef45b4e45430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6a604062ebc08a13039447a21e344431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af58b0f9ab7c51a6333f4292a43397432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3db0c9fae2ca5e5a29b5dc49ed201433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e4d592c719cb722060dac017677f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57e43a6915b051493051beb9c88bbd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c09bb5f7954744bc7df928ad1aa37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757ad756e48433d36510800c909e047437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115cd1c4345181bae089b699a6a8509438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e6055bc12d326bf29b7d2710143a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487ce4a5f973026f7bd26bc04b78e9b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c45f0ac495f4ecbb22ecd54a69e647441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec58cb31f08e840f42a36f760cbe60442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9148664f69ac4130438413eea032d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea517aea5d4cc4c97c6c1c537157447444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be82dfe9acd67e128e9bb559ae4a3e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d3948a198a662729678774fdef774446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd06b4574b2c3ec504e7587562f7a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e39fa913d310d56e56a1d5218c8a8d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f177225625a6948c6fd5b13b3293297449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e547d9cf47e6c74905252426a4c647450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc03e1422a34e84166f83b090471cc9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30040081cdb0a423f4e00789512aad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d766d003442780d3a8147d54cf2505453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19492b1b121846af0d6b6db67439e03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f5d366195f73a5bede2aac3de5c31455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652cb1ed35fd18e5bb287cf8dae7036456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431be7d2bcff03b934231e2a64011da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dad8fabb31e57f462fab5373d4c85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4320618612219de8d2831ff87ca29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d5decaf10cb86134ee8658d2d0ec8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e70724e5c30f88c319da4f147f9de8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70575fe57ee658ad4dda58fbc95042c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298a91c722726c892525b357b37f2b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc50f394cc63de7f789079ad93566a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75b03489d3b982e89b7525df94330e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616a456cb8c9a359283ffa4ace1e572466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2432db21d506dfea9555b45a458f83f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4d6e57d762155cffe8a58abecf704468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136d2392f029b90fd4a0041a9ec8398469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db7442a305612e85cd77262adbe171470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b4fd5be1e576c1f139345fec6d571471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880087f5cf25b8475be9f6592257ace472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67431b28e51f73b736f7440dbbf07d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320c66be7a25260cf98d2f39cc5ec6e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de66f96a00622287ac09c7c0fdfcd77475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785b1aaba0bfa5b5ef98fbac91eff00476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078545ab8666b6e71a1ce58fa2b566e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed0fc51f250fbd353bd31b764e4ce5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b552644183ad18c00819260c985ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879cd2ee0f0f17fa68483805cde9674480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b620ee36b003eac8edbd01c344e025481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd30c8e5c2ee2c25d49e8dc3c9ae95b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91059362af38c4b27bfec76e20136ee5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faebe7dfaf7638fe622a77537841690484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546909e8360b79b2b14a92d50b377e10485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7b2255fa6ff2dc3bd7603f30ff077486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dd06e034a720f4099f5c64501d88c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bb4b469bc1d7bb881806512e7b009488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec68b9c48bd3dbb7c9288e3a176ecf6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95e94854773c5bac75532761b6e954490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fe52654a01b050eb43f5fe38b3b36491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2eea9de8e25382fc6b09cbdfec089e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15640fb52f4d954153767ce57debaf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17428204160941b31d05bc35b896c3ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43fc7689939c7f9900248399137411495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22fa61cf644eacaaa49253760f9e0a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c4cc5af94fc768411e2ff2ce0690f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51fce6ad081c578e2a919133a4d39b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b5d08fb827c341658b146cbb997a1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595e7967ebbc7be1c5b3fd2df741697500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145479dc92e89f8594278bd4e587c29501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21988632e3aad8f9b5d0e11551efba5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0de732e68b5d7fbe8375ac13abbff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566eb2317f29167ed592a76f1bf8560504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74371caf21e4b65661afc3afb3db61a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586bbace52062832a179997ecbee00c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1c06689a7b67ab3b7db4ef6c310f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972232c814ab7a379635caa2c9c6dabe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3f2beaf1d1dd60de1568698290e55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d439f5ca70d43331cc1916818418b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecbe777c4815e17a4ece0f006218cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87252a8080fa5e9e0c4c266f195e23d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84661168f86a94f06f9ced152d8f3ac3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b27ea40d2ab4ae904e6ab0257b240b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb864bcb7ffd7a2ef6e16c7d0f0131515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf246f0ed4605dd66684d2233ea6230a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5b30c29e4ab2aaada3306d16eda80517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae923960079f40e62793d7a7f8b58e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b76c6906ba101d9c36bda229060998519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cec10230f88247bc3a2ed213bf09e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131839f1470d6e0b52e5883cdd658da2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02a343239f7dd92123fea2978c685e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36ca9fc0c7e3bcc609d1db6dab3b0f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89ffb3eb3d7c5c38d9ddc8151ffbee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f6ad14872fd58cb0d55b3cad88410525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83da56414441dceed8fa6dc6705c327526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a386b610dc88a665e8350b322cfde1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838d306386679d4e63591173ff35d83528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd850615bd0b179020ac7a0a3fa79537529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7e738e90c5fd9d807c3b486b0fe9a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75711582d0741fa640be79a5268a4d9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e709c9278ee2c8025ae067e051808a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970282c7cc1cee4b8703009133d6f65533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf63e4e184ff5e0ca319cfd4e373f03534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffea7507be81a56f69d787a7613893535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ee237f4266c1f50592c8bfe01fe6b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd20d9cb967b4b858ab9a5925beab3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892028f2794984639c5faa54b2df9d9a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762c458b27ad81839a629390495a766539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54e05ed13233faadd59775999312aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f52209131564bca312a9e5d93acedd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8c3e6eefebea43c62a0c1f7d0d2ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e6e0dff4ffb52aced3fd3e236deb0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefc2aeefe3871352df57ccbf9e152f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef5cf42d9c36f8c1d573eb55fae5db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672d2f978a2832f16f0092e0c5ebe6e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc53786ddd6efd38344a7d5c62e0c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7394e4ceb70c3e14bf6c7086d5e08548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b7b26c06a041ae7d5290132b0108a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2aa8fc8d21513ebade939213dc0f42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec96328f56d5bc123888f3e63ffe496551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73c913c7ee66f57d0e9bd8ceb84bde552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3284bc98e04789126960f9a4af88da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d784ae30f1a0fcbdc1e2cfe19733d8e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2087057a1f7d6a408abebcf415d8da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb07b70ce9fc179c48fd65f2e8b13b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d986bf92a179cc8c0784dffe118c80557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1380b3a522b49922f5ed110ee3f7c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d3b8fb0bb935153365a60d82318a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ba78375545a0096ba4f31aa303cfb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d96aadc0ac76d4222f1c1921564941561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469d218a4fd3ef75ea8914586ba69f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e611221e0086a259f63dada2abfe32563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b0c26687a918ed67603bd9cb08e61564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9588bb04b94775ea933eafda9ea51ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c80c3597b1afbc28226ee181c957ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a344614f8c99895635f42b22f42a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8deb624de0770ef1fbeb8a9f12b597568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc429658fa7fab7b73ca0e47933e4322569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee978469e5fe452863cb8f852915278570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2291c397a3fdcec85811a5e0c117c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998cba0eddfdc96a70a5bb58d4438b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466280a08b539423c0de2952a3b83ff8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b81d84e8faf8d100c9fd291dfff74574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0f2d3c1e26cd8e7ca1ddc6bab1be6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e06476225570141f12e46ccbf215ba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7d7e3e2d23992a6304d710ee27bc0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c7faafad5c8f75b58a7ecba0a974d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248f55caff2d8795b313da12583ce2e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fbb1f3aa024774e28d8e7beb0ecf6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082f04d2ff08dfb8666d60b762caea8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebd4f143355d9a8f206ed872addc45582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0a3e69dac4e10419eb5768e3c7e2d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057588c772da2429fa69f6eee90b5ccc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260c593bc75e6f3d5142f9c9e80bdda585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fbd967d58782803e0b692c97e7707586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218cf59cb11110c734f9727d2f9cdc0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffde2ff647b2f5aa78bfa644e6563cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900618348468d73316887d13cc486ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fd7c307725b1cf09ea6818cb32ee2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6cc9de2dad1b623c3ce127a0e48fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a1f359cc50ec1f3894654cf906d7d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61313499f13458df4c2bba78fe88cda3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b74f41acf4d1221f8cedb967489da0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338ecd36ae649ecc30095361b0e480a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460ae9288afbcc23c62e5b2aae1356c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb59c21f36835adfe3efbacc490531d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffd20e54a143866215543f02249b55598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5ff9262f521fcf928497fc58019e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610dd6e0c89162915dce18586f71298600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f65d01102c882467dd3afaa655914f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230d298a198f5d167a2c58b635f11cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6dc36695c71a8ae49c187b11de101603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d5cd93eaf7900e66f18da393e69d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1856feb914b742638bddd800db9545605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bea47c0bf29d917b09d4343ba423b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769936f3e0dbc493470830759f89bae2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3639f54e02503d20564f47ccfcb62e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce73582480282262eb2dc989bef385a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349e6163a956d7417a5693e2b4acaec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0645da42f880feea0ac299a24db9223611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a65da5a795139da045207960936859612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de6af5008057849e24502880b30d29613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4503fdbf773b8225f9cf9e79be201a7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904b70c819ae8362616b405ff76299f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1609cf658b5b3cf42cadc0066d068ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c88ad19372de0d647931dfd7bd8b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a7e30070538f581e6f97a1f389a51618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14decdc44f44260b78e4ab877add596b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb45b453d6ed175c85680e6c09fab02620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a232daedc5a751b826f3011d04810da621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3dd595b8ecab315ba155e566f139a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29d2517c41ab4113771cb67493294e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122d5f36427776f33437c84196765c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25be2f000b4d264060d974f308d2b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfbc88b73ce5ca34df8dc0a3d6ab7b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d11b1c6b0af4c4d8d46044b02d794627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2966c850d81a145b25a43c081e418628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419b61d6a766ebd5ec8dc4dd10bffa9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb0ea8158dfe17902edf313717c56e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed61ba5e1bd01bb55d508e4d06d695631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd15755563aa19c89de164b5b7ce98632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a914467143de1eb90c8a1572f04ddd9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747313eecfcc24b06e1b9cff4267b42b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d70f3de3e30df01f91c1de77073fd4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457177eb6de3bb91c745f01f2d50149636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f58f0133e29841bda2a52801085ab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4dabd87f5ba537f2bbe45d6b67600638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d307ed8569586ce57283786d76fa17639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d0a2a39b558fed6b1384cfbe535d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa48e00a0a02897ce1330b89622424a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edae32aa8d73772a86fcd8cacc97cb6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8558c7982bcd608e279599a3fd4007a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c618c3fc3f64e48e0690701d80815644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713a7d11ab8b0d8926324535ec1d77f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d236fb823cb23db637a65d11e4053646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dbd27e869c134514cd5a0c82ffbce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88885016675dece09a111baee7a0380648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b9a643b04b0a2abe6acd547eaa5ca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0fa169e90dcbf3b8840bcb0de4034650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f32734268d6e11fac550f40bf5d0f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918468c5b288192d0b58326dbe682310652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac801f3088fa98e10cc108ec1d21803f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b2bb2e2ec17b4fc72b2fe55679cf7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c27aeff44edcfe8a59d8a9e94c94e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9edb6f5086e370625f0d08af5a7d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfb062007f707eb91244797bc8e01b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a6e687cc0518f62abdbc460ed73b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2a143e08af5c4afaa3851f54988d6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40c7cf7001e58f090cb48f0113959b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001330bdc4c0913a8be4da08fca392c9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd9cf4cfd3469c612b9b9885c5fcea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a58ae54b700778fb1a88ca732dfd5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2bcc298c4560cb5d906ad39c2a51e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050f467eeb7bffb16607a21f4eae7fb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174143c51b4a31d956efbd1df1cd5262666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8971bc513f9608d4987abb901e566a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35515065f9dccc9ccbfcf313bbb01d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813faf99733fa957c7e0303e2da8a61669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657ba3866242f9978f48359a53a8106670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1a66053e3b0dfee82328e3b8ec73f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81235c80a433fba37feb2db4e4b45495672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb8e0e36968a15b0049c6851c6acdb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fa6fd0ec01cdc09bfd4e6d0f8e272674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb48413b75abd4fddb486a40b0d47a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff210f536991cd39699d450286d240676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a659165c1368ab348f9511c29e56f0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb562a80b9d7076793dc455e2f60b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b52a1532ae6cb5d48d1932868ca08679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b5831a23c3c9feb11dbdb79cdf04b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1571a13c981757ae894fcbf42725b45681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37cc48117298e5fa774228a865ae7d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e754d4a3413d2b39cc4a5588ab30ac6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75786de6148fd6c59c96e511ee11d4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e0fcf9550ed1ef6e2060fd345170a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c641b5f1b49b2209839ec82fa7823686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd8c5a550c7f8d643551dfc468159d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569985ee4ea1ed85535229142f06cba5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c4b52eba4d5229b35f678d19c503a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be5a89b82f739944ae416abd4d5792690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30887c2241b289173e8c0e744c835595691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ed59e0ac13cb5a9a8c23d8c118324692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c884307e53334ed02222cf7ae0e91693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cc10d3f8660f8ef3699347518eaf3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8fa4ebac2e3b254fac70d7d8e0c93695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05aebd571a782a83cd90854b1eaca7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8002efd595fd0d7228cc493b6793bc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9824f3d85e52d43bff2c91864f7705b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69f1e88044b4919e4012b6275bb060699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac01972e37a9ccd93f56b0a43da38a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee62b516d7f1a8dc9e89fc892ff684701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d803da3d0681039c39ba458412bcae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa56c90ff66a0be6c73c16a8802dfe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c451d52303d8ede170a258d9dd758d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50622f35c922e410cc60c77adb8e21705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70323b0c57d94a314b00eb5bd77d1782706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed73de2521da2b8b1af550bcace8f62707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4b49d3c1a94a3eb43c5e9af8f5e76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8943fda0fd8b852dbca96ae78cae45709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ae393034abb4d60852808965583b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee84fba67f38285f633578fe9a2bfa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f3737a9d16c71a4b93c9b8a2e11cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d130956a45c64b222f238a6ce8f3e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75243da43c91b64a42a41b2665044553714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599263d85dbdfe302ba381e05e9a634715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc160b3558d00c4731eeae1a0f17b76f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d2a5f21fd9c868f14f9440b8b54c2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b9442cc50dbe374dd39e66e87e1f6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84820158c64cb7e70416420eb2b4bb8c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9766151b81289bbe9927373f50811d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e5f8eaa86f4b82516535542bf7940721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04579eb478b10c4292bc405ca9e1fce2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebe92212fde67ba7d661c10759cf0d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731946f224e93350b86c2749b62df9e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106e8f288dce1173465f0a7f1701c15725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f045bc0ec9c843582d120f595610e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a766ebc0c70bce6228489604827eff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0de8ff8f5a28c34083d143f1888ed3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad07dbef6dc8c318a07cfde100fbdf0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cc87020738e93dfd596fd3a6b3372730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933acadcdf4b196891c7ac6de6ad1a81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9e5af3995307ae4b4ad67114f7772732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcb2498a531126b7ef953b06bd7baf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e548bb1560a73d8d90bcb8daa50f3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e557eec86d7fa26f1789375b7a93a7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e333e4a4e2485d47e817ceeeb12c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55b0bd01bc8a16bd64d9ab2c5476f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e6833fad93686a9945a71137c9119738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fa4b3b41afb6843bf1fdb0bf4f82a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519ae57754d1f888dd94c84f80a341f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0962c28790cb877eefc3d230dead8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7121ec07a87805fb6b026cbd9c3a49742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87220ee8670318252d7bde97475362b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05242600475eb5048118de442bdfc8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e713f635f994940bf23e7f8e3fc75745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0bf053f13b30846e4304aa5f3d11a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a387bc8e1244ccd843997232303a7a5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dbda57f42986bd582c52e7b051acb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468c325a884c390c3d0ab6d404cdd57749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d8fee725316dea8036c89c0242b8c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d76dcd385dc16e05b62bef19165fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7aa8a2b0cce7ee9977e22076cc0a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5297f63e466df6d0cf1a24dc4ec42753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e23b4d60377e016d1cf5fa38efbef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3308856d6101122f265ffd560384d38755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc30d0cbc2e5db600b5afb88c931684756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b6f12388630633d5387bb54158fcd757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>