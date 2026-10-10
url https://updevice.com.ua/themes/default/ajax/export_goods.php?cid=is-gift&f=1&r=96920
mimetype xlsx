--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41669f7bf7ed979fa6de4193071c588e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbe82bda6df0dd3af2f81cbb7cfc9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1703207f7079cfafe83e833cd25a563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc8bbd5f7debb895e317444f7d4a5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dada734ef69f547a9af44728399fb15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1050255853846163edd4f6f61facb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ab8de45cd7c2599fc94364075be4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe8179d86cb58e7d1f246a8c7f25c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669834573b15575b43fedb7b610fc6c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7488e71fbba0ca9bc476ca7cb04bf4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26820ac3edce953fa970da6f5873ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949442864fcc70a80404fb583ddda1f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd0a929a447ecc04ca6a476a73d6db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f2c2993b2ed3c391d9b3d338b330b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa194bc1be27f65a7bb2f32edda6e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5dd99c954e89adfef9f2010b9023016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a6b7cf3b4d7d0d245fd68c9bcc93617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4633cf55f51b1b42d914d8961f5f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8332d6ba46926c31c75313d2c878019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65112ed7c07e49b66956eb9be51f1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071489b660cad8662073cc4c2c1634cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd5a13228ddb7b19373405f058da9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d2069714fd0fe786f345f41fa194a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50072d95afe150c4663d95a575db1c0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b1668f6c9cfac7cdc65bc0a36d8fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36051a4ef8ae1a6b59fe0314a8e3717226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0455c39ee512e0fcb33653183751a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee16c983d90b5bccc2e38bef517ad828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd21cb4340ec785ffa0052f4976ee929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b619aab26af618c38d9906390231aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe220ae07a87daa44aad418a51b4f52531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9083233987f7dd66268e717a8d27b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad8c52d589827083dbbf3fa362211e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b9eb41f7685eada34500ea001b91a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d64e66097a7c418b9223ca23d926ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f07ea43aee4e79bb210141965641e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa198e8133304cd1661a47a5f4577737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d687cef31e79b18812d07e621260f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87e7fb0de5d8ebdf7b4bd0c6c0047839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb21e265c58e011c0fcbd35e1b83f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a4bb058ea3185f65003231b05e8c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56b4336a67cab9ba84218ede0c1eb742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf05a40482f3e08750d07a1523385643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f5505d84b0fbcf0ffa59281e4051f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868bdde990b984557e897b6a102fb8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed179367cd47b0ae613a391151c311c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60428146e9c55de73f707eea5069cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39e5a2e86eb9941301a0ccc24ebde548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd8ba6cab6afe42f0b74458dd7ad0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05595e736c1de583611b03a7d0a3de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3b6312ab80a0025211b964e4d5e3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8ef28cccf92cf198c25b0928032f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01f017435c1d1ac47d19538c206e3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdd681eaf25efa355cd74d992a392a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22bba3439cd1ac365bddcab130362955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a425ce567ba73b77019482318d20a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5be238028e34329e685494b509b4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f721b5c66d25e14b16c4bafe0530ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312223123dacbb6b1001a42c2979d8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76da8d842ff74992e9ed2231a7661e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279698c51023ffe153ab2f1b2b8670dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbde9776705fd7e4e4040ef3a3bd8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ca03bf7d46a4b5c516ea68b01063763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49043a4a51ca0a015e9c7d5e67ea57f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4593d2d105d4cfbb8e256540836b34665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca1c56c9adc151ba9141a19d82c09c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b622d1241612d05ae56aff39ff7c07267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d09ba7bbc1e8558fe6f5c3b378e8c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933a9544fdd5406ecb740ef6bf9a51769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b9a634e4c5dca7cdbe9764909265d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2e72ed3671e326dd1d2928259882071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157085de0d96199c63e60da100720a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cefee71e0ac2553f0e1d5c1d2543a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff1669e63f96e4691ccacb347ed0c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb3457b676fa7dcd87303d3c6305df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80835207e38b243d143445912ef5a0076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e453237279df4589ce393f343096177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1058ffcd003f6be247c7d85c86013278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f79f0638adeb128e5a0f69d169a5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839739efb30f03c623ecd7d67401de8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f02a6267a589770a10df70d342826b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3787fad2fc4e7e8750d93f8242ca7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8acab3592f97dfe100180e161e8a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55c2ded35f229f7629bec22f086e1184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18267ee3e5ccf4705118e810ef7c47c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df376c7ea237331272f2e445dbf23786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359e154c602f54487cda79ec4c70ccc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce3fdea711779e3151dc84501d961188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603be0892e9d0464d3c6acddc7346e2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce70446596f8dffaae49988e43a68290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d7e7d6af4e3e4c08f5d1de685f9e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9bb401ec5901a5a5ef183b4b623a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b5194a146cb6d9815c28a11222c6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d3edda8deafb2c08e6b37c08da65094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131569aa06520ab46258e343becc11dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da71e5397eff43fb5246e92a423effe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ff71aa75bccd6553c60d3d16cbc1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077dfbd4e602376aef75440a0be6fa298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e3643a3ec36a7ab0feb9e170e932d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8803737cbee56b4d5da7585501da2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f16ab76bd3701ec13f5175bc2bef8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601da416231454bb48c351dc6b5405e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbbc38d8d2c9149437be8e1c0c5761103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1968b872dbf3b3df686a5478b7cc77e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44472bfbeb29a94abe835bac2bbeeedb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236612440df1b52618b864efc755cf52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f850efeec9eb1091aed21ce7c82dc0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3170713f31427b38bc4d7d4c47921e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74daebe14daace6e53cc6113d6d2def109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62831e7306bb645b72545ec18cf1ad2d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01e268d47d928dd8b979166cb78cc1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80686ea344ead82933ed0ca7d68e5952112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4d3141a2f7bd219dc21413bff7235113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304b74fbc11231c3140e0e498822b7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc200c2fd5d373024fe0a2ead02e93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92263dd565d2c15c279bd12713403ca9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a442fe8da25ae51594ca67b5562c942117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0840a895510d5cd3ee053584a27471118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d53ad720510f3b6642688dd46c3ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f2880eb52f07c843fd8a8a28fb6fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad048b29cd4e9e62f8bf710ede8bbb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea05ce95e31eb9e88beae32c9a543c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561cb1934ca32b0958840bada4c4849123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74bd8e12845a72ba83550c2684692c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6af052360e8e71bdafd26c03679c20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88238cf8464d7e2d34aa261b967356d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d27286e907f96ff6c237c1ac392b32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdc0d8a90e7904987d7ae82ba9c7cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25496f63303b7b527955c4da4caacffa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5f5a615b03ee1cf93e6c3f1acdbdc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86ddfba87af9a854daaac1aebfeb95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1715adfe52a4da74904d1247cb34d20132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c920279e746dedf76ed8359c2fc55d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caded50ccbc49202841a72e204029690134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc009624d8c49b9c3badea8e300043135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d904990a5817f0044f7fc3a07143c10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffa17fdfaa1ff004434a5a890aa0c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af66af32cf6ed06b49bbe475f021d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512507fd161169de1c72352cc08e4c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a11f2163100ba94bfda15a5587efed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8a70577ce02eb3983a71b08139ef6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d105805dacd40d8ceeff6cbb3edcd57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63306a8511347c5fa9093f426c15dc9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443faec116117fe67666c564cc14dca5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639305d34e1a2b1ec0db7b22bce2bb7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34184c009b2f297556f82081ccc9b50f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcef67ddb2a206834c69e8a9c4e2cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c5922557de3464f6d962fbbf8c636148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14dcd0882a630676b7e432b202dfec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172cf96336a54297e1b0df2a55a4916150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea7ad2c36fcfec7fea326a4dfb5f8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6f231424d3a1fa2a1dfe59fa94f72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d13979e60c056637845d87fe280518153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738514b3815c4d3db442d4794dabb7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a239d82a8a239d24571574e4e4244155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cc6bdadae6ba22a3f05f38029a599156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a9014650febbea80e5ffb4f37563b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6445d0da69fe53e733ec02341f26a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f462071c92cb93eacaf8da4f0521d3c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106fbcc75edd44ff5eb4a40809f7d1e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa09b0c9e6f7ae9b1e8132e2db8b1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b43b225acfc1a24f95d891bb19eda8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da052ff644e306d65642b3abf84752163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3757c5cf313c0de6fa56f3427c463164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac82273f8e81062f1b7e71ef9578151165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550496581a05004f91471b7ae3c5289166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cbcc34897cc9eab102add4736c2e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5b2d1037113686d2e10725062bd1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5aa02f141962d47d60422cc06af08d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd72aaaa1ed3673bb9502046b077467170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17d80b29119952e33405f0e76ab35e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf991901f950301ce61a0891fffeb71172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26f523bea96d7c008ea3d0fcfced57173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bb4f6ada787901b2b9e8aeabc9890174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8321ed65b757df504c26d96daf1a0fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b251fb6c725b7964092540e8c3eb615176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf03accd578a023e7383a8d11039f60177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9d00bb3605779e655bbfb1a760f0b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0bd5e980f838187920f5a228ce4c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee228a93a76cb86aeb61259722c5d497180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43ed7059a1c4f3120663d6b0b19254181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cafbca54420fb7b5dffa09592eb3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7373d0dc5d15c756ec0ac68a759657183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd63738b408695e1a31704fcb531f20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398100243260d9f8dee8d44efb21a34e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4007e129fbed16755604d550060c56a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daf4f62bbe4cfb8a6033e7f734b774187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e7a63fcda3d080f8c549418a5ff92188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251440e709d95c40adc6e2b8d4203d03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584d10ef3601db7ea9b4340f41127bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459f6361c5d4d4fad9278fbba34dec9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974709acf156abb36a715e31af5dd4d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e64d03311a510e08f083f70d162ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224a2b175ebf302b1c91287de2c7f65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd98ac77158b50cd302e55cb316b1dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37494e8a933baab3b6f840a448605212196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607f7013a41ec210c1f41495ba339f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9324b982860876f092adb4c73691df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907a5dee95614d34feeebc3f6df7b32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b508df8fbb47e7c929472c3cfbe3eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0905b7febc262f234a02d9d39df3b8f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdbe4c6e46b9c866078ba69c338a05202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6219785fbaa52289997d0d19c8ac9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99858f7e2514759a7de325d7c8eecf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46622a9579b917fa652963f7451f3b87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd576d4257b8c7085956afe6891a7bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e8ed906486f9807d3c96423d7f714207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55eaf1751a652521b9137efd1380aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ad7e667857f675a933188f9dfa526209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511351a7e5182bf435168e0044380d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafa5fb105a30c3ff125e61795f7656211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253a0d108132869572f7322ece4f969212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a42d384e6fa18ac7731b4b56de83ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce988ff6db429afb82d450c0cf3dcd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b2fc13bd73289cc9218f2f351a5dd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acb6c21c2dade28955a53776564423216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe0e1ef01cc1afb5d3f5d20d9e3b06217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf8d20175afbfa74a2863237993255218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb412daf176e7fff19001a1698b2d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8692e774be97c4856fd95855517cdae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e7351c718ab3b4fb96f407e19f5ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339439b1198222b543528d3bc02b914222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb716babf8d6ddae2ce383631fceaee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76af78e73a87678e2b829115f5e0f86224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b3866a753fd35edb9d33e9acc08cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80457ac3ebd6380a58b3f5c174c21247226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46986db669ca09989ead8f3d6734debb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c06baf3cc67540825433818152cb51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea78777181bd815543b545b3ced58a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d483630aaf13d51abc36dbe16a3b78a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd6b480813bed5b7ce3573fee1e7a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26d706222e25aa4ca9bc2b48db8604232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dd1ab0089241622ac176b32e5843d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937cb57e6bc2a485fc6dfb5b8ac7c29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da0b0e16788cd179540bb47fe2aaad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed71aa495a2a07060be0eb2b2a0020236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a8f4d8a0314a7568045531a44b278237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5072433b564c05736651a5805b0854e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae6a67c550f6dc7d0cea60b2cbfbe8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001c86c94e862c54095e96c4320333a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33cf928d2f1af92f2ec4b6b92a6326241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9957d73735a0e0b5fc786616a68ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330c37362bad18f74f562dcde2b3a51243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72e24a28e5c05679eb28690cbdcd0f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5a5d8079e1f451306bf3fef64c94c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58702e7f2e2997314ced52b1363db4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7561f81b4be61fbddd269a1abdeeb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e788ecf755ca3cb481ab564ac7bd75a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accd077fb8ca90d04136f62645da47e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cb0ff89254d8be5d7cbfc3e7c762a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643584603da523e5c10bfeae117a910251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0d0117b60b2473afd34cb36ce8502252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97920ad05300b5ffeba66fe01725a5b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae68d318ef6e82ad226abb0ebf1366e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f01fb0bb7a83aef9b7151640fcf48255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d8ae3db6fec248d119029673f349c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cd33948f9cf0f40d5e9546e022acd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852caebf7bb89a0f8221f0595644fcd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8472864ddcce1ba152db7f153eb4a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a4b0127c07b770d416a3d12d24ee2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9eb1cd9ea41b7ecfc3377cf5ada10a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f6e84d385cba6cf07d31b26b418ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc620eb28ba6aac8ebd5cb0b9797d4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e31f4f9e90e488fbaa80a0151d0bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0610ba7f3ad3c695ed550685e3985f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38511f26994a953933e35baf3861c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e9c47107495bba3580d1bfa88fcc2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86222dc2c887c857c70aa7548f7543268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b3b45668bb46ccda15955c66534ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb9fdad8abc24833d5618414494c07270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0914525f2053d94c6a683bdf5c1a050271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6d2f1681511e64223170b2e365c98272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9acacde6fb50a5b331e7bdb1a384c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27722c4767b7ba026aac60146d11f5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1d95055aef8fad90249510952366d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab787cb46a228bb76bc9cbc8088454276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ee8cc22e6bc16bf5511bf85c21853277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a758b4760cb5df4589051c49fe0841278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de9c334711f2ba4567630aeb2e9919279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c692eceb5eae7a8693b21582cfb789280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913cb183c2d7fd5aa6c9e6a866927c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bf2f555baef0c970a315d9289d6bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550b596fed77835b6d05bdf47fb9a8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e933f6ff0903ec0a85c9c52ebef47e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc278f8f2d586978f7bb135dedf24e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87689da53698bb614ba98b233b4de651286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c265ef10217f27ae53ac0ec067f33ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107ba952e8effdfdf704577b4e5bdfa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cbb01cf70b190d091597c5e12415e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f12977844f703c940d4ce86d1481af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ab7463080e2b4bdc68de1c182eca8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafae0184391b3bc79b3edbaadb1eae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d58a6bbf37a625112c8c61c7e25116293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9ef39a24f18c93a333ed86fc35e70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940f217e55e84b577a1c3ff2b838782295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b122470b2f4c3e93f230d722a5a880296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ce1e6368870fe31c3fa4f5335c292297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10166e600b0f762e9dc1ffc89950b46d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fe10662efb3248462eea3e533cb5f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67547a0b8e780de235e8bbd4733c02d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f70cc04cbc9d2f446ccab24a1fed92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30754192f9a3350cc46e1d84228d597c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f54e8b161f1fc0fe9eb5222dcce280303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bc2acd4adfb664921b28464413900304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289199643e5aea077cb7e99b61e89d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385c9af950d8cf4870d72f99571d028306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32479f64a3d11b5f8d93430edc63067a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c8ff6150678514d4af014ea0bba0e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5c437288a6e1540ed6a13d387b9fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eaa36481f0e5cb56fde87a480717d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7f6fba6b2abeaec50ba06c9d77d6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610dd9b17814adc64a4d2c5a46c9503312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d0fdd27f67afd05bec247f4d5b8f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309f428f10ad8a235d58b36fb52e5be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a0153da4812c39739124404cd3a14315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c043c87f343fd0678f0fd8f8a48320f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a186bbdd0a31b0403e35684b93de48f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67881e2336d55065bb3db3da91b8492c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199caaf5ca62eb9f107058a59bc57fa0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0d3b57c3d2e2531e3d970950f7a50320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb52904386dd62d136ce6e3043121b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d3e20fd29848e6d43f175f9886727322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906348591cfc5a3bcccd65b70a6c785323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7773e26412b7e2cec914469a5c24e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1772590b78268346d239bf0aa6e14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf46433d3235d957c3ac41cb6af67b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7201693f29a335aaa3be4d3992ad735327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacc3bde2f2da1b5a59605e5e30521d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c503a2a822667d1d8da6122e41f0b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6960ab46ca175e6b323fd21e46e447330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c224e3d4fd6d94485153316d3437c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821352456696e1f028cc3e8ebf98fcf4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a40282f0e66e11abb6c6b9fcf6b285333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3043398b8bd8cfde8bce2e64782cfdc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119ef2da8c961fc4057929fa6e2c2fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f990baef7b09c9fc6f62bb0a8e217c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8853bcc6575ab98d9369a4cf15547d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ea71b030bb322b268ac22d010d7c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1678896f8ff8e9333d813e9ff4bcf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45a51b9629a522ffb0cd433d905d41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69569275ec0ed2dfed4961f0234c3a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a659ff82f18ed3c1f5a0c3d73fd87342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541cdd3711f05957bf8b6b69f032c80343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda1c84f70091fa52ac48a9f924681a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe18297f9a5fb5441dd78b9985cbf4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bab6e39850b3fc40c8ca56b5384be1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281ed66c67b239ce76e6831873545d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94f51a9ab3b0689c101d64bbdcfd3e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e8af02f69215893581b572040ac28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91217dd0a3b2dd5ea8d80266dc2163de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b585480714e4fca604950ccdc01021351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337441cb45db813ddb8a56e6827d5876352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02bd70bdeab97218d1379985dbf505353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b917768926a8c7cbbba16019c637b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb217af57127c2c8468fbabdb02e7c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b215526454f478c189ae554642b64a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f8db582139c3a5114776a0882e3f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a637ce2c12718b084dc6ef93f80b03d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88851887c201a4f3f9ffbc0bb9f3ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bba33c0163b640f3780a291f2781a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b249856b1cdbb9bb309ec5923c38dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51533c7a6b725deb4f93a83f206ee1c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e40b6a76dddaf2e95a8814c1dc7f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd0bea995fabae1a6ca50f953c872c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57778780da7b838a5f254ac1033e7e69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fef61c3d9f6d0930f900a34e77ece366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ccf2ea60600a928737e64ccfcd745367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70487a889abacfe7fcfef1c6ff995ba9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e984e5ce013fbb7297fbd590e46bf73369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9ebc3346fa0c98b11f6ebc57716c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb38e0d0936c5f93f6b1c4eabb65ecc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070528a0774b3e9e925d35b3644a0da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745ba67e4c46323ba0f813eedff16f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1a5226f741739654e562055d9ed31374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38f53814c266ffc2a30b92243ef2a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a015f7b63dfeb622860a84179fbceca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dd610cbab1748bcaa58b6c01a5643377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3449a18a55ada01d8b981f9aeeee6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e5ae08b0b43f8e18699d7a99f55a9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954497532ca43363736a3e3bf364eb5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472e99fc4abfab178b5d7b3ea25316d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8081e7b6cc931ad2cf52294d4043c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44501a7862287389461ace9b38c42f4d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7aa8264b54cb29a42f02ae54e2cf73384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579ced50e69c68375e94b793b762aa6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3a1e5bd2d6691bd8a3aa3cce3d052386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b1cf7f21cb707750d90e12b292d37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a16d332c8f5f28c69f9205bb2bc9a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7913a18f7becf8f8e515c230960da1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174b2c8eb08062af3bd94e68844711a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4e89c080ca201ab4069413d9ce8d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3014327edeed21920d4d3eddd4924392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d21dd4dd260bed62bfd36f84cb30a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c30ae322e2adecbdd71329c9e94a26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564aa747808a4304bb60b276e5dfde25395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a675dff32cd3967b6a5bec7c68eb5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35a996f22556d3fbf5f07ae28efe28397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1f30cf65456440bf788206756d8c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb5020164d318e32a89f73a1ff65d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86469d073ba8fa8e02ec46830a606f24400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fed2f3fc673e19044175f46a81eed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f031745e23575ae812ec53bec8d3f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458be6ea1c5247321a950f9753989ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53090c8418c329fe8fd26e4a3fee1ba9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02145ade09ef9c4ada324ba30ad338e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc690652749102ac3e6e45c316d8a1cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee8ab6f91235cbfe8e90ac49124d5f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a061eb024e140738e434b1b7ffec1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d041488b5168f7e494a1c2d1068b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6309447411ea3e0219861ad93b611410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d564ed9fbaf8c1e3a0f9d6ec6ce80b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1c3b0744bbbb2cdda221e318a10c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643803203589dbc45c2c6528b9bad24413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0aada5df3cd56347967d7f00f16b78414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb01bc3248f09ae2e94194b4cbfc1e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de19c49ae7acd8879f3e5d91693fe6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9b460e822d98502ba8cb139dc8fba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14991c73ae530d6c0f27fc11a9c8f711418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa44d18b04e244af9d3c9423ad6cc8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde4095b669df07ecfe20770a8fec99420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d496bcbef2a76c2351435e721363a25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f40658a4128b3f5af5daceca181041422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baaada7c06b0367296229cc30a88d5b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad778ba3dbd14dd56db1b0fe9358535d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260963af998c9bdf5c46917f56c2e352425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797a630135b051926e7473ee53c049b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139eaf3cf805e16e1374456db34142d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16604ceab2bc6c21b764690574955d55428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707afc12cba83da165c4526960c0b59429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2929f54f13cbb7057d78640c1d5e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e02f42e86e5fb6046189b0c9dde592431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71397642adb102114edd4b42881721b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa430ef0a08932f9422fad4992aad4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fcb5392d46ceff48d7a76f32fb5d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957521c742d24f435de4075bce9110eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe96ec478d892aa80fb9ffa628e7dcb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367904d44c0542e51807482d9b8de218437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aae8e97d1d840e46c3e0c54b407390438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987eaa6c47fe43253885a81d557d56c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bffbab0c34d04474f9334fbfba1de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc4bb838993dd6b90328a16f5303fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaabdcd69de2dec29088762688f5979442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad970829fe998d8c75e1b6752c530e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf458146df07bd50b72ed70e876c341444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154ddff2da62219a4b6c8e8d899a2b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045573418464ca495b3a46ba92b43053446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b643cf83c16a5e145af1237e659005447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00636e8b83420f69eaa93af8042cfa8a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9545f4f5dce88eb4bb3c906de3920c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c545ac441302bcd17cc6582d791d731450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca44776fd314ccb9c9ccf9524fee962451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a30d155e24de501b32094287628dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5487e196ae87da487e6a347d8afd6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05996d0c41a2ab5ab164daa9a316add454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b035af689868695d4c1a08beb9e05455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc92fdab2e9f55355a9ccdbf668795456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a3a4314c1cfbbcff62bd8732957e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79871c271acdad2a0645b1e830a3f43a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f4d2f68ce9658d5cb54583fd241a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122d1a235a1dbfe67791e7ca754c7fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75534e6b2eed8765c5043883a3f8e11d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04133c346bb7469ea215a61075340c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5e35c18188997a80b63671de42c30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4341b4bdecbbc0bdd98004ccd7272464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1da1461097f0583be3e60a1dce9da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e3e9a122696c004bd9beaf12a41d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899a1a8c1c60faa8b6381796d47af44467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a1a0d542848834e02de23ca1085aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c41ea5d7dec3f3ff29bb3762cb71e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f341c06eab34f7e2b62ac7c54aed752470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06cccc34862d110182c568be3d9d5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71969a3a568afd05362ef0e11a1c7cc1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e249294f080d0f9eff8043a5f20d6b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648aec0fa2ac03c43e5b4d4c369e801474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc2ec8d686a97e5e23cdd95bd14e2b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eae26b860a5ed40433ea6d5cec57a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a67cf6ff5a39c32a6f7c9e5185da7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a99a5e786240d837b93ba95074924a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764df073bfd32b7f63800a3705f03cfc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75b3608d81695c1991febaacea77dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c52668fe35bee1f8ff8031dd4392d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb2bb8ad3282f68c614e9f7a9978d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01cb1346b2503ba3d2b71d23d2ff16483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761db0bfe8f5aa6a8352df7d7e45cea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8fdf0205482ac9871a52e7569e746485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9795aeb09fa43eeb2631d06f404cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e36ad44f64ee1c3037a7adafd375ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27f3bb19255a06c681ac957d0a5421488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4478bb82668eaf61d808a43199869489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e11abee05605e41c8eafc1d633cf6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826990b277c749f6b2f2879548c4209491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52e1ae07444eda4ab5f639c8d4e671492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf986a37dc380e3b9ffc946113d842493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70228b83894c53936095e3f1f3f4a18d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdefbc4a72947a4d65e5adda57b31c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbffb44c378987b841597c2f3e4bd6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c51cef856cf5b19a86450639a88f7c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c932283e2fb6a8923fb457df466ebc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94641937ffd062780069b0200b06cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04713474aa5051dc8a32028f86aebf7a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc039c0e126d01d1ddaf8cdcef825eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1167a921672aff36d95fdb6cbbdd56502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb4d15bacdf77f12194c174d6304cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2f96dc657748d52d181a72b885fbf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6deda9e073b58e103b5c857fcb8990b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543f85b19296b03200fd83a185dd046506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be296e1d93c0e59cc09304fa2b9f1fe9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92b40795e941dd6bfd110245c73526508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e61f99498673eb803b084365447dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f609bf846510c806e5a5368abfe6c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66933aec6fbeb951a2c8a80aa7cd137511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97270f9e2fa65dd89a4b573ab05647c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf344007b671252964cc46b8e692e7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd623050e32328923a499b748b5423514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dd41201f11314bf086ce3dd8f2cad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0630631402cd7e98bbbf56dd4412c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb648e6de77f37fa3e6ff569b3cb0689517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e954ddf2bad26301b14c8f2268ab1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a2ec8826dd67f9c962bca1b9d0e42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c0a086c326c5a86e1bb2e9ee042a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3090cb2c042dd1b76b9b2b54030ed4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc49db08a457c7bae4831f919211f78522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b5af95eff9fcafd8e662212458678523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a770f112c2994035335da5dc47267d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0637e1bc46b83d471e30beb4f333cca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941aaab039f800a2de153fb524c61771526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b420c7273ad3d5ef5495b5450a2b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5237972eccfd6e67d3728cd4401cf8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f9299bb241994b4311b1566e62a8b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847d79904c0095759d1d56934302a7b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce60c53dd8ed549e1e618fc874664a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad253c48e250f3dcce13e02ef490f307532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dee6fecba59717d4a8f7137a5258e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac34b2776daf95fc209d454693f3289534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6049ce6b050bfd06c4a8eb803efa9d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aca17cd0df108ac79297a5987196c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241924a713c2e27a14038fd969af89c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0a61fd6b9a5784ff7c3787a68c246538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba3986ac2d443059f9b8a0e1657cdf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568935792a78981b8e50d61d25ab7605540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59160681bbca80fa7777568b2374ed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca5aa05960b944e2d5485ea147e9ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2303ad09c1be71696a10aebff77b7d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c07f106cb013a448ac0d1e25b31a8d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f3ad9cea6b944d433d986cfa792e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f964cfb415808d1cf51d3999fad4f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8189efb9e7c4b5f876c0f33d64ba8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59935e7e954671f8cd5912c7c4db068548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f534717352b0df532749d307fb43b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c5a8341f686a823446dd78e599a8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c10dabaa065d40c57a7fd52c31b05551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927e4dae69e23aadb6ef893d17e9722552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07df7ec0670e654e798ceac739997c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f268250bfe1698a0e6743d16d805b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab43504018eb119d403fbce30c5667555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf75906600b34128b23d59d029b4608556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ed1f5109798e5b3d87a4e291e8b7a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e329ace95b926caf3b196bc54bc35558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7380f5b8ec524ce7ebc03d4de8a8d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9fb6fcabd20703c06ccb912130a0a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595c81798ec46fb477b0a28c2c35b56561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb01f475e97194fa73c8acdf25a53c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a604f1df4219f46d9f5172c277beeb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72ce2601e47daecd464a3ad2c6a746564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd8a25f664364e26b80b9304284d6a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e882fb244a5c0dee928860eb4f9133f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8951f6efd30b0a2da64ba17ad6b03567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87760b910d2c0c51141a3f82e9b7af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b764845a93be3922d943f32a24018bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9930eca6364ffd8996906787a0d40570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20beaab58bb1b5e71c4358230f1c225e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b42b230c85902a2e1609f0101fd2c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda0375a5988d8aefaa75919a418fa4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61b5f8d2932d464d9837e5e522ec8b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691e2890ea8f1ee03bb84a293f251f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b17240d12b7c080183e41eb7eba6ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426208fcd894adac111801cb972368f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e04e7f5e70c81a806b36c1cc6578fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c28991c1573e9dabf67b9c7abd52e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de45aaa45b761f150c731f4cbabeeaa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8e63c0983af54885b112814bc59d9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af758b0df4cd8fb9a7c14e4cf55158c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a62127138c3adb1a3d3b8d77c6534583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685890fc5d025f3453c68d4afbaef07d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604779016e61783d0bab157b2f711cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ea94fc76a84a260d277cbd50449c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a50ae910ae328e63496b1102e08b9b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e59b34d4b7354f3e3921e51f75d6b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70862fbd16daf64456f96ba3278d4a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6ac1f19d048b06422bd8e725edca2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eeef9d984535db3ac0785deb4ed770591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3102edef2f66e2bfa4a6c8e6acbd3eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb3d680a4573431094ec8e9028ed67593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eadaab6fd7bbbff0a68c76056b3bf3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51348ca205c9da38380d6d38e2f9e0b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450a7cce6fa7ec96ed0e5db365d91f3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d091d09d23303ba93b24c5789ac1a30597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf4ebdf199fd77cf74f64edab45ec8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb744438ca4def29107f3f3874ccb7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20c06c0cb64544a2155baf87ea9404600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f8a9f4c580761e31d783eee503aee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37332260c993a24f591ed78dbe935b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff1d1f7cf506ddfb019ee4d2b2bc14603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e4d92959d4629b871da6d0245f558604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69f5803a5a7282eb137284f9ae7dad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002def7b1be96ff605771802bab173e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad92b4e4cc31147f0d0350a6c0723c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377fd66295d00c19513bec2dff3bf79608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b457b62a6eb29e555b1131d0367886609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc088ef620731d1b791ae182232ac9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c30ceb24ad8ad0e5d40e9bec69bfef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bef67b59f813ef2ec78cfb1d30aad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8fd03ad6c8dfe497403ef89a9acbd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dea19330f80803c6d0cf7eadc373a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd464d83c66c704f82be4547790c7819615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec78a8b201422ba6e49cedd520a6f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5d6284db00dce421d7f6687ffa5ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15a2e13a8a0840c252a5fa62611d27618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7db7f404d16c19cb57c51f67554883619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0f2e9d22452210b595123cdb46c85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90322ef375c253070a34c9845fc562621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2f74fa2843a9aa7b45d40dd786f5d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8574f8aa88d04a5fcb354afda1e739623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8a54696ff7894713f046b87dde539624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392f4d1c6e1cfe0862f8e5779fbd9b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035c5e8018b87a1695e92d3379f0433626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e153ba725d21eaeb0ce667b447c79627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab3e4eb967c937a3d2e930cef3f142628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e25b4d0d286fb29fca0c9830b12fe4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525a1bdcd0a5d32e28d63bc0c98df8b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffdf4e0fca66cd74216a4708847c57631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ce6e88a4ed5e947cda03e7aefa432632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64226e76cf9347a56b4b4571af1ab2d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107eeebd1676f06072642f661b352335634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757095828e28785155e047e02fd296d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88cc38ff83c9e75da5ea259f446402636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbd400804da37afea6571ed1b358d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e3652a34423a642099e27d660fb53638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237697195cd1271461328067cd8254df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa08c4650e917f226b328997244b1b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc2bce29f8f4c6b0d99d2fa6ca55d9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8293e4f3fe8995ae625296539b2ba8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b62d876d52406ac695446fc91e1633643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ddb2874ed00be4ef4596e6e296513644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04427e8b5151d0688ec6a0e776bbfe3b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909734e22a23a156f945ff42cc34eeba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95ddfbb7645244d524d06c2fca7c3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587e36065963efd6e738d3c4da8d02b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91301365d4c78a5945ca832dbdb4fc55649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e992cd80adfd1e541694a4b0f356d1f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e0043b719103785429686835efe5d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d426fe7ca973e4055da5728405ad6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91e95f0a59358304c507d88748529c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9423fb1b24f779a61777a06e527101654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13d8522a561720a7ceb4a73525bedf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce3e9fcfa99e4d3a48665b0eb81ee4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00b8c2dad6fe2d7f24a0b3a3de9373657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6a9ae6516f59d98a149d9d43c9506658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec531d80419a275840ff6d6fbc06f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd668a447ffd8e95343f72e9dfdc6a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2922d6fc41a368f13300093874bb8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2188b6699a4892f238fe868c1633bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f333f5d4de75e3bd306b5965b2cace663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e918304ef34c7bb8771f23e278d358664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c2970a64ef8edd4e3218e479814e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60999da1ff33047e05e77313eb733830666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c451d36682e36ad6e9079dd4205bfa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647c6d7955054384326d87c4aa95ef8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffd498103d800525042d7a3d0652cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638c5d76752d88f08557f0b37b2edc9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113864a50454aaaa4b7a20e8c620addd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cda39aeba07b9b0eee32f14e6a5b10672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e3a9bb98b1b73e1d14e1402cade2b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572d948f32a0f90cf419a5ec8dc3a6b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb45613a0a0144a136939e9b62c5fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b9b96811e0da9da1429952ec4ae61676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f0930f6467786b1308f4ece0b4064677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36186a9945d64ab483ed249a0c782b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b6b5db449ac553cab1c274a95e87f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db3d950f6dbfdfcd2ac44d764e1905680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d485b0515ad4f795482768e504422681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183506c1fcff49d1200fa501892fa5b6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91bac7b080803a7429f8b4044659ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab65892beae4161deb577078e6b51d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a208cb6063e445b268a0309b81ed95b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88615d03c92fce8f355528855bc8be79686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a381dd9c347b6ca1f4fff29a761dbe7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cf97847a01d0810f6983b98aebe97688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406613375046786723e42febf315886689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e8cabe1b2e4b9eb59518eea4b6592690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bd3bf3255363390f007247e6bd3ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7932044866f515db79557662e6c59692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9bbf1ab12beb202c9bd068f516b7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b45135a6b89154342d893b131af3a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17363cda4004aa98269cd34ebcdd766695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb44c46d801d7df55150772d1d7baf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972f32b158de42b1180ceafc51c4eb6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11a30207c9e0ff2d63945908de2ac8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872d33842abe40266afe6ec6176427e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00e340b6a1b1bed815c408596a7105700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ad281249bdaecda89d591a66faff8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c9763bdcb52eade34e32c45de5fb7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8a38a77951e55abf06595e9c13ba1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c226ddbce75ff56e74967e5423c24a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0e63a585dfc0feeea25272678279f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93662dfb62fa9ab21e66f6d5721e7ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800040aa13d3410a2c38e62bd6746566707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c2924673774609e5c661cd9e4603a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71062965b2c909278730ed550dffc633709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae917e3adb019e8b3fdc96aab2d72e3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a666251fb21546539447a110383c04711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e446409e8fa7694c509a2efff907bfd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbb9e9c13e265a408f0cb7cc34f4e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e063b8612ef309ca31b22dabae057b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1cf9516a1b7cbf48eba532bf75eb2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae9296d560ec4c0da8bdcb4a9bfc6c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfc9904857538658d0880e200f5472717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf46cb6c4ba81ee9cb40ae664c1acd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345849a33b8027320d472e19d6901a6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402a3c9db07896d33b7cfea6cebe519720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f2a06418e6da2c9e1e27d1ed55ff7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018ebe145c7addb2fc427e89535069b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f9e4411f65ac5901bcd53de0d30d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d4ca36f3453d168ff4b5fe2e2d6ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b29e960a440d21a387bfcda128f05725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cacce215475a89b71d96946f8747d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd1fb9b41fc63d914530d78ea6416b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3757bbb1cf4b52517956d33b345600728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042ca311221492ead6796d0f95cb6e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f664a9d1b28ead8fe45ce7e69e39744730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91afc64b70e5a595b0b9bafc126aeb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a9f89b3e762efae21dad49a46941d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931916b16c6c0f190f22600f2733715733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7c81aa3306c9ebf6d11df349b6621734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981728da09b03b48214940af25045f44735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695222e242c7c0bee7d581601351ebd3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ad1bec744fadc81a2cad709d2a59a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688376d0bf04772644d244c64b0c16bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651af330ebe3ce6806cd9723c03d2d3e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358011236ac5508803960d493d76da46740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196add24b2642bcd88a9b0ba276b4b71741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ff96c91dc926f453a266b643438c2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1553f518763e9d4b52b169c05f9b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65f085905c84daf3b916142066958f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa840ac7bb8e554232b9ca7638f4022745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6cf66c0dfebc8a73cfbcb5a96bdd6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940132230784c54c323eea9420d0150a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b619d54ea2dafe8c43f3caa042d5a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadcd630342d4af391de9d0ae721aab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993c0514910d0b9974c153d61c767e6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e2fdb28cf0c77c289c53f75543183751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b365ef5bbfc0da40649bbe82ef9a0e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cc0f1da570f79ce950d90a3980f5f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79c0238a6e101aaa7f827baa5b0b33754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d7a9535bfb0db4483ed0b97f2341b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aefae5a9ac4a1ca9670d54172a8f0b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9fdb03c22ed068540a1f5b802519b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b743f0fcaa9be0c224f85a81f12a5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503659e104e8545e5f1eebbb4eb1701759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4c0c33de9f09c89638494efa7f4b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701155097a270457211d8addd21088c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf72d66f7afe3b627b11853b7708c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbadd829fb3a016c4f9db33f92770f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f6890c53d46388e0821061f3e9d625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094a14188aaaacb6826709744aa23896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c8312ae3f27ee05ea4d2d84d802f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343a938e99abe360f5bf1038132f85d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8740855c4da3da2f9cc9ea567b477bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d375fedcd55614e6373d100fe58797810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241c027600f4c63ef14099b83a9805211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecee9f3e2e16797aa600a92811bc5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bb5650e69b36cc5cdd8652a5eceab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32809b96c69ca3b98093e01fbb8fb05614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6087d7d3613b68daa448856077fcbb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106d0bf5b825049fdfd14577f71cab816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d5d6c833346df4a2e58601e60876e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d57cd3747ef40afd40b64b919fe78618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf637fa1389332cba91297dd2eac22a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486812dfe77a4285301b6493c32ae1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25b0717a7ed77a43a573d14fa33daf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7cb01e3273aa3bf57711a343c01c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5744eaa646ebdd5733b20850241c91923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6ce056889d8dd2fea4bfb9faa577224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efa4425635c0137885e2573f8c82a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d91ab8728bf00d04861d408b1c801826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f4cc10d5e334da3190cdb2b436b9527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505817ea86648c8e58858982f27ad90a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fa64d83be1442dacdf444c3c33efa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020119f0b9640ae41756b930bde71bb930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231587f26c0257ab4bdffd046cbb6c4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9137ac94437daa6569149f78c5af2d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ab9a998a380ef4ad2073ef1a08e6833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a441d71668dec4d8a6dadaa3e5006c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac3bdd4f6b697f592e2e7348849ead35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac64ff368143c197710f8ce792d46836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386fe2fca690d129732ef4f4ce11ed337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfc9a0b74d450bb5ca6c05e440d04d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e0376551037a2511832f8bc7aac3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dcca1026ac6dbf5e1a97f957107b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35beb6dfdd163bcffcb953004bc04dc141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c86aa549f8c02042f93d9c064bbd842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f844a485c3655054d0f17f07a55e4f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c123896993dc125b187c2e5fd5ede44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f5ab4c4b7fece8008b2d4f5e78fb245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b85ae71122d7ddaa6d1f2ff7f3af4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c2b65b7219fbf070f1e5ead78008247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafed8f01fbef7e1d4d3133ceea32a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbae772198006884ff36330c59931c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03c37521f4e4ac0c248e85541628dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79c1e5e787e8107d2a4b9d2d8a1d7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecd144b6764b3c7dc284da88b541d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b72c3b47ad53e114d64b224f9ff4a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c037a2c204ea9fff899ff3c53a43354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c9738bf32fc21fd28f3cd5594d9cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8a7c1bf8f9cd0c5b8d672be44a9fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860e75356e0075eeb12cebf58522dcf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9abdb6b6bc610a0a1da8790da800658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289e644d1aac569d8591df64614b39559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46370fd80c6584945a688667ee75d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067b4bd3b54abfcfb005be6396b7c0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482ba3493c11810f141a1b2c11bc00f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0728d4f075777b5b9e06a00bc19f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbca42d07ff299925c7c9c6fa733e2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767de014c0d078d0aa5af77d1857416065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e866068701037cc94d10117c3b35d6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a798b394bb032b46a9f4fdab50c9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9d43c23fbddad25a8544abde5cb6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29696d8eace790e49a818734fbeacb369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f774e35beeb8169a5d4dbd2b9655c1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bc1c0a5728f3ec9b3dd03472f26a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259230be0a32b5ca8bdb38fd1678497472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346d8b1474dbe5480194e63719d25d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabd569b87c5ad85e3e54035c992bfa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e53d85ac62e73cea383a8b1e20a4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bda9985f08a1d9e6af9fd7e438456e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85665087c1eafc4fa09c98019e06d7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4383a2173e42d399d2480058508bf878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e5d62720c10e52c0cef1dc950cfef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfbdc8700139276720550bd16a4ec480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113f497058142d30a6b15b3f3b094ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11178e6cad25d3310e32f2ef718cff482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff78a579f2dd9e1543414ac25797b7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0dc275f21df08a7d8cb2b500e5a2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bb7607fb56056df3076155da4ec6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3cfe4c5cb9184a29e527d8216986a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057bef87c8d83a1196b2d18867b5ab887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816dff5ab5b735f441ee71a911ef13e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1638b63c9dad80ff7d5e24d9e255a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c980aa9c0b24d673e1bc55c36c36e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b59c329bd11dd0efcd7323c8a7b8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0632d279ab756dd4f1b2052aa3802f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9527f12526fd266ebd0da19d3202e4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaea7690a6b950d9c11c40761c87d8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f64d7e094374b53918046305f283395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c30038a933787fa3f5ab33128504596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea58d80199ada8149a7c82b8ab47e197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde988b0669bf64802f3b8670aa7fd198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbeaeca07d0221f65c4dd82861be4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fc20ffca8146d857b92eff5cdef89100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0190cd33a9687279f52b53ffaa01c02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898334e76da889066630dbc602a4d80102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ca54ce1749a3eaebe582468f0956f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a21da8573ef9063ba04cc7e6f3754104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb78fae5e25e9edafe444ba201e5ed5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc3871a930cb2d9e65529dc970fb4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b06b27e935972651ab061aa53de44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684cefef5163674bf6cba985d21af6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419aa6da4bbe40e66263e183795fcb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210ec3b4ed7353799d7fe17c694c88b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c60c7b7d81cf79442289e9fad3f53e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea749ad2551e3da9eef89b0a030ae0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3086ac0684706e033f1b3127fdaf6cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401f8f3a960c34d16fe24a0cc595206114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541c76e14acaf177a0a633942a18992115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dee7e323e1ff4861e91d91c27e1bd9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114ee54c54d9526d054802c28acaf62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882816bf6a47bf09559e8741b86bf31e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d650c4e77067dbbb9520f931c38b08b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec6baf358665ac88821724519a3452120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e568b163292cc82ae2e4a0ba40c384121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1344c1e6893c7a4f913c5e59715a09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343acaa6eb18e32e4b4f2891baf677c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf43e6b8a4b539fea371f9699174273124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363f1d39fcb5f715c2446ef8c4bb075125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406091fa6dd5d18817f02c9176cef12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e943ca667b8aad4522e7626c50363127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c765f10d7c2c55e7ed29ac44ba253d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3593042867c0f233131a70f874888129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab278abdd9b6f90a1b814fe4b0665d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb20447d16c0ea0195203a29bfa4fc5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e87b4b93ad454557945d5fc6d7dd2a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251a39948593c9a1bc234a1ce4cc820133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9563f0320299bfda6d9945f6f13c711134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed89bdbfc39f4b17ec7526ded1a188135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae5fa0452b41f47448744cb88adc99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6631a76d6ecdd04e361cca49e41a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ef6871352b404cf3181df7c6a8f8b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81167dafd4178bfe629c02df18023dc7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18885cf7102e5a4e30b129106f5308b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765199fa4bf897fd0ea49f53af30195141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e7932e9ffc58aeacf0094270acc0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79c23597edb8ff09798b67befd447d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd716441b6345cf159229895834542144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfda66a9a5b15b47b39e99d069675c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22edafc91e13d51271ddd3e3e40668b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42115e468005bebdaa7a0d218c64eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed120ad599113eede8367f6d3cfb2ea9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2c1d93e9fe38f6ff6818935d257dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29704c9101264cc04bb1fa552505d56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642bf0b19388acefe43fef2c553764e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4225bae30d646d79a501f689e51c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a45f5a9ddc3152dca53f9c26c19be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3b094e525a7012a3ee41318d70f0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21063a70b5b19223bcfcb4236147df0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98281a549c4284681ee1be98b7559a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb5c16279b55b95476324b0da88582157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb562d4961e50264e03f1b847ded3413158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66474e13b7c080384a2bda95c10e37cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92dff7b6911bfc44d39bbdb1f24705160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6495ea0128652d6d1bf05fe56b49b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de457a72e55227efaaaa4aefa0fbbd9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179050e37c5c2382f858de1e3d795f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1ffe7eea07f1eb15d45f632b1ad34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526209399f881e2d726cd0d36e4d1189165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651b363d9c74026b36f38c83cedb941166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403b3b9b8ce6202f9ed1ac34acaf27c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562ad1263ba6d79a09d6388723e342c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e4b8b8a0a4c9d3e41e4090fb15b77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d3d85f720f3cb1c6d343dacd59480170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562afbf34b9d4036eb773b6ce19eee0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639dd869818540664dd21df96b51703172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fed56e373ef02f5eb4b6ce75c5b001173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d75e06c3ace5bfa21179be8a5b989174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953e9b64f32fa0a6b36383b8675cc8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059c919ccfcb618c4c7503f0c9f2c44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef46a693d2b6f26ce109434368d4d47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d0895503fe0833df45106232f77cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84f0b3ab2f5b4caa0160084a3162c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0f95e7d60cebdd95ad8a3a043086a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72036d580a8dc1571e6759c59fc01ae7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9cfe0a500c7f4f5f141cf012f72e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42679db1d6f5c28e3a2374aa10ac39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266115a75ac33b03fc8f95d5c15aa956184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b491edd052a2526ae49b4f6cf435da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aabdbf2a905cc62615264e51f890d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0917db4fcf55c9a055ae0b4872ebd5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74e2a79f34af22d34c9989bcaa2044188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b1714a269fb913959320c1193cae3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42462854f6d94d1b0c65a43365857ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7dff2f0553fa301d04253c246bc1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a43579ab9ab16b88c16ecba5a113a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fedfd159ba1ec7a5b846e45da883f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68488b2c8bf5f2960230707b81510fd1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e72aa2edc63d0e0f24acd290a12adc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1e2619f15261151cc38062ddd7a5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edadd2831480c0bdc789fd5f78e1fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f919011c7405d7cff26d185761d496198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74f5a6d29c0bc7bf3179edfe736223199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdc80a8ffa6576d4cd548fe1a23443200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896bd3c7a0a2893ea7addda72181814201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4370ff7b033e155da4bc0d7617a7ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27990cecf5e040245a016ee496ab56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bdf6f552ce900ec923a0469f9c0d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb82d966d662d2cb97d51e0604c6c73205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b17d02ee54902d43561dcba35c74e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22441cd021ba95903d4a93e83a0791207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced3393212a87dd2e1e88f823f65365208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70b8dd61a6d69b2fcaa73c87d1a680209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d21f69a882b5ae2eb4fe9af6bda634210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a924e80d6c28c90058736f0b57acbac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac3409e4462d775f49f7ab32bfff6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855f5b3762979928b383fc23f3fb0ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bbb4e5806f36305993e236a410f9f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e123b1823e737cd443bafdb2346ba17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b77f545cc776e994c0f7dc7a76785e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1702072d5a3788aac5a434bc3e1b8f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95302dc887daa855cf84477717d0886218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f603998ad68decca8e4a9253216a93219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4be5bcca990b84a1d24dfed5195aa9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335245b9b9a8e21ec3e6ecbae227afc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931ec194a6e5ecfaf1d987058b86a20222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b99ac59b37b4a5d5e621ec0d9da85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d008c04fea7744a546483bd8293c976224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba351c792cde67dedd208458d26c433225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58794e3c9a167c812b8bf3003d100769226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e41d758b3fd2aad7f844283a25815e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9a11908ee7a80c9f65c72d18ac9ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467853c38034b2d893be14b3f6ab9ac5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f868b59b90a227c79ce1a05218652ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee24e288fe91d0408bb1ccc20689561231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62cc29c973fd1406bec973d4189956232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0dee321e338b4dcafc0c021aa47739233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0169a5e1c6a055b5488a9ff6b1c92d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8efc01d2003a3e26392726a1bc5ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b9b884e459f7665b596a9ca9f0090236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1e2e42879ccb3796e004f13fa8a75237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d84a76adfaed1fa06db76438e78ff6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ce31c17d6f833a9a06bd09aa45571239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abe4104254c0aabc2d73aa36c97a9f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e8174ed740a1d4e84cec637d6b67a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca4494df0d5ab530dd4f761e516bb8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c847f1cae8967ab9e2a7054dfd14b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7a276af54b2f5483f93cc592e7a7b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124198aa75765503f7eb6a8b056abd17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3c94613f74d77ae7f91e5b1629037246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a174b02dbb20e40c61ea5f1332936247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ab94abacd49badc15d223d4a3225c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00feb6556de5c6609633b2c9389d62f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f197744d04e20a6abea0984cd385499250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9a7f8507d23fb7fc8e27dd81c50fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011a47f5735739c205c849df0784236252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954061e1b0b85b7767d9c3d78c9e92c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df43c3e7b12dffc81abaff34776780254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247bca1742d9b85270ce079513862b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba59be5414b1c7c100b3796241e3cab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443d34222b10a36784d865135685851257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44c1d8bbab0155c8cd7f2e48bc05cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824f9dd9442a988674c5654bd2eaf80259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec1a8d4279c85fc3332a57b9758c62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4309f43647085462a5512d6dd49ae2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da975aa62c73516ff88adcd40db49c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30077750d012ad62ff6ebebf13e92b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07def6f1d54650fe5469f9d9e09b56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a42152a06c762d14410e785e8a1576265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a0a049352d1fb8fb642c946a3f9ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e2e9697744a7b2a6bd89ef3763522267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8130f51d72a9ad00d54f18e3e2f18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b195d49fa2e119485fdd94230a4b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081c5640bef9da94ddb68a377f02f58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe782bda6e9865228d3684fec2e393271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f31be575118e4ebbed23d33709509272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a085fad2e3fa2b4eed048f516ad681273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564a72c259dc042018fb444554a9b36274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9434b7c0ecdbf8f3279c962bde50f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22928e5af44cdaa889e84fb789816028276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4789f622b276d5eb241ba32796bcd2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d003b0e2d7a375f7404bea5d9fec3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc409544eabc2beaf92713441f140b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266de622b1bb80b3cbaa07e9f8dab7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15c55adeeae3b9f34f6abf3fdfde9c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf5bd5c06787543c9a0580a96f8a92282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe76afc3ab49fcaefff3fb69c27e73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311474b1777f5e7acc9e9f388e0640a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a4d028c3d9863ff39427eba396ad7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e113675619329e618f32f4d5a0c0965286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a23bd4054f3f115ca9f3dd3e505c81287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7583f4564a2c1aa0b8278c95b57f5a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee90d08bf12f2b98063882d18c7a5a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2916734128f3c16f1821abffe3f43290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fb6879f8c4d73fe67bb770092d318291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5721e7a887a28058092ee639db54b77292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1dc09b062cbd0afad0532c960763a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91969e16faf091651feee1e70aea6c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa33766bab674f3c8624316d3ab149c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824f76a72cd8d282face5b651fe2973296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733c69c43b48176126589332d738d4d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdf141c6bb51a20f7358c04ec6f0e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91ea6a5d81abac757a30a88cb45b38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73bc21238245ba123bce233818d4f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc315b8c19ff08bc46c2a191f0fec563301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231d08f30b57045074a57a50aa221ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da4bf9c6e7108072af335cb88cec48303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b37be5f331dec7563b7f50f4ae1eb3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98290eb156bff8384d9cafa27579220305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4ae58696932ad1c760c5c950bff78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb15fd6ea51fab0279971dddce04587307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba333666cd4444eff0431eeb31b69d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e18680d3f99b7b9f11d86c965034c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5c3866feada8a4a4035cd11a73bb6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc782b03b7a4a24ff3ef444f9c174cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5e8360ef62060e1f0b58c368d4cc6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496c30fe2e1a1c4641bbc5d87a3ac53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1924b4df02e698a5d9212e41cf8a686314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f355a317c00c81d5b6fed89554c736a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fc7926796385691de13dadcc98654316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f41d56cb946bf3c19c46dbb9234586317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67565b34213b66a1800956d6cf0fc96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dc4b49a699f14cfb85b5f2021fdcd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3a82e021b8603d693146b7fa4025d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39412a31c3c4e79bf08f5578425f0c6a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08f9a149da098e532c3b77b82196ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919605753a4c5b03a32168986cdd91a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82156a14f56814a9961857fe0d92c027324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cf9ffe5bc89260851c5ba47bc415b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973b72c83f58fa4e01b88b9ce2d852f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f498b36db362ff05741c820228d420327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eab85be714a9941eab84e8bf7ecc63328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1bea80a4fa65ba681a0ded2d48df6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaab2371e01433cc704945bb19edb33330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c50d4869c0823fffe3fdb776e6c6c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e9d19aeab2612998686a222c45cca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b428c0392ad6c20815fcf0378b040b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26309fc6c8e3077683a1a9ea7e72c00f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51253063adb7705b4bb39636fb8ef86c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3535e866b893fefc9189a964345c7e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a546e09fce385c55306acf69abf38a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcd51b4afea91e32f884cc6d48aa5a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3ee50415f3a9d578c6b75d130c103339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4527a5188f84b9770b6d86e28bbbb16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a08f2db9f69c24b706a6d3c14beb6c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c68073d9bd7ba4cc52c5bb26c96a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee29376648aceb9ec0d7ed0d3515310343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133703c66db1552dc4f5757076a599c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c43f45329c1579d10493c0fe5bf5a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1720a0406643a52ab7ca9fbca03e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3fa5995ecbde4f2a67815043fe6c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cd80b1a23f9ffa399cd7f7d6de0c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85adfd0aa804bc34b9573d4cc6b3955349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f40998fb1aab90ca64ea6e750310f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b462a4dfbf887264d5dcf11cae14ae2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcb64e11b33dfbe02eb4b0b539d231352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c46cd40499999684487eb85bb44fd3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae5cbf2a10eb501ba5dda71c7178dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604a4629a6f474b18347ecbdf034165355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2535b977f8afcb5b93d5ae4340ea200356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1f666d2b9e6965c30b636fc081aa3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20e83e6c754acb74b63915b13777a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5c9dfcec138c534423383ead4accc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a9f9d18e0d3742b613fbefe509743360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9be6c6baaab42b54325c1fb2bc69ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f82e0c81bac6b91d1b39a74655d87362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260e64ff821ee1d7c4adf7c6f98a3da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd097b6ec0613db395fd01f72411bc4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8e811b7fae3f621e998586c39e675365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125121571f7aa16084ecbf7509b6f5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b57033dfd8efa48760804ea8e66f92367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e82271b516031643644b0b9787433368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382440e5698fa188d6cea5dc7fa120b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10e8105fdbd348fb5213931084a5b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baeda89eb0fce66d08d9447bd346ec8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc7a986441e4a97eefde6c915fcff7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48ba964a76769eb20f15469094ad9c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920def734058626876a5c25c6d60e579374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca1cb88a1081625b8e72d7c8b28a1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeaa9dfe2dd8d93ecdcee384a6ed003376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13768eee2672718a0acd8195303a06377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d55079970da0249ef37f33ad7f7a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77278df32198b577e655d0c84c5abee6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39400f398a5e5322b2c52d16df29d3eb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59519ae896b8c154572db1ecb3534b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127100c59d4de0a1f1859f8c0b1485d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a530ed0d1e44b04000695ca6eea008383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d17d7fe2f5c4e9e5301769588cf9e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe24b9dc8fe5512fcbb63bbe5f9a28385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d91e5745f4b679ae7131a0e0f64eed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e271eb03a3a627edf1a58b4e0001a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189b49378bd6940e2b095621a98d01f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cdb5863dff7c7fa4e4480cf11bea3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb624b308baa67fb57abf7a97f0ab0d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221000efdc29feeeb97185f539dbd64e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71534e8f0104233e2d565298c2a2e8f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edb012485cd523e38bd8efec4037b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff26e3f2346255eb03eed9b09317886394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c41e95ab236f55940356015d8694ce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad60367eb2e8466cea9fd102c18e4b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e7b414886c914af39144e9a643224397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5712c3d08b3b4212a7d4c47f82cf3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639766a89b036790ecaf187e215d15ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe47feb4dcfd936ac18eec8d8c39b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592e90283a869547d4b88ae5ff1b714401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0e96d9de97c0592fa736f423b53df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7a19a3b3ddec07c5cc03485c91d00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab6d0ca411cbd22436138095b77e51404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd33aefc369882d53d554371d9ebdff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e55b7e88fbc54b5588b9f5231fe17b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c0880942cbc4395d0b8065707e2ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f611000b97d1bd5436801683710f9b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023348e3d33797356a7f7807d9ef327409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e16dcb3712d0cc39c7c35da75ad96410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff16f25700c737048da7504c1dd445411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca004afdf2201fe6240135e21ce5648412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f882722858b1d2708b99ad1c46fbf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd123c23d5927be747fe11dcf8e0945414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954df790228bd60be0f46024506272e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887478496b7c7f72be5315071c6afd4f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652fe6f1a3c6f47afbbbad798e83d0b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff6df1258a58a372f1d5f5fc544d7a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a53933da9d579da00bd63dec0befc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bb218a9e29b29725792340cc10282420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e28762f02f40001f3e1bc8bca8681421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad487bdd75e518d30bebaa0b36f97420422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4b9b442c07089eaa2fa776a016518423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d242846993d2e5b2372bd856bc59c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5441e02de0cddcf5b81e67ec9de0a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb40695911cfc69636dc504ee96d1b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d8d724383101c0d3d5aca6d41402d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ddc39d846f8f797955fea105d52da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cc36f7057178aee227e867937077a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821d53ad3af6cd8f8c78017607d80c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b152a6178aa439ba35f0ce520c4a4e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c942bae9a8d88837316f3def6374d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741d619dabe0f98cbf75e7b3036fa6f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f21081cdc317fd7cbcb2e92b32711434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f2950db7548eb652e9efb731bc5aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbabde8b8c3d0d8359298d7d7378972436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533084ccfbe89166f08ab2bdd4393d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be842136f48bcd5dd0b3da05c0410e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3505dea113b183b6b1de4bb9dd2eb6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527908ad4af6104946bb43bf58f14bf4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34390563d4405c43b30bfee6eeb1e8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2f24e007f1ea17b59619dc2a1f6ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a301518ac38c3ab4f83cf5edcef570b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ee3364dbc0647a893ca0c8e1fc7e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2ec215b6b5b3f94fdc4126e46bd31445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47303e17bf88558b666fe2cbaca44fa9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad999a65958b7c98afac37d300ec7e3e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988eb6b645b51c1605913993b9524475448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd3b653febcf741bc19d2889d6df92449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99d27071790e9b1653244f74a14f09450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a55aa5cbd42076a979c3c91edd6cb8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2e2618cf18081b59a3b65110c22e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b813821ede935e44377f91b41b466453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fa6dc4978f7d990294e1322e2af9c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbda0abc579ce71dc3dcb2fb2b07e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92cb6c4004d333cecc19a1e7287699456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8505d7c288bffd1c222aeac249eee4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348b3f7fb5e9038e30a11fe2ca69135458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777b54f51e6ab9e3455293e1d741082459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24233d6311a7c6a592916f7cef6d8870460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577e9adf0471332c0f3a9a1e08fc1fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3daf55aafbec9ee226fe52b0fc68e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f7716559c26cba8b159c196176e14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c62942a99b5f71acd846ba3f1bd6f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32031e0b0a1d6870bc62ba108e64d90465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f797c0b9d5a7a5a9a5c5d5ab58be858466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989b90e2dd9c3c53afd03dfeb438bd7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04731b682ed4eb874c377b9e2bfcc095468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aab172bf518cd02c8f4d14fd340fc0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a8e5a43f50fcd3177d82a9c074aaa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893a57834d4f8ece8b75cf918d1c0e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14832d485155d4a0af65c632bbfa8d15472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7a1215b9e7ddc853abd48644a5d0f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbb58cfdeca3006926aa624aa406a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329570e22a36f2aa631987682564e261475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43563b1431ba87d65edd29ae9929c1b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4cf1a7d6784305b0942255a62199b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4073de791f430b3420aa8a82d7643478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ec032563656ff19851a7b67451a1e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c1687a1c071ac35281cdae329fff6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a19a53fb29a4c2e8dd351a12007313481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f732546b0ffb216557c662d5732b44482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a179c47cb239ca15a65f33cc004ef1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696db20fe2258f9c1a9ff7c2648bd7a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79983d7d14cb9d91dd827ea774cfd3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2b6a6e1fb3f8efc7470b68d1e964c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ca8019f79d9df01f1d367f72c5b4d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247b41e34a2e7e3015c1c1b2c3e0924488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f2442f4c1d759cc687aa9d8a8449d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ac98d2ed855208dce51cbf4bc28c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9c5b36217c570f5c763ebdc85ac13491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f8bf83b295ccd1e999a8fd1e50904492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be156ac5262a891a6f1bfefaa3bdcdb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c8051b705cb78b1c872b5a3b5693f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbec6c6146b072a520f06198dd72a6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a3bf8cb7008650b4f3587579b9c3a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4be6e0bcac6ceb2ed4f86459c96e54497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77551da745586c5564027badd86b12f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10078543fe0a8e96f61aa00390a656e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4885a3ab3bc4b1752191b7d56ae83500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c0147276e6206f8a4dda3460600b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc93406231bae63ac64d70390b05e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19053ae783fbd682381698ce008343f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cfb45820a373dd866fd76b3bc35cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6d837bf190a3bc5dc35aac1c82488505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6794a6838045c998bc4cd8b2d3a47e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de135251b4beccfb2aa72873cf0cc604507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35658b02fb23d9aafa91fda56e7ac3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61013732a971f8e77b4def3f3c19e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbeb9aae3e0d4fb91d4d2c8dfd94fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924065aca4a1bc301dede9c51b55534c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d3d930067b609640244c309b59e5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd8a1c8dc47715a7d4f95b9161a41e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afd439b314b5516a7568c035f2bad5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c39048b44dc94ea8aef04f1018c0d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624054078b285a27ebfb3f13dd2901f8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb4ce3eb3c27fd955e2222050988bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b8d346214b6398e4c2dc31eb1190e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbabeb7db6893136c3652785756094519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58356b37f8c9414c17e608d55018788520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf446dd38eaa6109dcf4a6b0f3b589521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66b31625c56f4d1be5390c6abe2387522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9ff78cc858caf0dba22ce4101a2f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f30eac70e45287affffeb768a48904524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55958dfe629d7558c8971210dd8eae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414da7df05c444e1754f2a68dedd065d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705bd9883b1dc59550cdf70ad71b4c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58388c12ab26b9912a74d0039d16f75c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029f02533b3daecb79ab4ce6510324c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230d0e5d50ff1d6e7d61b44179ab7ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741279e3f0e31552fae59ae450fd621531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4482f5a281cfa9b9c0fae712333ec66532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c6187a2ad42d2acd98f639330740d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8c80753a9a117f3d701cccbc6e585534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738000d01b9ae22017b0305aebaa1d70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8b34a92d8d2c312e18c58a8fbc054536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a49a8dccc486009cd939b3bcef636537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb25b69ba9c50364f59cbc00b723fac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da487e7e292c2478f8b4eb6bef8d868539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1d31cea92b08da2533f980fc6967a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce708fb3b1539d17a4abd01a2106f424541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a650af1890b0345ff4c3239b02d8f02542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3bb521c32c034c4720d21994dc1c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c969bb3a763f09c5a6021d6549a9b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f386e1e26fa791e4e149fd5f96ce2c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de65698d68576849412147fae9d1f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c35fb6f90c850be38305129c17b3c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8fe3cdc13b430486f354aff5b4f5b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9bb603995c23d7d17502bca3355cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06339a51633c2638ffc2abe31082fff5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5a145213d368157d9fa13e6ad15c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bb4eb25b957e50f42453fdefb30fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69a5a4f201faa8529dca5170066bf9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77141d268c6f240312ca39098c2ff0f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc479dd1d0c9b22743c3fbe473e5896555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12f8d3f6a93aff52010ebce2d8efb5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff8f556474432018397d300e92551d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fd5615abdde732bc6552163f38e9b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43792ac67a5e77bc875130946b8da1da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71671edd955878a1ac9ff9b9ef818380560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811ccd9e975ab4bdd16f65f95bf9273561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e43c44a0db466cd8a38400dc50a475562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d82ac4ccc6afc025ed573e3d81f7a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bc85a4c9205ba8dd732f993a95db4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527e7965a462516f7fe0eb5eb8fde24565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe8936129b26fecbc8f52a26489c07566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23af782fae163a01f748076bafa19a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f43bc0a79b685dc23c7c8f4c20dd3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e76363bbba6c57bdb55209b7e47a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35c533042430d2471215e5bf41993b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd801e8677bfb5494d247066d86b11571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c039cd4780c19c849db413a51dc35572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d790ed1cfab6d8b259f3b4a7ba68a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344788bd382a7fc174906a73f65ae5f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe16a3ec9601971f0fee8321836730a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60896fd02b0c124e43a4deaabc2fadd7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d0514404ae4396f6271a3a934ea47577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc465dff4fe62bb221a29603a67b85578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e51636c3d594946ba4c66eb0f490f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd662464e393f3f86022078dc78c30580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fdbe9c9fbc15a2bf24ae58617acae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29383dbc4ac4c3dd932a812206ddbe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8d90e4d1510bd13ed97181fe097f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72a756988754bbe0b428f68b4d0bfa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf84d0481f7017afc77366c7a2ae425585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09037ede9bad02fa9f646e6cbdddc0e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff28e0cf59ea3a45c1d49b8e87339f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850b22ad746c57fd39a7ba9f5fbd527588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef6f29c9ca291a5c36eb632ebfb51e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50f7587919f0315854277c9ee8e886590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9aa57b7e2093f9030068473f1e369591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80922f34317fb4d8d0426b361e662a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4645d81f580e5774ba98748653af00593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd5feddeb6dfcdfd793591913e5e25594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95fab8500c43c64264e4336489696c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f088719f7739836bb9c3a3690c4081596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2849f4ae5df8d7aa774e5834fd31ecb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dd463b1db253bf6ae5f7db3cbd93d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638ec45f5fd6439be5a13e73635ab43599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e768bcf553df3aede3ca95ac1ab442600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740743c9233acf3d9e05d42feccb85b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13d7093dbed0646d1a05830a8648a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d417e9a745fb48781a1ee79c9786104603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c55c22ca5f4cc715d198f9af976b34604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc5df872f6d490d814762f3e567f0f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0196f0560f24ba1cb86de3d9be649606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f98d75104a246919f59f18619783c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e6ccefed37216ef6f9959152cc7a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550cff915cc32ad07289acb839d43e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdce07cc658a3beaeabce38fd78812610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cf5237a689aedf6025c9cc31ce25d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c1e90104aac401334939f66c12b60612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73de24ca8cbced1b7aa0edf4d5cc54b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca8ee3e7a224d5f2bc93e29f481246614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1957f902d0325b22bc5c5f9abf3f65d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f33802f046920d43b20d2b9ae1c25616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fc617ca31c6431fe37a4bb2075cde617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41639aeaff0dafa6b4dc1762a41c7e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c5d5bf12c24bc63440f25bf94dcc0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d6225d662b92d562dc7d09f75f6de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38221da67211902e552dd41e44871fe3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfd4c17e747c073af84dcc416ce69b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6f0b54ddabb2b7c51e6483fce433b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08560ab0515718332322ae72f4f8561624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36271a0fb1ba55c592c3f5d5d88e84b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4efdbc79636b8ae4f616519d9c1e31626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0815240c76fd60aa30b48c308ecb88627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793e66de139d34ce4cac12643bfd18d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6edcca290e116cfdb612e9f27fe04e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06dc053ad3b1faa767bd47623944f9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132de094a6e233fa191eb9f41a564b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf03fce5d5fd75eef834698a8436a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e548ed1721369af0f51a2e284e6ce40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20624bed592c014d54aef33f9702e36634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebc44a7767dbc8ee847d6028cd45c3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd0899c5f37ead7854a46a224cd0aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d64ca126febc8b6c8390e0a067ce7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7184ecbf99935920bdc70a1dfb5a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954aec8af98b0f311d6878dd4de7ca09639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6337f67780f90d0c41bdf6ee41700ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70bdf7ab4d23532ea20be3bacbb068641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b735a047a037e15110c9df2ba9212c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5547538337283d63556df7503d174e4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb530786ae7683c1746113edee67c400644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70e6eea0e6d545f1fce20efd0c5aa8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123e98d281b7ddb9bb9280aa25de8ce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d530f40432224f40a9f0a429697284647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1460a8e4df70d5cc95fa918236bef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d2e8bbaec57bcc7daa6f00a69fa4c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820b68375c2eb73b8e459a92f6a52ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e5ef27b1ae5ef6f46fe4fc51ab083651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce29174faa9f81ace05d4376bc50e9a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1de7437dd98c79a09d4fbc7f506ea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4c62f5ac7597ae06867f3d9d96c07654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34c485fd29ab6627f682cde8e1b108655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcca452c2d03c0f1615c5da15fd66ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d86a5a5eaf2235d54f5d76e491922657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae639ed5ee607e7ae1942ba03a25fca9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd388f9092a911134d310533c42abd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829cec2b7408ebdcea49fb22828b934660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f9dd427110d9c1a17ddc77f3755ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f5fde2fc2f467406bc2768ad44219662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90ab7371b01762c29f67b72d3054fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8d9d68d0d63af7d22cec90bb59dbb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb54527c9dc3fdfbad12aa8a3b4938d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2ddfa6ad6b2094ac1deedad2e6d07666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca417e4dcc24704aef7ba75c9b602cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a34ea263ac9530d767ee68e4effdd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffb6f796b7ba54597321a82ae653b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d077bd6549fdb44e111a14ae348dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649990f325ffb399f2f04bdb6def345671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8c7bd294b0edaafd8825679ab24d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d46efde70a4a847ad9fdc547d55402673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1599dea40e04b18515313bb5968ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4db758244f33e63746bdaba5055ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ea16e8f9deca606aea8d3c95e8b5f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab671d9fc22e15010916c3ea4d514e1e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ce789a44de0fb657d90dba6aaeac4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f8186742218b7149edf5474f1b2f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaaed64e09e4d6125ea0150c30cfcd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e277f7983507c299eabafb05edee45681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8548918ec1a3f589e262d80a6722e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1ba33fbe4b2ff04c5af0ec382676a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a21070c8f647ad1ad1b40fd612305684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f11a8579fb729c6318226159ffef0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefa42b3b7937efada05f0077d21a21686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bab1f28e290e4efe7dab2c4a0ab3f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab871336ef363670797167be08893db2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217198bc2413836ff560b1db244e3344689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e1234ff2a2eeebd3ee620904c9767690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5eebd34a26ef77106b325cc4838148691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afd22d37f9bd0439fd35249dc01ced692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816eaedbaf1bc8c46168ad65a812fcb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f2348e7a1e37e7890d0a053719613694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55611bfbe795ac02550496b934620ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd7537c503f596d9256bee4c50f74d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9d6422b3bc410a21085832947f05b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce915cedd3836f9a2e98c8de69f5b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f994b4faa3d6f1856f6e70871d15e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a6f6925b6362ced90ddf0a9282262700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99575d7623909e790c3e4ec6ff7fae12701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356aad4023cf432a5640ecd2dd9d901d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4177a2ab75a92c8dc9d8a92bdd958703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fc21f0c51f41d603908f522f706c2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d171f17131d28af09c16f152ba09c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d809e4fc5510f5506c9a4a0402d3cd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea97d210fd7541bc771bf0ab9e31433707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec006903974a2875ef9d89e23feac6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a34b2ac2cf30691cf083d64186500a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac47639e981c45673480364aea7f18710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e70c87dc135b86c3448a3e074454c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d781f67383732704e74f738c9a8702712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b70d4e45d72801d0c65dde3c78d158713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6467643130d7853adbe891f89c2c9c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b6e58d5028cf659bbe34dbda979d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940bf72b33e39326e03e2620a0f801e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ed85993d20abae75f07c9af0576df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807549221750980e68707a8d91f51120718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f8bf2abcbb0afd2ca2e28f3f4a0a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cf167514015c0c83b34470f3caa3b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f422d79dedeccb5730a1d495c531f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5cf4578b86f507adc6afa25036a30722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2403145e773383c10495c9c0daaffac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d03394943d421d3f5b89ab6247045f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebf49d40d20f9ef622cd4370be7730725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070022fcf457320b7883730033a6cc9f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252a1651775d93aa5dda04dc8babc26727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01409d9425a4a0f3d8e04cecbaec3cbf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324888c72f374e68686f8a584d99d7b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7fb1a86ebb0f78c1fd6ce6af3d80b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd29fc1efb5113ca95bbb626c8a0dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa585c550c10973e74c0f05f6adab9a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef70a552cb35d2ffc94d2ca88fe1f22733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb5f88bf6a5292dfdadc0fcb17a8d6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51cafaefe7940dca9fba9ba5c54193735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9faad16138135e8891349efdf3437736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ed8ee8417460a63340568d4c502d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e63f96d86817922fc8d4fe97e7b67738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68121a9953d503ab7317c35a73d76c6d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c0a218530e255a00eea4988748abe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f6ba7342bc43644641dde6947df25741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c64462dafa0fb1b5159a3f8e5b7f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb8b779222a5f9bb6fc8936a381513743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f97c5e50260f94d6e5480b89ffbd9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47638fb84e007135362ffaeeca4b1a66745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bae2e4dec793398757bd76fbe56ea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8961eecc5b4e591b04876a0d0605ad0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af906e23d11f336109c5e2de7e61ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52497410a1f117e4a8e51295a6e3b5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a26b31099d41cf43c4a0beb8afc30750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82d57706f9a3fb3f87ff06441664d7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe0ccc063407eab3e25ea53868cf68752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eea92629e2d3b4b5565998056ab07d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138260d82426b269ac6d8b2f4f8014cf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75341165ebbc09d8e94b4f379f02f40755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a2a18a9d70598d86f08c3dc773701756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c507d99ad620bc0379c04781fe457d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771d91a84c74d36c37dfb114436f40f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55813a114ede7482053ae256aaa10d42759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>