--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab939a553e0d47e7ba7e1cb2f8db80711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7011d2361938c1435ebcffa0004972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3c8ebe171717553b2a771616386c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5ffb321d77c488af152e5a7f870274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4165e140e69ca465eb8c5f07f6e53b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db174bd13e4d0003282d304df793ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d67ddacf02a554748d470b079338a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a722ff40dadc06ab7fc6b10bfca908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd831ab3c37e6862f72d8354cbbddd59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2fe6111aa7738d4ec9d5d3f41015a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bd931b82197c7a57fc5b67deb9ed011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279ed9215a0eca960a538ed2f3e58ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b7bcf01445cca8e4a541e8efaa53613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ad6006d66445f35e542d7176b442e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de211ceb07eb4d60c0651cd7084906d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfaba744e2b57353dcfd0bf30a804b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe09f9b612ab030936d58ac6fb0ee517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00f17d71c6f39871057992bfcf5dc618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708becdd8068405ad89925b1c72bba0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f3dcc4705840c53eb503609af436e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766026036ae3c3fea5bbaf50adf3cd021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607571d03b84fef0fd404db311b6265422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16a59c35ede594e86a13246c53692b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274f22d01e426f5cf97e8d98a35ce9924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88a3894be5b43395b1d6554322265725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d82730602a9259c26d0a3278edc4f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae493bd1477902365fd205dc638439d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a2b2e36b507284e5c5ed52d8d079528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8a90f9b84669b5b94d02322b0390a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75342bea5e905c39420b00066927706730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf40d8ba5270a47a882d124abaa1a1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc3c154efce6f2431b2e6c2cd0a88732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ec4069f81b46f3a4167c361138b8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e968bcef797a9632b9c5b72408eab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf710e8325813eafa0a539b7cb4006f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a7b8c47d9fe88d2be8c19c51782bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04434ce2867eaa4d46258c394f0a9fe637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8fd39c032aa6668ae2b59874cca8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0865c61214cd6af9caebc68948ce1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142665290ca37ad5b48acfba7abdf7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8b477d9d91812ceecfa4935433cc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0459fd409f4441f577adf3ab95be07242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6940602520719e62574ed9299f31443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46552af94a348af17382f0991a4d18a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c256af2c2644f73947d7fd0cba52b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fde1fe141f003f30b90699be9a8d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9515cfccedc8a5101ee76e6c789269847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533af60a1fa088e3ba2ba4b2d329b82748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64453846a1e8db0bd00e787df6aeb0f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be8af419c7cee2e8a33d3438f0d96c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072121ae984a169c299edd0263bf21751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfd6f934dbaa0d2dcd6493ad2df17d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c8e6067c69b0d4322342dac5a576c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d39b05f9acbdcbb01e219918ac71354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675b07a0f885efb3050e8f93fafaa5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ea46b3ee1cac4f6ddf1c5f8be6a5356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878436f214144741d978b8ac9aceb17f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bf0ba664d07d7957f4377df164c5f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d3ced04920df420d6c3579a6e0a3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abb24e092f8f6833fae7594e165bbd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b28351c0fb03782c5b662d2b947fd061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c66e5dcbbb37855fa97a1d7f1877c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f218d16fafd5451a9b70a32bd21f4c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d16f8e95dcffe5b1ba8a6492bbf57264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c544b78d15f41fe19e79eebb6905365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ca14d781c3f59161b83f97cd0d52266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bbe166dc8a7232bc5420735f7484867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb7189bd167e6d79294239e8cb1b3268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad576be5aab2396a6c3df0277a83908d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a68115754b2a6c783a3954bb06d7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70346b6fc2d78f6185cb7593af7b863671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc838d6eb3b34ed17e9c5ce40797fe1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8834610eeaec0010160f90f5e8b8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9ed42acb54c38424239a72c05702374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78212c784ddcbfe0b18bad3381b98e5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb60be508880efe31f01d8f4c93b2d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc94ad346dbb9c151ce7f8e1b75f4777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe8677cae12769a6acac02592b2d7578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e32013fbb8a1110fe3aebc792da5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad0f28d4fa77bd9209105c81d7422080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3a53bc5698baa0b2bd006b087498281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519d506ef7e6c1f93de0eb1fa85b33782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ae91903567e87671c9c51581c453b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0ddc7c40a55d7d10ac791b8c9da9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17177c158fbc343034e0d17b26b6ea285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21567451c2f3352a2b2f4acb0c70951986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5d8f6481244a1c0a161550e71713587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e957c2363ff97f081365f32cd2f9c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5f981c452ab01e4451d3a7e6e13c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91fb9aff4308b6662baf439a09a59990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb979849a1ef49a0aa683ccad2991b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e39d8d27783cb1a6e026a1911b2ac292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14640d794ccec02e70f44adba7e8fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816faba5f558fc22b0b6d04bb10c853794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79d7cd27e56e13bb7be84321dc299195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb19a92abedc43ad2bbda62a57a67496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8d1b3e0bf050aa6cfe4fc697c8fbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a284a70c230dbcd180f6e9cff7c69b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337c6f44a0524aa6cc2df4c8dad764599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c23e0075370fd634bf37e576b46701100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec747d9374c8b8883085c7d4ca5db0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd585801fb900146d292161697f0fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c943b86937aedaa712d3d8e2f33280c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf598204f029fd0cdc8ecaeb1ee3b28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c716b823cd76df2e67e86300b589b79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a9a669f028568abc9bd004ccc835d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff195ad03f338ff365c6fb9b70f45f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6825c92d43e33961bcbd151c784f66d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dcbc2ab089eaebb49c26356872ffc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd666b60a11f0b3df4e936a2a31476b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10d554131bb1c28b591ce3ec72a523111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afb37de65cf55b6893884caf84e6bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670b92761f7a1a4af467e4a23e50b8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82ba5d4b2602ddeec59e06d6edaeac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d9831c21e77e0c6b4a58fe2e1d010115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2733ffab5c6da281da18eb3bf897f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f58b9d823b4a64351802de511fa50c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539e3d1a89ee460e2909fd69995f71b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fa970c9496372c361d8905468ffd3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85cbe0a386c133e930e9fbb3686460120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4eb0b425f2dd1e53231f16e3b29f1b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6d494433d2cde2259cd6acf8fba52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afce37f439150751b94bee1bc6c4fa8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dccced7e0aec6fc0077dcc219861d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8a28a0a4076aa35b4db2e27aa4233125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1a5ac4c3f757a9e8564d489ae903b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c62ee99b42508a354fffd348ce9e7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d052dcdd3f633eb2b11e7bdf50841a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b68b33d273c8beca0a31cec5955a92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862c09c5892541296aab49f1a4d35a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d18c1648cbce13e34ec0bf6dd78735131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12180b0b63eecc10dc8434d078821da9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246af6f638d374e6ecf51cf4f67bbb1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49649a8f4fd80b7cae6f5770b656e47d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f725c54449b393283b2be937a5aa1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1bf53d79d9b650849d6cec0afe578136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad868d7e0c463432354b41d4b015b217137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611787d5e420c73ebf07b2d2a14501f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cddb6cc72e025b8978600e21eba27e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697397fe03b820270b7a21492ac86d60140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c944682c5f55e7b9bd105d01f17dde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c176807dd22bad9d36ff313b4709f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991c30e9e63b9b5c8ee8e425d773362143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03c6257b6e6cfdbbe775473c1ed959144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37613078181689b2800e08ae125c0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88709115e5bdc10131358b6354bd880a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20ed7a814a23faa3a392d081be8012147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff61d18d8ffac681a7dad5fe82ff7d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb580dd138545281f80daacc85541d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b571d68861be65d6bd05c70cbeb28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241e47e618521c5e5367cad37fd613b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26b80a22138dd14657968ec85d3bff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381137aea5cc534b076b98c78c88212153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dad5d3e23ad23dfd9676cd42469fa2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97483bbe95abdcb549cadac86817e928155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0dd79e5668337629673ee413992dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c0787fd70ccdf1984dbd3fea19f3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed93a9544590afa09f02e937aa28942158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458752d29631402b37ffe20dd4c2dc3f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6b880772604100a1f8ffe9cd25ad0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702c8297a2e8eeeee3d396c51fe0b00161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900282e24b20fa6deaf7f1c611efa66b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca34b2e99f6d16bf7d7019aa19d9286163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c38fed5de303aa76973129c1b5b93f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfe389da34cd784a1dd067742fb4c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6141d1a60bf4eecf0a323823f264f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d05b1596800f13270ed750d5a5caba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920d68933dde8780be78d9f31be71e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174cab5c707e4b1bdb0c94756f728b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf888554ee15576db881c31eda4debd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a8b4f3fc2cf658eb30c14a5eafc42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d40912f594556cb8dd71451389e86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffd5b0e014ba36b988a9c9dc51ca8c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdefaf5274c769fc59314b32e73b56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d448ff6b1a38a0c374e78f862faadfa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598884aa6df3253d56a4ac8988fc4402176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c52320a5a6cc3ceae95c26af98846177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e9b29510a9959eaab108cbeb8e4e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d908b9474d03904d27b5758be58def179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84fae8d2e3dd01b661b9cbbfcfce08180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1348ad5ce8059cf4e4367845eefb1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245bb2c2c66f80e97e24ecdd2225383182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e69e74744beb6f4c6373090407153183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4af594f6daf7d6dee33cb63ac2118e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f429046be8faa769c0cf037e1ce405f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dbb2a759cb05e65ea8de71ebdb22a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c9ee3fe91745ea33fe0f8d693f3dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ef8a65b739a097334e86fc4891800188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05240f05821502a0370c0bceb16638189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d2428970df070d0f9e2bcd994ed3a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580ce0c4a9d91b1119b8850bf9ca5ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df31a3176a0b7aba8440fced82fd6a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476ea33af362d2e0edf1ed6642ade39193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be53303b30e8dda1b48ae206b474e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef9b0c54835d4c60d0515792a8435c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29635714da8453d9482a29bd56e244a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdbdc52f3fc695afa0cafeb289afed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de6663a0843b8a506f0d53a5d287ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4143ba99bacde4ba79e22280f595a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c218e12b3dce7e88ae66171e84cc02c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57c9a30c67778388600a7732fd90e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bcfa7f24acc99ab8eafb5d0dfef16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb373dfeb82d071c3111b0c38a92cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15806f371b23ec7403c5d9f8eaee80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd83ed49088767f1877c7ca2b0cc033205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e065bcb5b03f56489c168c64e5c431206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72a2ca804a65260809469d4717d07e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f33f5d0aa10ed787dda4a5ec25f4e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d89e30eeb96b8096ab6e804665d3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971851b9474deadcf6e1324506be4ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851809235a7fd37e573b39d7f22e2c3c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d88aff31bb1fa3f619d47d5396d94212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558af2bfcddcc34dc69f99b54ac6215e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5e292b8e070df1f2c746507037078214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71362ac176c41fafa37a1387011923215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a042704171879cc0e2254037e0796eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d73b1dbded9176318882dea37f1e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1170d0de8b464dddf5630bff29419218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d92f7c4dab42cd30c918d3b96bb07e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb925c8a274d369423c6ba07474023220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c245bfe2439e096725fc23fe35eb9c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c4c7dd4d5ff718d410d1b0f27bbca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d7c38105c1de680142a497130379f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d936b0a60ee4645b0a329fbc5ec02d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e86d939e2e7fb30837e2ff9952c34f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367f44b4d134739a18d37cdb967fba2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4569f10ea200bd15a57d19b74ea40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f9001a854f802de1cced226aa120b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff9f5fb0e466fb7e96fd744742cd46229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad1fb7ba76d4d365b7ca44b2bca221230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230532dd212ed6ae12ded3e701ba926231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cd190fcf68f3638d33e5acea12fb6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bf5d6b9df29e89cf892781d766970233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44001054ed8b7563d7b1b9bac7c13c0e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dadd6f50dd82fcc429dbb26b707148235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8322d2ae941ef43b1bd81892e18cb88236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ea99f70d564889020e476732f8b67237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eee6eed763ddfde5e04931b1d8a273238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad8a214591f2abd47415785d3f6105239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3825408724b1d929b62f19f86e128b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83eff17148589fcf6355e2b153e55ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd399484c4cfe5d2d59b4287caa859242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952f81311281c1b0d8911e6437dd6db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83440fc80872d95994956cf3b2d14ce6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9101eeec46d9ba534250975719e18245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8d78e8cdd5538bd7771629531cc0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9983c4552f7c79c48f16873b2effe47247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a68f2026a65507d3200efefbbe302248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8991124acb54f9196a165d1b16ce22249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7868b38ec38571a9db87365a19eb0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bed691fd52b70d5e7efdcf0063bdf8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b35f9ca7dee6e37a78c366e13c45f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35060592d0114bfc15c368eeaaa76184253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe952d0a0877486debcae60c42d776254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c59414c08d163ff824a153306166a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b43e801f843bd329d2ad8b3398f29b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9952835dffcaa6aa08250974b214e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780effd75ad2d8dc5afa23394a74427f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463c711fb617b77c65f1b0dfcfdb9d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac590bf2d4fb8c2bc59b4d762fd8d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac79dc0246243ea8ddcd05ff3b762c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3bfc47dd72a1ce54309fa30437806262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40b3b0a6a056481cd48c1e8a6d2049263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cc85e069e274cb8242479a2d871b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366a7637bb9fb411763793f423d3858265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23223291ae1050fc6c7880c3ec8aca46266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288430c009af4c56390d43f60f2d737267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b2995fca680df0641e2caba8610da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0049e971bb34db0d8c0a5a0b11fe0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4335b4113fbf005f749f4dc6e7c1b16270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa900a55c0f9a5ffd192ac6ddeeae47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f435fd6f801fd7803e65f57cad068b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20231407989a43d9df457a0d57820be0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488d63d0574b11ade055b1e63b70f57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94b7c8118500ec6a5ec9da5fb0f7ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db17ece3fc25da1152be30b94f475d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0e0ece3a96c127fa6690305513917277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5eef7255fcf8d4ecf97daff5cf7544278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb63076c2f9804ca324f2c3fa44cff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc55c34020fa912bb5219aca187cf39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785f21cac6d2de2bddd221f5368fdc9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44179cdab7d0ab71fbbe41c29881a62b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc56902e06bd88a6aa0497300a8cef2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094b9757d8524036cc3fe75b43dea02284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfe5fd6b4ea750e3eb4b29c82468e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f349ba83f5266ae312566d2b898861f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27779f879292c8b003dadd3beb9eec38287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4021c6b91e92c0a8b5b5495304c287288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f7ed9eea5d04517848dc652b42f73289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876a678f8cd2579f343afe209689eb2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07b76725edc119925686dac877e4ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be45118092ee7a144ad443b89e8d92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be26ff877e6bd8e65e2029ed557a726293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e18767fce42549823e71f27a84e22b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fea9aa10075854826785cf86e6761d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb335040b84ea2e524130139fa476c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb4e518250690fcb1edc8ffa1e26da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007e1317e42f613009a8b455793a155298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db1eec52b46409880a4d9253c3abe3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae15a39aa75844a3f0befff21b52f54300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ed7272360a0a3c2210a9a7ad33058301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa3d96b6914f396123fd3d20a881de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dac0fd182d58119ad41033a389bf2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0af6f294bc14a228053ff591f5a6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e5af9b8628c2d135b1daf608780b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c2c2ac2295af23fb95ab582620f97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cc8ab0edd3b6b26c802d932c5852d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9818f411af16ec19687eef44cd91a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ef1d38c4b17d83d70fe66ccc04b78309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e24c9d649a811bc021d05a6d1617e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a8646e7967fd9cf3c3c77fbc0d247311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3e900c0671bd85f999febf27dd5b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cd03f8b79c734f9822a4317604443313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f732d947a128220da0276c225a2b4fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cbba12bc2f03368f559f1ec6c1cb1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b48cf22efbc0bab23645066b029c34316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fbd0930e6de6b3ef9726c4a38ec67317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f71e578c8b5c32747fd38bbfc8646c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a863d79feb26d79c23518b4fe018c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7befafc212687e6071205bbbf33d33320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c64799dd38a2dd389d0794dae26716321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0929710f7ef88129807c2a3ce3263322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf41ba0b42de531fb5cbb665ba0f1b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c94a155bc7172d0c5beab328c3c57324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a579ced853e780620fb95a3eb739aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164fbafaa3806d7bbe96731ce76e01f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d873cb84145f874dcf792ed404c330b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789157937b70e8724cf7be81090d19f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc04a8e07504b621fe49a6dc604586f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37331f66e9a1a4821a1aca14583f66bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674621b0bca754dd812c8b76bc7f6763331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f69af8b58d6da48b7d10dee31925e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf62bcb84134328f881d7bd9b4c477e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775cc400bcc828c15bef04fdf1585c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c95762d927cedf54c6196223080e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf82d9a94d4f17f94633405b3dfea9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53348281df16e066c3f975d39f133b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0fa83e3212bee5bfb49fb08b277ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005591e9c3824a72a3af58ac90c2e97d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4032ca7845efd7f113847c9740376340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4509d578fa2889d9c07809c823c7a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92ee305961936f9f56771107d5ac80342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10466509cc95c0a93e3c269f93f14c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a20650ca92ccb66d23af2babd99f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d912acd47b52e944a3954e32bd14998345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cee8a4d7ada185c7c7161e3691007346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7474b788c2c38b55e8a9315e19bb9c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7302e255b646a71bd5eb3b104ec200348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6deae2353f92f35ea80f7e8a867d5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebd0001e1373a47eddcc90d77e0c23350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567f54a2d4ca523c9606c9e8d43ba77351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd242a5d89866333d1bc6968d47309352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6022f7f5454892f542c4b461a02c8f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966ebfb1dfc7e288ccac237c305543f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fccef02a1bc6183afee443cea83e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f7cf5dd53589e0cdc6c8c0b137056356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d4aefd67d959de4731e3654e1848e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e032a1e0a0f281efbe8cd79fdedc3cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda927a405ef48f5208d6c997dfc720359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd38527d5fa6de66f62b2e3a8a11a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6b2e292b6ee93797b25b093266805361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a15d0ee7f31882dc1e96513fe3474362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68ec3aa284c773a18c1fd1197e5d66363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b157c6f5cc23bb8a54f3dbb90f3c1b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba733edacde74602eae51602d560ccd6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5117469e0298648410b6899247af40b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d17e129d1e3ce8195e9afb029ffe96367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e8f1fc1ad6113289910315d89141e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c190c0a3c5cc1f940d3330e6c0d64369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf002a66ccea0aba30a8712bfe4da1d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2284b926f343fd6cc2674739fcf21371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ecd911743de6255ee65c5d16ec747372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0136fd59476a56490de46ba8b35832c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de34c995aedcd18adb1b31c5e6eb38374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a82591d0aa55d12862a743ed76b7e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa66a0d029581bfed725e1ba627c34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ab968c22ca9a048621ef81a937c13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b58d59d451640e8f8271313c1f941378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c6613e9651ee36c2a15ac9063a345379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f18f623deee0cac47a9722cb75dd5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c1865c7631b87e8d381f59963da8e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc3e277f74c65863305f8bd64bf220382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a5e326e40ad2baa7990ce4628b765383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2e98a71bbe50f5cdbdbdccc7533e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819ab390a7b818e2c84c9176492b9ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320659f163d7a2d7db3f6edf9f36c65386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e934a65dbfff6ad34c6d44b6e1c6b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd692ac58f3bed5efdd08366e7db49388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931a74a975e4804b391b591ee7e20aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7bccad92e33f086835853089de98f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49392244529a4a3663c59d441faa9a1c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71486ab197aeb4f7e698414ba65102a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f446c31b53305fea30fd8007a15ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad116ead7e3eee93515269275fd9d74394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6738b277a9e69ec3b5b3da02e8b20395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef89a6feeb92ee8f06491d7bb604366396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5bf0b4bcbe47a79ab91cf841291b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e727d9c1ebf588ba3fbe1b93dda787b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435a80a9b03021a32e81655b7b152b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90652c2c91557a8504420efcc91306400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3180f79558d412700f0c742f64e1e41401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0c291ff74b5261e3e6fa2355d68c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cb9a7406bcc9cb532cf71e3f38962403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6da57d94c80ed12e1ce2bb6d520449404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92415beb1acf66bc5d0548fea28804405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dabe0d7604cb8f6fb300eea87bb622406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82112a98a4775e9980091aff2e5378b3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875457346043943f149ef2a59319695408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7e55d271f5d5f4be1cd5ced28604d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc22e1d45d40e06cf07c49fbd590f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8380a621fb8274a0f7aa65ab2b7526411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4da73eaa66304f754396166e1b4909412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44c07cc26c1e5fd23a5595d5709ff9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4beb9775da0ac164964dbdf5bb2b7d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11993822b9dc42dac6bcb6331a2c716415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed8f793c2abdf610b620bc7b1bd8f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23417940d773b36f1cf6a6230b3ba8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1d1bbb1f2aa24dfa1916f3449c178418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017bf3c51c2b079ee4ecfbd3f35aea0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635dbb4082f8c2658b73bdf5b3ad798420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d387efed29908135b80ee8ffde47c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381d4e91ad9483a5e6bf79a79cc5d5d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78879967ceae089e297c5ee242bdc522423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209c50cc0400ad68976c0d63d48d70f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5efaf84204acbb38fec2d07d0a2cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac79e97306c93df4328632110d88a37426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e34d8546f77a271f0cf826ec301ead427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a0995fd4f6625769029ee74af452b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f727a763e65a023af704072593898b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adee18ca115826a5cefbea9d1dad2d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb5abf3e0132b7eab26378113a186d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69192e3f74bef728e0d6647744e456432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72cdf627ce31d536dedcdc0c9f3ee0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a3ec485d3a8218edb8945ce0db25e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf14572716abb78a9d376b036ed420435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ca7f76d9aaa79d2830725a331ffdd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c8f9892b06f36a77b8af38303b731437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e8b997803df5faaea526f4e727214438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e61772799e8bccf12fa37785bc6ed0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6793f937d8aa5c7fae9b8484a9eb2f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3313bfc0dc3bbbb80a5120930d42fb7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d8de5e48c6b07c8cd7654c45562ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67691c6e658be2d0da1ed1e5cb0e6a7b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976ee1d61016f869dd289dafcc360d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c237c896ccca1b45f85aae9cbd93c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941745f2565526e1f9358287633384f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d7bcc2ad5f79192de5444751afe19447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088e63f303058048f0002bc0f92ca8d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5245e45602ed441e48d7f2d0a2af5e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd0b309afcf396daebf67c1cceaa94450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b385d880f1facaa1a4ef1a8ebef93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2e911a54252e738dc29900a9e6f3c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ad42a41cdb9f38b6d7133b7f1bff9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3a43ed266ebcbbb9f068f73695787454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a281a753eaff232bf1c32874e08fa94455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6178ec3a5439c5f8707ca6a9eb47a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c996b37b53e85583d5cdef3a29a75e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388abb103607b5c7311cbc00b0a58630458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8023a4f3574f409fdbbdde9cc912f93459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27d3c6f3c55444689a9329e5aeef57460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca97f71aa58a442a585a18abbda60a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f993e0be9e2db0336ae3f930f56b28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a008f0545270b4c94c751f089e38865463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c04d14bbcd8c6533bc6ed15a03f3e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada898b61c1a3995a60db3de68aa2ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457b5915ef97723c1872d2802b83bb3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f01fe02ee5bd0169056b5b8b53b891467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f344931319e9699b5d0308445b8963468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07ea1383bf91ac69db37e870b00b7e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c5828c0ed5dbd495a82c099f7b4a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad541ba28a355467e1d00e8d15af67471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c19da856120bd7081b9f20caf08b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a1f2fe5f59ef27833af458629e9c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca44260326c7decd05b6521de71f2e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426573eb7bc36bf4a4049c10d72a637475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80378e53655a02401afd4bea43900032476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7a7bea85ef38db4afbf3d38556550477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e244c45ea4053a5e0a7445e27a5b02478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6725eb8d75ace3534c3cc830486fb7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a0ceaabc10fae628a7ac0ddb46f2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6db6e45c08dc68a0af919e6c9d6cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf781f53a3a9926cfafc15d81c52db9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb87ddaf48b8a4b91bb3ba7c0ae98a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d9224f55678a8629d9b2f6e1b59aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99d17fcf33640bfcf7a19af48d83ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d2899013466049c2b1f71a12e839d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6de6fef2f25aa2e9380d505d66950487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11bfc40481dc6685221c04f57720aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65043a17fc2b54f0d749a819e6896d74489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86f37e322df2db2c8542f989586006490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e28b5769331565f50d066825a197f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ee2a500654b308a6dff6605d6a00b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481c952d7ac1b5d94f24fc103da6c7f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93612f7e0fba5c24c82664fb29bc6e7a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996a20fde72b5cdd4cd8864a523197c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80942f2408ae3364a2c17566540ec51c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4debc4254a203dfa3e86c5a64a00f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b193b57f8331646adc3e6741a36d0b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5c19c176bc83158af2ac59288c6e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558262fae2661b3d7e3ff1ce7aaacbd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d2a538641401e8f35a00135337a17501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702cf9298bbe1aa0db27207121378d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c113a5185f359d7248077ed19757bd1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5a6a87382bbecd4b8aba1b14136e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85afed2e8619d66e977d634985df32505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9adf3e15ccd499f5d54a13ac912337506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76f9f7fc1149461292bab5c687eebd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522b8ec9607ddfbee0d3b2b2da463a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f266ca4e8c6c724e31b643b27f389509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b38c1875cfa2111b19f6aac74f72f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dda36a2b1ca1601ab4910ea2ba04a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cc12ecd77415df4b90fd54595584d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5bc08c0804dce852e12c67a5101dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5197ee28250b046bf1e7416eb1a79514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a28aaf72a111266ba41b54c296532515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea622b9663ce850ec9ba10ef4d4013516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1feda2b98e0f68c94e3e6b5b75be7b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375f34fd39d39a33dc4c6919ec152ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee414e74c46d79197ad00f5bfdbead7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343db7585f990c3bf5ca308123f87cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbed1fe5246b21c6c4c72b3d66ae49521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46d15cb18cca516fe2e12a72ccc30a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e78bd956f56dce8eded54d4e8d747523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36892b851e5458e8f013d5d7c706be524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea9120ca3f77be4dd3a81c0a386d60525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6ba820ea62a93fced84e18a3a6b12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998ff6edce15ff52c3dbf4371335fbf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ed09cc8540a80a4828585aa100ef5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264af57557d758dd69e91f1ab9047f6f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2165df52a2cbb4304611e4b64358197530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd158810b4614b2d7bb3edf56719fad3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b387756f93a81566220188c7aa8b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36adcb418ab325f316b50b840a045f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ec527211b3b034b9b8c0126776ef6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af361880bdb200c388223a99adf147535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4450482b4e786e7826ad03a4250cdd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527a81469f45da07b264d1fcfc181c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0472e5a55dd33e478af3bce9249d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965aca760f8adc7cb5ecf5c36fcc612c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e066ae29dfbfb64d8429d4f32f4c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474985449456d243f87e2f14294b13c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6257f04d9dfadc8b70fc9d03466507a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8ad5dc77080607b1c8627a6861da8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3dbb2bcfc1162211cbecdd942e406544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2573d2f4dc41bd6d1ed8c33cde40d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11437e8c4b91ef157c8384b09747ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b78b69a755a9982c411729fc7d3e17547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ee09a89e1f79766d11b8d71825091548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7cc5dc7f510f5023efe26b140ca41549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea7177f11f2fc3939eba7025b81ccc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db38d83b63a7012c46153e8bf4c434f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ec8e76616de84c4562c5e04a885bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780fddd63e4cda9aa57251ec610a24f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03bc7784b46de095e7b9fb07df0415554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884863b9f63c91555c2d9aeea4adb47f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82987fa3ee161c2cc5f52624ca629156556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891f5f1e6c65ab07b18ce1b02a6a334557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b9c538a6be4e20460033ea44fb7b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbc349e0f116cb490edc48b91c50d0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb63c08a4d7d1050a94d268ae3a2caf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f157d991d486fdc205039a7cf179b38561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d664249085810d314ee12e7bc7a869562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f393967c6517330f246d841768d925563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888aeaabd3f3f35016e69e5bcf775492564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1806e27081167f4dc901a8c67f351db565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741522df6e78d57ceb4b77888976e2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08747a2dfc9d9fdbc559c0a94b7eede567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573eae8b8e133dabe662bc3135d7a19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a77b8a96560d92b016d7890889d2e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e59da07838917f54e61951e0f422e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75683133b5092279ab393e7542de55571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6afca8f8fd84794fda88461c01d95572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fbfd5e78d9bfbe89338020ed61202573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb37d817cf30ee810468b83c2d4f1b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e545aa6482e3f81ff060350d8da0664575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd412f2b43ca7f05658ff61ecd9f5fcd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd1e99ad76290c2014ca2a0d642d6b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92399cb4cc429bacaf9a8b114f1ed5b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1a13fae2289ee7bd4bd4f4ffa39e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c214af9f3920021ed1dd77843ab9ff1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a98a76a6d5b2d2e54e20704186963581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9270f3bef2ec550320c9117c90b461582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bafdf8834966f3211fd3f092c50673583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e214d3f04402349f7794c2738a690584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140df6c7c9da6235cca764cc8d682997585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652436af9923a175a0b15f79a325f406586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ec6531cabbc858e39d8cc4cfdf8dc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4405b3f721dcc2e9ed2b2fe59bbad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250d86ebcea7cf6136bd96113d76e5b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7aebcc891c83b343b736dc166fc82590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983dadb0c4775a111da6aefb44e66b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed250f502da5edfd010fd3626178892592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c437ea1ad37d9f1a490214bc1d7720f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace493dcd39f556614ce1f7e39aeab4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f877fcb89a05ca48c94c0f821e577cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791860aa26135ae8d775531b8de648d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db261afb39a2373d93bbb7ff6ff4197597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2cc2e35f39c1a199d1bdc317c38b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0853c2782178dfd84dd4835e4589614599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de58559386efc9a346170325b8a3d05600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587f66e1e57b3b0373175e783fd28f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce95af96f963ae022bf5a61f381baa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989d0aa1ca81943c71637da37f5ec8f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f981298cd446eb1c8454e9533dedab5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3571d86cc747e93391164ae97be8fac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0def60a7810ed5464d85d15dc2a8a50606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02636b75413ec7a01c8ac9b6b8c2ea3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e144c10035eb78f06df0d788e589ec3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77ba20a3e3a8458047b655670c215b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bb01139ddfddc6513a9777ceb88c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9ce2363aeaa6c52631d1f7ac6cd40611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e55161f6e643f386506d13a78f3ed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3979e61420d795124772272cd6522613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd1e32ebe0e07ba76287af94ac4e49614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42275ba5829efd7d7f60a9f6353ffe0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4575a5419675ebc242ef744d5e9076616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00854914c064d4522503f2878c2de997617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb5f1f9cf51fa31a9446b095c67eaa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e82d5b94b5a7961a92e0263fd986dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507fdcab6f93d87fe6543757c8d55b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82aea4b1abb43485e22c1f5c1327a84621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd7e387d976bce35c7002da19d33d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ef2ac9674a6714b9376493f68a764623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326757dd04ccf29c520875556f2fd7a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13894b4dc99efe6f8d4d62d4d8e3fff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d38246e9744fca110a875ad4af5fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252cde09d9f631758311e91a0b8b8f2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e900a7075cdb9025c4554235f9569d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652654fcb2c59b0af63ddc992c1f2a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b892bfd75e518f6ae69b28d9ceaee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d138e9570e3aa6a46a6938cbe1af898631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f65ccc8eb1a75b9ee4f6b115497b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417f56c0b0c0a222aa9d4de1117f043633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096c102cd12658b5dc4669e1f6ded83634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd0213def910ea05346168ae5584cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160a4bc762bd869dd6375519a7d0969636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3cc61d9a8194db1bee7dd84bcfe47637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86deab3dcc34580a7db4c6a79805d77638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a627e6504fda736cbe78641f18855f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493528a3e48260e614a3ad9ad8b68ba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c74375099d56b56bdcd6c65338fc78641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88288298c8495209debf7ddf2b67c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079810d3dba4714ad53a6550f782b54643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046a18fdbff72a819bcf27ff00e3cd3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8de15233d8335d654b78f555e0c77645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa5f69fd8703c14820063384726ccc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ce48a92819c732f3de20c743bb745647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03ec8bcc3e094d9f557d0dd4857b4a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd641888be6a036c5f5a1bc3fc02d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff92c5870f16505750413a8f4f5cdde650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2500899896ffbab40eda0216770bb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a5fcbdb7c6027d72c418f09defc58652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371617371f693859d7c63bf879f2b80d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317fd3c86f32084a8c793cd7477573c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fc13cb22d0dcaebaabf24fcca356f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6eff866d671a5c4b2351db546a2d6b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49428dd49f826dcea4ca413fd0d6698d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1be7ae3cfae5ef20e1dec9aa4b9e8e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778cae92c11aeb9f33162ce05b3a3ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e9ff29b15f17864e6d045e7198f1f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efaec026de52661b457a85400289ee9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf352cb031baf76c1cc363b4263812b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdc7f1aae188d41229535f5525c15f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace32bfa91a38a3ec2072b7b5e20727664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06258b3c038926cefc86ebd46ddff21f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8312468096c858b6c564530f0270bf8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad75636de65b11b1ca4389e4e77159a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7ecdb2b866c29c71f99fdd3fb9845668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019a5d648be1078ae2713801d0e8fc9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8439bdef9b6f69f822010a50337815b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72776da53ae4c0940506e9065f05f34671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16070e753fc1e45f8e6be4640ebf3f39672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f809b42ad85bec30ce5edc660622d9a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e67ba9a4d8900f6af65080552b9e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06ec82a7f274c085f99de73d2b592e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b23e47e5d2eae7cf311d630bcd5c28676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9f9e71467d47a60003f54c631d91b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd15335224d72585a887998d95cac51678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dc871cca947e8e27f713e5ea4da9b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47104e86424671afdc207b1075b20b5e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af3be336209e54f6c2ad43994a8d76681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f6707030c0d3b6d3f4aacc9ee6d0b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965ae44314ae81ffadd838b28a5cf97683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e9ed9c98f8bee704bbaad3781fd96684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9179ac94d1824d14fc7c8df8158d5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b83bd69d0aa3a332c13990437dd1d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f687d2374ea00904c391fc433ec83687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf229e3ad0af1063a553a5503fe9a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df846be33126fd2311921047e5a4db4b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa5354c793e34baa6c6f42e5449206690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9547435b1cf02b2ad6677d885710a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cb7c500eba414ba752f8e6f2495ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9390ed5e5c162de886a537e1151b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda0bc47760494b5e5c3ee9d94373ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f04ccad54b13e13a2fa697259a154695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d5a8c515c13dbfeb8c7aaf6d3f14f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5954b8c187f80d710952dab728d6f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7601f1cee88c06d3a516efa33385c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d131f30c3862c1846c381cf268aa32699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670886c492c09de5ad4b29fd9c0a3bff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257f1e0e51a3e148643948dd5d50130701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7d18179046a4d5e32f599a8f42236702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2429e9c9de64e5b0fc65f12346f3e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f602edb689796bcaa8bf148e54f71704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871bd567f7d79f228c7d4d6d550185c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567f2178e5af79284dd24559087a1f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af2438447571b3766cbac2d6c35db5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d46eeee9ee32c63a49ee02ec04b00708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54045dc7e6fff3da26fd207ffce58346709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac62ccd82518df3912f3dceae9dd23710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bedabcaecd1f7b5bd7d1c3e89c52e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae127e3f526bd42c33c83ee5db34deb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a2d38e4c909df3320e5878d0bef8c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73885f9e2e84dbe21d54534a6122377714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc250621ff02001f9a23726a87c5c45715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c330bacb6a97caa139ed4603a970d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac132d343ae0b51272487d17b5d075717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75e8a39366569195c1e6d2486880dc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dda383016becc069b2775f4c6857e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c12b4e045527b85ee3cfaa9a0a832c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4586a21481950bee4b27969a353e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28b805d43ce3711b7146d2c9b54e1c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9909b8622823e8909378f9b04d3a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479bb7d15a529d27fa355fffe11bfd6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45f3d2a6fc4fdf330822498c76238f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153265ce09595421213e2fa98139103b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502d2c4886444378cc43465d07e270a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae518cffe57ad219ce0abdf66280794728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc61b35b99348b2f6624ccfa012c22729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf211e2b91a5aa18abcf9a56b96200d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7842456a3555e8533d1ab6ec66e329a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed140c012da97f13307b845badca101b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cce535b2dc8fd067513f237e7dfae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6009671e7207f2a9227b1ca9e04fe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f397e8e4cf036b290dc2d181de6665735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c124cd1f3daea97427c9c9d7aff06e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043212c0621c65138b63bbec7b725c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2849f3aa4549d28e95d73a307518bee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196fab1e20f30b5cce1e78d4c413ed6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb32321d25abd50cc8a078034a6ae1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e022fd2f9f990b5403dcc651d4678e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294eb823f58e7dad9809f4996cd7ae9a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dac9f975d9e92baca73c307da8b8d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f17537d064decb7e3033130fa4e2b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04452014ae792a927c2b3f2e38a48eb6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e11369f6c4fa6b9162ec9846790e78746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb547e79f79eb482bc6392c0314e6a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d11db95ce3c78551c1f0a2812605de748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f8e4609d7a73a61b1541b778b612e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd89fe7cdb0a8f93d965603d65d875c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0704f41d93a3615dceba4dd33afd6f6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232649ba99d4b36f36a848ba30ba40f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7b2b2dc2882f8828972b519c3954c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba694e5887922a02396cf989e7d137e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050830b2a24a61b4a3cfd99871b7beb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067857cee0e25b66e26167cdbad313b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680750ef1557a45929b92a4d5e84700757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bff716858e3bd051a2f841ffc945ad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99531be242f928126d81500ecb195f1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b306821a412780ccb2a275ad92b371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0033b9e63e8193bbbf1425f317d1a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a472f843135ce08d92d7c0b1573ffc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ea695c6990a1282c58a7462b0f5d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa44c89030fcbd732ff89ea887d4b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f431622589bca462e0b5feb7a1518ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951dee7992d14b1ad99c461e699c3197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2c6fe12beb974ab277495ace54b488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add285e59c896cf86cdbe9a67e0b5059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb585b91d78629179144d5c4c9f0fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69243f2b16196af1c01d21ef3088c42b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9076ede8bf8c6187ef8ac02bf1d66212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d9fd95c1f1c99d89a868b7be8306213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13bccf5bc8cfc69aad61d82df03fca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ab81287dad59458031fcafbd66ed615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f785e05c3f4da98cb405e26af97be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefaa4f4d47a8687bef844b43486273917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73308fb54fa02bcaf847ed2865b47c1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515c447d9d34e34392ed24660ce732119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a4fdbdc0b7a1855e5eb7a7a21828920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c44ac9a76a83a441ccf3d17b9dfdc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226d7e44043c9b6b81575b4113fccfa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31298f16bbfaaf268391d3363096d3a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e4f81adffe7a27cb099fc215530d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfd1fcdf88ad626a9c3266102d59af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd26e5b19c07f520a33edb4f5c73ed226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa492550e3c53242a0bd35d81d9def27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad088251256bb033d1ee998ee95f7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a35ef6d57b18e8d2acad5a40f883729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735085ae1449a6d00008d1bc30ba1c0330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf1b4456477fe1a8df95a460103b9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c017214ce388965d82c70f9431c3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4684274b7d36beed4184ad11295fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5041bee8f1f77da028d8f516f23461d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86f372759c80f132e17efb3ba5dda435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4830a2b1281b18f1800dfc80c1252936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf80eb96cdcadf9f1fa4cb804fe87a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4619ff1241a7e44abb6316a8d5c2c4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad30d67ace93b1294431ab6cfe7bab939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef3f8584bbbc4dd910ccbc88aea46840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3b6aff5397bbc7a04216cd0aed06941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b98cb65a928dcb93432df37086e08142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b69074e6d20edf4e30a1b0582359d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bceba4d258e0e1087c8e88c1e23ac6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c94238c31de5ee4c4d896f81d399345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81899ef21d893e432dec16e87efeeeb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19915d3b5bfdd3a3653c210879c9c7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b488504e819d6ce14c773b9a42a66048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a09e5e1082cc4e6ef114add2df344349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ecdde16d3855a39d86b927654dcab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6aa93326817b5189c3088409405b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3153a83c1cc76c125fee17c4c9fb8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384de9f66213c8eb5d1255c52203c60f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d92bc9dc7df27cfc6cc5dbb1a612c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77157f7d8a108faa733cbe065eed7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ae04d05792819ad0cf4f3150b07c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95202b665eb0a70b0fcf5c1aa8dc16a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ef66c28191e91aea01e0688e0a32458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a934721d31d587f164a65b724369559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29237debf222bcd8af1bc5b3360f415760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719ff12ab23f5367fcdf66893e1a18e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1279819911095f922a78c280b4a5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1dc41fc3ee9845965fa6e83b356e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c265840da76cd83a6cef622cd368ca064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429b9c998637d0df03bd45719c680f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb37cc8d17ef55cb1acf1acc869b05a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33634ae17ed098962018faf956c5a3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64350c9b983df8eabcfba9fc0bb922dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9113ca6a974367931281d9f369a143669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f6808de5211aaa83d678d0001fcd370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf790e44e724819bafc2518ca0740a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d77b8f0b7105e7b78fc4b1216ad8872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfefc5227a802aa18d197cdb6e1a8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fac743db9d5cce013902e5f6851ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936947d56d5e1f1f896ead83b62480775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cc5c65ccfabaecb33357113a430f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031b47635cc0a20e1f5a24c9732a40c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd82d434632781ac63989e3fcd1cd078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab7fbcf15997d4ca78dc7ade4e7e9479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d044915c9faa65fb5d78f6c134cf880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c0a51eaf1bd5da3e8a516623a270781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03898572e1571d8bac34a504c5df36f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616ee9f83a2029119bebc66ab8323b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84015b4e49e95e053c896454f602cda184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff419ab630f2298b9d4a1292cff00e4885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04d32204e61327b4b4f1fbe46e698986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef14aea71174acf4b50aac2e47f5acd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fe6cf707bc5e52e08cf385d6c1c9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e41b85874af38b1204b4e34aede26689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa8b0a06e887da5dedf53169ea34b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13133512d825d226f3dcb33cd500d68d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687ea1e8c09dc6542b2c1ecd2e8ccbc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78380793da9c840bf99554f837e2e0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7763cf23931fa86308bd01c7d084f3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78afb0c33bfedc866c355a8975f24295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d77eb7b8bb656f4c5c3812e0aefa796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40f6aac9caba6fc2cbb780b88964ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aad5ff330392fe12834b0a4d18575d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa644f2e21a35d7f1ef2b77c16c278ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd772af5de4983cd3b94329987d6b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d8ccfa78f9165cd2f4594abdb5164101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93090c2fcaef962eb4250db14e0e3704102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5af056970e7e277d30c3db017f0499103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b45a8ff1654143d57f2a2cdbed171c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0105d9f788360da1e6b341ceb74b984105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95f37e3e585a7dc7070e907abf4c00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65e5a3f7cb74c0ce03b16298491215107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe06c8547a51b379672fe9eec42142c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0506bc0c68f01e669485ec858e2d43a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cdc5d9eeff52909c38886fed35690110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3080e1d3d45e959a9d28d527f637de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfd06e1111b56b8d28a1cab16ac85a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884959a941825e6548ce3e407dc434eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6b820be41802579c66ca7ebb9a0c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883325b1f3ba8b395a0c0548cb1b62df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b106bcbb038eb434ea5037b85c40e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d78df20b0a67a5576df43b876dec6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84756529fe72a6f07136bf7f8a61ba8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa36761693f201607fb38def07c0ff3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e78d6d8e3ab0662fd84422fa92015120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3413377d2a6f3286664fd44880e2077121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bdcf52b0659ee81fe338d2739f374122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4dfea33c85f19cace416529a6958e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fc72b7ddbbe0191bf6ddee224a39c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3584f39d3fcd6be967c107d0af73668125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e58bb833021a304ddf664935f85d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed199a2c747f3b2522e30485a5137fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57e28ddf60306fcbcf0643271b8faf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb32162038e1c9db793b793a88d7d54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2868e00435cce9946041f898835de1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba1d982fff47e77bc4e9b2b5f83be1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47b6d10542e58adead984a571d627b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a66d24e05387bde07450aaec99e62f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ec546b99bb9176009fed2397cd2fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a53fc4d33a355160db9ef1da041b49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c881585f2fd04ee2c9d1cc9280f1981136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708ea083ddbbe59427864795bd75de1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdbc3b8ad91de3a355b5bc35377024138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36455a4147c79a7b99215fd159432a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a10547bd6ca9663d1b02427eccf54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314671405444456cd1723414bb8f488141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641ff2b0cbb6b76c816c80fd90fa556142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2837b45da6db19426d1b1c3c7a0a8e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa279b35e7644ccfa4619483f307ae0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b35132eca568a5a82f0667182ecc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04315dd5015abc2a0e04e83d3dcb6c89146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c66425d2ac2532dd702b03f3993fa9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd21309c97e5ca37480ba340c1fe288148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa872e6d87308133b9fc25d67ffecf75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc401b9992435f8fff514154eee0ebe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ba6971ec49ab27bc48dfcf1ed709a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d58466b42dcadce9819549102473e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfddf29b872a442b8e8a2362b3a441153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b7be521e2ba1ec7a80bc30118279f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede652d8adb1b020ddb6b8ab2bc16885155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c06cb78f04ad8936b61cb844abebf8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb7e6bc010c0b048e6717c928b0d94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6440ed45ac3aa16a8dd6217800b20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc10e139a3e32e3966a382716dfb55159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cbdefc5697d0271c1649b0a73e26d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907d0c69d1d18f5482e5aee14a0ef13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d47f8e639e41d11bdfd9c206a5086162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1641df1781b4cbd4167f980231d5c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c194a62e392d1a9160e7e268e5ee81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725ef77b87f6fed2722f6281b3a5af2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31886520f842cad8c8528244acd0d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803c8b4c6a3d26024f1ce3eee3077b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86f5a3652d76d5442194bef71eec8a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680035300a9c98bf8f7847bf47694ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a61dba92cdf80668112a83fcfe6be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3cf037e0b6f40bdf77b30ba6b7aa4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63354eb479cbd7da34102fcf22dcafb7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a930a538939a06f4e9f052469bfe798173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bdf294bdc4da8497674a4abb5e5b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539740937881fd5b00eae9bc4f5fff0b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a389f7afc603232a187e98923970114176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f0ccb98d01a8dca4685a2e9605400177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421eeb2c906bd43d8349824802de9e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d652c462426ff11420aacf92c8f8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb590eba9948b133293fadf2effd8d3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d56c7444f523229eb503d0c4cf714f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0c87ef93130085c2426cb689615c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231da6d33cfd29704215ece336d61bb8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8142263b9675e01b03fbf4b99d27a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7b58c119bd5c78ddec9ac09a5ec73185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ae888193ee265dca9801b3926f772186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056c64e7c933ddfe7c971ea33c81fba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aef308ec03d933c60998f99080a5b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439db710c279e04aa2e11c56beb02a61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92f1f487c8270add8bca0a88a99e4e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddfd78428c651830cb35fbb2d3ed6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7729ff70f687fe7fd5d02efc42d519192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc900875e8e4f3b65873b99175c861193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d20a427dc4956b554076f26ff05ca4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a75f40f1bc34647e4e2e9df15863c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9866cb90608b228b11700cb2b3a95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fd71916d13b14a7edcf8dee6e4179197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ec7ab482c2969901c85f6d206a768198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785a87ae6a2fea85fbd5fe870d4b811199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa38ef7d73453f89f128d75d7366add200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee9ab572c280b78e713167070369fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c6ce9a9a62474829da050d9854547202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8584a59805714d4b66792469148b09b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fd63aadbe39abd0773744de96cf5e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a514b238ce8ba4e8effe8386ebe49205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae9621bccf8d3493343f310d09cd60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3f4379dd0dce6e11eb79887f51cf7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ac43a306b104ba31585bfa428484b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661add14327f3b50ad97bfd58057942b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e7977b8ec4f33f59b07382b6315f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac456e5d33e9d06a85c12299fd2145bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e260d859e6d9aa5fbe6ae00e978a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e508fd4848d66df938fed1ad197e223213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd51be9a0d6a130dff21b2066dbf51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c747d24cc700fa022e9a918e7f0e61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03417cf6aef3be888e5d1c46785f7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602330115e09122ae2ee2701dae059b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2e929ea0ab6586f028dece2c83820218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58795ed53b3db67e77f5d11aece827e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ed54951fc97cfeb9c9cd4ca88c2e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720f01a9e80c8a540bfdac94b30afb9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e67abaca0a3ff33fe9a0a3973851a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181e60dd3748d27cac92959d1bf462c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be852717612d36d09c25751eb72b13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00137290ceda56e098629c041148fcf7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de15edaa234b7df14e53216e4bc589226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844fef833d9e4e576bece4e5d612cb4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e18ef128c8d756c1e87aa010bb6178228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3550b3e31a3c1e71fe1094207f684c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fc5369223fa384da26c07a4ba7293230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd8ab61a2b87f5a3500df50b63e10b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2eb448aa98b5b85143e51a2e0936f2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c5939c7b70fb02de674069afccd7d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc45461744566f7508d9150008cf29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb34cfdca50fdb88a581dfeb7d4f58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b8f62ea82c22b1c2d56ac8a8eec10236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15f67767ea14a1332f3ab4fd6bddc4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6407b99de791fbb32fcfe360aebd3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde83088d03a474faaeb752ffbb37526239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e060bd0afac759968cf5e6f6bb4d74240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fb89c7bdd600861ec6e6b891a3ec5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d871371ab904dc3bd891297389f43e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654b7badcd06c111e77e2cd170de156243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2e71b27ce424f9979a6c0858d077d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825b48f87f5e8699665ffc00a776602245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4f9d30c4b52d825526e6b5fd7d58f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cfd522ec665de19e56bec6b3f056a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3710b75284f5e33dbe6703092ef3fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30a69709ff8244b4449e86a3c37e05249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ceea4013ea43c254dd78074426ee3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cad647a51cd6f7b5b88b11f02b445251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76b793f060c4f6863ec8a1528a7c0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43642321599f1cee7e6e4da4ad5d22c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5719db5186b270fcc03c852c472591254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea276aac90b5344d07bbfa7fbc440d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4076f1c818a084a3ee36356326cf1e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324484a67f2de4698b042a5f016902a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086530590d2469afc86499b58f7c5c42258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdbbecd6be5546601195763f581536259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4f63d688021f4261d51e62231a39d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351eedca9a47f8ae1b11106b64a7773b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7920e1a629a743439120594f7e8e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab19e6bdebe9df1fe1a2d2c9f2cada263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4e8329cfb6a9ce438268a8475d6ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c8366c9d5aef36190310e5cf28978265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe1e0ae11658836229dab0a8b59893266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c94cb2a1de94c425fd1cb1d3784442267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030927daab5a8a4c2edc13b6bee576ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9357f93fa0d6c409a12d3d311fc8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976b2b0f390d98f94b3325d85c58ee5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33980b80f90c2743b1308d98dc9c69be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103f27e555f50a6e5d95862555aa226272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2670a74e6f912a8d61dc325cb0ff565273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335a9fd62be2c4746ee673de94fb29f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db446f50b053bfb7cf46e9e8e7e242275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4c685baeaf0f2b1d482b40f2a2e69276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffb5c5023e6ebb3922ca7c3d4c9e37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ca87dc3cbb7c6c3bf4453be8e4809278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2d6c99ed01f0b16269c2bc5b622f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdce9b3d418f6724a80e89484d958ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ddb626f3e34906a8717c9076d08e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0383f1366b72d32b4df3b60c3d2761a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37abda9809be5fbbe3cef1008151df3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b67bbdf3388a7863d3c25f3bc2f43284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b91bcb8eb624782e50bf5e5965237285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057ba6d9c915bdd6f6c6f2d97c5e98e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcd6ef2fc6e60d96a9b93da6352a93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05aeec73b858567fa68db897f29389288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e4b3df3912997b7cdad1b374eac69289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9e6f8bbcd4995161ed7bdc52ce1dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7cb0c97c602c597d1583b79003c7c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b297fc1eaf675ce970330d19997ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42040d25fb7be3480cadb5058704233e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6687dd302a623a24f2bcde703a0363294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7de0b7568aa97b2bc5ecafd8ecc98295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e554c9400f3421eb235375cf4196679296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045e831383a6dd1133e2376ef2c4abf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bdbb97d67e362358a53a2b234c477298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cededdce8c3d618136bb30ee0d05dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfad5b8824d2a11146e38560965d7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1215cd1f6391f4b0c8790cb48c9fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861906b615c9e15a3c9bf86167bf4ebd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2495a3968c5d6d95ae0b190700bc0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3682ad5b78fa0cad88947e5fb1186304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe868dbd41d2975088616e99afc96e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da28207f53af6fa554ae670584c42f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df35b04e11caa329693e1825c780d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71183805bed4381edc5f20f21bf2266d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa78c1644da6efa6b4509a441e8d87e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e114a54a88bbd7cc1f6795a5d5b0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2205b52bed5f25ece4b2101cd416d71311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4967f1f3d46e1bf28fef5f360afc24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f166aba64eb3e2c0879613c1b351c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48491170ee998ef40597337d5020e443314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d7d84506c8ed55cdfd9d6562ec5a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7f3e44253c811c7b3d67cb8ce6c40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcfac34286bd1a9eba78e79ee2354b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919e345d2dc0b99649ae3d4cf8f4505318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46343b2352e8f80b8e79376bd49e0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d719f6689a6f00ea7bf811eae264f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce73b6b51882546beb9614d454c98f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b5340d06c52695f9fa2d9fbe155e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f104dffad54d65cf5e20eb6f4a9e22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d7e3bc8e60987fedddf5f3756627d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1227efe11ecc3cf427f839abd52fae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbc75bf50de38bf40eccdc39a3cda5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349cddfd34fa858b2708496504b2e57327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75350c9a851a6f5329d510714c03e2c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc053a951bf297af823406e1d62ade329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa85dc3414b51f08c1aea7d1b9a16d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ed46dbcfca87f7613728793367e3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3adc82b6ce952ab4fbcff34685131f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11acf5294b81229fdcd05525b2d286333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228356abc249e013756a235a8cc2554334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f974aad7860e1c3cfd55a587285f962335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c1f87d92138ce893d0f6a7fd20224336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01109e15fce3f765525b820b1becdc6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d38c090c7075f4ed2520871f2c84d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce039fee9898eb09ad7b32e2323974c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fb4b5899182f018a7699e6102e1be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f41f640348c01146ebdd50210cda67341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791b5433c82f74a73ef2d4466247cf9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f8d2817c55c90c345f2b3e590e467343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24019d1661238cd57835848d4969058a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890a4c166c862ddef733e95c33fc933345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b87b7afa690e4ca861e81e974d961346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7014083e82b2507399d828e5cf92389347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb661a118cdf6a0fd936f57a46618872348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da79c55421a5a712931fee04ce4a7c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0f25a4187f7e725f8a97f045ed442350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04126a25ed8c98f29b162cf351e66b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83a48310ee15eb23b697c4ad015903352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda36ea7b3fb57d8ed37f1220238280353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca768775010e5d44e82fb34944ec676c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519318d2d2189664c6362d47e8864625355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ddf375e2317ef8cb06b26fa797e6d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66d9d3ac9cc7a7c7c5de663268b71b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda29ee88ed1f88fc1eb29f956822cd5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e123f13d6053942ab664ba5f5ad5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161eb55be665268d3e2f3f4500fd2a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b968f8d8e6a06b1666705c026169ed6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d0babb61262de90565f4d877a0c32362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af920d6601169a8232f0c902851b874363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffc302e5fcb82949f3dcaca3af98ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781a4c50a92015cea90de1105569965365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170987c3c21cce4882d23623b1808f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f1b77d5fb1647169a22bdb2fd889a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd687d432137799703dacbc9bfa4840368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee8a42660fac0008e38e5849e70f66369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3e52f1ec5f236d0fcfe8ad816f748370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1aeb537d676e932c54c5e94464866d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde7d867167826f51d58c4a3c464223372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3899cfd6a25ffd9549831a9837729373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebeca4e3a6886aa45d6454e8663766374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85f5444d82e79ce4487fa62097aa29375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00731d154c07c0f4da5799cc901cf00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aeb3d6e864f4a39faeb1ca032dd63377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc19d69dd4fc8c79f44b4f9baec4f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aad9739404837e6b275caaf27c3874379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df1e8309fbb8406c1cd2b09546964e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706b75c3188f1d517f350ce4a0ca47e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3762ec776fa0b03060650302b2e707382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ca7db39971c7fb8cd1abf93e5fcac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d124af9847debc3c1150980a4449b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8f439b80ceac1cbc55e0324547a59385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eac3096679b982fd25eec8235c8d74386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619ec7e416f5341eec47be928bf0d6d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52991c29bd11f2a2d5307f095c3ca17e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a462fa8606ff922b4e376145f44256389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151cb7e71b4decec0d770376dfcd461390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656995f0b3de5ac526efdd56ceb16863391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572602fcb0645fceaf4f48c18bf7b73392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a630ab61401f97a1dd04ba38c73f097393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fe6ad2d731c1b44e92cf9ce7ed60d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa8f698fd9503d7e2fd778de099b03395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7a2188f50ff729ed6d801efe42db0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5fe6130982092e9658c7ea06a79ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd395a2776b52b011c5945a0b870e742398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3913d107baaa24a64220f2578f41b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1741c292d7fce841194a73dee3099400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea34ad10ab64e8a58f892f012b9c45a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbc9f864ebc0ace422290de5f3282f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207f215ba87e8469c0f5494e9084dfd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e43dd51210f0d52a4556af49e8b01404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94946675aaaf92600d733f35f04e91dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed3569e47d76f58eaddae3465a5581406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62c77f6dc6deb187e1678219f30f8f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642551874757083670fa55ddf7b95db408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0c9dfe6a16aa18872b9f67a5e7667409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e6836ae6b504aa32289e734ba6fd6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416dd71024a8abe654450afb14dfe6e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c63a004031888b4383d1907e4ad09412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ac6ecbcc3c6f5be9f9de685f35949413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06121893b2f31efa6d844554ec285157414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd61dfff8f6f17a89cd2134ffa45a9e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e95343b9cc2ac06c3168de5aeeb42416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253284259a400e958019c62e2aad0fe2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c4469c9c061539e4603652b082a84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621fa0c56f71ade4426e11bbd762a1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641045aa9f684efc6e287d61bb5b726420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d258ced0b05501769377018bfbe68cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb1cdb09ba10048bd607c119b5ca29422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d858e1c8b08dfc664d7b2f50bdf03423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d330d3a15fa595169c38a78ddd90f32424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f97820c4025cca09aede20356443b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acc721c5ea4f204b6c713342c9e6af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f4d98902dd8e804e7ee1a6cdcd648427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0de2819e3b1203a9b002e045445c32428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1737b867e08bd6d5d49327875c6ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5917d578f36706abd3015e212387c0b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cefac6035987f52deecb7c9ab9591431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f0fd9816fdc376429009a2ca425fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02bffac456adfc68c3a5a1220beec7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fefdb2528d50c9332341276fd7841434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cd700ffab165ac470ff6c2993f1e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7672704afd93c718f27f583ead330cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2d45984cc47501885ce95ef5a4d2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c30da019537d7ce1465ac7aca18de1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91097aca4133dc5d8ddd3e4362949824439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab11faf7421febd81846fd6bb88af0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a2ebea4941afd07f1d22804f7ec15441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c91a463b99166bdc360195b6d11954442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837437ad54ed25b00426331018320f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26f701adee252b4772fbe540c27278444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777356b237efd8caa9bd230ec1d5413a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48365e2a7f7542ba2b30e79034fa93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a822be0060d3bba6724c5c23983de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d686fe666eaf71cf33f74779fc505448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bc811fd2b3136f5096ccbd3286834449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa3ad1324a2646a7622714f1e9e970450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b400bda19a74213e818b34aa0350e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63c79bea7a84819c88878b8ad11de3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97970c1336f2b5f86ee6035621ab1ad5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f27e923137292d2231efc0088d7f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a0282b264c9285a414c73b1af3586455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac866d0383fc44162fd4a0ad653d48f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bf768dcee975ccfdff82a6eff1806457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bb18053613d4442de7ebd0fb57a67458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c711ad415679b5b1c591dc41d73fd3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf41466ad72e04f99597289d6cdf567460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf31c1067048884f245c8dff575cbd9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7caa1e5217a7801ec47b769f4f518462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169eb3ef8ca80a93d9744040e299016b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232de408fcfac8ac6f27c0f10379f00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1868f628bff09c1b78df073c31ed23f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744d67f5163853517184bd9181997ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fe84dbd1446478c0b5c488c2ac148467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04817e83a724bcfd079d75e070d28437468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b56ccceb4a7366171c9742ada2d76469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec0b57ea943736d7f2dbcfdd02d45f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfe9f51a6adc2c19bc8b0547d90749471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373f7b8a767a500438c8cc4c51fe1db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215045d47f6574843d4fe1433175ec51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38661ef5197ec32f4254283546b4a4a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abdca9f8fe1a9d7965c6219c31323e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7e95bd5966ce9cff16e7a316aa948476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db651b438c764ce61411a8c28b46adec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff28ce7d088e4ac4c628337f2810cff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5f3bf40e1d350f825e9c8c5a28239479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de0d71e8034e233ad1772ca1ad0508480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fef5d6af296e44c3545da1c5b1eb9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d6efc8caffff35ba1da985e0ca530482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40658115e96625ad2ef8a81921debeb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca9b359f87f4cc42e8d0aa1dd81a17484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffdaa59bc41b58335880a1da954c54485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce4a0cde2dc45e52ce6196a453f96b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627362c40ede825c8a04e1758c66933487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36efaca2736282475a59f5904457c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598137510c2142902795419c62494338489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeecae9064dbed19145758d6c6a71ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ede21691472380a3abf28cd8b7c1a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2e49c3c0f3feac114ab897010fefd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be271dd76ff7f7272b8ee835092d475493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431587c40643c1b42e228dae2a6a6610494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d889ecc37404999baab201fbf1a885495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4197c2cecc08ceaba1cacf948edcda7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b35e42294bc6e209a69aa0c249410497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cbf492a32c59906ede8e64cf8352f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52581eee85ef77ae0ecf8efecfe0cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef619905b8577c4e21cb10249769af30500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ba868089e68dff1c660d8a279d15d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68743b18c4240a759da558184417521502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90439c1eee912e85c36c510191cd6fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e32df1495ae2c6b9e05836f8f7e7dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e2d23ff8491894a27ce60972c4c9e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefd151b6b06b00836df6083147df40506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a10534ed65f2ba9e9546c2762cc537507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d682999f0b288bd493d16d8101c00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a3e55273dad633d683e8202edb88f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136c3016e55a2fc486c1828789e06fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e673dd7a2c6340b2cc2285656b519c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216f4a7ef93a8e7ee856a27afa45227512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a5c4e66c50b496fd984618fe9676e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480bc3395245fc44cd7aec4a11d8f53514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d22cf0438a9bb8cb669ebdf7043876515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d71a64060bec1d0d2c5a1993902b06516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cb1a7a612582f0037a56ee01c6122517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb6e67b7eaf74a90f6fc6160893050518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b8275a09bc8a7d3a453b625748ca2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fc889c49c60bba954439776b9f899520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8fa3721e2f45f947365e24906b548521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b05cd1a110c846124063ed8365087522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21162eb80f871ec02f3387222a23cf5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d761c0d2ef6aa8253b0a26014d52a6b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5e73cc9a9b647bb80ce9f28537602525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493adb60d0b60d0ea763325f75cab258526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93d0bfcc9efbe83ade9f21c4fc3a91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cd12ff69e8e4422ad9687845e15d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e4cb9d1a009a7c55ea41edda6b63e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c810073379fdc050da93222135e3974530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fcc53627a4e59b57c463be95126a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb0e96357414079a00da2febd5f7e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c34a8ad4bd1517dce132a294ca716533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcd473c9de08f06975b1a80c5337cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6120e8c1dd3460c75fd12df358263535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a655277f9aa05dd06eb9b0759b2a39536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb539d239523fbc148835307b5316b04537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07a2a53a92f5f576e39df2b878bcce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e618dfcf2046686b3909b6a395bc823539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e75d56f10eb00ad4d0207bf0a101bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109b198162542f9df26e1c8af9ecaaa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fbcaac3a16fe3d5d8468707055930542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78fa7f963b310f5a55e724bfed8e84543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcb088c697d7868901dd1c9cd9a423544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51072a9d29b1a928cc6dec0b1a8b87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67047d6253dabf74c7e878ceb9c28ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4b4e9e30b0e6339a31124d8e07496547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baa506f0ae13d6d843b0d1d72fd15a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645c9a6f9a77a49dd4ff738d187d3f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd8895e6acc7b3f0b6f833eaa6b1e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89201938d321ff346c2075b7ef5d5202551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3bb650a9f3c1b5270984a1b5c7484552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66b13490c6cae230ec4cf4851b8a10553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44daf6b3da6e1a261173d08b81d7321e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf9688edd01fc18e86345420da114f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe3330db69c502b267e567c1422f04556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab7d337667bf7d845d4a46218694f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d4bec989e79907c8fa4f55737d422558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e8d99490e496d70eb3a0123425034559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffcf5567db0a09b52a580ee1ceb856560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef338b31996a3ff942252a3c7d6eba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e868491297ea750c908619e13791560562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f1ec42136ca87891347fbc839b4e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340961abba0c01e7d9f61c37525a950564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c1a9f86c1bb70b1a0470b49034048565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd523bfbd9508aa6722ab7add7391f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500aae3ae0351627b37574288769dfd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8aa81056c7e97388cac53eb9b6c3e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867aca0d934e1b3ade78b2d469ce094569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb578599d5558c631053031d08ac0396570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc843ff88268d854c7b7bf9455ea8bc6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb5c1afa9e1955926f9cb2fd28f9b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95f8a8e197cf5d1c0ca81d51c3072f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602c01d48bf8bb378bfc6ea70e978e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a23662d9d086cad70a2a62952b69c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77e191d25158cd4843cbf9a5495f76576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebb0a19f10d0f37428509fe040c50e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8283686a21ff225bbdeb09667e55b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd9106c8e25c1982f5e2ebc8c6aefd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb18cc8aa1b9a38522e554859c86fe1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d976094f60b083d77e4af70aacbb1a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7754365fd2a5560f1340186103d98582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede3bf7920b000d823fb3aef4d6f3bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43492b9c9388575c043c57a58902a00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad96da6789f846c5d3f776a989269ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5952cf175dba3dd8afbe17b5f6774586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9478480974ab1abcc243bae3fb44f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80242779532bd48960c36e32a3bec7d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cce17d42e842d17e03595813cd54e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40849150a2a54278c5abc7073f89c84a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f12e4d4e3d0941265e55d85a40d218591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b90fbcf5135d751c5ef6f44222ae0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b2f0c0d6aa367c4ed7669f950739f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e769b388ee0c6e2845eddf3ff3cadc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885404c43ea8898e514cb35dd59be83595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d988aa531a38afb8b8ddd1f66040561596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ac0121305da545d2c56c2f8915289597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585724be902c7c1cf4e3a6625e1e8a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24050b7e2ea2a60407028d1c00ecc7a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38211c3ab5304097220ffc1049430d0b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72fcd7c7db61ccc2ad09199e3e1352601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280db16aba9ddaef0c4e5f2fb198501602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5c12ce4e0b00de6bf0fd75fd28a80603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9794b52cf8004a1356a804b7d1de9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05463baf16029fb8d50feb5acfc18eb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99b11db08efb203a85cc1a16d15f80606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc4f901a5deca45ca46661186f4185607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9e22a34563351c5cade391abf58c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d12c8dc07f7ae9ac9ddf0b534264b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf4cef86982a2b4be8f09eb3870601610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6803e9a293ca5aa5dbfa79a9811ed7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57490d108ec93e2631a1db7238ea73d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a2f21917eaa723d29723f3bff7fee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef433ad119fffda1f4a6603124ac10c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846e6b2390580d7d8c5bfa49c663b7b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8e5bf38545dfafa1b071d0c6e90f4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b27d6ee02dcdd9c74d882085c0c67c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff3b39a335a37ac9f2b5205c810146618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105b18acf75f6c4c4a9e1ce3be3ea60619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f5ff19fcae05e750a156f5fd4f109620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab250ffe7ec1c7e57cdc15c8a303be72621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871080ea2164340a3343184205e0e6f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dc3d5b5020813fb7c13af38818d7f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c011766f199ba335dfec1b4ab6dbb8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10efa52f3a35b2993974db65b953f86625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a44baf5ff7db76ef61fc26c4082f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532f28e47e0277c2cd51685b344b1b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d9c7395d8c3add61f4f45ed6cae57628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59537f9dba35b8e418f1511418db0565629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2d9de67e807527083e78be4f7072a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1917773a6d0dcb019105ae1dd1e37a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17586e110b58cf527b7143939c0b7cea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387388efd49f3c6693bf3129b0f25a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36e2cdee7d618d4919622c1b4093c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c3041e26abbf20f685b5f3b0ed8fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9489c0061d0a62d94a41c5c3dd0766636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f832d1bd8c58d0d4347d8fd8131cddb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1cb6ca56ee3279aa06bbfdfad582a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229f9d91bb48dd8be5d7a98415df0cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bc50f792f6a61872c36491e1c051f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d0ad6fac027f31fe8d34eb07f705f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33684bce86ddd441342aacfbfdb4510e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97714628390c7254d8e78f210aecc427643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7ecad3d16ce13d3c05da05e0ace59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5056b8f35647027871eaa09b0543b7a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9a7fc404a8529fc0bc33b3fdce104646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386b817d7d7670987327a51a38ac8d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c845f79c6a0295fcf8447adcd513e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da20cd485525bb5281c9254f2d6aba8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb031f9a6a9cc96e861f474444ce60b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efbfedebcd620cd9da5b424766563a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef63032248719eeee2d111160427b4e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69b5e7667b3501c4c627f14ae53c2e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef928ee64dcf7010fa731de721d8fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6127f14b19bd0fd8871cc5fc6ff7d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50fae2f9c26946c72edb43342f22c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2622810dc01140f781b3bcfc5a4c8f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda751f70f75e2c8653fae2a91d93d47658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd789f5e54e0a65ce308e75ef5f9ac42659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6021abb0f62ae92cacf8d3ba0945db9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918546b1529391c3904fe8297017ed7c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbef82085ea1796f5f3aa1cc2c162c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562ba71348b2e9b1983a5cc409d7f09663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ad0830d7b02c678b17d6acfa0b18a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff781427c1f4c070695842cdef335c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0248ecc39331829441f5a82800018666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e03b919c7f64267518d7cf3fab8e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98056cc823762d179b4bd1f5e5c9271668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b890085bc99cd090d563faafe321650669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04b42d02df51bfee52936128b1e8e8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498ae4e8adb38847d71befd618b0797671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9acdf466ea62371ae0d83803406a11672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d272de5118036cd2f223424b0e703ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078982be52eae8f441da68075808aef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d951f5ee2a7034e9a919fb7a3aae33675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a875c88ac17488a512efd05a2ea94676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bcb3c422e75be53d6a153204da530677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b5fad80ee785028a239d2be9913f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa917b76d84d6e459d7a30301f5b978679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ab3e290e14fa69c97d4bcc45046c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03630f75dcd00d997835bcd7c795e9bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a35f37f63b1681325c69e47b1be4ed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd27ffa21393bbb1c36a4029a912fc9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708349185e2863be20b5cfb680b147de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5124cfafd709948f32f9c3c10e7f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76aade566b0a2cef0b3a90e8ba75c4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5f20cf31b8065b95737c59c16b7df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e869521caf73772a7d00b36262c0757688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154de76c112611f27dcb75829b7b153689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ba8406aa9869a610be3863ba3a52c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1967b9c18fa8a42cbf3aed392a3b130691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bac49e1c7924420be174c2a7b85aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e28e34182d5ad03ab35e91cb63e91c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7158bb866f6784b5adbf08b8392a71694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256207effda5f0c8b5966c9c7190d21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e995b94acad6406d0ffa5af9f152a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5835eeeb73693410d8f7faec076616697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da76c0305c5ccf7917a1e9a44c3d72698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f51704787bdbe903f3644f2fa8245f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22095926b513c7fcb8c36ca4dca9c2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398635007dcaefe2ab5fb3c2499ea1e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5fbfbab62ff9e8184de6deeb99c60702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2987bb3d3f1182a2bd4817828fa9d3f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07526e24c772e869e806814203ef1c31704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1ea0db6e100c1e7c7ddf79285286e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a1e51c7e6cbd0d3ded0b5f92f0489706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ffa35b426e355fb2d4d4a96bd4495707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdff9c5d47cfbbf76e69206193fd401708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfe44dbf877f69987f6702e8fe9728709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d6d70479164c012daed4dadb03026710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3908ad5206f8f1288e9930cb4f584d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcf4449e7722f3759517ba4a01899e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f5372ddc631afa946841fa8ab07f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb23ea4d2ed1d9fbc62d7ee20675c49714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf49e32dac8ba1979056840e534ffb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f714f5fe60518d063b00c457137e6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9b402ee51b91a39deca2e583543a0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253af3924279a790e37589217458da73718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f20aa1a1c8ab58ed570d54037de66d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea03e6fd5ff2a0d9499c21b275a1c1f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c827ff9795dd8bf42abc9a0d1cfe2cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ae5fe96d41eb2bd4dc239a541a445722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236022adb998e579ecfdd542171a4d0e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbb8fae5febba6f4cb58fabffc8451724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d323a6dad386f9537c71470767638725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ea2361c3785950af98aa94206eb8c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c8c5822e396edd0ab22a7a9919325727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be7bdb5630d9c7319a047d130a567a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bb5ac700daff105c9213d96a53c92729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882e0b5d5fb4d265e297804b197325f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6149faa87c4cf72bb59f61aed5e96731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975990d624861c429785fc1749819d90732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e656c87a2b1f3f6d5a97228b27833c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1baac4845c8914049a77946d7ea672734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172d6b8d72ff3ff845dad826055dbf0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d7d3cc954380b6b41fdc82cf13425736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc37919d3de2ced3799d71b6626951737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c025a7117b623c029ceb9403ac835738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cedf5aa212e1a98dc36a1a39c68a7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e0c90d874df5256977a77a4086b77740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe259a7b19fa2180811b5e14f8046acf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aea5be9181de01ea65b55cbde8aa37742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f886adddc478e449db83fbc47820cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4843cc079309163e7a3591888a99f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e12d79f6b004205cbe0d2d371eec2b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56887f2fd0a3a28ab24d8db344991836746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf658784640e05dc686337fb10073e7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474715fb249c009a90ef47a47f4db46748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb719c1212a5ccd4429bac01a889d60749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd366d5a502c4fdbbeec9842989507750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf2a76963f045b8c81e166fd443172751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad7bcbb07439739179db43518fb0e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bf12cfcf0fb41185e37ea8e0dbd0c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ed7f97599f33ff9b32dfbbb0619a9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb429a51831e8ddfa4f5f7f0321b2659755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705938a152f8f47aed9003ae7df8b14f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db6af42d4683b2cc803c367d41a338757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb6951cec31633eae188ec1a625e34758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658b9ffd4c12ea4fb63f86cc1530d7d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>