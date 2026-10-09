--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828a8671784468fdcb692a8d344c01b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbc5d0be33c9110e5b04af7edaa3692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c96d367b6b86a160dd6353b9910133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad859d72b3e8d66bc501b1878265a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9872e78e44ba4968e26e30b0ae683c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad33bdb73e53a56d6edcab2857e56816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03817338951a49084f83536ffaa04947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea1f35295f309fa0439c0ab921f6a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f041d62685da7eebc1a0708a54c9119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1770cbb45e29070194b7ca31c72e8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1709ead329a54280e27409fd80111711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92103fb0e81596f9b89738b0b57717112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d6d3f45dfc2c3a405ffb3624d219a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec7cd751aac86bc181ef533245be2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e158f0e6f0d41549311113e9a6fea8b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95b7db0c69f5e048018197ad864d6e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ea84076486f9ab76c004a3ba2c0fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cac778f526a15015d972f7b5ce727218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a671d72cc9b1cfcc255d21b9d3b01219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afe99e5487a31bcc932dcda7f14c3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac562db875d27f81daa215024ff0c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f543d1cb3a7ef4b78e956b76ca502c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4220a34fa7aaf4f18f1e70a3a1e6623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ff43e6bbc61e60957f397ce1f06a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3e8fb652fa3b9a143a12dd88693a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09cda64b27c4902faaa5209473e5e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f94d68c88ba0c4f759e877a82c782227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11945ac5459dd3b57ecb828fa3dd4d2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adea72544a4c3c81e7c5d17f42ed5629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd634626a967b26267211afed4ba8cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7aab4902d4938e8712efbe9404182f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae41524fc4d2ac86a9cea571d4bb5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d47efcea41cfe87e6df5696a2097be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ed5db67db15bb7c7388cc70faf0b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72cc6a94a927ed8bcaae5fa11fe9df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb40898f2bd859186c59045d33949c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2fee2a800ae1b0425d764383cf78b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c104bf7f6c329e511718411d622350638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ee5f1f4a9148135092091b22f0ff239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cd74b3fb6edfc6667e92765acff8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c4ea3675114d7552f56af7c616c4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45761095a0c09e8c4b1498b4f431ea8242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e2887861a88ef4a1a9d3cfc54eca843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df433421cf9be980be0e2511ab5f2ca644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f89f04f8179c3b511039c7884acf945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a49ef1f36387c61cdaaae42dadcf3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19808e8d96ce71690513bacc1f453d0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c97a054d8c32302bb8cbd7733ae1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63bbd6321f8921e870f33c3aaa600449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7376f20a601d586512159d38ff0c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576447e4d9b56c40a8133eadc5bbbe051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65aa295d79684caa617ad1c972ac43752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba330c79719534634ecb6acdb8b29c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf752f3bdf4e063c5e55028221a38454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e930b4e9f086f8e6fdf6b2908a59255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3b20917c9374d66cf337e2a6b639756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e791daa737fd79a34c4f3ce5b35e9857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7fe26350b57e5333d1029f53fa71858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32c76ce89f8fc07fde2fb9d600b4ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95acb786fd6086890298182be6c946760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85b675558b5f8f34e57de2fc8ef6d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7f3f8a5799ac61e9cee11f37c033862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dadd89af17cf6da966b6ff951772a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b3012a179671143fffff8fa22ab4164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f8eba33aea58e966ead0cd306bf0965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858c9b55c039a7b85f75dfd890e66ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84b6a5ede99ff919c53e59852b72fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2ee63492ab8a7477f40b6fdece08568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb38871bfe06d63ff1721febce1098b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709173ba8ff20a97697704b08216eda470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7756d6177443b29e5a3ab90a7c8748071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515e07f56669dbcfed562500f77715a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac2bf9996998949e2be8caed6f81d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274124e0f31533e9e46d64fa2be095874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e772a1f818e1e959592577ee190584d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106c5a333388b7a28b05345d54bd86b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36245ea4f82ca4eb4c19f6e4ef3e06177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47c12db631698e375d10c78f4cd47e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb91414ff171e975b53fd4328a8015179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716500036fd3c83d48152579c3b50e0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf911fa8ebbe2c52886477ce14a51281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee212df60a36e6ba6d81deb3dd29ada82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac929cb30c3fe8d37825de74c452a0e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d63ec6380911de8a7792d9ddaf55f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296050defb2afce593d389baf35493285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ab6c212e5e6e388069e7d51a18f7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bf5411a9bd92c48c1e1ebb9396a5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86170f73aa3e89e145f440fa9234b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa39234c61b409a77359d388e2848e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80740c70b9be8d85fa996ea567c65a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26722ed4788e43760b09a56dc0682f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819b2ef8917cee885b7d08fd260dcb492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52e119b00d39c293a48527c3d7494093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf5ae89913dccf984ba6fe7f951cb194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3393efa69ee961bd222f799299c4995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a456f5cdc8a969048d23779589b57e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21519d1f144bee8eb7fdd2f42515da0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e20c8781118cc6238f8b1b069050b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2ab4ff4ab1e91b265e6e20b9d5bad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf43e44cca17eeb31e4d8d6496e1b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528076fa933109a86e2c273a27bfe052101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9562ab768ce11da381fae6d9906ef4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838b5debbb62e55d1983692e449b8a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46bd2e93bb5bae21545689040dc866104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5ce7c2128641a75478f293a70135f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1d040d4043120f4020de4fed0621f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451346c72e15976d4848be9453ed50b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52929fda95631d9f32fa2902579445f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236317ef45d21a5b23bf41546e39865109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d8ac1d04b6e8a0db227bc2ecc8923110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cb2a6f6258d33a963c92278ec0a1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45958308c990709e40181f3443826075112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef2712dbf9a0009558174dad3eecfb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1c90d0abee32893a7ccae0e52086d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d376598705e3af41ff46367a249c265115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97535c5deb0de73d3a11faa3dbfd03a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1a792e47931a69fff0cb94bef34a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a56f9eff3613c965676bccfe04c94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d72bcc2cee45e889a81964bf17dd3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5e90a497049a471a77e5a15aa72b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2a43d3580fd26eb42f884ec9ded68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8517bf7fdcf93ad5f4966e3d93d35fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116aa32e489147fb6ec23f8dfb10aea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa76d76aaeca2c279e5f134d2a36b4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b5d7f698482605756912cee888456125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a723e2ed78b486fdf1db2912c6fccd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040c4776a9f1c2b27a3aa48271e1df3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d096143ea6674e9dad30f62e5724711128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2e6e7c1dd6beb24195b00b4f9e0c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2221338e4873b3c05830159fbfa9873130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836145d4a07011ef7bb7c1121094e06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfaca18e39a6a10c054dc9abaebc3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb364d6626b25f4dac46ab1d4792dfbc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae4db5509961744345a87c15fdf61d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7dda3da1132da02e448b9d029f83c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e2d37697c6ae7a64da50534b46ec0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d26eb0d1e0ee595a0a1036d4a115ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7fddf338ce93bf0e27d602f9dea10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052abdef56f072dad88532b5aacb2eb2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d89a6d0dfba675b3b43c0881b39dfa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c768c2d6fff789e72616efe74d106141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064f9b9888fb654ec168d79d6c15bc1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ca3bf225fee43c6256e820a0a7a9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5c5b5885ecbd30bbcd6e9e6474235144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e70ad83db813c0a71c2541403dae3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac28cafa77a8e95336193ea0fc318b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a997d99eee2fbd6412df22ba7090277147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde2454d6f7886c42fa93ab9751d109148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0df29cd7f367a554e24b74244c7b2a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc860df82f2d7384a2aa8cbd55be867150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c639d918badfa3843893cfe18446c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b67ec8e2bfd7bdbab90d3a35ea1b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2a613c6aab49d6b6f124add31e235153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696a3bc05a312deadd8cefaff2439b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c8c48ef6a84624b4655fdc1e451bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31aa6442c8d8333a0ebaf2eea1ba83f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341471a5ca11e60779e1c7ba96fd692d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971ccebe6a6d2dbccc78d3f1122b007158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c899a6ba5cd5af3ee77ff7502f0605159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80b6a649e4e12d694a50a8e60913ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fa1acc6afc731b55bbd454269217b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d9e6f09abb6a674252c8213fc13a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d235fbeedeb280414d1b917f21de26163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dca14d355d9745e92c8493844f3afd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3b7c527b45603a3e7b8dc083823ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70401fd5c884e983a3fcbec901ac139166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428f812d9d71dfc273cf4e9e976a40f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f064953f727e207d4453173ee45543168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09e1df940ba1e814373e31c2b6b01f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a6a53cd27f3b4729fed6f6b24817f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3acc62e63b97ff50e3c031ba958a01171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cc01930e744393a5e32434c44dc85172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92e812be24ad4b76b2cce98727468a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af509a4b4497f6bdc3009d560abd5a99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78656cc2b689afabd9e3716259823d32175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbcee5d380899cfee534243b38dca3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a05e0ab32035fa017ee9f39e2a82c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37032227bb338a048834e72e5f7f140b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84499387525fd04ac76b3cd1bb6999179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d56b69597fe7d94f98c58f782a77b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf259b09f0dd439fb8fc841b112df18e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aafa84c94fc15708e3409746019cad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006268a4782253b1b94c318d34dc662183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1ea5f18171db825901ad6e3d48b00184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba05816cefb9c4c4767f81d1760dbd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63df132b1ee6de5b6a1144c49599b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec67a15b0f9ed6abd772649d1f549c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02fe60aa769fa0c3660f971676d16b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76684eeb807dee16fc9a9e5a56ade461189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75116c62b668ec6a4745e43ddf63b11c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c60966f368a08cd71c35ed6859c697191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec784e135596af9e346a356e9a101ef2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5ed4dc50d4a8c143ac65e51024126193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67f83eb84312d2e249fd8e3481cf95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefa123cea9597d783c6df33221023b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cfe9f2e28f1f8fb25ca791ac988c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920042823a5865fc23d6d796c5d421c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19971393d4d758a77b9e437d611a2e5b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0a3a4a3134216607195d20b8e0923199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e65c78d191c44f07846eab05bc7e34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb733c95c9a939aace1d1ee5278bbf4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c65a9c38b5b6d6713648d23e3cbbc4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee47f2d568b04310e8eaa80c607269203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f209fd042fb8258c6f46ac7e9cd63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241b78ac56aea6f88ca0bb19ec96c89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92696da271f0a0b9e9b4ba9d4f22ee76206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be737a51463674d7cc9d882cc011dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d728025e1ded714e86d6be84ff1845c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1f800e9d539980d00c901c010e62f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d03fed681dfba1d8425a55b6e8843210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce96a81cf71b47bc203947a42b76ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b970e8cc9d05a3efcd366570bc4547212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1ad89b2ab38236f7ea332070590e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83dfcd8609fba843d5cc7def3fd9b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f87b37afc4a4997d6a2642a573aba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c919e2d7c43ad95f432265e8308a8e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bd1d1705f33acbcd1ed0de62b17ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8dd8faa1b87669965ea62fc1e4749218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d363ec144db8599feb2a35b9ec5bb67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0410c7beb36eb2c6e0627a3e82a4894220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324334d7fc25595021a3dec8ace8e2e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77f68463334e30cac6ed6c9b707ab7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77d232486dc1e40d69a77c087725c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92831f9fe8875e3f43a4103a130ddb9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9507ba80263926551beca82726793a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b9aad9a346b1206d0059326b3915d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4c37f25a3343dc6538e53e36b186c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a385c32daffaab244c7f3af46f1d953228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dee456368043edac01238ac20baec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79321d0c2ef228ddf247ade9eb5a8655230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a300f981a15bd63ae100cdf54ffb1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86141a2652bdbfbf6660fe4d2087bc4f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3354e0d12dbfa641bcc7cd9d4d1e65f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bc46d5614e04af8cccd5a568b1338234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8f99efc0e340feccb4c47c2b57b2c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d0365eee92b6798668b86de072434236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc4102fdae4b398661bee411bc441d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8657db4815de9b11a31172378b9f6d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aefd973a8bb10423fcfd6872d12492239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebba85f13d9d69ab13035cb5307a4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df46c3053bb556e1f408b8b10e822d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59962021a4da5ca480b6ec51bd694e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454631014d07fc91584c5d96802a1174243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706872ac5477bd5c2cef22e2262f5077244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64648306d8645f949b4fac8c23938bbe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca7df6d5bb967909c5b8540a25dd45246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ac0c95f833cfeca75a2c286dfdaf4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c2b35464986ae0c3173ab1767dbb9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8580a9cc9ef81def8bb4ac094ae721249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ef5c3001af2fa778851c4420e6f4d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0c8d294e6fa042999d39c848ed09e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738bb997d52fb7f7bc4e76d370fddcf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c86d62329ca986fbf16f8a382b6073253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c68d36d960ea86d06fe95c7713855254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3a2e4f2779ff3a915844d46adfe9e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3c9b47b75a3d062387c7be4bff54f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e404302efe506efb4afe58aa594ae0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54a1320d0d2b4af039ccc640a2bb12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b132238a16a22de68cb160f81d533259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe290ca192ddacb1347769c5d91723260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc32d73f860272e961a4227c9f0cd88261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951afbb2d7c2c855c291965c92d95987262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782b3f1b5e976bc262b9fbd624d192b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97d2a60168b0a63c48da51c06507fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e1b878a5cffca2af7d35990a781a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9452d87e4c183087b82623700d901266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877bc1f30bc99585ffcb5ee3203ae99267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50e1c36ea509a2ab6cf45ba3b48e12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f4445de0b602e6d87b3c2ffc5f15e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6adbea88e6712689d9378f4e221c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751c5159a6e5b40e807033f3194f7d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837ad29d8faa5f4e4e6ca18eeb9766b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3839315d487f1a1c33e091b75e0d8ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55bb5fcb22b90864033ae76c5f046e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584cb8fcdd5bb0f44c546ab238fc006275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27bf284115a6a479a6b728537d8472276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc122478683901e4dafc1ad69e30065277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdf8edfb84212ae10f3ea84215646c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1447b12ae46c78d8fb272c2fb27d4d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226a9804f2c99cec0d43526822a3147280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59cb43ef5d01b889b653c46fa4473a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b58e182e237cffd62066c8657854e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec9f41871d0bbebc9fa661d2240eb1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc467289b01e85ca37ce6ae23e93c50284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d822494fed4113f8be3e0a01051afd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c339d9465c55fafc4538d0bd6f0ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7aaa4633e2690087510530a5718c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1418acfa7fdee7f5b966356dbfd2afb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549afdb0a0ac10ac1afcb057033ad40d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03df320086de6fa85ae9b7f01ce87bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaba16990baddd5d9c8b77c3fef44eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47983117b9d45ee4372e69b28a9bab46292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c05b1c1df078c9372f67256b77d3f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f9cb1783fbb4010d4a168218cd3da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94933ee4710f3decbbec5fea83bf36295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fb99da961c5223ca97280be586534296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbd03cf0f1c4012b6c0629a4bc6f2f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de77e07c3197f49c218a1f4e219865298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabed7c976f4061e3be5c87cc155fd4e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83759ca3de72fe4cbbaea85eef9628b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85698476e42f337eb44899d1070dbc2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85597864568306ee8ca7df24c9f074f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c0d40807d4918701cf03915408d8c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10b0153a282e2fab9d40525d5671f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b33a4fc0610f097181cf6089e1ba69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a1a3f7504866db7c230aea79ddb0e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68e41de5e688583c23c81efe259528307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbe5a7ea1bfa6423b1cfce852a2435308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3665a6dc1a31e04b237aa859745c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f510c2f535c851ea56c7e72a35cc72310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4d2909d2df4c01f3e89446c50de7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62eecdf96067b5dc9eebf3d73fee43312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff9cd06356f3d6f876e05796eea8f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb56205b1cc3825159a0670360f29f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb439173cc603bf44fc05e34727cfa69315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92642a922c2fea0f0bb9a22b3ac4b9f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b13f24d76517af6d4dc6aa65380a08317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93681e1f48ecd4da7d211d6d152ced318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4241497e4c3c3a422d49379f516d2aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023214f9c56bb69eb3ae1abce31c44b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449c27cf2d9555fdcdb0058cc15df45321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67753f7029b0e504d3f15c826be144cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e4165be05238f647b5c2320f4d526323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d3cbed742abf4e1de3cae47aecbd5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f99e0d46a5e83d120ce693768e88d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572410d94d5a0893856567f9dc095fcb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e80ac228fb683dd1f16c7e837608f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a0573b050da4ae6a6c278fc9a3c08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf78cfa4fd1d0836bd204c8ed9d1069329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548f7fe0ea24d2f29ae443d035b3a8f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7526ac5a75e305d5da3e26624b51cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551db50c649f3550ff7b1be02bc460a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d210af1807d8a188d94111e0482f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1915282fd961eece5bffa8e1aff41334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83867a58b0f7c769fbab098c9a8dd5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934adac18f12dd3df61cfd7eb83c407b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700adab2f9ac7f7006caaf50ff18aa0d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b414e133f3f526a1a98112d07dbe3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1379faabef40e2d15da55fc1df5f00339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9358c5901f0abea7dbbb624201ac7e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65801395910034ca17fa6b5432218df7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecaaba7be100feb03932484b9feedb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472d0c5d919cccb3cbc467b43b9954d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62622bb3467fa463427501a75d90fd57344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f376b22a7634d3905bc35ce070fda7c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d006fee5aa0defa0eb3542ac6f1ae4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cb8842b2c4af386ce648ca32862c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2437d289d5c8b5efaa65d6923de5df0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22f45221f62fbcdca2f02c4754ba0b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79605bc5a6a94d71c69d6af7883fb6a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63929b2dbb716ece518bc91fb1edc499351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e0d23f3af2776c5c7c53c5a8aea25352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019db815f96dde79a622e8100436ad8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6555af41c763ca92429363916eb22d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d19cd1c99962e2ddf1373266458ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecd22c8c8fca15d194b6e42ef6adcd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23183f02b0c89fc6a240ebf29d3c45a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccfe9ba942546aa8bf358a90ecb201358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ce31234be7bf9e8d03348d355e85c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95189fccf696eee3253db9d81bc16831360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87147fddf41f7a0626d491571c4812361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c282269141e3dd4045c27802dd3bdf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3a166d53b73cf9257ca8bd719e5e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610ec17159de478511453d724e0cb82364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c23937cbd938bebfef15064af91a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d784080598ea38381b52f254e91f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16f3aed38432cf50d3eb4069b27b0c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bec52992adba6df40a84f1caa98c28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea7262e52caea8eecf7512e50e1b2a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f885cd6abd1c5e7764fc5a1937812370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c28f22448456d2c0ed4db0011e01dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fcc74ff35bd6860057ee2c6013754372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9b9d714893e2061e6d20d08af60df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1573c05e03c1557c0639af55533f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c1cfb5136a24cdfaaf832eb379067375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a40eb0f334e17040984899a301758376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65ad1341b56f243cc879c04173304f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac71a24faf9e4d178087b8fa9154664378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e36089e49eee3715cdfa2756a852f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609397da86389c99008ae26f8f2e8ec4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea110b6a4becd17a28ff9db3d7b7afba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9de5acecee652284caa692c4803d24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7ce6cc9dbf9b4f5e6cb422029f5b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1672a3c38c144f871ebce45fc909126384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac59818b0e4a5810d13875612e08b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90927672d61f461b7d9f890d31cac8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c736f045f57609ab3d4f41939c4f7b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea0299cb5f16470ce2c131cb642a01388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3977084654573e2e3c92704369a826d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8287fb1730f6b4130a62aee6eb420b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babea1d6a418f3beaff4adf813a25ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c444d391f39fa2dde10ce1625b2bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f39fcb6f8f92eacea60404519ae66393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ef4374578e98653e47dbae4a32029394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb78e3cdaa6be0b8b06fc79ea490303395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4057fe6f93f7e89c93d331305622f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce7267a98393b51dc26405f7caaa7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7035774677ff7b9c0c3acd2263b32f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cb88e8cd2f0d66f36ab7b818a41e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118147653ebb5644f4716e76014d08d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87873cd9684549393c9087d917c91c17401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473355b76b888cd60307d1bc1398b28402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d1c184c8c4c1307546b9e63ef2475403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5541773f9f6aba75eed4a656f08e987404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e8ee48c22cc70e55660e5f909bab9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6235d4345b327166aeac2dfd3605b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d912af31d9d119b39f6bc9c842b4080407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf19bf8d5d972c9fa47ed8f1a16b02408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238178c5dc3773597aa511423fe655d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1624f51099395eaed21c6ecaf73bdb9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b836b85c618891e288a4649fe3aa55411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ccf258c7ee001181eae03691b04dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae591232003827a8a837fee2792809413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2de781f8feade44e3df647096f91e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb739806fc242598b9e1682a55ecba6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0feb5330217baf8f8c0c7dc1a138c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29076ae94c031bcf6b6f3ac676759e73417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea2f641693cef029d7ebba81cc13d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a111fd3faf2e499caaa49fa41d48d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e03bd863e2015cd9dfba81d825eea8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f352d3fb6cc774aedf17ec662d397a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d287fef5d24a5b63ae7e78f22491e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036f1463d38e789673f0a93e8c09fec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95eb91990d994fd9376e3e944bdc712424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3b5806c92a27c17a10949c6036817425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7c48decd819dd7700f707f460f387426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd21034c951fc2b30b0805b54d2fa4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a800219f4031e1b50f60dd220e23d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afc5138a616dcf1e3791214b77ded5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83948d06b0ba1a46fa40dace8e3aed8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dd53a10911659944791b85277902f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac505e6ea6daa52f3a0c871741dd72f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc12cbc9a71cea3ef443fdebf0a292433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac567c88b1b9243d086370e32cd13a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3b2916ffef96d1e089adb4089f691435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf82c9efd1c7329511702d7f94d7de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad408a1b64522e18edc36196dee94785437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d0fa144f9b9e78d31f771bc8acd5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe00d6a56adb8a44f81de1d4cb4768439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d102cc02a87745b777adc182eb452440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9048ede703ba23d6863d1ff4842b07441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03acc342fb606b9121d81a3a3331b15442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e703c042c750e2cffc7d7412d8ceb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f960b8fdfe7998c7d3c02de2fc2665444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d04d1b3aff69affe2370d48d3cf9b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cfbf62659e82f247f89307cad8352446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780a09bf7956d5aeffe2b4cb009f375447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c4600226b0d2a7290e5f704c4f6a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00779b5a681d200c6bca32b0a21ea67449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfffc50cb98a960ba235c4d89e985b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3719a3d0672c82da28ed6e7ff3b78451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097350211083a680511c26013243d0e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2229ab751d83c7890e7375c6d420007453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318fe38bf81d49d3e7a13d6595e27be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe288c60bbd2d1ae04ad6c9f776aca01455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88436379e5c77fa3e817e8d88bbadc7d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe6a58f47fdd8f83c7deac4a753b10457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398c6899f4124ee296ab49de175eaf2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e5b9d5093f427c2feb3e62d2c51c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9760b6b9c6d119ca9609c862c87a34e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adcf0a2d93e427cf3d8db6df88d2d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294cd22a14200db5f27fa89fc3a8170462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510cd9602ffaf0d31254125a2981529463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e844f0c5dd00282132ed8646038ce76464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b4db9140f3ac034c943c112ba65a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ea9fdcbe9fbdd859f5bd59672ef8b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481c534298d8df0e3d454bb64772b14467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5ec6267fada4f67f51bfde2be4654468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dc7a844462e68f64cb51cac8e7b48469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45185ebbe1b4bd6ad03d916efd48161a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b2bae6425717b4db0869bc44abdc3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eade5b7de61d150ee591280b6f4926472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c231122b451cfdd02adc684187848f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc9632c04095cfe6ffef94c43e41b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c1128cd2ad470f24821b2f557ea44475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc066761a4d1e949facba8034a32fc3b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a49f8d8485acc465847b53268cfbc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19589ed2832f0ea40a1927f95ecc3a5e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe39715937e89fcb0c9cecdafa8bcc6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857be03e7d2b142d27eaa60a5b9c8ade480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3224dc63efb5ddf21c42b3132412757481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb200b2c2c18ca7b82210c3dc2ed80bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248e15a7c4affb287a8831d7f8d4746483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3eb561e1153e5d032b06450ecbccaf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc199a965188a758ee1d8397012182485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a3d3b6aa81779fe9beb5bb9660e06486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d24f399907842599a5bd14ae94308487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0db24bea91fb2af1590c416a022f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2c7245ac1ec831e47a6419010cbdb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b92d8f1987d307c327a8799fee2a4f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1fd8d0856524907cb3f32dea8aaa3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66db4ce40af5b66ddf3bccf7cd09c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262174d52e97d693efc37c1d1cd3d7a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ac00b74c39b8bea03305acdc80a06494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f7e39ae7590ca45494e02265f8a04495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496908efa306bae8ba621009ea8d01e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91dfb70e7164732cde82dc847e951d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603258966aa08fbb9671377793f20e0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf9d5732c0db3a26645cfb5f761bbf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedf5e875a1eca00f6fbbe6082fbf44500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83611c36bf161b20fce8135a4a890d49501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51883c3d760da2c6ecdb4320aee46b60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78975af8bb8e9b2272a54f92430082503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942971c14d69df4481f8e2e40556727504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabaed915509e947eec0e23fd136495505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3df6db3f044940d28df8398c8f985506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a940f919f0b010024a0717e230dee27507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b5eef59c42cae1bd79c3937d4cad7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dffbe37063401b2083185b6aaab986509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbebee6c7128138b96d659d2e6dba2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bb5b69ab16e295354f69fccbf3c4b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25982be36637ccb1660dc9f5e07e814512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1756bb200c2fe3c1f48ef2a9bc34d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8835523e93063865b8e87d41d3a164514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865161f9f821821a983acb2085ff65e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1447668f0135eb8f306b83dcdc0342516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d32f22f5224bfce53a6f3f95dedbc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe1a82be61721a7d3ef93f99991ce6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09e75060cc4f21f250742b59b6a732519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d7e6900a4e443849bce1802b55454520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289559ca893412a03e277a74f520b2d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88724fc944fe2be5a8f4797f56f434522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162aac8b3f440d772edd6a83c8ab0955523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459c2b4a4380fe5331aaa49dad4ecd0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7217c432676e5c8ce975d1c79f41fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a266fc18da4fedc20dcdb910dc8b59526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96351bcbda6bc7183e5ef3d7ed9c9c35527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77520a0a4e51d3541665964214c2ce27528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0c56cf5ff9c92b0ebd4e221ac3f5c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1206a9f0eda36085e89562287d61ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e84866ed21077ad183d09a69e47b4c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43abdb85ed744a51c4c9f56305d7b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885f0fd2254c1ebba7914d635ecba55533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bf046dd84837b9a30c477e3837628534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecab0af1e514d364b10cc566a55cb4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717c4a73bf0619c6e67967208d6062e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bdf8d9f0ae9caaf495c6a191ecdd4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006a76ca66856ddce52bfef539cf9e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174653d25e855c74a6bc0a39c47c361539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b3d25c3ae5495b855dfe2567e8380540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40eb72203810d18ae4eadb68d6899d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6165786a0e87218c5b9d9463b507c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599cc3b7843b4cfd0565f4037a473fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75e1ce9a0b6010cb1e85dfd42b9ea1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2e9a936eab424a9186177155dcb35545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892338fd34e7af763ed08b042f52fea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1fab4923be70eeb8a775ae15db162547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0d5a3d6a5b60cea37d380fcef9acf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef5b53c1cfaf8ffc1abda66c75025f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497ad08f1b6ca389b747c2e0a9a34fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956370740de8053bef1f6ce1513cf336551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a2b9221574cd6a079d0747d09f73c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc90280241e9b0625a9945635f2e1c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61c0fd62666094db433a1eb4aa2431554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2164f7afeb099c75cc42c800c32162555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65426b5809cfcb6d28bf8c5d44f700556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66431fad77fd199e055dee3848322a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ed0fc07cb1f0451450f47c3bcb1e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fbcd354d75346fe8732aef4e5b239559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d137b79889aaacf6721eccc62b0906560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e81c3b0ab47408bddf2657a05b2098561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f7bde3e679dcdb5175eef1612e5f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c9783bec75ca64a275388c8254396563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f4dab75b542a0de5fdbd99e8be107564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c2016c7e8ceb76f22131f9ad7d722565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86667d5f648963781a341b47d2d8755e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b275abbb6e24f39d539b135f768b23567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980183927e0ecf6f032190152c9fe81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d6692b2ef755457d209be68352d6e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1befcf409ded9ba243805921234f52570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b759fdc6a52bdda71ab3a729d0816c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027c2421046bade10eeb9b1decb4a5b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f2f31cf32404da7c33b3b968e7385573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a6d2aedf3511b12d7795ca5d0cffa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f57136780cf8ae26ce7d14b5de6a12575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89a7e6f2151e2af67954f41dbf1ae0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e405e7b901a7ae631fa8eecf348327f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffb831b587d415b46fd6065a095f92578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f998d968890bd9a212290d3722e67a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e4b0ddb41b2bf06ead392f080eb1f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d399ff0dc96aa52a00622926b45a6a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a8c0155d901c8bf825878d0fb7888582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64409924de57aa9997bcee3ff64a38583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bc7502967f60b9cdf541cd8e9ca52584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae6753c57569a5378ff84e8d1f1ece585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc150b8550450341a9bd859d178c86586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60d2e5ce1a289c559d7e9ddc6d40c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7abb038637342cae7c65380e89435588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d5506d18ca112a8cdbb58ab247423589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bbb57859681a52ace9f56ead2c94c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a564e09a5052ee20e2d89f19145e971591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2848b054adbc9486b8f2e03d868be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3f3b79fad1aff730167f5d3489515593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e0375e0d04ff4b0990c66b04f42ca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dc5b67b6c52934b430d528053013e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455ea3b182586c7be807f0664924fa7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc57d6cce45719d010679332d9d0453597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4449263e5ea5ea503165b01f7cdbd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5c8bf0168f662486206560911ef81599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51951c4fbf9dca74d07145613bbf1acb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280ccc2332058ed0b78ebc68b4eb46e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cb4b3f516d1d25a5fd22d86b494e1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284069f4899e30e7b54107191a8168b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467183eb18226eca6345cf2241be28cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ca76a95a45a33283cc802e4a9355a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d753efd4f90dc83d7d056bd6b2203b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1e4660fb074f37e509a3bb68510da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fc4b6593523e0eda6e1b5f7b58048608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fe47150d5d9cc03c950d8bf53d8f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d947b94b14c0c46e37652f342831c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37be829bcfea00d46253f1ad23f6e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f470ec3990a62a474080bda1b010911612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4de6e7a9ae656840e446fe3d79f375613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e4ac9deca78982b58a54ecceb9119614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f26536665971abacd6aa385813f16615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731bfc985ec416bb2b50f134843b602616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a65d619ccfac7beeee1feeaa645d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bb30c9b096dc8a7d06611f4be5874618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758275054ff58028ab06033cb6bda181619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95733859f597ee5dd8f3dceaaba991b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3e86e5b52c60049f826e5d490c678621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2249bd3ca9caaf0574bca3447e94da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a6b231d8200e1275b9bf0faa52861623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8256cf2881d3b527402032a9d6db8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49831b66eeb03a74f3b9ee2df48e95625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848e449863789176c7b5f2c11b3a774626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307ce350192f216228b6ae4ea169258627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0d7a432751c3bbf4d1bac6c0e805d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54d0453cff52c9c46157a59f2ea6d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe661c0c83415957fc2ca12ee12256fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a83ec38b5bb80fb2c7e4727f6b221631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ddd3b0ac78643834e1679b8a33469632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2588bd93d05802bacc20025ab6b1fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd435cc0cc2564cb44a07d6d33c3562634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3249692c5c1bf1bd7f3a442811bc9f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863a02743fdd69bda75e65ff6604f65636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59754cb66622cdffcafd29c911e8ce41637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8991473506b6f2880c84d4b7c4cb8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6618520c8511bc7aa74332d5de625af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375718060a41ceafa8d932f39bc49bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de93fb721b5b07ff318375c6d34bf3f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec492cb27c2fdf91bf7bb48500640e7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213349ad259c667ff92a71ba6a5ec20643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b25b565cd20e0f3bad02c05048a5e3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7788c7ccc90e6995fd25d6ad7d4a4c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf389474a3f29e20e5f0794581fb63646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895eb5582a73d6c858e4c52f7616a60647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb72cb99f5644c8b9b10de7991b844648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fb807e8a31abebad512d9a867a90f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d1b605774e19c33abbc9057f8a951650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fd57e9b1a1136e116331e53e80444651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5fd773b9dceca44a239b3b285ee60652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5053385887aaa957153bab32e6e2d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996ebd024b2cf969838a5f4edc96268654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b6515d4739c8f9df51df565cce6f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4a7cfe116498e4d8c9765abacf5f9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99156c4dfeb372956b459d31491d857657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116e7ba35032833f6e6c32648e490d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341742a0cf479f1f9e9101c566224be7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea1813890a6d6804074b227bf851da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913b3e96db01a731d43152c3734d39d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc33485e2f8d931d536fce4850807e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f294bdc0b0ac20905098e70e9c395663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c07297fa278b2514fa4c1a229da34a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd5f59b2905eca9fce6214f3e15fab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d6b0a59263732508eb08002c8ec19666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade84e3643bf25f824a3ef3f6457481667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527083da10a985d4191529037049ef7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0623fe8e603a1c139b6cb2ee416391669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93e3908d8d2281c62fbae1b61c6efe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84db5b0e936d0535102848d4c07d03671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a75cfca2f51e2175e287a05299c9e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605530d90c3ef5da2fe353869c8b86cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46439e40da0cf4760d2f395ba6341a84674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a657c02ca27043a604753edd9a743e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5c04c33eac233b77089e31b3f01aa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d9a4d127f28fa00b380a07bec0b5e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af767be41d570ccce1ba1e4b6fc54e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd32cc4e1c95dedb7426da83548df94679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5361a15e1ae4c9ae46f3157fbf741ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9afc2470395bff6539b6cf81f9e14681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c19e9ea7cab2d678ce1acf3b1fe4f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ceee83a6d62208f01767f8af03bb7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d54e4b8160c91239ee13a78cfa5f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c9d67eb1531ee90963b71328021b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c2bade3a1f42fae53e5f43e3c91a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3091e5b5708b9a747791065a777db687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fb3eb5f6cd6389a4ddf115624a045688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0032210798b114bafa8eaf71ef415689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d22b8338c7fce05e065c88cadd463690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade58665b0f5c0865f3e8e7c515271bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dd5003dab0145b891280c69ed4c42692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf25fcb4b1092c23d0fd8f26bb1f20e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de5536b0cd247a03c994fc57bbf036694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81d3cfb2d159e13ded1cc7395ffb9c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816751a64849aeb91458d4dd760ee243696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cacdc3fe4946552e61f4574fbe3e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f31e64b1d5c242d50e53ae6e81e4e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d555fb414c9fd98bda4a1c2ead61dae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77afef344886bc5a92a262bd91697c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c562d6456301684a6cde392c96bb7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a0a2787bc63aac1803a75b7d7dde1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb628fdbe895116bf9b54106336a01df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc56f735425ad9e8504c1e66ddad4b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e46af54cd6e5d7e365534f845edcb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe55ce95511eda7aee5743cd5c1e3e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b317efdb0ee3da393984b857f91a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e00e5f9ce107c2cc2fba04596651c0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5170eaea9d9310f68fe37686ab05345709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638cbbdb91c038aac3f6e5859512b15710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d5d969b63563ee572e94d642f258a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350fa5ebc541ffae37e54cfbbfd97e4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1168ec2c8563ac8a292a02e20f4dc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926bf1162660909b0181d21af6a489f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d531069fbe7a4beb46674130b54b1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a608a3c3d762ace8c43ad1420fa3d51716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343403f74e9c6df985e747bb7c5dcadf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57404ba701bcd7bd532dd9b817211a37718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea1fb58a3007c68e649d846b9a0a57719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b891c5d5cd5bcd20f99ae2bcf3083720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343e68cab3c462d7b7d8155e8a1e55a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebedd0614a446ab5c3c9fb0e0cca40722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ab8cb68608f797142dfa3f3d33b40723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee782e6b9ed5ae86d23764ba1803742724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e96d6667d8fb76f70ed9d4252ef87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246782f06516a180d078916a59f3ebef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616825eb2ba529afaab4382c396ed640727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646f1d529cb40dc234ca7bfed79d66f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a0b33a512eaacc8504766b41d8bff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ec51350ad61f3192f12e1b0a24133730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4807e109f088ec5f486c85bc5394868731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3bc4b8fbf2e4fc1507b036c78b98d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39173264445c5fb55935cea94a584353733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cbdc8bd8282933261fa361f45f7ad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e577ead79c8fa041cd83b944a339c66735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef616547220e12c1443a9b0d2f66f06a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b488127187cc75103c451eb7dd0b706737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e3899b134cc2b95ed5a0763a80786738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4f88d2ce8a13d74df96dea1769a5d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1942cbfb11eaa35cdff8de09ad061740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde2bad3e9051a095f4ac88fc55c4be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd36891b5b334038ee897d0ba47754742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c2c2c580360347583628ac577d637743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a41b2eaa26cfa5c8ff863d8ae3904744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c5275aef7e192e0e1de01408f1248745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac23968ae132cdaff6d9ef3c068956746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ed92041c8c7306f2cc605f47c81c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0e82eb6eb7f57a065e0fc6d0f898b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2496b4b16c626a147575164d232e141749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba4deb424793a898b0f3e47da7f264750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c7c7e55bbf8d24bf2500929b41508751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924ce84a832b125ebe75324723abec1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b19d24848f5c52160c4cc320f3c59753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eeb1515c1ceffba2e32fd486c8352f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd9c4b990a3f6ea6a501c56fa31f98755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc93ba934c98d7650ca178d54d84af7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c0291af2b82d3a8e17bb7193bc54b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc36cbb1e53f37102924afddcffd62758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dfb9047237899156349546ba7ed50759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797321afe521f299f024eb650e363891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda2786003a46dd83cf2fbeb9889ce82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9ad046c094a7bae1245afab541eb23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc4406a920af5710de9083585dd5cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2009a4361a8e8b663b9b12961cd055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282034d5fc0eacabe37c2f3c4bff3b136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80b66d12c6af10955c0171681c443a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57e447a8289d8e1bebdc3e8567054e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7a9ca1eace74ffba2d23a45d50bc49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d4dfa490f6b3fd2621dfe7c27112310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce80ea8d59752a898a4f00a8076fa8d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536358ba18c2e487d60a6986689410812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c6b9bb34a77dd70ef2b5374bcd9bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c860a82234fd5f2ceb32497b573ed1e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45227513d41d6dbb49cf485ba453fa915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e829e19d145393b6bd30992f5ee0bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5e78002c8429f5d28397a2fc5a0f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe24ad1dd29ee15e57a410c0b2b9a5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c788fd9157acd7e713619b2bb02ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64698ccf0db73a5dc402b0f6888efe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c5fee128d50bfc516de3ea9dab0ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a1a6e6e15745719a8e5c5b974197522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5e07b91829c94e0debd62138de00323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5883023629b86527fb4d1029bae76b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b240d5c3292eca962ea54bbdfaf502225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5e5e8c755094ee40e0c51ad5fc8fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9ffe55cb665dab7d9516fc709e1a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03aa0c88a27d8da29e231f32608c0ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c0caf393cf66ea2c16cb2ac6105a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05a0b6eb2410d48287ce63d51ba2a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f6d6aafda16db650dfbb89ec7f80831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e523fa529b350e76d74bc77b0316c7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fbc69f02ecdf26b254dd2bea264e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bb3d485eb44de631d065c61cb790034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b1a465708868188fe0f068f8a18c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7aa6618515670d849b14c5586a616c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079d098d31fd473d9979e909fb4490637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cffee54ef4a756fddad66b416f95af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470a50fc56d79f0dd1b86163536db2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bec73dc0fe16223478a682e85cbda040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca37d668acdb9b0dd6bf365c19cd84c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b08840938464a74ebf3e1c145d0f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617fc8d58007dfe301646df9db332ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e38c02d66992a6966d8be7a7005d1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7a64e368ce626670ece3ee4ace97545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a55699627d22a78958d6ddadb2ec4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654b929bbe512cf25a368ad155f31be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f9e44971d0b10f3ba31ea0f14191848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240d6fe746b6c127c2d414f57d8989049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580aa140ecda617fcd6425ce4754c0d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc1cbbb1122c0ff986fbd8d206decb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9161b50763680de52754fde4630111152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff897778f9001752e1e64c6c3a320c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959318ea495e4b2e1e1ce1c453edb36954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7d8a23f4c01871588fc3972c73d0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4abc539a8e903c456437bcc9bb8e3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5ed32dd58c7b09f77043912b919fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef2de3724946a312dfe66611470a4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf1b7ed1fc72ab869692d6df17de0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29471cc7b9f389eb1908f282f5b4d91360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bcf87fcfcc1d68a4f5aea3229791c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5840f88ada2044f64a732584f723962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b485a8b80d5c62f221591d5ad52ef0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73076d4b77327d9815f60ae06bdd681b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f2600df5d5cd3e6ac4b3eed6d82f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab31afe20c7dd141a2869e071397cb966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e5776c7b5bc878a4651b62f4474a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55351816070e2a96346b47fb80b2fc4268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb57486ed7faa8435fa044a8b5dc93a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8500a034ba4344dd64e1c44a37c3c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b67dc0e6efa2bf813aeabffae605971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c6950a6c418341c3880c13e58527b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474bfad44ee7491b1f91200a4232a2073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a4580315e8d1e3fbb91ec4a8dd0a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405239ee8b3635813a41fbedab2b765b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6a8c75494f968aefe67b820060e0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc6e7e914ce44f11281738b24b6acf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efeb74f1f69867446a8888ff9a9b3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ffe4ac9ecea6393e22928874a221079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb0e2b6797689315ca5c8a0879498880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd05097b799b6accc30a5b0805bef681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669694b36fd0ca690479613957bc03882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5124d64e04e18582078308c4a4b6c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06051e9738271762e3427a575af7e0d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8d702b3068ede2f917c47101959d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4f9db224313606f2c0440934fd1c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177acb1491ac9aaf8c2e482910e8687f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca2fb68b54c3c3bb2dd2113788fafb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f93ff873349f3f434a1e3e6bfdb1da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5802dbbabb5e9d22aeb1734e11653390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaf5a7db984055f43e1a1dab557ea291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6373577ca91afa7b7ff6541c524f98d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ed918f2291a464be17c10888a23d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1d1259094c29b6bc19578a258f0de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935655ea41d4eecdc63c07e3c0cbefb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364600b3faf296b2464a270dd42358ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6061c1c630fd397fe1a9b1ffd9c6df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae645cc6f058f47458ca75a4b28685ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba09b37cab39214017e9ebf21c478d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c2040129979f3b2fe397412d4fe71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7bdff0de4c6e90ca4f7fadd240b61101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81006ef36eb3817defef4d0c708011102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2278c8d90627d94bd86eb564969dbd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad3201071d6247472e9b4ac99cbc68104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77a17654430492d99a47ef2984a909105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206fcaf04f00fbaaacf0a271fb35942106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df285121944ed4a6899e945cf5e50e3b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64464dd4c463a29cac1d28da99297f16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d10fac140aa766d9d79e2b4ae4319109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0baf27deaf35710e3ca662fb1e0ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bbd84be7d5cbebb1f2e8883909b35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837e56aabbab759388c643000a67123112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290ead88681e8ed4f09e889657d47dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bccc0274cf23892c2184e5b8d20906114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f003e54aa7faee2d418c9d432d1c97115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359c64663e95729b57f9864b9077a63116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15873304228b6ce6bbf01e7ccd5f3077117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb75cf7447ccaacd3010bc0f27e0ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f085d0844f868630cc1fab89d6b4ce3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1eaf9a7f532f5b312fd9cc7a88998120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08936dcc873782819de4abbc0944d58f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2b5fc854be02ec11430e2e3ece5e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c651acfdbf4654a3642dd8e7c965206123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71766b1c7966686edaaabd5bc4da8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5442e87cd7fc5e1442c141c3b9afc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08674a6d791c6d9d3fee7fc937754874126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e30acef5bf622d07fd7ccacbfe5deb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c73d9850226cc58888cf65ecb5986e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7d1f81396743f7933408931f07513129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e8c1bb9555fa0db14ae907902b4b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddc987db38dc8799ffa1e792db42eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785e3be613d690caa182cde01986ed9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e299e61c3838737e6d00f6cad0cfe2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2234c55182500d5d4cbfe5507ec2c33134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352376809b18188357e20fc1b09c60b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a6ee571145baff07808c50d50daf9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72a13efd532e1ffef8001e041c7aee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23ce7c87b05b192fd6e2228adb986b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b584f8aed20f4939f3b71ce6190dec5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e0d13c6f2f1c316549a66a5fcc328140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bc84e164cd55fcd79a120ee3ca53b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97922199eed9e099abdeb5c4b9ab1f6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495527ebad62ede114ed27dfda19f19143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abc4f687e5c42370b6daf1c577a01e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872e9501c6dbf56023e2284edf19ac1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17c4b660b9d33a27c367a46805f892146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5acfab2b0e502f6439431a93254502147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b93d00a8141398f8be549485c47d87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e07270e3dd635ab6255d7ba66c9b4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf73990482ce98fa8b9d9710c77d809150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4a757d3fae50b9fc3660cca309fd6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6de179b9c0750db6aee2a7c25a38e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155a2dca62bfc5ee31a432c7d23f302153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1624b2579f1bf96488bcdd15b514ebd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996028f7204d81a7c048f626affcc94155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db9dc5913bd5525af559e3b363bfd8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380854afba497ef3c6a6a3e050d5b869157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e825d6fa0ed7785e4d3a6007755944e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35965b4bb3907b4abe1454609422263e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d4397bf8f3961cab3eb31eba588c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a933acd574688bcc45bf4bf1f7245d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9338323fc0ef1cb7a8af1a60c501c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d06936d51cc8e85991bec392714e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81f3f281b67de2eb1728cd28a1aa9f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c14f7a1315c1d31f4c2ac9f617dae7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b23b551e266e48fe657248fed2b80166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f9afbcee6cf68f825e30bf9b2017f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b74c7538b6ad6c0376f47d054e81b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e636553e6f09c59f149e76877069ce0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f02c635145b919679b5086da1535f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd980970eaa5b44e2e99ab65134f94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109caecfe5351d705b5a61593755552172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e0033dc03869fb469f43ebaa69d11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa848c298cd3cf575fbbb88a6e8589b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbbac34c0608caecadcbb7afec735c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e16e1d578f505d6234c280c11dac98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a82c7ec6a810a3f4a32c0434a1c08e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d475f7d06c26dba85dd296cc588b48178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6ea073428d3411334aee81532e84b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cce405fc4547923ca56b864ba7e03180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58f52dfa3cbc2f2733ef7eceb5c7b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f20f510e1f94c57c222948a3fb0f36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea211364f665cd3634826735b5162a28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894199b7edff8a4ae4797c622dcf334184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffe8b31a0ed611d4d2295a1d9a4d4e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af73b14751567d022bb1e40a813ae49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ed8763d74a2e916cf7f81a30ea3e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886ff8ddf3a430e511845ccd30305fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ad3fad790a4fa3503c392f3be73ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df66340cf426b69bd85c2e8356901c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c391179afbe9cada7234a3eafdbec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a355bd6913dd6a8af0bc57c7094401192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2684b38c0311253557fd5b04ae468b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7959bf20bdb3496198a46533d2e8635194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3fac3673afb69662f6c83382fb59d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2615d902bcaa5bde497b482c43f8013196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48409e84291b5aae8ec2e6b4e245944197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6b8c55358115c37a936b2ff889c09198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8080babb429a379f2198459fa5c0165199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690903d3afa8d576c2a22638f08945d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722f98f0426dae4b1651f94bef70f75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0066b419737c12c9c214d9ab2f0b204202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822e9bbc1f28f42fe165c8561c9bbbd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7e08267c2d69b23755c3a335bfb0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42938a21893356bef439793b363038b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0b737f976f07b6997e6d4b4403d40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07939eeb3b64ce595877ddf9726e0f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecfcccaf598f18c74d658f310acd6a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38406d80ac61dbf1577392d966963f47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57425b6255fc197160c91d03853d429b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cebecbb83fba3a8403f8618cdf77f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c521185d1cdaec0fc3999868b9e8a97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f6ef81dea3bbe257e68c2cc2d2b71213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da4d8045143283b286e0d1159e3774214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbe98f294e1676fdb01c6163425498215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccad2b560856ce2889fa51321d1600216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb85a940bdc99962186b67152abe4fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d761d103d7fa80860fca18168da4d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48265a84db6555f4f29cd1df336642219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558e2024f559802a38ff7e0a24c8532220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f17307370611c44a9e02f4ea37c08e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f338e73a863cb6d44a45180ca783b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e4d256703dd7b063db6912e954fd5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ddaff46911a57b9e1baa7935eab44224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c79f2b26c5a9dba0bcc26f16c827fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61bb0b6e47b004758fce3cf71d7fc1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0175b41415a82d987fe58b9503012227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4354d503e8382c89a5a8ff4577600228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fc65c0acb2b7cac029e50a71df92c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ece8c5dca6e1cee6e90d2d6a9ee22b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655108766ca5db4cb1ce1b34dca426ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672faa1714053a12c2891ecb931530f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f01a3e0bfc29c768358538e59d5c19233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670c9970ce67711e1e8ab4a39d9e404234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28939356b8520a8e444dff7bced828d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f710d2031261e5895dcedc3c35a70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245672c6ff89b15935db074c029eabe6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c973fe395fd76d9e66fe486e1a7a65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf20e4a2c856eba00c4724eb9167aa8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ac8b596d1f8eb358d3d73d2807efd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256e40bd2be8b58cf5a7f8ddebab00c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2499d137d2cc707f8e2e6b56f10f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348e5f322f992bafc44d09f62ae43b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bc429b1fbc0bb3c4bd28aff2c2e1a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e6bc17c65f2c9cd7651b5d042fdb2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f10d7ff7693538f0d076a5fcf605d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab68bacac12b7f74d9580b54a2f6ede247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd0fdfdafff9ca82b4b093f94f1bfb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821314b338b51c44dcee3d8617140d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168488a9ec1d3446877195ecbe05a80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387064b415045ade3be6c9f4dd4d8ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fff97f2c4d027fe49b633b22aae5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb640a2343fc84d518e23f45685b60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2922d1046f6599ddc2defcc83cf9fd1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c641a1f5be2b03939e470eb5cb52f8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09ed4b7d1921326f82bf317978b24b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883070a25a1195cc8db9c2200ce46661257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9e25a106ddb9271f27fb53b00dcd5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1b8f7159bf15e4eea3c53329da84b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbf405b6588bace501717b1b68a598260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc193a4b0078f94fb15aac725e2413261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faf9b17cbf69f2c139594e1a2093aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a882e6cf27182ca4d91617a6a576b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fdf0f3d389a081fe77bb046c9a83b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379fcbb51c6c4f0a496cca610f6fc52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17e26eb1118c83222352f92378014c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145912cf1226ed9a2c8559267f97ba34267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba88b3287d2066310caec10a04ec0d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bcabcd94398839bf113ef26e29a57269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e662996f00ca5d855903057831e8b13270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f6325203078964855858b153a8b49271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4985f8a485565cfb655e5f1f95a756b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e811ac2cc4d90be6abe813fd15c08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14621bbd7d584a3578cdad136fd769f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422680bf37cf0581265d58b0f28ae9fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71fefee6a3edb723c7382e34fd8edd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de635e5f44b244bcd1f45255b47b31277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1a30f9e7a6a1f92df61b1e90c07e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7d1c0bf6399769537ca33b1562335279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9516bd4d3fb4ac9e19410ae1f62c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590dd6eda1b8535684a37d090b44784281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc8e2445ecc1b9bfe1bd8e6be8fb66282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166d3c5eceb187a60896e116d437f98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47eb1d8126ed863f1a74c7da164c65b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4cfb258ce8fbb43d981ace14e2b56285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f1011f5683f62577008a5749a8bc4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357795eddd43bd5fdc33093b96de44c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c20a9e12ef7009da9eaf91ef083e87288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f9477869dab676559e95058af8f5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12575834422f9317196d6e0a02986788290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197b998fddf78d446e0ecd1bafea845291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdbd7847bb04cae7c52393950af456292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72972021858ed7966661beaa3fbd0e59293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b25ef00229611195c3da3c89c9d06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f31740eafaa4fc0e8a4424aea4dcc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfb8e382736f2acbf3ef11a8acd67d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcbf63c39a4e050150578c1095be7d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca744e80cbf20a80311f1b8e816340298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf78bea40cc55a9d8a2ca0bf14d98c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69032ec59f8d0b557aca4d5f4b1808300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da089ca08cd4a8daeb70e8848b3f268e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30ea81ca6c3333b523983d6185fe03302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946960b5eabdc68131ba67ddd2842f52303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c011ff47305c6486e12cd6d3d0fc9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783752ae21cc3205139b2792b73cfd2f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64461b6940e1e1661e459ca828c8a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386783ce307a73a0aaaf9d66d660a1b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968f6efd6eaef9280cbe41a1f6eb00a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12f55c396d338c13fb31e4fc58b245309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df55245025ffdff31de3a78af3461f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0edb9d74e272294e7a1fc789be7ab9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818522c6d9fd0ce1a3a20afbb534c357312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f803b0e2eb6d771a8eb542e6fd594c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013a0177e9ac045509dac447ac4f01b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f938eddb28d88118dcd4fa5cdfb14315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2281a619438d579b606dc2c64c60ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc805dc8cda446465700aeee16203d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab087d6f3fbb38368ee3b7314a8fa7b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4006e501c7041397c55482fdbc3e78319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3e021472b55c1c7abce8ea6b1007b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ae1181f941131a1a8a8fdf61a5f91321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca722e05e525b9b156b50e8ffcd21e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334dca3c2d0b93ab4bc25165ca1baea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b044cf9fb9467bc924e1347568946324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883cc7bcb617f5074ca1750089e0cd8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d71e897976ce8f765ed87a616eff1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce150ac591ad6e98855e988f0962939a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d3201d7b34af0517a383f9335e1f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227e55e8227a956eae7f63b766a5224329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1b8575edc099dbd7c10dda45ac8c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bd9ffd75fd80946164938d7b610cd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fe1697a28ee43296e0479d21bb0e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934efe7a9f9c259b11db6058fbdcfee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2b55c4db72b7ceee36623e67ed160334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1c1c4aacbfd2d0f52e4415c7c8383335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07296f6703d11814ec760cebc25d51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccb09fcb7571dfcc72e18952399c1c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ebf2e6b8757001c2d256ea25baac9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a1d691c463203712712ff1701df02339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d16086830b2a9ec1dac8e77cd865d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff322dca5cf1af6ebf1dc24f8c5a679341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c09c6e636307efc553d6e8dbf31d09342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399ea0fac21d1da3e4334881a1f3eab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8f63020ffc6ebe5b626a27458eebc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd54ea20e20019cc28a6f1b6a36023e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc32d7bb5aa9bad3936aef91cbca125346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771ea03069f962e4d90cafe18cc3326347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e4b204f668e3e8683ad5635c3224f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2de9775fc40f44b5ca2db831bc6d58349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6e091592d7f458630923affd246ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3b0a214af3f009c502c0c62343da1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37758961d5b1e2fe8a5f5d5972505430352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bd511395bfc547926f719ad1440f3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572aa26d176cdfd0151a8f26b7560ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c2b62c97c309cbce6e8f69c4df25c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25991bf95fff7d1612a396d9d646607a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684da8b7e830162975b2be96706d523f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5e3d6f337b1a412fa3aaf27dfa7b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6f65d6096ee32c590412b7e4328fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3f8a597f12ab4372ce4a0472d2a0a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb210f8c9d982e451af3275f589c9ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281b60f0bcd3e85a7bb00e991489283362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ad85b615491520ef36c75d5a9473e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e74d6a34033cb8c0942eddec8e648364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f83d58b07b6be882072192f7ac94c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29a77ec00b8779d1e48e739d970564366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519caee3ce0f548bdd509c85bf32993367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5d2caef0315a80c0b1bfd3ecb9356368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3c7a281329ae77429c77f38dd1fa6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd015a3d4e491df29f1da884856798370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1767633ac7914bac5d227ebf8292c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56656a09ac24ba49ffa304f6f287441e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73012ad3506a9bef7b7b7b598d712e33373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6b88c17d486a8b81fa5a35614737f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ebe18a890012b92c317cffa32b305375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510b3bc87d0317c30e6fcf4826cf53c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28d120ee0e6f56989f164562d669de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fc0a98b668bbe2dd3f3e97db94195378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d4425b982f099e4137c5dbe93991a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264add6b61ddf667b102c8745b404d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b628fdf341448c0c0d7de3dc481f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964381d166c402e9dd1e3e7447f3804e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802b6fc4f0fa5b26668489d0b1bb7a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee3133214776f3bbdf73c96232f8c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb510632d644b94e232ff28a1510ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff3f987d0cb6876d273c74c5d673e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b3c3e6443321c9c048055d7d8b6e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737f05cca5bc399ae4914db410b02e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ad0f995e414cc4c437a32398891af389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dec9d9a23c89b6c69f4e192872189390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8a17ce44aa79938b90c1a7584882c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3c59845a63a2eb0a55550dffea504392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a684f469b9321ca594f485c740df959393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7623bfaa5ce8f3c3069733c7f63c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a6f36cdd87e19b30fa3c54e6d414c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dc6d9186df0a017dba210e1c1ab66396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236498cf9f2ff2ef0351be342886a49397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7890fc60ceb1d8c45deba628f3d86e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c48b8a23c40dcaa43edf762911ab17399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194baf6e0ec3a22ca895608b883828d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a02b01f65e84278ffdaa1df362195d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811304b6ea72de84fc33d5cfe2688cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754db5285ce6443697d6c1450d7b932403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b344bcbfabc91da0083494d03550b2a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0402b6a7b1da70fa51708e2736a8e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18704d7abd44f76b52c65b5c1640b4a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedd4d867917bb1126869d6a5d77c82407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379fad35ec36d1904eb3dc68851032e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94c6a46b4b134ef5636c8ddd9c64f7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6caa9863f3cb39a2f17710072f25e55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19033665c92a458b8374acece80fbd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be56b68b18ab7303b957f4f503ed625412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b632ec8b27c5328eda1edd502d33781413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c682a390c5b4f32cae509e4c4af2294414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d052bc5a0ac2445c7284efcef1729415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8167d0f47e9ea27eeac85baa659a54b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76017bc1b190e9312782b780e11a9420417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752c8d3885c022580046499b46b22ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06b391f02dddb8655e8325db0897c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc582ad25b86dde20cdf6edfdb4403420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc8987cf2556c7f4e2f685b8f5c65b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8af756f000708190f7ba1a04e17a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265282ad38a0607e9f6f05541049051423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a98a7d73bc3b2de259a4191d1ab13424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418951886c84a30063dae09e2c99825425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b465b1d270b3d45c0424c1fb32a4b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af02279e10d6430e89c1635d9013f99427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a178de9d031243e9e29d0ee2c1f382e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b150465a111905f93e1fea6ce32c7f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a99a0aa608a2db8e19b640ce3ae7ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99818888a8a8543093fd0d7f2010ac7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7064447c392e57a684aaebdc0c7f65432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5c74b335fe05f21adce1c74e21c3e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb424e66be56bf1a8fb58e55762f5b9a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903509501e3d063f732793515ffde4eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd932edee9f5ddfe86d4620dc740bc92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419314b43edb5d82beab68fd891be79c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14353fdea27bfd27317fe37eb91200fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0c7179693f419d35b26cc8c963625439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68015486f0c0371efd1d5293315290440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007fafec12fbfb162231752b7e1d12c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06fbe8f41779a4108c64667f89d91f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708d4171e3591001fd0cf8ee72c6a8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90f62ca4981cd21bfb2368c45fe52c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2724ec7388cc1545fdeea5e95e903445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7311984972334ffbf3bc94b030608a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d84b849e391972b88c01c4e9d6892447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6101b0532153084633be247e7273ffc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91dc9abf7bd4bbffe054a1f063e1f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b1d1d34f331e93020bddb3a22d613450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228ec6e1c96c7cc3fe6d002942fb820451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b385f7377801a053588ee9e1b50ba73452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464545e9cce4e6fe2f532314ab1385fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7756d32bdbdca7e97fb9a1f877bae4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f68742009038b6a6511c44b7b24247455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43551218f14731ea1d0ac1f7ce358171456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2a542431080d862772f4f1152c1cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d8ed14f056216f4a2acb5f8bcee45458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63057b80a1ad170c7c1f7c3052045ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d508005f03bdc4d5ac64956031b735d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047f24c5e31f9145453453074dfe99f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04314a9ba3f43de4d9b6047d2b9db06462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37a00576480cc1d2867916df2b41bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597b60bdf82a07f97eecef222855126464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ac3d594385d0797795c303a5a566a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7873df8c000d5b6c7669813a55fcb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1efb4d1fe5b4e14c99f9ec636578b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ae174f7bcba18b723e992e6e8bf5c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e4d8ea217c37392b4d091c641f526469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7c0a9ae38d574ff3a830827bd0ea4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bc07f9e78209c9154e50015330df5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c83599ef96eb47bb81d0fcf8e9a1a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17f0d1108cff649631668a86c4a25d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cb25e3b028682eff46c3f89a3e374474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792f08f3c9c9cf0a2dbfb61a23daaaf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14334ea97a2a77ef7ce8743a7fb98202476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cded5e8f147b77f4b168b3be5d760dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49828c48b32473139d25343a9d9f98478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cef893aced3ea2c87886ea7dbc4104479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f41d1586db751d365c2b1430d1e81480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e886750f9a56a5047419e4f674f07481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2583ff31fa43fd1a973a62bf6ee02d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8a2e463a112b23e2f6b7630f22afd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccc532bee5e010354b0072a22fd435484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69c1ff2cc71698f5269ddf4d625e90485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ca91c4ced99b44cfb72cb5e207dc2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46bd630048cf3610e64a4a907294b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fca2aa4eeb8165e271d0ddc460f13488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6468d33911eef053af4d047d9692733489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4330ae071f80b51e63084dc4c32e07490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f65c52177c74204d002ba5ba27b14491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73695dac4d03f0e7c7c2e05374cc078492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950c975770a9ab9fa6d89e21f1216bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169bee9e326362cea0718ad280a266a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17631632b97a45ca0f58ac6fa0b032dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de083ee5cb44d11e2e326803fef4e98a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0135226829460ea594d98829cf8cd0e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e39f4bcce59314ff1bb6c06a96ca3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f0bb08100da9bdd10c95f47df834b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c62b30edd9491e63587b7ac7654bb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f1157c0cceeeeb786ad54823e2e6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0936ec6407c20eda4260181450921ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba98923f5a7fcb5837116abf993008503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d20f9673753c9804b9433f5cd1850504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96eed8237a1277e11de81e2f15d5bf2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e19e0ee7829961278f371183438ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a14e5646c9e15b45f4f80c0baa525a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfcdde9f8ededa83d3f53026514be5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841d5da8a78d23aa3d73393bdd8a9ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f984fcb1a78fe02411ab2062e3bb5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d59216586e2676bb80902aee8dca0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fcbe4ed6debaca728483a7cdc8d0c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdad4a3f07281d9bf34dc9ade9050a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e1252e97dafaa50cd19229e8e270d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac79fe5652553b3325fa1a9f66f1b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b72b0759d8f398e1f0b730dfab0a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a267dd71fed508742c2e78d722bc6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a4d90ab4bc5f4fc42c7df3acf08f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861adbdcb295e7bc9d067bcb8ad3840519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b937f047924859f60a43082117ac7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd058fa2857abf0e8a7f9782939882521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b21203eed878c676934f2683bd7b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff885c2918515a8d27d2dd84573aa1a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996af72a7a4dc086ee23d1202d096173524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545313d773f9f966f5fa243e546cb98f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54ad53aa62486dee8d38668b41aa6d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624bf9e69210d2146209a80b86bad17527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9e46f33a0e17fec5bae8ef767c6f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c3b59d7f0bf904e5c7502def10bf9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef6c6ebf6ee6ff2d59070ae585443f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82674eed883cf0e1e6f1885f922cc012531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a793ce71400b7f75a93e41faa6a0a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7549bcf8a7adeafa1cd0803721eccf8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01280693b0f0078f4741baff12ab16534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed961b64dfb134abfb2cb79230bd14535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4569461d46f0ebeff28d5f34d69d96536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9280f52c8e0c7ae24ae8df8ddd36df2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b22bc5e5e81d840ad88fce8295c12c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14119b9b110ab6db046ed9d7e6697f97539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead49a8898004c3f06d0545ab673d2c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23396d9d5dd6701ca2d62e9113ccac38541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e632da17d4ad9b8d0a6d453c7ec8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a9fd210f20a394bf1769679a0fbdf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6576cbbd10e85bd6e7abe54e1abee2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18dc70efa0ef7f915da9338923e744545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a589327cfe4ef9e74ef61e3489f880546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aac4f4d740a06527c199fc88b41dda547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbaafbf23e35bfaef802d911174d1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7238de9c496f7dff4a92fcf3407b248549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea2dfd77c69eab0f957fe052121754550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00305a658c0150cb4d32039f084f57f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461abf7822764cdbdf1e1c2a0d02a78552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd11627bbfdeeb935b8a55e15ca1da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed4265a7dfe465104d7e6925f71393554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a82af6dca08cdbc8df40f472a4f0f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57eb2a36bbb136cd7e5b8ecb8a078f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bae16cba6caad7cb94de90e1860f43557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e5a42822e784d91bdcbc3e9161f05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec1d33b9b5e0236999530c908f6b86559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1de74d11165a34048cd1c29c0d9216560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94eab2a3ac1962f7a0aaad6626647b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6cc4dbf98f20bdd385cb4aa8d3138562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d8f85e5b8a4a18b346b65711af9dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446ec0b5b584e3114aef499d8995aeb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a037a2171216f31f67a6298f0e79153565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada11818c4be15ac8087be5a45a807e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9245d63028c684870236e0125832cf1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6bd11605fac7d668d51645780d7d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8657cc555812dd552cf5d825f94ab9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d54a9be66611e95184b723f006162570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1432885880ae0e016aa2d38c5e6692f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8b941d9694ce48bb3ac8a66e38e7e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10006bc624094266b2a40c63fb3a39573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c0b56beefec713ef4f3d0e3afbaff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f75e70aaf3db5939d014814683672575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687d7a0d176b55e7f7f58e96c5c2bb3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed459ac45e5db05659b3aee1d4a6af48577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d313f4418a2ef4a9fb471d87b3cf78e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550741841c5b4ff6e78ee67a310633f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fa95796f0d959597dddfe5dc66427580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec948807cbb17174c8a135d72385e95581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cda90a7536fad60a2d308e642fb2ef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071426053cf961a66d8097a411edf2ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f3067eb3c0348d387915f612a5ab7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8daa4f1044048ec306b30f70a6baa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0806ea6fd79c7bb13563b95db8385586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988f1716b086650bf4d338c15c9ccb2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc21f12eaa711e1c0815cf19448608e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e484e8476a33a3b08af057a17c0c1e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0a16b73d3aa03eaba439887a4b02c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c68682e9a4d430502b44bef4fb634e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76b05e843b24c2978f0a537ce88194592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2be74ee0ee6879a5b51410e1896af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ced883cda43a221805b47add2497e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a71dc5682b90711932a4e486c0a0aa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0359b168961ae713796c7a1a1f5da9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15629a8d13c114d4e13335fadb836af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997d2c99eb6bc17faf466568869d2de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83101af6e07936910a1699906fe8598d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689f915421ff857be99306fd018f71f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21d4b5cc209934301ec1f2acff8f94601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82db91937367f2350976418ba1bb32b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee77f76d426bc4fd280d9ffee30d21603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc95dec0630db837dc1cb79c0990d45604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e7dbd480285dc9a728d0bdbbf289a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bd5aac7cb3da12f79108a7712bbfe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9a6e871a4ba4ee46daef64807576d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae13d72636c2c45743a0e51f8fb81a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607dea427243466e0a2a9b7f2a9fc51609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d15e208ad8bc8efb31955a8d2ff857610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfac42343e42c9d2ac98e8a3c19b45e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2d588d6339bae0d97688284672a15612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ef2a266ce890025d228b396b4bada613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3678cbd77184aa8bcffa2e0eb06c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f52a6dc69ef1ff02b32541e201c20b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26efd971a12d09ef20a97de527bf8d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071c7f5e2158cbcaac7e5af7d6ee2f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a965e4eb2ac134162e42745869f3fd6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d53957f249e22633c51a3635315a28619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454008e1e6b2f8c6488b28ba481e4d9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ddfafba4698872b3854f83688ee25621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9321581245110cc4d06ba102a19e38622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cf3de60958db7c5c76764e68d3f46623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe795f9e026f4d7ae8a436a22b18e9b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd739b6a58b562cd45f56e11a1d3e15625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2da44b8692afe6674180f8c4b020e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8348c6d74ae7e722d3456a9fa9c2a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07921d3cc154d7c4ab8ffb601b8b017d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075003a06fb855f56ae7b7394dcf5a8b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4c43fc4fb318642b884e27fe184aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f599dd855a0ebdb985cf297f76cae77631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ceddce3a88d17dad3fcf8fd9401f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6abd8086e087a6fad918bc56ef4db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543f385c3a6116e0e294a93f281807b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1ca85c8ed789f50c29023d290c64d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b96cfb25ca6edf772e5e8b6d5fff5a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7448a18b21110451e8cb6d3ce5055637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038ca9cc0ad70e6caff0f2a5eb04c27638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa57146afac86d5e531765f870480c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d440deea814433c067e6acd814b07640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86cb7dfd4a579fc317791438254efc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e3092fb8bc45e7a09d3d629daa897642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45826090221784472bfa4303dc6520c5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60710002d6206899d549eb994ee0c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de09083578da08f1721ed20a53d445645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19885380dfb1de98221446111150a0ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba029b1f5be78ecac8455cbbd53b7c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbfff915701d8f6d14b49eba92f0f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f90636dff7ec3c8832e40dd95bdcd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229067d1d4fa5c2e3911c275800b111f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6ff23824d3dbfe49321db33a9d9a2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ecbb9ff333a223388276854be74bf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741ed8ca96a2228d6698bae9af5ffc2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5932d4b76eaccf00be454ddef4b36654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cacd86dee82d5033bc2e9019fc7d79655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ee03e7187cb83d3f3d204dd94f808656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dc33696bcade808fced6f3797e52e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f4f38abeeb18e41c8e1fada124669658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dec039b4586b2ab10f90b809f5f6a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963aa9d72771ca132b7cea9ff05ae150660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245730e9ed1f340c18ccb3cfdc3ded64661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f50fc8d6790f28c2c3170b13efd00662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41cad185f9c17743201715e6d101a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4f7fd177094e2076b416dc5b68abe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd0db17708fed30105828d8319807c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55962d9700d7a7a0298563c56ff39fff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a4f905bb846437505882722934b83667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b24fc92733cb60d358a7f7d3ce1d8f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1d2f02603a15c0f6f1ae06f80d1c3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4f933c7eecafed1b20af905cee71e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d266f3b4db48279f2eaa7418e3c422671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48648d89b32f565e4116175e13bbf42672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a842419cb0b97bbaccd5430a86377673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf6a950c9c2c899ddc8d7ff29126d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bf0dedb1201c7c915d8d2d0c070fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0951d1bab6ee21c258be5c0babee82676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e3bf14edb8b4852663df2a59f132c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea53886413162530a42e000ed80593678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dd0b81cc3a5c6551deb610673b681679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a926701d7a86d953cc317e66de4bc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7217ed3e75f25d24225f49aa414687a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a078adcd85114068fabe563720c078b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778242998a098a762267a2ad9ee2a7f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca9cfce1c26d6bb47291b8566119ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39698544db51c0cd2976eda912ad380685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d0180d697f5a759a8dbdc6caf3be1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d156b25103151ea0d1720d47da9127f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0156fe7cff372afeaf6c56425ffbb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9262cd787150eecb3e0d933106dd80689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f7d3b587ff62de51c890a38c2beee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c273380d6f41123bb4d6a937d9824691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5601408191ca2093948a5e6a1a4c2e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556be010374dd6785d5d0a2a002e9629693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717d6baa6fae00d3a6a21d66cc657bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40646bf0ea11f8aa53bc664672a343eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac17ce279438c68d59968bcc8aea8e3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e8c848bd9bce5c8316bf8a7129171697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1806dee3a0b3186d71d8856925bffb3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35887b3272a1066c98dd5d4c9c38b55f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccabfbf2786600397f9281e3fa8aaa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba47af02fbc83dd7958be53c60d9bf0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3b27f7a951abebce0c0cd04a5a00d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba770779827f344733047b57e78040703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3d0ceee26fb50dab56b079d95015e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e77565ccdba749f406899590b8008f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f3c6f6ff5637585754370731a15d1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834ca18c7f46b06a9cd4573cd979702707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19155fa802a7342e88001e829b53821f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecad0f1e8c377dd7e85e8a128b6576b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ad0ebff9496cc50bb7be4ae6b5362710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b55fcafb59a6225b176b433e5f471711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08676856e0499657aad614ccac5a3e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5721909f77bbb3d7f4175fe0b15cd20713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675e771eebd13641b8018d4d7f3e2ff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead876cf23f11a5cb6f75967904dc74c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc409ca7263d5141f87a3be8f472fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed63432474ed61f96dade646dfb903717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce3c98287b11007503e8beb2f78b77718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b6fa5bbc871ff452bbc5c7414353e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3352cb89508c3a9aee99f6f51ed2b2a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61510b486b637bcad5e5f8b2e4349108721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc960081fc7a6f081e39c3295bd77328722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9625efde47d63395cae5f0dd95ff43723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a96648810c0a88559a05eed9f4dc02724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cf598e18514cf32c831c952fa008d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b20edca5eca0101e69b47c5414193726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad70469ffd5520cfd7de9262b6d547727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d481e46257271ab95aaee3eb363b9ec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0f936c5d059b7c1f5492ecc7ee794729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728cff69f0962c1d056b0196e981269730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16fa4795b6f0bd1e0604000bc08fa6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2eab086cab19c093c4c95b313a8bb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba0760e8a8f70b474cac4513317d58733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83327ff8edae0e445a96e29ad60727c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fefbf3b81b311044855985c11244ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b9d3c10413ad8dcb0b2508e62f488736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661c4744bdbb983919609915bd29d81737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ea04d60265c4dc978853513843c2c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154473347af409d2457016e1e6cc62bd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2eaa8b4d8f540a66cec4bab1f3e76740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bd44d38a7c67fc9e56d241898b46d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d46129be6d572ae71c5e048bd7cae8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b1cb69d744ce6bec5855fe6713037743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de710d6cba0cd9c59b109ef06ba0b99f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887683e2ace6813cd2be65891cdec852745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb289644722742221dd379853db6825e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e75c7083a9590450232678a6baae2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185c21f68b9fbac506c0f8c2712bf5c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc15067976c28909928b90deaa3f49749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39755d3f4655e5f9ef9ec546c3ff6c45750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaef2236224df818ade8363c87963bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84febbbbc0f19a94759358987c6633a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840faa520e41d5094bf9fd0c94fee247753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92686b4ce073414c4b243316dd1381f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c7297103b051551acb8a9b08c55be755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9dc33aecdc0c252ae0d1723b71a64756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb998fc697563b982a9726a1ef6dc50757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6860bc6b0b7dd45bef7c9eddea0dc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a8941f8cb1d62236e6c1334992deb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>