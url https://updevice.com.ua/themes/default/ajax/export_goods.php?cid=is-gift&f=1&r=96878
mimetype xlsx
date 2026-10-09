--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6e055c79b0b066952e6048cc089141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93823ed35338bdbc546f0bf8e6cc5432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bf886571b177c23f29ba6a0102e183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e600a4331d74958fa2333bd06f5ec734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e35b87cf10bddffa4d72c064b59fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec894c6c60a5a6927860d53c479567b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa8dce271112b09168d71bf5aa5ec67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff160c0b806cd3d70fd30c427e84b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0542b3ff24a2de91694cc09d98c7069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fcaf48203b33803b6d8a3c34ca56610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dc55670a03abbe5e748993dfbb88f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c77002f5b73983f95309f2525628fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d8c5cedc8adaa2a6fd2d3baefeea213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece7f700214a0346a8b7290a9712f4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec1b096461747b35e282f5d0e6f44615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fb363425543a19829a3ff2b5d166d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e32f9386ad07ee6fdce062789b37917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca91514e0d0dba9577da6cb051a97b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dfd1ecf03a8afce1cd2a35de181a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874053c880f8a7e0f8a25a7bfd9a06a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013de302fe3afd4e7b1d344a96ae0bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadf0f76ff91c3f031ef8aa4094954d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7249b1a4845f9bc26b58b36368e7f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1580325d70060380f432ec420ecf3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da57b49297d69ea821f45b50514a89f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcabf95e3f2207938232b9de40606226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e0a72458474cacc64127251697fcf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9fbd4f00b24d0f653c3321a0c0b0828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdef3542e0855e6c68bac836144c60d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c4775ddcf51f769057c7f7cd7b4ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc60891d6ecc5230373f8505b0f68e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a47b34f7af7e342d9aba5d5cfa2a9e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5ee24be6208288e3acca7b7fc5be833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba948c15e1d15f0593509ea0f1f32a0034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79354af75e4bf0deda24d4e1f445d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cb21d913db412a1fc184243d4af0136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdf070b17d153f5e70ac20e94c546f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c14e57d34eac4415c56127fcb0dc038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931e0000dc3ae900a3558fe23ad8a3d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522401e400f0fb18ed747c4c4bf18fa140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd381374ac08aaac52732fbfbd5b53841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7dc5cc88dc77b60a843183ff1e04c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b2edf98aba9ed33b6c3b328588d9c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430efc74ca7f4b12895c0f10ed25a9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8acfd652dfaca01179b94f98ea62cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51e3e5d7d6f0ff1bcf9fba7912013946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018cc540eb25e2dd87d33d3569bfc7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e311b3f01f23623e5e5f4a82f2639048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d02a649bbc2215383144ab9fdc91349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc40971a601f5e5f6dc47a3766892850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af310ec19dba68513b2cc6718c542c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810a6d89a16e0ddfb311a587f2bf54552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac004faf1a2e286fc8b7832712c5199c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da8ac03c37a85076993bd162ff56b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91100f44a08f48a5ac297246b4a1ade55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9efc41de415c0fbc1682b22425028456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e147e809ac4ff671551b0f03a860557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af5085b1bc1a61af28a4e00d384e2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c222541604f0bcfacab75b0609198e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ae936832984b438a04fbb24e2881c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43163637df19dc30666b8654569085f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aab50a8c2d5909b1f8d6b0a3592a7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173fc11d08d9ab94f6d9cb12434719563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa0c6ce143cf65909e6eff92c5ec7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ec4d90d6a5dc98d45291a2af64ef665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f835fd1427678c32fcd6648f4716a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696efc71eb08d425d0620ba7753b0e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477687eeceef09d96976a09d4c9058c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81427de723faa6d264443b8d2208353669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb68fc3ed52d1ff511f8894fe0c713d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03123b959cf16ea3a843b8e8a6ba7a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cb4be77725f93267c0dea21cdc6d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d58a1e1e8efa59c26ba3d1a65e995e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8894ec364270d9fee690b21c778fdd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddb68a020942ac4f5ec9c50f00737175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0ef45e9c23dfbac34dee7e5db685776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632e5f3b82f4cbb0176e17dfa0848c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e96f91fb00c11d198fae79c7a7172478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a037e99aba39a976cf1fa54d1b2ae479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df85670141f058e2c58f028d20575e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c403e22b77418d886f0144771c906181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8a8f62a182c8db60a4ba5da5b04a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611de1953eef1d5e5107dd45675f3ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71124849ea5e5dd056400e3e57c31afe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7248b7940e85be1dab2afb497ab78685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427291b156a9a7cfa88ad205e9d632bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9b24d95e54b2dbf41740b7d1d642087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c8715b3ba623710a25c001ae1d5d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bff1f52abd68979dd9076ecd40302889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e6a3d63fbb51b081938cc45c71d3f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8c036489ecaf76d10ddc7f793a6b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6708068e996b242bab00ca45ce0d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457af0d1726391c20c35690ad4eae5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e322187f5cafbe8e8deb80bef6d39794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457d6b7ab5acb6850104227d9bc3b0995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c03733d2393ceb354223edc46f0d6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c75cdec449b3dcf563d924f188e1697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a702cf96eac244dd0bda90e0324b6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2ec45725917cf27666b0d50c6673199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf0f691ba9379741ea6523bbf65833100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192aae3cb20437230b7ed44d02dbc07f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e463443a8cc7570c53dfe5f09a2e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8bbe75c08dda8effbb5d401217a4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466a4f4766a5139b95b5334e61b2e8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf7362be085d844e8ffedb9f2f8519105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb75020680f7f9275e00061d227fe3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb4f44d958e47693a0dcb2a83f4710107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb767368e2a39b37f1ccbc6893b095e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4d8d927cb78e365893ca370c72107109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac312394ea73b6a757fff1905cc65b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0ea61e39bd7b92203b33f95386e7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679857de2ef75ba21f6971dd63e5af7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0ffda8e1b8174909cf13a8eacc1bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d97e47f6f19fc2262163a6a1b90a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b4723314de4d04615014d6f741d50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951404f00504d5aed83a7b62b7db10d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3f90c16f73e58063e689689b73254117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9695fbef350bac2ddad1219ad2a5482118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7165885782d47c9857e6859d870b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e94a6a41329a789a6021da9d9eb3b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f560105691e8eab1d376b5a5f91dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f57bb8c06ffda3b30c05472d617b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99f8e5bb5c977cef34c47d6637dca3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc73fbbbee07cb416c5978f5912beac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45debde457192875d2be671ab01be04125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27fb788f1c435bb3d7e91512038c1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01792b10a3112860fa74eeef280f35ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55a6a5aadb909f685f8f3c774e9ae5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9605c502a6f6bcdb9040342e8e1f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf53a52146fe6af1d5e85eac23a8d90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4e53ee7fd719e598325af4129c012131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79db6b6f3d438a118c934519f59219a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9567556ac33c3363e053481d3c6678133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04565f593a545d2a6b765e1eedaffc6f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10b6ce1435074491583ecb6bdb3772135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4feba6b51092d2794cb33e90354844f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af357f716fb8a4142a7787b45993cf32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d060b467ef3acaa06871bb8482e99c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5656d05ecee594c1cee58dc5125c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e1547bb7687edff9ee9daf935e7c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006b50a193906759f4416f7f3cd08a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4caf14d28c3164edd49306a86fffd16142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6adbaa368bfa38f701661458df5a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2c63c4f3cfc4742f3e082324bf605144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaaef25cafd4c46785aa004de00231145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c937ab7bbe57dd0178fcb6d2eea93146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0639738e688e3902e19519e81689d67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c919fe1ab4a049b06d4bfc456e713e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da284df639bf1cde3b48b725b97fcf9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36b96202641665d74293295db8e3ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ac369630ec94262a4e5222d81466f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4043603396b296ba3817343a088b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543aa5d75f38cd5e245bbfcf02b62e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56a6c7538070d1c4dc368beb7b6e8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882545a53c2edced94ea949fa95574f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5993d4977708e2aece8866f36080244156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a1100a034df9ccf8bd0429d83ed5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8318c090f38949bb82d38617b3c3c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35411bb54a7f4be2335bcb9f85e82b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845404fc1c5c80012a6804b4367a1c26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21da769f357301eafe61ad575a70917161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47e6ad55797fefe0c2f14621d68909162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb2b7204faf03fafead5331e0f7290163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb7d105ed3855e36e338b9b360b39f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ca54fef3098833b5593ff78e13fa9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4de23a76dd71f69a2fb4debd00dd6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390dc5f812e5fae7eaf13db5400cbe4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45554c269aac7b8aeb34250554929bf9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44ea7f2b9c142483fceacdbef98924169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c8131ae35c68dcc08987312dadfb1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e0084f5bc524437c62b9186855f0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efc8054d7040f4f031e5e397055063172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c25adb63f85dbc7c13ef6eec6b634173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b4b2ed4613b7561eb6846584ed53d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c42e8858506802819075885c35eff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73cbfe0d2b468013c0f457642d761d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b19c033fc242e1aaebe0cf1c1e8ddb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f7462fbedc5701faf37789f7dfb14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b7f45833ca17a1835c80244da67b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669410ef90bafff5a2b933931d358a7d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fd31b431f85aa8a843f3b1a153528181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d69afb999241204513c8e6fa5957e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0127e092a0b41749ccc24ebcc36d06b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f99422c058785daa492a978756adba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39627ddf71301517d03232183ceae4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89839e886495c87c419634c2802a204186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cc8002b7fef5d435734b0af426f5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97447acecc7f57fef2e6e2be4f76aee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb114b22c06fbdfe7cace88f0cee0c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b14226b5f5f8d80a5279690d2e6be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336f0037deb1e69a78cfaa8d7a00ad3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46073d89851b4603e01c8bcc29005a3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0ec38f0cdd12951ae4e5ad79324dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffef0519b21b8206739f443aad8461194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167d1fd127f6cb3e93d0482a162d6d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d8a3fe7d689fa1d6e6dfe59fe5412196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fe697f85a29bfb538ad36429a4ac7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10a06521e467ae2457700b1b3c006a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956d4605b4d62d0f677b8360fbf0bfc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12339a15f44604a047db87bcf2c32946200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0386beea0147e13496b25a238e9c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c55c917ff21a09c2a540d06c7d5ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987a79c9a892ec6d83bd06a4aa49832203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5134f57263b500e9d6c4f82be992906204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fb905186807ccd83405514c7630f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab2c0f6a2ecbb2a27204219a94ffcc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c64bc5021c7e3560e973cef085e36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c4e0a58ef4a813b0f7c12dc519dfc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979c85de5dbade7db05023a41c5b1c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea5cb823657730476ae7ff8de600e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b61a9c4359711b6709e17abdf40572211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e1fc116e80240039e958fc5aa1f74212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a011ecf958a8c4dde2d916f94e469a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1d719fe39595ab3e282c3faf3f709214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ae72f28e7532566dd4d424c9dbc31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2216b5a922778ace2a6e4e08d9863f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475a75d26e1d28204578d1f75845692217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6be2bc29a367d02072a0a5e54185d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7d2901f50a667f5cd84fff09c0340219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e367bb8f5ce0a8b04b059dd7d7dc7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdacfde544936f8084d955547e4ee3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530beea30c8ca20ad66a97fb610f0bfd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764d31e93dc47d027f025e49e49571c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e43d3151c084c20ecbfff3ce69012224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1a924ba3046689d4f2afe439f35e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186cceb810aba5abc301ab045b7aa93226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719a21fc5f178217cf923c9ee4de398227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed27fcbceb7e820a0a890d124798af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f233c7e1c9dadc930a3d876d651761229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99497d568c7911e6ba285114663f66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575e1a036fe0e6ef22feb44123d7bdd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0c5dc44107aa71022b699078f2d9e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb7257135bf69b4ed0ba1493602492233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660dc8338b1c60b8a00c88db0a2cf67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d18e364830d5b455e56f91741a90ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cf2018dbc8d4b6db2da7ee6fb3a75236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8e62918b244837601f86681a12529237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780617e59e2332699fbb7fb3081356b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f9f1fbd78f12d04be76b4e8dede7e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3dd465a96c544129a091a6ec0fd6b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e66b5c0263d910650f07060bfeba3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51168c1d81287213b369921d7ebe37242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a4b576377b3e16d9ce00d5094ee5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490094d1319f7dc4775b7597afd036e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83285899c2450d8a93e821c2a80237c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2882ee093f5f7cad995be8bf50c5c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327f7ec94a39f05aedef3e4a5fd19a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc4be7e8db3985709544964f9e4862248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872f50c6a2dce7dce90aad7a04be0ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c479344f35cb337202b956cb638a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cb9d0441c106426d809dcb9c99b5c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e29985dc8e6a2f665eb1a4e17e3656252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c95d2abd1effa42e8110955cff4ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cb66c218808b45251167d4d4e9e1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57786b92304fe359bdae532d22eac752255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87638671aa8979944d4ca5d047bb2db8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e01ec01986cae12eae21583f1e28c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c3a88d99d078ebd4ddea324c36b05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cf7b9bacd77d96e866b96fac74bce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094881ac4239d26c2776dccb0626fe7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b29d61f7231bbd77971c93f3233dce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664f4c437b7b693aba7d2715fe32cce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7ea53f1ebf4699babeeeef089502e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3379ef008eade70174c7ae3c505887264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4af7310912b608c8994bb3fb04ae0f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927bedef96975b76d0a646bb1bce9d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03126615866739a4597bb05db9897835267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b96a545211336234592d9e72672b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89cbd8ae8df092fee9fcdb227a0f89269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017f3642f4a7f20a342ea216828e2a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88742fd884e1045bdb68950831f051271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611538ab8d54bf1595188d9a681e6fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014362688324afef0eecf391a9250ef3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686252c1644cd90b7bb925ba0cb8aad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b248f20b2af10ed1f94e73728eb61a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8e4f717847c636000f6ba81e04b88276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbb07e39f630f92fa02e1f10b9566f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7ca8cb61c8daeae446e3281738226278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e116d3347ed4e2277246752bc46d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3249c1352aba8548a0f3126bbd828e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5233c1a3b07171ce153381d0487a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7e86015141eb166e894f7073adff6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f1cfa8ba30475a8f010a543b273bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb8a4fcf888e4042c2dfdc7d2ab669284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95097f182b575fb8892af33c420f78f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50027315f3a3aa8016a5ac5dea75c97a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaec5b60a4e2e21e811f27f2cd9fbb5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74589218634f2d86e3abccc8cbd9f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ba7a6d69a3e12c5f7b3b46bbd69e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39d6d893230c794af1810983f8b543290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac3728cee352660f2c6a3c226d1a12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d1c86714d53c10f1fe6e420cb2f3e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc264b41eb39f8a16cf8e60b6091e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c62a5200e1ae1c0f07c369c9aeb21d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784e42e32fcb437aae7f491d893bb7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfada4644be422a526e3cafa2cb59c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fd5cd8feb495970a69805ad6130ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdd9037d88650a500f87f27df766be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692bb442bc6c5afa7e2e4f6b0adae7e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e3d33f52ce26192e6e8b04de7187b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246728e0539a3a957ea07941138ae48301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cb20649dd0aed297106e3e0b5fb0b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0cc022f4e368b912fbd769aadd575303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa72a65c7d695260825c3c5b33abdf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fe6445003c65c8e3218006a0ceb10305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db36102953d1e94bbea24711c5ed175306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96545539b5cd3d634984b83cba06b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02137a1bcb10e0ba7611bcebce260b75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabba55337a6731b7501e2993c2b2051309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd0d2f5aa47b9e5791cf6414e31928310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cb4deea2b3f45d71e7706bb62a054311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22737e94def6e00d9b41e874dd9b8a7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b563a774ed17a69fec4a257af462621313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d0f6813e5fcd6febdf2f99a6a0506314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3207652ca86babb2af4f32a6b97a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fc44d7199f63ddbface3f94651536316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206116ee25827227132feecc934b19ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc92eff42db92f900055f04b942dffa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b55ca4f0c1446be53fedd9cd0c107d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bec6bea15659ffa7029ded6101abd2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a360f551ec90152123aa4c793a4286321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98648aecd120fa2537913ce77cbac8c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1707f63b60458593c07109dc56988323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7fd15aa4928bfafbb825e80d1061d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3a798e50c54a3d4a1932e69360da2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a70484e99f5f2da0fabcab6fe2825326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21129babcfbd626acb2030b18ef6333d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11671587ab3a062ad5e0a65a78fdabeb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d60a9a1c7b3342c0a5d08d90e2593329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ce6a5f8f3e0f5d6e6513fe663420d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc0c8dbafd2489626470ba60a7e4f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80ba970196630c50f737f78b6a1635332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599d3643ae59ce54122d7ea9d1058c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48953e49ec337cacb351a4b350ef6973334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc997b0957dc4969b39150c075648d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c28788f3fb6f0cc3d36c716e1e8454336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468393c233c35b417e1218b9c367e7d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adef6b82080634df754052887b00ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045e186b3c1e299aca2af6770dccab8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffb29a4c4f11e0dfde6a096f5a4d38340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b000a2158b04d93a1801cb8a631acd3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da44733d1ba9bfe326a25b2dab6b3f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200aaf3e77774cc1b14b17891868061343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1df84581e9227fcdd4afb1a055ae4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6c299c84a814d05e09b230cc102eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160fa72852ab6b9131dc8b9a0573195346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ce2c49f80a60dd40f797b3ce314fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90d15622562879a79e5c3882b9580a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f08d2ab1537dc38be7aa82b85253a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e19607a167411e58710284e2a40bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf8ce63c2e7a1d744da6d1b3b60015351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb52ed0c659e7a8b7d9d0b6dc88787352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b0381ba9f2f65a73263786e3b8d01353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afba66e99bf5a05677662d09bf12623354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16535cf29b9e98fcf50054bc9ced800f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ec6526829b8d6e339f8984e1ccf96356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726710c9596d2dd17331ebeaa93a3eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e25d42924254e795e57da28703b3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb43013ffd2bf5c4f4b55c1c2011c35359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473b5e7814ecea2d3bb34051b5e8ba9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3677cdd200e6904b47db506ed592f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4a93cc6f807cf52611970f054e5c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c4f4dcf12847f94f240eadb3ac2ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f70395e88d5b479ed44d22e0b3bf7c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2475e6b361a533832e1beeaf4699f35365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f648ae5104d0a4e8a2527d5be80480366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb232a0b74c667ab3bfe8dd7bf9f4b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea1606095a6c14b42d06e684e00ab8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf069325c13fbac1be484aea6c491159369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d3032675859ac7d2e9cf0b1df0331370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317746fef63a745652fd6f53d66ad136371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12390a20213a6fc44f1123bbc4e6a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f711b5a31f5cd53f6737f5dfd90334e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8a8d0fe0a2ce6c2c6f9b28406ba5d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11092076d4b7dddc10dce9ba3f91993375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052095faff00e0cf0990d241307588a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ae04d145492cf2e721eb8a1c869d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d3393696ccfe457c147d9f79b8c1b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e7faa97d910777dc6022784c6684e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293afa66164ca2d1c97e6c0f0ebd7d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e89e42b3fd5df12392b5141af9f79d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c1b42f6f6d978770d13b66c69dd48382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984ce03fa585b8a2fcc86e84dbb6d53383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c510b03b188461354e7fff0fcd88e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b1ac0a2c9faec66a08dfde413385e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1590fc9a243a956b35bd36dfd048c4c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e110f446275408109691e0cd99fe9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd58da8b0f889fc1b75fcd16c5e8908388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e6cea01150df5d55e8951a7d96bf3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b52a8a262108bd8ea936db4e119c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a3e93aa126e865c9bf107c6a96fa5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a83c126ca676a44f42439322e98c05392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5441e2eb524f052378a15cdf83bbc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab17edb61e980a849d1a12c2b2f151b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be427a459fc4c9a489fd16a06ddcdc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbff1ea783d9f52aee745556e097334396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bc370e973f2c5e4094fdf6e27bb49397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebacfcf4fb555e22eb69a56f462108398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474c91603f751dda6b4e3e06724e2f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bea8cb8faeef78ec952a92996e3b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a062938c16a98887fe90e9b8ce26a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd63fe5db654793b9736af08f4e784402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb3474d34bb8ee4774cb445cb0ae59403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056857824f6a324cfa88970623f5f55404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c695e0d0b18b105f1ea96cc0cb4ca3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba3004e243156bea4552e65bb14ea5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e3fcc03db84716892228bc3d47ca5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2ed1723fa4a722e7c157bd2a6aefb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68d02c5987b6f4fd13020d11c63e78409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78906daeb1bea09292eab28d9e21fc38410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bea06b2bd176eb9353fbad59e64b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c9175c02e52b3428bb4c6c0eb0201412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81410914047ce0e040d33cd8004ba68a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4816cd3339584509cb53cf9764e4a5f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35775bc7166c28cd2c931632d83004c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663b7f27432ea04a29c57964d32dda8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58d43a638d5735de2e33f8fbc4ff69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f590b8d41f435a55444c5ff143bdbf6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800aa407c1102acdd9c3179bac40f2e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314281606821ee56d9043932d4821f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8c27b126e90fa5810f8d49fcae60a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d3415179ead21f4045f314f919879422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e2cb87fafa6331754b775d635c8e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503342f87252e282b62894d6cdfd67a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a131abd6be811966e5d33398a107ff6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d30f72a1120e5f521f2a834a28093426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc4bf65ea95119e41838ccb0068b7d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdee01e2f21010a476349d7535b213428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fd3d5cfe8977f949bb3ba1033c32a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46463da5c5690747862881102e286dd1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7956489cb1c6ed3c788e0c2f5a9382f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4b65769d03753e4a431fca7af99dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce55233602e1a2a95592d2a91c0e091433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81fddde472efc9e6589dd5d26120a3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13507340e1de2cd8daaf5b55c9baf5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e3b378a6d7a7a401fd991d92eae40436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8a9fc2a6400c06342b8b76dba850a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da206c21f6b68e0c25b922aaf454fb5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660032fa83ee2ba551fcb33fcd088e9d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b752140204cb6d50d2a1e0bbe8b005440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b19e06a9967144ee64131dd5d37f84441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffeb12613aece87db3231a9aa8f7ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741608acd9a8ffec122166b6868a4d80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b537d3794d3e3f5d197e72aa725afe2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a10bb3e6ac1479d59447dc135ab5a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd932b3cddbc97c9c35a1aeca504d880446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f6db12df7fbbb40b3d607952cae29447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98956c22e1e04bf2d046ffce5bbef59c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d8504e3d0163963343e9a2a162634449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613100a40f74ebe94113cf4f54b277f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50de03b6f1b451d94608060c4606d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e8f41cdf41137b395b7d65b41682c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323eaf6cda5d61c677ebfcfa2c6a9f73453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c29e5b551389b2fd61c432d9f2f237454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad357d029e83c2830f6a25b9b459b0ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301116bba0537e35bb5c76c8cf3b7ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988e3bbefae148393191fa5c58ebb94457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd6dcff8613a4a13f02ce6f33ec80f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ff39dc1bb32eee1d3131698f4f9a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873b703f3e79687ef7c91f3d318a045460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c9526c4452b7c5eb0f1d9f968b34e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f557da02c4ead9199e354e267db40462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e88df7480d0f4ba165cfc1c72c70b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fd49e949321163d0928512262d2e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50fd3cbf2977bf62b492fba44c3b2f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcf0819fdf75c8c581003664fbd353466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bfa61e818b5d68941e19a48b60feb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e81e253cb96b2a3f9b01e68f2f48a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009442e05d08e23f8a283d0d8231ce9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c5e9cc78e7cc56df8bf80d5bfae93470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fbce4afb5259073d73e3c29efbe01471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f48d801f83e30b8cc018de8dc61829472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c35f4543092a89c9b13534e3ecd20473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7de72679df93c2c71ba864b6d048df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583f8ddaf608699b1d3c56e41059921475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1700a1f72f09017a5f5fd0f9b956d07476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ef47ddd8835c1f4f4dc21da0d2b85477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea2f1c2905f7b486f06ae0a94d5e1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e40832664935b6047f474be67f92c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c79e71a446f9f0fb95ebc76b69d919480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145501b8f4d253e688925fe4045a5c0a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bed1059ba19b7f454b9db867a7904e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2deb9b3f129c92fcaa01e45f0bcafa3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb295cfb0933a14b2cb1ff89fc495cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a87ec953da9f59f9a4fa3cc8605cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948a3984d73d849be81ddee4d79b3fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb871c2e4f582b8eaffb56d3aff25875487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9fe15f47b72434cfc842ca52361ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db212e05f85a375258dcb7268ef018a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b258ad88dbe70eed9008bdaf0de1e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1e6e811e4aad0d3996a404cbda0d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea170de3c9379fa1554fafd530cb50492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f787a4c8e034f3fb36b2d08b2e1fb7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef3281a4f7dd451b066348097a6ea0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eee1d3fac331b3d3c13abab2c59994495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1d2f76ab7d70101673b1252d66cb1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076852250c6b14764d65c3f897e54a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcb69a2f75ce65ff78e08c079149bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fcc89616d85a1974e47223ca90137499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea41226930a5449eddcb64a08911261500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266a2462bc6bd705ad3cc413a0f3bd5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c1af26cc2e819a87f6ce4000b9730502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175433e3066cfd08a9a552bad7d063ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813a2cabdc011e18d9cf5e9fe2352ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa8a14a5edebe165d3e30687ffe52b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fcbcd236c403062ca61a507e7bae0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f802a010d0dfb9a8038170819e834507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0eed57aa3b4c977e5ec0b13e9f0bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16d5829c6fda5fd58f0c13ee61ceb7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107421b95e6d3a3204fbe321cec20ef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804eed3ebc96b7f290366f54c5c3dcfc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b7b1e496c9d7e3739b3ea72944df5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf333f7a25209cf9698736ae3165428a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd5561f925004075e55bac79247538514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062011a5d42152e1fd8da0c825d6b9dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbd92ac4d771cb634dd71f42111785516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcdd4d34179d79f6ea0304bb2e1345517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15482a274ca67f9dd87c897760343cb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27e39aae6c64f1b87e5b13546bc766519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f40b8dcd0bc5e2a95d28a5737ebe1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6435eef3c4caa933b201de42a86f6ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b999360159265b077c3af133386559522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5ee79d027cad63710da7a6e604592523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ab6ea3934e930546d64722463f6ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49641251e99ab7d3faaa6c93204e69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c1904f15ab6653fb970a9573e0209526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e97a4c76d4a44a04ffccb2d4742381527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183e2f8b1d90a2223af01907db27d10528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5322b54d4031ad50b5b34dcb4a3c31a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b374dc08bd063b62b7a87425a56975a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da9e41860085ada1a944dd49014763531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a4f703f0ed70f384b2a6ee702fe6b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31158e2390e8c3a5caf7b2c28ba066c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89154ecaa95746fe29f597e5d4d36d9b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bebd6783708d017c2d0defef3c73b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d965ceea33b5c8a89f21f5021fba8b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989361c738fdd7baf5224dc17a7db37537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039228d4c1f2e0e27f8dd3ff2a47be18538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbb0b4699a0cc7b7210423470e8fad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94742361d4051c9f8f6dfb78e93bd5b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb36950bdb1e66d51b07ce4024c0631541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a531841bd5f8f23b277bc8d03ee2d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba699c53f932d2bd20e6b1bdad07eef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584a9430fee761f5868ebe26ae4d7ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf9f8f54ff5821c398dc13667bb11b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895a538740171b28c915084ac00428e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5e644ade8fb3b07ca0d7c5b2950fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02f6ae364d2b810868f211188d6f63548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d35dd32aaa9815edba139897e0941549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd54da5eff5b64c59e9398fc5562bd7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c2bfac08966d31ba1361e2478ea16551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65da8a18a71042b91252290dea2854552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875a005591cdb0a34e55f9603d617af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c004071e3962fd953d75c2a49d63b60554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8731a3be430001d42c57f801c6ff9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad2b57f48dc08777d64aa77ba529de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8c21cb71454ae575ebfbf2af2d4e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7d52d84705d31b7082827be4cedf6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345501f464ad43ec954f54d86253586559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4524616d518c5f3bed2de395f55c9f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d48dfd3659ce6976b42efeffe7edc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4fab77c2c7ce50cb7bdc71c3fe36f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8887d53cde34f9c17466f1bb44838d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3879ae768cace7279eaf041c5ac825564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d613069fbece60463cf3d40cb2c1373565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883d4f90031466d5398a8334249af66566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77763e8c2a43d1ff81165526de06c391567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db006e15bcd59ad2e64f08c4d12f5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343840752a4030c10d18134a1a860d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbf7dac73b1bc1959359525f462ed9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b45bcc9a4fc3b3e34b215db263f1d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6331414354a4a3c201893735d6600572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43844f79c31499ea9d3234c8586113c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a077a4dc201506e31332624a47d92574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2af979bdefb76e85884559774b0972575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846d2c4be1ec83b51775962c34fc9d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d46b7abb7025296ded12971faf746577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80857fdff230ea29e72646eee7d20889578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b134a999497e5c536830755cc1927579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025dfa9011620cc3d7253f122f0c5ed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bcd4fea2fa9536c0346e675e503ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee46566733d5515ce1ecec1642c4a94582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d477492240965244dd9c4bb4bd206c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee53db7583fd35d2b4b4168170d497584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0571f6d02d380e98a7a420fb31b0d1e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5a5bb266a22e7fa67c1fcf5c39a6c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b2901170cefe03ebfbc4a1990117d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845c0fbaf4f851833faed2ab70af110588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2c7dfb39e4d59442d8e2dc006628e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5ac49acf83c04bcaac82e0c3f2e51590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaec9524211e06ff0627e46f02f393d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5015e2e72e850d4203409ba527e0b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f348e9539bc53697b98c6dd40275803593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0598d57fb241edda200910820874921594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74e971372b1a0cde07b232f36b5318595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579c0a142980c0caf5b07420f82561c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc71ff1b8e64cb51cec700d8b6aba6e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219afd585bb92b43fa64242ae6ad819598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baadea532afee7a4b8abed540e1feb0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0a597ab8191a84bb294fae700971e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecd035242d172ca4474ef31d51bbd4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb67bf408ebc051a75c93ff7768dac7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4149c0cef1587a949c6ce095c88951603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d0a9cb8840342f7bf970bf9863753604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85652eb4d4a6ac4c997497d62706890605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e27eeb484a49703ffcfec4d7b9248606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce1339c9af91d9f2c7b1f2245beb20607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019701652fdab5475bba22479719d55608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147443c400232471b8027c933fc25f6d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4121dfeba6786a06f83727e407f183610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd33a796818f913e41c52c343cc9c0e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301b08ccd9b670fbf5b98b768c4dd7b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf5cda1b2dcc4eb20832c99b4cb9d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5d85695262053e59594fb3f174108614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bdf0e926535cb6aa00fe958a20ca6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee552915b7c43210fc62b382c3e9e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8864ae9b94d219441d6142b13389513617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da860a9e230d090c2deefa36f77edefb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5081cd1a32333a41dabf9c1346f821619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1442355f7e3905c4e8c207cd138ce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c32f613cdf40640b990d6166ae56f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4c615eebd09a3953542c6dfb18519622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4655ec20243a3150254456ab9b83cf6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6d204b60bdb83916733d958864a13624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43774138ea69a62cd6b09585ed1245c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1c987140f25b9e4e4c72010498493626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfde4babf120a637b422962f83e1a79627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14484ec95bc19a0b4e84860645a8762b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923f4e7a8e78a6110b65e93505b56da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b319199d4bd795c7b8b414a0246d49630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f329751721ba8b2cad4209263315d2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47928c3d0fb82c422e21eac09e7a34632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d46a704cade9d797abd844f750160633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18f2d3a30a227ce59248e190c8195c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539e431d1a53b4eb7810fa6a781d216635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62125b465017552341296c4d35b35cc3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f33d15b629811c66230e863e2c4a24637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187fe3d2e98901680585b7db4f54143638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d239fdc982a41bbaf9147be7002d9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92128a4a44bca7978ebfe7cdd005044640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18654b2fdad06330896dbf7a704ce302641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8cd45b9323b61243e9fbebae03e7b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768dcf724db24289df358dddcee3ce5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b853a4aaa3c91f2d79f2edf477751644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102f24106cb6631d8712972b762a0ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec8e33ff8ee968400a0cd865e99f96646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86c1d46b15066cb855c1c417907a18647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307cfa3b599a48e3e370242b35bab41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919e3905f5284c6319c848b5d95afaf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec8848cc2a164bbc47e8fd0f982663650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d9bd1f7990be59f682ea0856bebce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d6a3c82b3017ee1583defc7e442a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d97a6eb7bc5182aab1b732122b8506653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b963a2066c3e71d43ff984424dfd92654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859356b8c9e00d52103c25882ab92fb9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7a5a46deed3cc8ba29c958431b863656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80a0907d8a4643a6f444bdf6eda64b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863e83b15dd525a9179c697113d523b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c8c3886f9be979fdc13c3c3b06c30659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728b6b5700ea40b8a3f1d4ec73d058e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0124bc7ae6d17cfb05bcfc9f1bfb2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395088520039eff20d94797114d35b0b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba554d227918b52a6db70a69bac132663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5d6efabd7f86914a2d0940524f88b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf67aa1253b9b6cde726e70153ba4f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003a3a5ad3f328e14b632d049e6318d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705b495e1298291eec573aac6970a93667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b89c1d42586b273cfc05ba3895689668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01f245d88b7731f354cf92e075a2f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f1528b0c9c422d17223e91ee3d9db670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514c420ae3722bd2d1e948a36394f00671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5577da6201ffb67c2796e4aa49b81f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854ed6f8d6dcc95af7ea66934c8c2bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66d4af9fe8b1f9812889d50563f567674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cba5a9cbb338d5676fa2963a127ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3f16134a1c3abf2e919ce71dc8c03676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a200fe694632efef7e20092dd2dd77a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db136d59100205accaa7c9f592ba12a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca8688d02d22d51a9557e5d494d25a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0019a43f9e8f4eb3509f299efcf58680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5fff19bc88835c7364b1ce0076024681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341608ad6cdb1cedbf3dd3830cc9c66682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4640b17a5c2d0f2665a6f3c915d5c6e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd4e5aa9c939e276a5614ed2cd4279684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58380117c4d1367f567fa479f2853cdf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449c1960dbd8564620c7c82f9e6570b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021341bf30bf6e5553fddafdd9eb7338687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f685498e3969beef6ef659d774fb493688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce35cfdd8e4e773c0971a2827935bbc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97020ac614838a70bb041c97b31024bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93631d112ba83393a9a3cf681fcc04f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc8c72252304de2be536b2a412cd02692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dbb94ba3f341ff7ac28a8f49f17fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f5dca379a7af7c189b8c869b94417694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2fa7c947f47ef39dbd792bcba52df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b944090ae3a348848f839a31c3231696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a264512218cd9edd772bcde2a8520e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8addb5459d5b42f002867f9f34c9d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0f3e95f55707fef3c0b732f29fcea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a16a4a873bb9be3212356eb530341700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952f791dbcb3e9c83cf4882efc5dad0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec164d784915f7e38d95ca00d05ad4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0535525905376bcace5874fa2c9430703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0753f62ce6d42b533f4b84257e1f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b74793d9cee0fd057edc1e5d76ad70705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a83b2412703bbfb35eabbbaef7b8a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2922820cc84561d1d2f230016ad4216707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9a3aa00a69f72ecbf8eeb45a16f75708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817f774cd486b2ba425cb8018088a91709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7bee46350f552e817bd303083e22c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab64afab259bafffdf20b713df2083711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ca9bd575971dfa96f37d6cfc80d42712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cf395d6e1ba210669bcdbaa6aa841713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878b5f402e4c93c83719d35fe4d7582714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9793b3fa31bed18c9478e9974d5a6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2c40e19255a9b776a3b013b68a807716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023c60deb7fa4706b6b0d8b80ca23ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2c5e4d89697e1b43670ab163997cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3b8a90da78481322c5bb460d2c67a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1e84ffd72b1ead8cbc0c31f75f746720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c639c62f78a026959b08fce058fd213721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95002ad3d5ad21901e3f0ceea6fbf55c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0e4cc493d270cce4f8eef5ac8b0d2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb02c20b6327a490be72b41332acbd8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975ddb3bbad6de128c5b0e7630ec567725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c078657f08ea472b09d3e170b3765bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0f7f1e06018f8f0a34c2349240e25727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37305e06fe56ff1683007b7498213f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49734168eedf14c1d3a06077b2611475729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd53a7bcd00d25364fff947ef545ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9da669c2c7a50cbbdefcc10f4f013731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187d104aeb31936560f6f84b0525443732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20ddb02a0186266d133e3c2bb0b015733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967d33b989e272a5b734789536a923c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad721fb0ab19fd8e3edca2442849eca6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e6e8215be2cfe09756588385e5da9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a595e63a8ffcc0967e95b8c2052860737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44b80b0af899b3f71d76c0b43a2ec5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb500be0d2f37994c6e7b8c1b3099e3c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e306a6a4e765a54ac277100e09473b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4d383fbc0a4edc56e4788ba63b0d0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cbde2796615af6bdf4d6d65589f3c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46d137c096eb549da975bbc87464b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0501f8425c46977640bab30176c56bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8b3e8de3f7d8dac99e380ed956dc1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40b07e76f05224a63580ebc781cb19746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab64b8caef0bfa8fe51153d7773e00d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0503ca0bc76b17eaed978df3d6690da748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cb9d9270e2ae3373d2dc9cbce4feb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4c2f9c930a1755f5122cc9b994f30750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51a8d83795f58c87fd4f5707ee06e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacbc095782ed39372bb8c9cb35fab6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d8c3d477ffc69d65d6e80021a8408753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731b14ffdddfd8563c1e1b31fd6caef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76bec16e8cfbbde38943467df09e05755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e125795d7fbe554dff74955536dfd5c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b21ddb4aa5ed58d3c701d34b9ee97f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc152b79cefd88cd362e3b23500ee86758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc62fd706acaac7eb657fbb58617138759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149759f89a78b4f12f92240de0c26a461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a5a9862957d9f55ebabdeb77911ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440acfa0971beb50a8413813e6f0df63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856cbd4193ca8c44092e688830d87b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab55ad8a2d2028bd28b669695f11d6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024c8cc2df6ed14520d194d424c68ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0eefe8f5feece11a1a07a475e17017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b61c7c3897c913bb7b600eb25e3ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c386735784d42260f074cfdf370b5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03a42a5d3206362da1af902067bd9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca19544236fa294585f97b747f1abf911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b4c2bd685de79a7181d1d8453e82412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4461e1ca68bcbc73aa758cfdd93fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb40b6cce91e14ac7d69f515ff572c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e64edc37cbeb1c4bf0a9ee4263da815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6d881083fbf70f44a7d229ede124f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9ed7f660a82bba93a14174365182f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7f1a958a4f1221006ea964690cd0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b1cbadb3992fa1e1ab1ce33cf0edf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae3f4eaae69e01d527e5acb89095cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9839534762e289bd51f651bc67122b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a80cca51bb8251c45ce0dfc91afe522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b68080734b29db6afed43de2e41ff723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d917d8a4a2189fbf5bdd57b185210c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368319d95f149e8129dffab6bc278d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f185152ef7f66b04315b6eb867c2eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7d0f5ade51b79eb84bf17ab3519a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09308d65221576b93c4e4da2c7b475f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4d6fd8cd69d61025a4d7c39526c1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d647550f15bd21af36ae5505e2bc75b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613d9d75e0b9462363fab1c4192152731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529c8281a18b6493763f55e351bcf8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62dc1093b5b1c1068e54938c187c2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac81a3c405722eb69416fdf62bbd90b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2112e09518704e1048435d90d96bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dd0f1a4c4eb003d51bb79f6aa8c9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16764f6a2b5695e4dade6c59c9acdde937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621736318a456aa7abaf653d885717538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effde99cdda7890ddfbec20b563e1ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cfe6c179b2cbd5f2692a58f1c698340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc4807d187bde75d4b846b25b0605f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed533414f8141eff2a0b4bfe86c28e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174974c5b224bb1e712530922aa2f1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a5434bde39f856902d6585bdae05944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653ce89d65671445dc64009dcea3de045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef5c1994ac35e2e03e24f92c164f4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915c22abb044b983a282bef780e35d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28609d6c8d786931d536296e1989cf1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4df42533b02deee420aa6337e23b3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddc3b58c6e453d231834a34d7e708d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f2cd2107fe3408e8ceeb12d7265f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b243b6f43d309b79489490c8d38da2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332774cd7e9a1858f8cdfbb2322bc2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7966995d1a49c3b6315be6d3c4f9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666618f9a81176c4dafa64e06cfe2f9455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c373055ba5259b158279c7473f38756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d854c585eced434a3e43c00192107a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6fcbeaa2e39f8f5d71316e5cc974c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4175d5893d9d59e4a0f592c9d53beb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e67375be159bcf5fdf023d3d88c93460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd67ca49bf87272a78fb7433449da261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb288b4daacb003ae41b954631e433a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65a6e793e597e6acb66b10f206d60063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8785f66575adde96019908198227bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149ada6d8c41257f22c38136fd7f73165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678edca9750015ea078295b1832052b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f18856d0c6022b493435ce4b9301b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e8bcdcd4f112a7307949b92872b2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0082d39d3360d4173c162bd7077df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b85e6d4f0cdb018413bff66f13ddfd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15744e0ff33d8001a98806ea4f4ec49b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099827e7bc2008a326db00586c6a8fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee393446b212c3ee0cceb97a70662673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98085a5772f7dd2b11e6734d1ddf84974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1097297956f7afa9005056bca4394c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854721cf6d5d2e3cd471eea9589f728476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf0136b8928f996d3a761cdaad739277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e37e1dd2cb1ae053d5acd77dd274f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecde80a3dc1c499de5d333beeb345df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8c49c42e80aaa187da3512ce4d44180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1325df6bc4e41a02bf0596dfd2de00681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09abb1b5182d896c6120e5773ca854e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70a98d2ee43d151e121fed4ae254b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb8f83d01720dd6f8d0f21c70726f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dc83968ebe83fc00d8a945b55e41c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d034ac18a1e557a63e804c2154508686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9f207aa090b7c9e30b00494483f2287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b99b680fb7d183948a290dbcb52a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce45e4c0f28bbf7e0c556c3185d73989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b29d1a0ebcba2dad31e5c18e33b8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e5b0dd80d9c524c3088d0c9628a4f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982de96fd28efbf9aa8add4eb54331692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014f45065480a82106b48465fcff44193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90bc7a4f87ad4e6ef3e27a7193da4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459299b2e2584d6e72b7a461a309cf9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f9bd178860a3739145d7c873d641596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf006e7b32f00935c59a1098be86be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead60f159b7f0c1abcfcfd3f9fc725d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44490fcc0b1d837b7b9f0abf540dd799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332bcee17efc4cf480a1910c037f96f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f1dd89d9beb3507670c9e558b0e2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9221c518de80244d96a4c8d36dd276102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074211a80e49bfdc34fb6529120e451103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7656175361e7b7e6eb72c1f4569ec7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0acae733e3c042e3055aa7d4824de3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933028dab5e3afe6c78ea8704aa9d3a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da196a1e62e42439cdb1b2329f767d2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839f2570eec8750ab7dfc04ed14fe14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de078a1838fef00c39d378b0f55d63bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b646dd0816714e07c81b2ea7a16e57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3974b65fb9c9c92fdebc2d4a80089111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13493c82c0577cbc388e972b866b5a57112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae019575d6cf30d5792d5447a4e9e1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff34b15f9594d858ebcd05ced21b95b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82403ccfd5350cac8bf92ee364ba2c3e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dde01bcbcee4eda56b57f04586d9ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e99518243b1f453a0a8dc56609d2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1ad4782469836b52a224eb74fa5eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71465123b20b825b0a078f84234ff589119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea42db442efa0851b49c6ea41831e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccaf0df1a9fc4c1b6c1ed1e8cff07f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb78b03231cbc9f695601d34677e06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c61077c138e0b1f5c28725471469a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c3ceb661b0aac04f0df46a5180d9f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd76b06190744f6b3f9bdfccbfa22e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455ea6c967ccb07f84622f2b6be63dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b842277ecc0be62522895da3a28d3ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64adca40751b10afe1671913a240ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823edb834e0f5319f02f47f55d716c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd87dac8d936794007cfd0ca7608922130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf8e1e46bd56e8b5c7c34bed157854131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6803515a6b84a1bc7dfb9de63b65276132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3832471150dd68a178cb6aa384011f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3d9194517f5f965c56cf510987d90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53889977ca42c676f0bc4f9fd3398f86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92601c7b69b188a1f400f1af63c41213136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b0e46b9287754bd1d0841ab5cfc6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858299a633693a6e0c7aa8ad14fedfd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e28b6a1c54e623e413a7d46fac5ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea74a49c4f6f1015948883172e7d95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d2da0a30bb683324074cc44dc43d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3614078858f28edc99057ca3da1197142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b2a796647a4274017867e46abc3a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea20ec409f1dd572f047c1430902639144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2362183023aff03e5ed3058ee37fc3a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d342849cec87aaf70ec119c266afdd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93071a2f9816956535c066162dd19d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f726ea00163872b94eb9d2598e74b1e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c388aae007e309564a9a4cea14a44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd1edb599695c31c37cb21f6e45be9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699aee307b8fe4349cb1a512fcbc684151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345677516154034dcc5b192dbf16243152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39046845870bc64d75b0e60ce7b6cdb8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f12e3cacc4d50f09d0276371464cc9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2838bca495fadb353122259df12fb2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b1b5615783dc37aadcf3fd2f0d8a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf0d280df36cc03ed630e93949a32d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308751f2a0cf507c3c1bdad536b4eec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9f0bcf25a7e8f99169aac79e106f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41d9d69ca46cb9cf466ca0c39a6913160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe8777a8cf5cc4e17768ade64d52d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186600de578920e3c85b0244a565347162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b9b4d1c8b47fa51adef4ce196023b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031eafe8b58f35b5da80411ad45f6fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230775b7be2e5616600453c037abd1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83c06f0030fe944d8f5a79bdb26c81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75431083ba742b7da82f5d12533edfe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6523481eb6afa78f60c4a1aba0ea58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24909cfe2d8b27b58519f0ef11039eb9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ef0b8799538d54b26c8538fef2a61170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69dd220158d11c1f06ba98add0375b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6441d858cb2db7c42c128203b3952b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749458593b3b34e3063845643245e0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e65e241e695ab25c59003a6e66de9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def472d164ec511237fb3da3aeeb90b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7769e35eb0bc0c090720281d16a72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8274cf602eeca3b585b21fdce88ff2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b30d3714ac5562413b764b946d3e51178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fff744649a004d071ae1d3371483e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fc51bfa200edc624cad88d85f18ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3466e907b2a721a1244252bf848175181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4d8f410c11008e04feb80db88ba02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7677e434d78b71eb6a0ddcb46048a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc3bfefb5b0ff4ed4b3a8b79e42270184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb32fdf91575e0e659e7deae23b0807185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31313752ad4b4097d95e34b7e26b0c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446343d348048101d91b29fab64b4db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dffa254671e94a4cf328cbdee0c03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f61aabeda6ba371ddfb20fac47e03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca395d5617170c91ae260184cb3a13190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a72f45e353863ce810369136c5ea9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6e8a59e624192a55eb8653a82a113192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0739698444a714ceac9ffdbc22160f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9281e59cd169de0faf356929ae8a5e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849c159fb4bf38f77707ca91d2001e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124871344896c4e6ce6f4dad482123c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c969c2f10865235462a82cc962daff2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9bebd6192aaf216c0a393b3c1247f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba087333cdc8fd065fff5416de648cf8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044a1276662b6aa179b38139d6fd31e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6df84cb0fdc0f96993a6232761073201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5e1cc90e115dca8278f5fe8ff0e9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62691a15c1c0f592e75287462c53df94203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7afbfcdc34342bb8fdfa71f194744204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927b69cd4d40825110b1ce3bcb6c958205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338b7945dcd575c9d9970488b97ae86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c97821f9f5d67722a6b29dce34d94207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba157d3a2b05cbd5f770e0b3ebfeec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68678001f46f65e4e67ed4881203d30f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e394c9606cf8c9fadc517962341db36210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65235a5c923b3729b2eecac694ca9a46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea8347bdefff6fd5ca0954a96894c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d4c46fb0f36b7d027dba8b859ad2c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9461a7828c82e467cddac4d94a894214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23305ea3ee9fe163ed180f10fa76f0c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc84364e64dce2e36f0bcb7de2b48e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0253adebd158250944571c1e7e91f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c8517e39042d0e45d89267ed5a5a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5802e98e886c499e759ef55d392cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c915c0b10b9487547e958e65ecdc2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222de7e366e041b5d7496e38d37cf74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13fe828a14713f8a332f825b7952f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dda7040f50a03443606bc58acbe2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662ad2c0ccaa5819e9fdbb02a9ae092224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f6958f92f7d4a0537fafa4688b244225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd0bc0becb42b63bfbdb19c445545b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1230501f96e5752593bb6a83023cc32227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f30141e02d2bba32cab1e50e4744bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d45c9ef0a744b05bd0929a0a7f7be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f6f75c5f344dd5d4da8cd0f0472bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29aed578744b37442d9cfd55090bf2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5c373ef45329457b98027f9f52e6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b56df1c2416234e9fd1ed61590c9b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcaff8f6e7058d59d9cc2d0fc07f69234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f7622d9a278048928e4343c5d0ddd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d0c1b0d431b7d32007494da9834ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f548c4e855191c28c149996a7e1ea30237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f502246610a2960ca83e3f201cb1f55238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c04a1c078c09c87ca4d840f19668b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e7f94c16617df9811bd5e675184b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a467080bfcfb1672f8aee996191925241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df36609759bd75142c52264829c7a9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cde27a86f48c5e8140000fcc74f12243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2c95d757ffff5f4f216e0c8126eee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be1db4381f4a45ec72da915f57822e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b11db2a59f3e3606d25d16b786e156246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa8ec8f08f22475e7329881073b2ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe837bf5e18a0db0acdee39ef14b0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050ed31569e5a5bf9ae0d9f5fbc46bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a78b14e1363022b1ac19e670ec6e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc10388b67b10a9cc864fd6478d6307251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf187c3c8ab17544f824e27f889b8e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfeb1536b8ff4b7cf0d8f479b2dc58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e202a8c89aab1701b234a1e5d6c5a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffeaa6e40c1434cdecb20c60fbcb9b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23e54e8678fe949ae59db08a7ac16a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ae0bef91d35b3ff6267cdd9825fe8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872098236cf348ff988f7fa08ea2ec67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8a18a340f0546056dabc680cb77a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501f77ecb5729adb0668467f529b7c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afccee73fa2e7f342d894ae73717a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ffcb4702724e620f598310f13e6a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0c0e27c0e91878d8ec492db952f99263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b90943497e415df726ceb0726d261264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3d7ec9e6c01a5d1ec56daa773172b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f6c40e6082a15e0b70c63a20fd234266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3a3dd4930fba770460a44aacb3e8a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744a6917e205f8d25049b4162f08f0d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530f61faa455883eafe47d8f5794bad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2acd7923977264f4408bc30b49426f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d822b715f7923e4bb6e79f343bf5f39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ea3ca200e4913b4b0d96cdc2edcd9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97aa42af6874e519819aa04b554f4f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896ccdb33c1bd69f8a25c03f27881a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ccfb3e43286dcc19aec3c00cc53f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b56f96941a8b3f8abde6c92e57ba53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cba12762658a558bd0162c880c4fba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763afa8c68b8e69962dcc77ec0334fc1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e1df3a2b6d14017fbbff6ab7684b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8290817f9dde481365c4e437a2ecf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e0926edf059bbc0647e0d8015c849281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4a2386aeab53a99348606dcce76b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af289f37e6b5063fb61c24cb72028dc6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabeb4a62d0b9bad1680906ec3c049e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e59650feeba82bf5cfe40ca6789b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc7f4e26d91c65c3352bd1ecf99088286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b12be20af3cb017f9510c9ded37e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541b17d7760b8a50fdaa702ad26bfa4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8e18fa0d5b1b0c8195f58e7aa2bdc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cbdab81f5a661d141e4dcf083a6e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95e456a746701f058671899349a863291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd5da935090d2bdbd31741fc46f056292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435cdfdb7fba10767883803db6d5893293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30724df5d0694f7198f6aab5e5a7ff75294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7112096a5ed4082c28fcfa44574777295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0640ab0cd62e2e4ce7b05bc69ff6a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e591630cfbf0188804f7d9b5d9355a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60783e2c64eb81d85620f1d96c3f92ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2beaec8797c2104ff98c5ce19bf69c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7cbeb9eb5db15337f45704e99aabf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989a120b131b38b13ec5d5c1e3658b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1e265a9288d40fd4750ee651afa17302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051eafe72af05dd3c6b6ca7890bac16303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917bdd4068a2ac58e6b4e48384f00fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff946bf8de443c9e581a98aecd265f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d689d5eb5021430b3500a2af3637243306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6f699fd77d5c3c35c42ef5e37d81d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dc58776cf5167d7d748f4b59f0d70308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6521fbce566278e2da110c910d888309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6964507739374a9c63cd02fb6c19f7d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79829b36c96b0ca0d247789275ec7057311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bb5678ff79c86b21a025d6c0cb25d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1c8d4358e2dd4ec9e3cfe7b1e9eea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402d88fe53d7bf5d97a0e61b40019cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511510d69a4ffa77038b7837cd53e52315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb26e9d5b3bb339fa40b7470e23f72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268bfef029d560206c9204347d24ed9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4741df0e535d21d9d1f70a5ffad36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4606ef88597f93231bda7ca982bad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78bdced05b121562b198cd9d8101dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea61d7f2ea3b326c640f9df2a90ff45321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a9e5603d0bd4f0cb6ac296d26a443322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283defda7a1b9795494011b428962625323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c33db7f9ddb3622c9a03f1c40f76d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5684794263406d402ab0dcad4742f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01783f4528d9fc0f99660ff3a18268d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab6a536e4ef3864a109f1a2f466fca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e9f066cd298f1c72c7d6193a096b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90efe520cdc729acf987de169169f6f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0e9de58f65eb9bb31100f5d6a96ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6da4f5ed645fdd44955508b35df13b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a127c5742194a981b3f9703a072dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dc8e62297bf251fc6bbfeb26c32c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2149c1a5e3a5543a3b59f308a9cc3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2794fe75ac1c42addb779ad89c055ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c73719eddb3994108bb565f4ae5c6e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959e759173adc34985fbcdcf6197373337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22ca2758bf45a18f679ec34c6ba9a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a52da790cbad09730194a38a2e9e4c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bdc9a43fc72e2e0f0d045aa64db85340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca55ae070c6cc0bae93c4b89fd258b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d0be096f59c4e594852afc1ee7dad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedab34ec658d65706b1b1d962ef2f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4890b8aa96fcff586fa4b884592bac1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536603a3be7316cd9d5fdff7755ca52345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf6e011dcf47f09200ec6fb8f61b34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8eda8e422baa4d8eba34b4ca87de11347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e228f6de5d990cc7ab6e80029483af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82d845d0861121504b368ea25a6820349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8549541d7aea1ef16843f6c4a4f7a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a77c791e373d7ff2ba6ff4c686849351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ca21d344c2169972acbc565cd7cfb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34491321bfb73920b99f009f28b7506353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4ae17a4ceda5a30b1f47c754c0a24354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7acf6bb60442b3d0b7d5bf95c9888355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdf6537b968aa79abaa7e9b81299b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb803e486818cb341139d9258bf9a7ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f2d30ea4a168c5a59c2c9f9b7b5ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dce046faf9f33565070bdc2209539359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4c717e8cd7afa948f427cfb11e8ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09606a8faa27fae5890c21c004fb77361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93233a64c5f939be9a2fbea0620c7f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bcb6305ca25f674e57ae55d0c6c4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e107717ece90025bd9145b7d17767a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e69654d89bfa1213b473ed81ef426c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c379b022297a67e2e24f2c4c0aab030366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549999cd1180fb8fa60e607d3ca4a11367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b271e405591887fc7faff0313adfa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73757a09c60971c8e257645956ded1c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a512733e868434ab8107fe180216a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f068f2289b16cf254998e1fad9d0c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1221ef99ccbb1d3477bdefd07fc0eac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196efbca78a49078df7549219a920ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9f14180f25ea4e9770ef29e8fa2b0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b554e4da156954c279e45602ff27d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114f72b61e07b379f931a997d593d41376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cc4ec0f7e0687f0af04b823f2a2fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedf1ac79ef35e3f72a610944ad412a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62992f4ea83de128bfa794b82e9fe36379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40abd8a95c566ee38cfb85f2087ae9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e647b8bd308ad19ea762a05a75470a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b86e2b401feca9b9ae2cb32758f36d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180a8b338d2e72f089d341efdf8b8f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe115f879ae709e61fa9de2f7c34ed6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc564fd2fab5feaa8beb1f02535e4d2f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c769e92ca8051cf436aeb01dbbae76386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c55629f954ffff6e6dbcd2ea436da5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bda0ec1eff4e1259a42ba06b761377388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a6d8b8c6f83ebe656affadeca8224389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555de1a4a65901c278bfc003aa2f7b05390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf78419617a54fee4e60ac53ba4acd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc101bb46cbaed43d00ea14588030c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a7d55fda08a819feca3d16ed68fbc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17ba68804a9a3dab6d21abb95f7084394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c3910da0ad4d3ac2a3bba52ddce61395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711a5d98ecae2f977eb6d89c25fbb9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa05757e4a90f95cdf613a73aa7c435397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14742031e71af81408b27ea1075765c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69d710be733c069a070c7154e036c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830840e2bb2d8940c33e5c192e6356a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015216e8b199d28ddd8aafb6f2ddc56401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e293dbdf0ec55933daa60daf6460cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f3c811c58124be33b0ce2f3aef86d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08c914511061a236f613db25084afa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36483c96452a5e5d0f29d40e6d7b390e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d0b1ef0fe70b4bea40b13e3e813e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282a88cab20d1fc2c033d8690396fcd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507f42d7579a25337a79349ab5776f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab92ac7c6cd48cc56d264856e59851409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbc972b502dd065f36c65583104b48410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f2f3e437b0add659972d860907b40411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762fa6f2e30cb72dc28214108f13b53412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc7d49acf7a1294e663643e9d431e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4c3e5b184f8c150da8b0cf2617ed1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3a1e52e29350c067a95aa4a7a6bab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac2f382f80c6b69f80f8a54ba13dab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01316c3855116dcd6bbf6b1f4502b42d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab8437ca80617f0daf780366dff5c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d41be7029dd7e6b0b7efa9f2bb3f84419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaca4bb562c0dd226946df828837a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0374c65b8666a823ae066f4967add421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ee7605d3b034703019268de16ee3b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35aa857c57c8c131cd92e4164989fba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828600389672783c34a37eb33e81170424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71037b6d4e17070c63633deffb0cf837425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5820e237551231a6a346a8ff0e95e5b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf859a157beb313ab0ec5e5727c3713427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35794b613c68c050d6919400001a725428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483aebfedfef71311ece2bebc229fa2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217b44345b05b7035a5cad8afc1d78c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c573a4db1faec2d0e5be1dda16fe97431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd78889b5712f2199e9d54ba8872760432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fe595d35e3407050297724901c834433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c889470ecff2a507e14bcab6ff4edc3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87678b793d30cdd4aa229f81372f98b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18df1cf63e3627e64ff3e3f4befcb4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58495749a3977c55f96f2cf25b217e3a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111a4e771fb57eef0cc2dafd0c0c5a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494cdf47f45c578ea1fe69657ac8fbc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f4401388afdd29cf5489634ab20fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a159e2df09027c8143f0518996af8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b25ac0e81c8432281927ebffaffd9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492734bc6258fb5650c602f55e9d3d62443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06d912896c4484727e69b7d41e9e0c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c49bd8722a51c7181eb49007cd86dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c72877026fe797143f09762ae7918446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93468476c42ed1661f88f249c9ccaa0f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba1a2a62dfb4d2993e2be472bd75e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cbf8f7fc50c041fa62906aafa00dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed78b2fd6966e5d7a8925a2a2bb01f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d408d3272f42d1998b2923891eef24451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f16527aafcd212106172edecd9984d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5bcbd52099235791a4837278c912a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb0caf1097126af45064c9d2d97bed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a8960ae24d153998d49255656dd34455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf968321e5c11ba2bc1995e3b873c658456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcfca374df1e4b1eebc3fc51d95aed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dff4774a0983cf6e415378b03f2712458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0216c7c46a7284bde3a463476228cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7ec3cc0d302fa09b4f5053f834104460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd66873c26580884b0026d8a212a479461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360ec6640de5572dd01e899cf58fcdd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d56257bcc5cfdb124bf0169339f40c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e5ace60f629663b7fd2cc2fa15988464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d26f398fec6ab5551b5981eed0e7a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4ea11af12fa917d4cdf041757a4ab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0876e383116120e0276137a51b1633467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e203a2b31771d814d05c17cfabc2792468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f202ad30a6852ec04fa27b1011d8b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e51eba245348de5da8c8161e39af86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff04a4ca1a4d69a8f26fcb663c7f63471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937feebd6b0f5943fa2ce740b5baf5b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2917da39970c51a20bbac34ed4aa43473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffe1f812a58d267d5d2f83474e3579474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fec879fc40584932550f68463faae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5f4bb001a67414d580161cf72a426476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e0d06701f753a6d79b64950e1536f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e36a8a87b2e142a2d430218f5e5a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13976a2a6007087419d3d5140b50bcad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aac80c45ef20bfdbf78239f56d0f8d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9309364d482a16c15b3a5911cc9799481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e093ae4d35f1d743f4f7af9b15656e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd1e7dae162c6793bde25e0949b9a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71204c66f8f2c4ee6194e0fd7c14db4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a8238ba6ccfcd9bb59898d2d55089485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e8959ae25aced7f47e32d6113bbb4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba6410d7fbb07810ba1ec786cc3587487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a12c331a43b8f19912b6d2ca589b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b03b47d719da077b64ae95d4aa110489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1bb9427004ce360c32ecee41181d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738e0f1fc32ef8a9ce87e39de5d44b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557656f3f30516ac07d8791834e55359492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287233440b95b569224a0a8332e86c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62836d524866fe1f935430a09689c6c8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb579de03c1ef4083a4943f42cc0962495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9764c0958f05b117e4df2f87ed18fab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418e80f29f5db8d8ecdf3d612b1b914497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4c731b8e2216b34029d926bf91576498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939a6891f3fa30434f34f028b471e33499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d38c0d1f3406ac7fcdcb4039020e1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a84f28650c3e21e12ffcce3fbc998501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d4e33435dd946adbb5ae645e4c288502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a1f41e3be5db2f8a5e628f852c0ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96ead6fa12c10d7d7857af061a09c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d747a956e865ff1ca8312d49ed37f33505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a62e45459c56b21f95289dbe48a619506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254caaec23decf084ec9f7854930c80507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51a85e6bdd37c0e1e366eae53b21a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768370d679175908c52a908f7be5566509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f74880d80b7df6c261c8290de355f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ede4be06512bab28ea4607d97e2126511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6868c6ed3cca6d4290174c6697bd2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cbd48244d3355ce9ce31c3f6b2328513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dc8b38d4f57872e9d2752f0abf457514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e402e6c166400ed45d10437bcef880515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d06b05085a25324e08a053662c26a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1c578c6d3d3087c47e22ec635b7d7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fe03a4b2feaa705c7e9760e1d9306518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d74f1422792e3103a5de8cc053891a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d444325c3c3f6cb230e6bce62ac8e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a50ccdab918b803a0cff15b5a6e426521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182371a8567fec4841f3e05ffee00d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d68a792f30000b7cae5fefaa7a3172523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39b86f6b4e6860c2462a1399777f9e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b85728d3a4cb1cc3701543a234a38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be791ea5d9e0d3eec85f8779fb84d342526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d9848f0592ada0226384bbe9d7041527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867353757ee8e5400b1de61e3b9338c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5996f812e8af970ae8ccd53f7f30cc4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f1c3996ce2d6a2c98ff2cbe89bfdb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345035dd21dcad99cded65303c5d6aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7840653d12d9aa0b02ad47e97f780532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833827b388287cb49176937a3a9ae36533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5ebb7b524e47d69093833df7a071d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39920e8433fcab902dd4ff86c4330be2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dc160c0ecbd1f1dc9c0b16bfd2f48536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985effd94de36393a543a84d098507af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150280d35ca3efb089fc1652ed15eb9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdf407ca6193e15cb48b808e6f54e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19391dee7f5e0f40887b58af4c6444c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29ca7228e6cd874984363d7e8ad886541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c616dc5c7cb556c2b6e3105197500542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e5fc33d1149baf571dba536d01b72543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8762a9b66ea28f9773ba3a225f6b4a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c78533ce980b5ba8c922e724a3e5b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc79eafde0ce62fbebdbb34d07ca5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c259164078bcf93ba7107adabc84e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021277876fc3ecaf3552f9c189c686dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a4b1c3906a7a950258e9256f68bab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe2a8e0e7f12cdd402ea34597110e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80915ce52ca016c838dcb4cf5f9db8cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283e8e14d1e65c74e7f25dbdfb89c0a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d360dbc90e10c5ee9a61ec02e5dfa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b2567613b085ca2c589006926aad7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f571208d0790b3b009157170ee721c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091a536cc329d4d0cc6f21ec20ee35a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cfa3a29e7cb08f5bb54d3e5a3e1f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a90f396e335d801363df95880d46d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764b74c44e8dc60e9a3c3cc1efab10b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cafc40cf21d57f4ce72903a76ccd0a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426e2ef2fee9a999b7c175386ed8822561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9667041ded9eae4b438fd5ce5e6b838562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27152f01759bc33948ef08ed11d45672563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd257cb353166e574fca99970d5ebf35564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11c609870ffe70f0d4399e558b0bf6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b41244d2bc9a208f61d8955421ccc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdae5fcbc9613bfb034f306ab305802567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8360ff899fcc3487fa860da3ed8b1a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed360de5a235ab29d8fe04df458745569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5aadde7e750669123602dbc4fc37e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bee789b72687c3bab10f2092f7e4e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b86d7adbe26a21feb43a995e000d9f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b115460ad047a81e5d54fe77888b0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ac51bacb0e7ba036e7a5e3b786917574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee28f8bee5b9dd27bdfdac4203b39d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ff1a708a69ccf3fa93e648b178812576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27246a4344b6e9f66df7558acecc916577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35793e66091ae3bdbb018de35f4cd3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ef4bd497b88f80610723c49b85ea2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a525545fc53551957e06f4dd366704580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cfe844088c333ddd5827730624aec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380aabf1249b8d63c9cfd9d887aa0cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70528f6814fc9456bbfd6d6214e1090a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf26eef4f594f85d145219bb898793584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82cd33da94e4ca93d334a269fb45f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5191151426268f10322856424b219586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3278e9de4c4afb57e05291d106b233587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cf18dca400b456b9a923181d1584e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7db4d420d07894490eefeb93428af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb55c361916699b7f26cac77d780c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50cb226ca8a56cb5542b3993b9e5a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597935171f7b97366a860a281975e973592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bd77f56c0e6aeaacdaa20cd498c0f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726d58d2d8e07e8529fe8a7746a3004594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa20a6c8e70b8610a4abb903eff3b7b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287561fbf30a3791d25a5d07eaea503596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d015ecf94a83e6f06d3bc6400d45e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04351020537ef4d667075235d078b169598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e4b3dc9b25eb3e7dc6b5d7e9ce393599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045b1b6d0e6d4dd899daf2f4f570036600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fdc57ecd463871637fc4cc232ebd1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486620964317d453229039abdae34253602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af849ae93ebb521d9b896a536d498e6a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0be42b32643e38a9741a1edf969da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef792484fda8b3057e717430209c92605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05731329c9c666d239c6904306d062f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0ef03433d350cb9f0ddbd267d9af0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc1e5df205f2efbc82f1e1b91aaa09608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdee9e33430ee1be0ef9242ac29a07f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee818263dce1d641b2d22e427c1c3f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd315c7bfd02a143f6629a10022bde04611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9419de957ef9d2ed34b10be670f49b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd99ce30100b9aaad07e2704f09aec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69610f469b1d42ea3896bda0b43be4b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f795eac7e43aded6733c1134f1cf61615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c970635ffcfb93036019b08075307616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a328df8715b3f9cd54f05b139d38e74617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983682dc69783b7c9a08796c57dac94c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751cf8eb5ec36afcf87674fe8e3ec4e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee5413f33a61fe025f66bd7e97e07b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adeb49cdbd7a1570f6691affeaa4ede621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf2cd1d190f85331c47466af49cbc8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3253f479a0aa42314798053e694b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c45b31475600042a5590165250c6b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae73eaca3bb8557bfae63922605480625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929d7b2fd3438a7baf1ad7e9bae211b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3becfd4cb705b54bc728405229631bd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72981bdc34ba606c227ad3a31650d359628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06354709f57355893a1c28835bb3d78629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68123d08f1d2cba4b3e75f0deca9822d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b99678347d0e78804199cffcebe8e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5813299272ec865215cbc89e2ec57632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cc49a27c1d2e87af8fb27bf5ffb2a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f60a6a7fdbd7393efafbb11fbc84d2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9333ecf3770ebe8680f0954822b1d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efdbf56d09a283fd7e1987e20d1a1f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb65ff6433dd6216dbec8e7ceed5f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19c7b674ca52aea82f05872cc0422a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9205784b6432552a9e1e59a888cb2ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef38c1e2851cc6ab0e8e51933dbc357640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8038b3af860e5372a5ab50f060be64b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6675a84ea99fff5f92be72a27f679a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5fff40e5beef287963a30fd86c18f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427b427df08264d985667e7b21f8c0b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bff89db060923c35a6feb5a48218a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903c537c0c8e018187929ff4084e97f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2dab6ae7379660283c16bae511b84647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281916a67b6d87657fa03d6ec031acc3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ff81d593300dc01067c768790ce96649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ffff324ec0c25afe8288a22c8fd8a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0f2bf3fa9bd12c929a9e813893bdb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaf2133c9bcc3824ee11d69919152f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65f352274b8c496aa5e073def55a45653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d641b09b0de8b141060b1f01e56a61c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef088ab23a1478e6f8a467fe39ab0c3e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dc13c639ddad44285c4552198be56656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e0792511b070ef522feae3afdd721657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efb01fa626731f128c94d660059efc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203479ec61c8970cc6c34be2ae8c9b5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074b39aafa64a342d3a288845bb98d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526e9530a1b782e58de6d82789d3f2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961be5999d7cd12239e6ebe163c904d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc93b6f932c7cf817f82017ff4c3fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584edfa133e9c925578e9e0b3623fc57664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5652fa8fca3e8eecf7f7cc33a55ee8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fe29b3a9b0241b5064ae64beb8b62666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2d0f0d66bd1be0e8b52d872745a64667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af0f7e9405a39d76b0ee2f9111f3ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207140378d360a8ceebe52b338887ce7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f7a58b1ce68a6622a59b4733c7579670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f3034128161beacb935ae746e12fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e2a0a4bbf0c46aa00865dbb3ca7e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306bda5a9d4f1615550f980c65e36ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79365e1222a7c9b460de05bac599846e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2afe102f3a7c91ed29d0946d8c22f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32559f0c352a1d8bd68dce17e7e0a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37608bd5f8029f67a179a182e3c780677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf4937fad82151b1eea110e06f5fb8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f41b9f17669533773f19d89982308679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda9511c9e982a7e44bd9b586e53e94680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec434e0329e9fb071821d6434fa65db6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a6ed8d31f9dc5f7404570f3f7e351682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4c6d34d8f7e700819ecab2e1140e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113ac656a8396757bf13d5ca2937edd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ab72ee5c90816faff22f5d7fa309c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92e418b88271173d46635b4160e304686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74744fb1468400c70d21e0178678b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898e5e1112611eb07a8ca7cc79949c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc403b851aa48517a32e54ba60fd89d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e56f0cb6e556a21b93c969d49f16c1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174009b8f8575b4193420f9bcd1e7d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46517b39b0fd777b44242679f675c6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df571e367f8e8c71f9cd8779f3e7ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17cb95cf66d611a412cf30f89eab67694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1134789cf5374d69e18f3b0382f8d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f4f82670b7522586733e1c8dc8b8d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f624476fdd48b464e6945e8b75d1f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6358a482741bd4fd6c23d152fe6ec2c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1ee4f2e0b7b85b2bc2afa4ec03622699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e05275baf57e2784693cd9f07a45d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1217c3837a570eb09e1aeee12854d85701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093130e13f2bd2289860310f9f9dd13702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32fbac11f0e33849d8974328ee98b3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e826225c90f230b3b3d4ac990dc331704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab09b5e6726eadce6a1edf328d9d613705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c0c5fb26e77cfe3d0772b79c8ffee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215486fc47debf69bbc0eca85471a8b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baecc7e739cfb627223fb954b5a2583708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a980568c14f38aae682d3240c64ac91709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ee5b76bf73fe411d377577faa6101710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6875a6bbee76e259e1842f4faf55c27711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e2982800fdf87eb9a0cab29ae85b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f15ef08fecc6c543c80e9434196c80713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1130acd17c29da71e98680d4cf7440f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dd430b521aba743adaa3888d26a03715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2865f819bb7284c4acb37a84f1ec1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41f06b10687a0cbeb7521e1e32b7ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6007e97ebcc55886465fcb2cd23113718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986261a563e3b7f0dfd6a5efda338e37719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20c95b2e8de8c8d6df668014a85da2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c8bd7c1b2c836750349284d72439a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32674a034c6cbe3c4f1066c58d663182722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bf9dc50baea90d27716811722310b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae930714a5e4c1006b7a52599d85a0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5253b235eb946da39f261e7587ec9a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568cd6c5ec5109e724695d7d4dd8e8e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3eb52a6473f44a67280826df16719727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cee4d2d609f51c187bcdc6c02792a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23130ad6aa8ec84b8bb7578020f19ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4db6f4568a4e068a44437dfab64d61730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce7abcc72c96befc6975163066ffc7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c3437887675ad68404c9b1caa54f9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5814922c17c6091fb1f3e47b9dcc58733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37a34b832da0ba44e61076f4cd8480734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e5084ef283308890274aacd0e5b55735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1f02a16ce4571420874c1443317c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0648821cc6baaf0e699e2063774bd3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a35f9bd159916efa06deedce8dbba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b578822658399ecbf251ff2bb6a244f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b44f4e16d015a6ae6855aa4605c3b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d91cba86ca1067d166cba8b86f5b0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bbb8625ad8b0e8a44ed95398d26b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe9ccc9d4bd72adb6128558c2b40fa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ce364bdf751723b2b4cdc24b5b6e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a332ef23dfbd86a993695abe210477c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5465c813434e5ce68daa7c57f0496b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f6487b27abef1fa1ca0880385bb5c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b1ad4497b94479d353b44d5b3514a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7214150d3cca2d354a651a901aeee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bda5e481d2606f18e591d64031cc20750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f84e0c62d5b757cb7f8ca4337a452751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fdc68d58e6cc80c697ece4a4e77db752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903365762a1d3ae170c74b03776164f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dc76b5ebb1a37b07a0fe5f3b6faf6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e136c2043db97aadbc0a5ed30d639f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fdca173fd85be5ffeb751d27cd007756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ef480bf145c55f9ed41c1aed06035757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae556663b01ef2b22641c315c246b69758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ce956f293e28b48005f509fee7713759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>