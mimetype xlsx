--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c05db14b00062160c4e68dfbc717ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca6a178b39f5ba7b94112f2d6e5b772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34e01932d1f96d8abcc4d7836384cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73915f69326f9d2dc23fd1bf4c522f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3efc1cf98763acf122bbfa5f9c1675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4503e1b1cde40c45854a347ddcff4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7a7b7c14d7fa2f3786469d61784317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e18f62f8efb916ddaaa36973787c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869ff63bb72ef78b71ee5c3ecc4633d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bb0ca1c7145847e127786ef392db810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149ffef264f23518c0c8e9abf21a42c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdc63086e78e859ad2894a4960118312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b8c953936679a74e580773bd7057513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87df69776303857986fb7d04c95c61d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d443c452ca23163d5c5637863ce99b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19d05c84c01a56421bc0ff69f5837216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f60e88b5f303ab80575daf6af51b4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362bc325579f708cd9d86de36c7ced718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a6250cc72b4b9ee67dc9c0ad3689e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e17e6d4370ab7d51be8d377e82aad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfd9eb7e7c3d47bc7d1625c148e81121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67437f186d7237494fa3899b94565af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37088355a45649d2686543809557b30c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54719d544207dfd7007fb1fd6c1f2c7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880e93c3b33c6ffc99bc32c1e8539f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155fef15af9a7b23e8a153aeb55055b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa14dfd22cd07571170867cc7f9395e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63f110b1be68c5062a5e22cb53962e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b77f5724931acd53a1739f54bafc429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea064d38b87326a7ecf7534898e9ec930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97b3bef29efbf5e8dafedd6fd6efdf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bd5ef6719f176ced4db45198cd50132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bf4b44949d18aae32e357440f4fda33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9487389031879ca83baf34df7a7b2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88abfb5059cd261ef2923c1cd11ac335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741be9e77668cf69538bc34d4a83b68236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db84af7da2c27515a11877b0fd2e7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c74f6c3bab2ed3b8ddc0839309258238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac8511eb43d848aedc48b3508f393439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb58679cc32b9bba01b740a375f7b6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d0febd4b22f4b456b3c74cbc0484241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2c471bef299912a3659446a8ef24a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eaea8d3be4c6f68f9f3f0bb2d74c3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09254a710840e1f2fb397e128f6b31e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279df583bab04af2a4c5a5094e63dff945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3823ad66b9d4b2a9703f0d6eaeaddf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907816f2b4e1c604b9940badc8df37547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1e50105fe8157ecfeb2fdade044e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91836a16499470d02c4c0d79d717c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a472a32fc8983a3c0e3d4ce1bc52c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38218a453ed4098a450e39f4cdf4d66a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a9b6e8101d8d38d36dbdc68228eba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c820de5e80a5c6ad2abf7f914233b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d1b36b9811d11692da095aa1015ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bacfc9d7db86b10c57f4b579820a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21b0ad0684782b69730840002a879556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f0567399f7730bd28f3f5cdee292557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c4eac4959e4b0f5259ed58db887d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9f16a6f4308601379e9c4a90fd38659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759cc2aaa30fb63bbd2219d0f6c1e6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46253e1a02602ea48eeb5303a526d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb97f66991ac24f1709a6322fd902ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1043bb7cb232f890bf9510ec9724463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999817f04bfbb0bb8d3d4a647e9c536664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be761f9d05ac1d856d8bac2c993567965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62a9d8512d59dc6fef53ae2252057d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb5e2bbc9d392fbb1151b996fac69c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e22aeaf24dbb163ee9a4a4182ac3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f482dcde174e356df797f64bef568d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e63b5f43aba8a406ac61aef610f8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11947191d419e4f5659fafe5748dc63571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec884c6518ace4016c4bc00f02c71c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50526305d2591f5f2e8264296966030a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbfe799051c42a118fd67d70182ae174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe50f1a3d1b5721b6e40325c767ee2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34afdaf9199d0f22fdd9381127c4b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ac4a9a386cec4d01241bca301a65477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159f5af9e20125c73b42f63caf5166378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f7ba19c7935124f9b4c3e13c9d87d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f25a401463f0a0c3009004eccc12be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d5d81693805eb3f3a946e47242cf681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ac42f57e36492944aef5f58a352cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3728615bda66580dd6f36849bd2149783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5df2deff4976dbd6665e15644629a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1e1bc5cfb346d1f11e8102863c2cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bdd502ee214a406f86635e09dd12586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a54c2bb188128e23264d73b6d0cc087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ca8d01fa93e73fc982cf3f478f20288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc5055111b3c2fad95950e643f671e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fdb0db4b7cb357df1f6d8723252eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596452fd0ba997389ab67ba21c7e232e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e2c482b4004cf458cecf27185652b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f3324976c989405beefedc410f44f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a3ba44b3387c5787a666f1d3ab82594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630904cc96de0cffa68fe75eef6fc1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5ebfb883543a3f0330bd0fea4064c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2d4e48c361af1153dc6bc619de73d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac38c6f23d632cedecf9d48c93bda098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609d0317386110f430716a0fc0e772799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda46f31ba3b8d1a060d54f99c37724c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c2e9fe720d39a831f4a7079b503af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de78defb776233e58ab4bd3145e1d68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6d23ff29f83ba09318a284cbbe370103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1c3c8d6e37c425b081e7adb577bd6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa96b5c2d6b1bab2cfa0a6a045e123105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c417fed25783e3307500664a211220106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817b6efb4d82479f679797cbbfd758b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1241f0597bf37d7883a1fa4564b5eb4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8d9bcd286e175533ddfcd874652a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a0ed1856d8bb15d1155c336143b9d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7236dcf7f65bc78a45f43b28fd94b4c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef2eb7651b52a872f16927b451ef50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e39a59ffb3b9582d2f965c9c548c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef537d49bb057b7337e0f02ccd827456114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b319fed6b9b140670856605a11b5a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb11ea2807aeb79b0c5b7006c6fb986116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19544c406d9872ef93fe5c45439cd2c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82974f8d5b202822fac5bfc44dd50f2b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e97bad091a90ff9c53e266caa04076119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9c354d2d8f8c2ed58c66ef319f648120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53f3b5eb3a53e7533f58338575c2ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09027cf503ce38a1093bc9ab3fbc5fd7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c93446af624540a531bcb9f584e05d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda6a1751be725a4da049b82ae89641124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce82660ae33e6f063a79fe09c5e48f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082045dff5be287554a869e26699c1a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6d41ba547a613c5182141d4b7832a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797c755c593bec085e4221f448031a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaef745aa40306223849a72438ebc0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fcf4233980194b3470fad8cdab532130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b8b87d35aaf50347ca941b967fb87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c68c3f9bbbd88c0b058810a5b2849132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7759e0f1d8c3d41d444d38c0116801133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d379ba9c0b89304f6c17dab691829134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78859a9d162b98267a4d10210b600ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fe064793dad8c4311f5e709c994d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b139e7c6648173955a991b6c6dc14137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbaa47ed22d158b7614dd0c42fc9e41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adf686a0d99305afdff11c52a2586b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d368353230247141da9a615a10f2b67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e512e0fea6f08a72977c18d0de4f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a2c0d9854eba8ccaa2be7a6d3e3c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1239ff092e0e033ccb23b87fe8b76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e55569a202c016b5d8b586634d937144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38eea183539a8b9e00470e00d5d6b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66981cb4db4229d7b14f8702ddda1702146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17d725710c85292d95629c497fb3e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd3fe41a28d451dff380b23e29f4e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89b27c0417ab2054986d0d549cb6f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd5d7e64c7571a615bcc65213d358b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baaa3fd9c4baa85faf77146bbe3622151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b636a528fb651f47505283cce317102152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57795077707cec9a506446df028b9f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0c9c835afcae09cf818f5e7987cac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7981c1f2d208f0d413dd9979edfae3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8aa258581121fe87616738c6508d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcbb94b0d84a36df329c08bff48884157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5057b4a71e01e10c2658fe961d8827d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d40919e1e5efb4618781108fe4515159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f6545e2a798708d0a7b926bcdaa45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc342feae05ec4da79dedce3fe10ddb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a54f910b5a37e030ac64fbcb97cbe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c197059f068b981f36fe3529749fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97403c1151d92654c40ea25b3872bd46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842a52fa845aa98c60c2f1a0563326b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dca524d293039cb5a88a57215f9544166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009c81f17a20fce2070c47c0c13ed6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8844a8837863a52ff776b83a5fe40c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298d63c744d9419d6d1d6cd56c30d32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a3267ca2a9dd5e68b5e615321ee7b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246de7e519ae24a198a379033177908b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d5b87bb74b0c2c204d35f0c3d006c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e112f2aa1b1f3d2d096a1d0e8c3bd9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102b2384225283e91cf35c511a69a3f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57f5fadba536134aba31e325d41d42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47289d7bf6dd2e91293c65afe306feb6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32905f67b6ef4354d7a5c4fb0ddc91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3bd15fd6cab8eac85f9b1b6341643178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27cab32ff4bdf7620895a274d3da87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62150ebfa85afe9b12c3302bd64d15180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cc9cc2e4c19ee1495be1f5ee0e593181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130182407c64bc235caab6a8cb7861d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8f891cab9d4aeed068db63aae4f76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57a10ec9b7ca8a97ca5ae4959caad2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85e72587a792f56897e4759418b235185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077dc5ea4ad90064eb5ad2340cd0cc5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcc020d4c31fd670ed05ce9fec54f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dab2733332dc36fa75079b8846097188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5df53d2999598aee0016cd91dc437189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc45234c1dfbe6289f98d6724260b93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843c42307db8c70a0066d9217c671e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cd504507707deb62fec24eec3c81d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dc6af35abe88e296586d134f494b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c6a3fe73ed3fcc493c36fd54b9099194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b638af587f977698d55ddad4aa27f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83852cc9a4ad70a46103e4019d55153196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bf2c66851178245be33058aee3c48197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529ce244d8c3984fdc2ee2b41c31bdb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b15deefc2a8f0cb207bcc9d6b35f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a910f23b62cd004b1e48cf09edb46200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b6e6d51e013a12c113104c24e6c05201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4176a03c36cda797dd794468f7d5c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8483ac9fd4c742ba526d819218384db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343d29018a5352eb84124c3e0c231ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e839c4a6960ea2ab7a0b18f0262c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a5ee0d484dbd3fd840af267a9712a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ac2cefa2e8d5956f0684afbdd65a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1ea7196350347c2922b69a641e040208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2d4962191ca1e7482b61688bdcd37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c63ee3bb74a1e2ff7c54c77a81f89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87063ee968af045245f4b614aa32c2e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce3e44b178a3e8a9f4a3857dd9d347212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709bc05538991d287878dd5b523678f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bcf3878acfa7f6309199b711c5f35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee47eda5cde4f0e985365e9746c063215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26809a88e4527d3084a1b0b977f96d37216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289184735ddcfa1a7c604662902b4b36217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fea48c4378303c3e5605c598bfc90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab4b47845fcd99d22edda1c466524d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda4c13f126432b055412d7d7ef2791220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdf4265464228b4ba9e22647a1de11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d5a767b119aa19be65e36bfaf1772222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfd7754da8f67d6306e271ecdabd9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a58f25888978bb09d634674909084224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf20e10c665e509574b166e9494e7f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625a3bd1fb6f2c1f9c2b8b38738d122226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192b5bdeaea7b9eb7e639ca58d6a76c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98707b63f6799c7c9bde8a720d80d64c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5f52e213f54effb38baba5d83d924229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fdf9e6717d8d7306a98e8cf7f609c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a43b6778ad5bf615b324fbc72e9a4d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989018e447bb2ed5a653ac8f3f84864232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e101f0a53282f9614f9d1a7a748f38233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843dc05f9e0c584328e7fb259a3962b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb43f16b181e9fd93a6f571822a0ba3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0715eb366df0bc703f6a364855372b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ae33baf370ade6ce3120badb48a98237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02155b40bd1d9d02b7268946a644cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6837009bfb371c7aebb9ee92bfe5c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690c73465f509fa6a66e2bfafb9230c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6867899c21693fb0e54089f83078de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13145b596a4c15a11a24b57df66d8e30242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515da8c79ae0006c724eb8613c02394c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d590dd6a8196d81124668bbf2d255244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa5695d0e10d181c2a392929d7467b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c968ec5571b9a2c88da14fba3ecf84246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba9dd82f300fc1da531c0065b690dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf368143609c5be00f7f35f31b334743248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58c4ecdd1308d233031aa84fc97d50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7b38f18ee9ce0c836f27902adb170250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3007daea0fcc228bda1d5e291e3613251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff74cba4b92c7f70e06d452eeca3a12252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e9000265667552fd247d843ffa9c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965dce328d6fa531c75c7627ef02923254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80630aff29972bdc9210dc6ca47c3fdf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe425014fad9c21fb4810593c7d2f56256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c11acf8f4e2bad7eb06b535fbb9fa3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f67351f185c95be5d0cf8944d4ec5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c8cf7a86b5c1b360226b1c3a2e64c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4b5ce35647c99fc89e85bb73a58c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dff02e60e7922f75fd1e5c0339557e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e552723d25eec19ac55b10c1159653b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017a0a5244a8802f52ebe90e4cc88cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe7a16d256d514fe2f725453ab0239264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e150fc66a69d9d19120c89ab2a0b6d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8650081611c2857ef6fe556294d0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5d603a83cbfba8e8cc17389e7bcae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8eefb76e13d56b0df782a89a09f932268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997da099925f8864eba086bafb26af8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11da07bd198265b66bd0167ca182fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b323efd6c72285a59624fab54a56ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efffa7fcae5376e2717e8b3e6ebdb7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b63db65c7e9af160a3e22694e7680b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a3b11d58bb9788839ac6f531d211b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5767746ac6261e4b2da080ae99d55f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a0dafbdebc88ca63a63b28c8158f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebd62de03c43df0e22d30d5f1349f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a377c56f7e3d6444960afd151fa1ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a893749675c9df1c56f2304d395f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f446befe8f6aa1f08e09e6cf64f31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757d7cfa9565a3e42875422df819987281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba77ac3a2475e2bd45969f7fa70602282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96807efc280f7e613eb11f7627540d50283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dca4bbe17a54d6012d81bd5992ecc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fddf8ae8ec24db17659647fe33ae6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024a57156878486fac6107af14d5796286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f7ca518c526d736dde04fb5de188b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9a1e54496b8f7c9dae9a43d9be074288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb7887470f15ec45bc8d6d5500373a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c61f8d3788731aecae513627ed879290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce845fcc26a5d87eda6703b259946f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c00abe4a18098b8d776cc566b1d4d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63818f99809594d3086a297e1328dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb22c885f56840c3614ed00fd931fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c42bf6e93f91597c5a601a2441566295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f6a2e9d6d7536b851dc8638026453296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80680fdb1aff94cf8fb677e4854be7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c60d3497eacbf0afb281ed9a5465ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f433db78715f6bd3cb616fd5a6cb92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0cb610d8d6ce4a1504b942e047255300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33a62c08de1c38716005be393136b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488ec8aa4de6c12f6a9b08691453d4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa820440c85bf3a7867da8f75a1cd9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72253a6fa49cf1db4af0ce0997328e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb89f303764f9df0e059c71fc46bd5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8252dd5b3c51877eaa3aca00ce3c4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77e62f89a87741c7d3f0447676563b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83930a8134f3f99b8aae13f04ee04e08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8f6b619adf0e33af061e731a11ce9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a167fb9d9f5329f9b956d5e66d65bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ea42de8767d4b87f6c1b085515a9f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0816df06f721d4fa850166015a5c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4892112c5fa227862543952d80440313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423f7fdb0a16737ee24eaf13c594744314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422ea53015205d4fc73e2e902fbaeb5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01768b90dfcf5fa8a9f7f878027346e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a35501948540227f8b122343d86fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ac8e941c2095f9ed09166ca8edf73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc134839abc0e79aeea54639e0117e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d68a8b2b8b0b12b9880ee46b4ebdb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff7820c6d0c82a6e459706496fb911321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d578a747ae615fdc23c498769eef0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80471c8b98c0203c9f0ec37eba4edc4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8225e4dddc5648c105201209d8656c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9384163da8374038bcfe222652e6b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29132ed1c8fa729f13fe33a6037690bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca0f5b7fb06b0b8a61ed6cdbded8f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e90c5d9aef0fb7213290c3d011fd65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcc7e88835b39d1395f5f28a0167a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316125f7c02ae04384d87717494396d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fbdcf16d7ca8722593fd072a46922331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d4c6e31672788be7b298da9480fde332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb336afaff0322b32ffffa1871c485b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013f97f127dd03339ef337ef31d24e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b8df7d64b12d17f870cbf877fce1f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906ec3889be4e0fbb5af91d329fc525336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d76c201c3616a839244e19d623ca27337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b873db248dcc27ffb75b459cd4318dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7db5c449843633ca75fdfc5d23931339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dac18d8497820fc0cfcf1c4c85a714340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1ce1cea9fb3220793c3111c1d3c3f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c01e0456b44a26a16f51c8e9d86796342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e88d6a487a89effd10ac0afcf2460343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536b91c0969a19e9754b6f2c1c949b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7ebc2c70abe1748ad3973270fdd3c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61158d2f2a8d3657f9070ddcf81fd3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93f1c6f86bbee2f12a0ced29e09698347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce6a39924620dcce20e930d008615b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c6ed779947cfb6db1ecae995e3c4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618442a015cf1423a43666f801e4e5ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97fce3a5b24a7b229a9434733ebbf4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba520b62c89e3158af357790c11335a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a209d59078510186a46592dce141bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e903e1c2af004113977c7f1138329354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a6ee33453f8db7dfd36f1f9ab9cbd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf015e39ed2d5cd0a89649cd243833356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b252ee2c407a7113d95c3288e1fc76357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129e376d9d3de99c9deb3b9aa90fa8d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6055459c8869538c9823e4d7703b710359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e1f9a1a86893f14d32fd7782d6f9c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97162f94e568d36b223d3040648819361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7c1751f1bd7e4fa6b37fa083b850f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431794e595c79a738fd07be889acc48b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb169094eb3d16e1d8bbcb9a03b399364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5af59c6355d88cfdca4908433f4041365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d86ee55de9cbe99ab167d7cbebf43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2e3d9df885b1d44c40fe560212f64367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a0e745e546902d6f4553b40070d00368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d268cf1eac7ab05dee2fd5b98ba2e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39a74fb7cfb92d0434103329ca49bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95df34493f7679b8c7d3fb51255516f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4b3e389a3930fdc9783d390734904372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef778e6c4b13ad49df945d358081e1b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc21e4558bf1fe75a0b079dc67e5b0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ee7ac05fe575cdf9c2a0f614c2308375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111aae0478349687e9914b939b4510c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f087f3051b48af668a559d7fe4584377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ef9165de54ddbffcf08adf6d9c2e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23392c446bf1508305658f938700bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6771dde17da1fa0bad4af730de60f55380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be748723f6d71dad19e6dbf2f90799f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a626fa014d35ffbfd3c69c4f8178d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f7cb66da0bb3d09cfbdd3a00b4fa9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfe2b1f4e29688e53441d924127a79384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6808c985bdbb7deff7ce550bf64b43385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84240838f922b67135abf2084531ea5e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39ef0c650f6dab16c6da7ad82636b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6bbde77be4dfaacf2c8b1cf08f041388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a86bba66be02e1ac829be17acdbbd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a069f939aeb0b195d9cffc6f5e21ff9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8e5d77bcfe95511afdbb4307d2c75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b8d8058926b25d246c273614112c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7bd97cee79153791afc7c13947513393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b6cbb05931bdbc10fcadf8a457244394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc82210bfb4e01c240b32f870f49cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5f8eef53911859f4f175eb2ff1b9b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ab3c3c83ea2c747e2f232f522ebb8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bedee3e3babb5b1ec6ad45615f0a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc8478fe81b1fbc758bbcf76606943399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1531e5154e882375b86438282ce36b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b99130744191e70d320520ddc58c8f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16911dd7a468f5b1c61458cf549dc39a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6754058b3aecb8ca500622def2649403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d29c1a3abdc136254f7f7d8fc171b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50cf2b2d0dc40491454600a2275ad1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b3a5c085c0df311a3414231d463b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fe413c7744f026a68cd34562d7fdb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d25acff93d993b75f027f372176892408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44362051dc68b121283f7cc4766d20409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8344326dab2aa85bb2178a9803d9e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8781d8fcf2036f9898695b251fa6e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4fb26547fe956044184d7f2b8fb31412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33ccc7383634f084d6878b31ecb536413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c318e2f4d8e72b790d95f34cd638367414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc5a9d7b5540df424a974cea01e996415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445e63a07924ed526338d2b65d98658416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d36c37c07098666bd7684dfaeddf2c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2f9eb6f70841ce25fab89ae5d13ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab0bf9b48b5539996e491f832d9ae4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68ad5af235f59dfe7cb12d55761b8a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe241e4db7d39663daa04f87eb6f7e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707ca726c8fc142ab7ba511939249ee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3be99e6466f60e7350b3c64017c993423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399898da1b3cce755a49a08da9c43170424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b79015eebc6e094f22a9bb3875db10425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde1e0113c22623d752c175877df1bf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ed0b1bbc705c48fcc6c105771edac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09413e7447172b5aa4be3fa583eae3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddd17b310ee2ad3a9d954134bb8ce3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c31777e9c8ebc4292a8ec6ec2a986d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3e6ce3b493955c222ac3f5ad5d4c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554e31a4805a05ac5341785ba3aa50e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ee6592193426c19cc83b16867c46e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f88ec6c375afdf2a2bdcf5a8560656434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaab24e0faa6f3b38c05c909348e060435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1aa073738474a620e78b0cbb19ca1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e086255706e3af2ab176e63f47bcf70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57116446253f49e5b7848e6ba6d8be438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f291814faa41131acd0f28155e98b10439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54862a6bbd09d757c9cb05bdf2c05e7f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b35e93b0ec63d37ea602152243d3a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557f58be16da1de0b77f5446874c640442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7ea56bfb0c0dfa391094b31953415443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3621c80f2f6295974a17acc13667315444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372148cb18f361c5d2092986b5a6023445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf533d525f647d3a67cb66c5e15bdc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1860838af72a2be249dcd785f6fe9bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddb328754680d7608a55dc49c1261c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfdab00a662fd279a32bc127192918449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fc12c1ae11b46d044f1646772e04b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d716a90281010b68af3af51a23a73d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb032085ac98fdfff9807d755c17f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392d73184da3137a49fd901f12c1e34453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0625086d8e3b758123f941a42026bba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d377f36291c94f8cdcb29c1f5e4d9c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66f5408effdf2cc1d4734c76f7ed52456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a2cfcb5b83e84a4ba9818d7fa4d6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4295b0375ebede411febcdca33e1df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448fecb9c506fd792d022648703c9ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d85d811cf806db7bfd4b7e88145468460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55a151b4b65ef044d24c769e53daf8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c6e793736522244754b173e8922cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25c605fcb72d681c3a2a8cdaadfebf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f961aa0fc8d62adaa739208296253464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ded763216964ead907b8f7e9192c1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03245c71ef5e233c4fc4fb4eb0d58f48466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7876f1482e6ca4a0a12aebadf947d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7fdd12d59fba26960389bb88371a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce476fcf3b9bf62ab9a07924a208fcd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785af0baf270f8f617024793173917b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b96a5b2a4b7c3e2f55fbb7d04148a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55507f98505bc046f61867a636a894b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfc65222aac9dce32cb987c1d33386473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d42b3fb2069ff17110548b95e43882474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedac165a5d08887c3f1dba710fe7a03475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a07e263325c495b6f0b4573e8a6ff2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f82141549bcb86ae826f91c302a0e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3350d5bb2dc7597b1cf7918ad9dde478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6366e245c16cf5e42bec63dcd7baf34479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a531903e72f9af08ca4356d0f22d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89747e9e4cdbf0bb735b1a06ae507500481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29440105e444275d91f46127386712a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc742b523be0563d6d75ff100dd6656c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fb13ae3fe07dc01075c9efc00fb62484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42267cfa7c64b15d2de49a1d0fdb3e82485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e461be270d252b68cbbe69f61eb4ba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba26bd37c1ef7238d49af3a0f95573487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dface1426271af7ddfe81c32cea19488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592f9099bb8e997517439e25b4e54c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5144ce95a1219b46fb94e6303fc74c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e924f642a4f75af0299982bac890d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bda01e080e2fa2f64401e18ba35cb3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9d338b5199fc0c130abcb60e466d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a0aa5e81d14047d33236f103004ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048d89537ecf93ea9d146cdca393cec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec89a7d009d5e841c595f44489f55e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff16c73ba73296162091a61438f69b6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31ff0c0810da1907a4eb88b7217cec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d96f094b74296a9c2e2e23fd94537499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf70734a3cfb2f59932969a2fdc1384500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851421c1d9ceb4c86f15c6df8f91cd3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c2e70fd97f414d64a54eb492e7b60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb070b081cf2582d549d6bcee07d51503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b77e1879354f3a72fb28af83fbc1e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71780e77dca726ebf9cf0f3e8aecb602505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32242ddab7eff0eda3fefae4908a175b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0ceea50a117dbcc0cb57b8001fc04507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e89890ae6d8e3f54b9e4068bfb531508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318b4fb63fa21bb396ccddc9fbd44e4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf916145f97eace707d13dbb62badd5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786110d07519f3e808dc171365a7ab10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141b80e7d7ddea0f046255704a7fdb9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061cad72ec48bb8b355986b8739029f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f382187b72671538a95821d3ded3e48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ec6fed4aae6e14373e59ec5439bee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034960fed35addfdfa19a58577ccd142516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccde9466938057a64c30d469c7ce9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbf84989f76f21986d5fe4b5c43d40518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ee596490e238aa55a2d7f4009da34519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff31986dba3623ad9ce9537e92a4c79520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eeb9c9d763152c9e0073137256ce9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fe38c053f6897e109d9517a703255522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f154b7765094ee8e9b97086c28c57523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b3afbd4e81caa3b5a7a232919885b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313f9e0096505ba9a491edd916c20dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890eb38edc9025d614390323ddec0e0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e5bd3dcce6376aefeb2d5baf36e0f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f21976678e768f17d019f8d32c37e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b07405b048caf0c0607f29ce6e91b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6d885c49c373e3421ca54203bfb56530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3eaae851386e2a87c6dc717c3396b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d22acde1fb48bf727c2f3a62b53dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3551eec7b968d52ec7b943fbaf472533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca698e7f054e94c67f47916e962fc46534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3a357dafbe3c7e6f686463b9fd8cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497cd2dc3b47cff7174f89eaced2519536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae874991f0383d4ce4c43195b2521d76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acacea305d821bc7c94a58c493c8d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17809d4014a96a68ac9e930d0ff069539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9314aa6fe8c1cd4f7772503ada3ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013f07f79566a9d9180a7a54e9fe01a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cd95935e8f6a34f9b8e25129928b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de464e9de58a7b1a11f77ac62bd703fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63960b72ffe87882b72e1131388d5e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49273e73d147e9cd52b746b20029cf5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696094c305aa081b850ddcf2d075373f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ffbb658d10a7c90f4b4567d8db2a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e2726807adfe12b8e005c71739d1a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab454f07b0ce23e52380b67a3f3d97549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d09be61d800e6688c9914f76a038ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc815b0d14df917a6735ede77b5fc7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c856cd758cc5ed2f1c369da82874bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffae6790055ad99e1c42f084a43c16553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdd1d8b8c747f8c52d184a1b064827554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad05696ea14a4aab51a1c4ce7a094f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede239036bd18140bb4ff58e7cb232a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5179b2b538018e5e66f4974ba818930557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f94375178c4a6914c04fb16df6bad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63926f1e6a57f78a946bdd8ad9449eff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89359a92e6849419aa7c1a50374f85f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede190895f111f1cbe7a66791e71ac8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590caccba8b3fa3caa0e6f27213a193562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c99ab69f4e7d5eb60778d8bf49d12563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4f66344ef55622b2d26826df55e64564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d1dfb0dd61bc1493f5b4cedae7fe3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84cfb61fd91861021e889e66d07ce6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411038ab9b4ac4fc780d7513a836fd40567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf313774bb353bf9c9f8b9992c7990568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d9d18e0542b61fa2e4eac8eb32f87569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fef4665a791221e6a39655e7f16d1c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2826b4c2a161f5eb74b47cdec16fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934ec885e15b4a3f24746e464fc7c89572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a4901c258f014a6f1486b63a904bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332c215cc6cb395246fb8498e6b5102574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c3bd36fa6c164bf141aa7dc1d1428575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7218423c0d7ae7c569f450c3de660e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692235a86d712b5cc58d142d0fceb2e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91053b3b949ec729aa628eb2dad6db2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2a0a54809a93c349d2084441bd3eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22e19604e3039af02fbf04c30d0cc4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905dee0139180a6f0c1cde81da6d082581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf961ecfb62b50a65cf5f298d558f1be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfe1570588c355c649137cd2cb1cae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c388efdaa7ea3550fa82742900469584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66cace3b3c7367e63e107afdb8267e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec7bc589097ddb9bedd87d36a202ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e59d1bb533952adc132170a69b31b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b14dabd85606d53b157ee26389cea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b39a27b34ad8d4860bb475d16e370589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619f321e77b342e1bbe52849b0c6ce7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856af45b5124c53f84a18480858fe8f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef88686b00f3d847dd7d480ac3f3480592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90c41e7b3acf9cb831aa9da84fb90b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd1074337fe393674287d79a6f7d5a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2214dc82ca6779a3301bb93e61076595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f010375969a67b77704ac382e46ac8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85bc8295dedd580d301365aca4883a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e08f3accf06386b4248c48a3596d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160367965957c4c3979615dc61ed95dc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9464afa0c980e7fd3f37722a433aa7d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c70aa66edc3db9f088e7b355226f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c7ef1a2965c677dfb271c29b12117602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f5fe87039fe88d531aba91c536f87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7159d0fb5e417bb2ebf62d16b0ee83604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7835dfde04880db88445b353c6a3b42605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b665c677148fa15f0cb71cc34950672606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf59a88c8664dba2ad85e6759ca5649607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cfae24914c2b3914da400d5ce3156608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692c270b4c00223a721956493d67ebf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba8068fa14b07ca7b15253065bf075610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f40e176cf6d9541f69f8b3fa746688611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1e57a667b1f64cf6052131e929ac4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f335dea1e4398b0417144bd771760e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715397c1e68fc6602f342aa69468ce43614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7a2c8a7de97b93cb8f58ad939827c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13055eca2e2098618a0eeafa790938a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538b4c962503ebce8833a6a5037da09617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaab631a73e0c361ec6821f7bab5d4a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244dd68e04ad32a1d01e7a289116535619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e13545cfb4e0ae1506b42c7447e952620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc5cff61f3e5b2710d4008b290feb0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06d9566d6251222ef278fd64b4bee1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540d135678a19c1eb704028c9f7ed68623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ff8616c31e206de70891375020d27624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fe6d69789f975c8eacfedbd0e28f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734137840fa8e078e2f9838e8326513626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df61df12b0f50bc3c3eb6b6b4b0a17627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b21437477333311a09a9bfb209793b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad71a692483ebfd9de7a7d422727c2e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c2f6ca6e8cf91ba317b63f733c3b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42446ae7160246f390afa74f7fd3d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dfe751324af4f9a80e513b30387b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adfcd0afc58c3d7e7e3671dd14097f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6af912f5eb4cdadfb2f412505ec40634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7cc911a5c71f56d92a7540f3e4892635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae0b51b592e3ff37f2c46a688f7ba0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b9f34a8e67a5251d2466a7b33313c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdf5a1cc367721ad6c4fb9c2a3f7f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bfd68e1b6f4ac9081e1efca68f7ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b620ea37125faa1f1d87a096e1be0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc892b85ecfedd54e2aeafaa79fb468641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ab8d18dee22c1e3e7806861efd9bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689116daa57daae800cd6f915200a91643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d13bc61ab86c003a70c5a9b619894644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c0222076083c9eac2145ee65403f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f1a53b1e64a887cb5e46dc5be24c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f80366bf497fe1ba470eb20114e28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd2c88ce23f853e071146209302039648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10261822ab91dc72e44e5de307b0573e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f01c74544fdcbf2088977463515b2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262158501a3e65072a6597375c42782c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5de41d916d4f116f0e1940a1b5ee7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fec3d488a4b8dd7583c66692f5005653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daf3589a0bdf8064c06168fc3f28ee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b1fa603d6a29836f97c5b87a440e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2033dbf1e19fe917b580d3cfc1193c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dcb454c31e9a526f3c872fac51c6a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2dd21152ac78a54233a456610e0dd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc24955146fa95266daff41baf5885659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af5228bb05675d98ade8b5d425dc7c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de52d418c208718639a4756fb357cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13022cf5c1fda94d76977a669ec389662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a22ae60f1e9e0a90b9439d4f867ee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be6d6e3702eb5d0d9a513221790db5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564a9906edee7ba0023095a31b94102665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b8fe178aadf636a5556b236b0301d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2440acd506f3cbe228de57a1f180a84667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6788a8bce45deb020448a1d519b855668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b7b6363e57f6e6d16326c02136f46669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa9f6ab2f8fd1fa7028796354304f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8fe3346b32c57d8c64272d334eda0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfee3cf89590b3383308c1b97e14f9a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81e05401922d82e7daaa96f8825775673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ceea982edf60ff70ee4d86cd95c0e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faceb22a14a41f4b88f5e4d12667acd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3cec5798325bcdb4605905c4d08c0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f100a1b8c35abd0f1214c85b6f2565677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8962674ba7d34ae84f66b104b1ad2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e947f364edd7f0f57bb1416c7de13679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06375e59a2621bc6982116dd697aca19680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993683ae9a483994f4ec71981482516681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fba17ce988c70c8742482bc403955682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e226ee19827290fb29ce37396da561683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5bdbed642552f93ee95a75a135d30684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec318352aed5bbd09861d55679702d2a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b62a02223735b4443a7eda3f92e63686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de31020d5ff1e61a04eaad4586feaf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe9780b41250c7f217d87fcca955b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a32627b8cfe5f1d0fd6cdcf0e6fe3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d787e27f631864758cc260f1730743b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c68103fdd9420039954de1f52f39e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340e055ddc45330e8d72f74c721b506692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80618b57a61a08ad1b22b29c38cfee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca986ae3c32da39739b01dfb95143a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef2da95ffc9a058624bd60b89c0458695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d87bc49085cce7d6c60cce8051c9f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0aa4a917d8af808cc47dab9054300697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c69c05e33cfa21ebcc38f1d2a9474698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a270fbadbd332c05114bcc8c92bcf9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66342936fd2faa61b2d2a6d511e1f3c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd436f8b38f317e2af6994316c20e45701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7a9ae62c2ec605ac9510be3b1dace702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6da1e1875d88b305b74260962b752703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c11c34667347d8abeb93749afa2cc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2216ee89eb9462683a3a0390e250e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ab7cab38c62e815a53ca24e0c525a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853d364a6ab9b3f9cdc50556802b200707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765ec114413d1426417e47f899c171b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d14569fbd586e8ea66ac8e3ae5a02709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc43ba036278343f598d7eecc3807b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f64a2c31e63f8b41048017f702110711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ed0da909dd848fa5907a989c94a9a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0237789ec12cca5ef23073d1b512288713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c3e0c53433720942d5b08de269fa1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfb443366a26247214cf8563319fea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12dc03516bda19adee9eeb30d75bcc3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fc712c69f8485719db27d786824ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718af883d4beb7be8f7932fec329d188718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae202e55995c6f9923b269176fb9a9e0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6bf06d21b31326105456527957d2c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951151eed0e00d7a9abd4ace31d3cd6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5ede3c742796e9eb6d3954b0e4c9b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244336783f6dd4dbe52caf3b02dd614723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af36a37c49d52b68b5acafccd99360724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6190b1c472a097b483f068c554a835725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe4659d259ce2117fa931d3e0359dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40835a000d8cc843192d9558c7d2f14e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb02c21d5b202abf4c5342d75ce65d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79345f14d51482a11571d806616fdf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0d47d1dbbed26af61beb0e71b7bed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac110ef2b92401e95b4a5b007ef6fa4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c1d911abff035f2ca3cec89153ad6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853eebe2f4d8ce92020f2a7728282df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7010ca121f9b28f24ecb60e8f08757734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeea624ea26160e01f7319ed0e3677b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39787ddd103ad1601db14f0b811c367d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886cb70691065891d37308f474456a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b66abb4717dde279ddaa27e958cce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9dabf711a985fa7b123009ed446a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca54311603c8ad412395bb6dafdf36740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc359b769ee224add2a20345c57f3135741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3dc6d0a62c9201f3814fbe47033379742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49548f6ab8ce567c3d875a772b437148743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff72f29b488257ea9701e7eaff15bae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aab73e637b07cfe97c875ff6f18145745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f481e5db2f62b48ff451052879542746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275738226c7d6b8b6d17eb4d87d00da7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0ba5420453fa878627b851f3468f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf61bed5f11e6ebd29cafa14bd465c8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5578ec75d5631c919aa26d706bda2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a0e813a251c77dcd7925df19eaee0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8b9e0e3ff54da1edf42902fcceefd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dee030c0d2351cfc9058204d794062753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c56e337d053de0e75993601910eede754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674269a0b7b079ab5cbe0d9460ded0e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e5043224447ffd6b87efa6d2cb891756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a106f97c95ec1a6f6fdc1abe928a63757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5303b163963945eeef20e51773f8a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f9b2aedbdd15726f66ace0be1f6e5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f7f1cddfd701710e1f64fe503cb141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc926806b739ee973c907c95f726eb912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537cd13927f270b238abf48a563bc403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958c9b13b2e6e887ac8186bc40974dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1b597ef2a599a83751dbca8ab74905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6710d4661411bb9cd6cabcbdab59ffa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e381315b6be29508698dea3e112fc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc079247cb2d0b6466ad5ae1a92d5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9e3345241a6c179ee22119b2e42419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a113a83b1afd346cb166ae2254e860910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e5bd4cdca9097257aeb4db58091fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee729ebbde72266accb93f1e4c5258612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fb845c2a1f504ce49971bcd0d5bcd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c6388375577a8f79b3ee13cb4895b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315804fd5ea4a6fb9905a2353b85211c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c29519cf35a123d26ab2b78e3bfba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee1c9fd05f1d5def6d209c83037c3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05773ccf77ce5fc01292ab2bfcc30c6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f28aa40e3b65abf8b6458f72fb95c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd06ef5e1e12d7abb01c029c0dc98e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10693332c656edba852645841a7c5821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2835da9bace5946c0440e6eb4dcbcf522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33f642ed3a881db2325e48ed73a5b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22737e1ca8a8809185636c1eac03d09824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60e93d67f937ae1db33d0b313da5f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0d74b5f84525d2e9b5e9e56b04f1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063dc47350226de7707132916f2564727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86190b96addb940f08cc81281a4c147428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1622eb17ded0554a21d869fcace5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccd3d00de76097dfa53c9fca4d190d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d9c658688fb08ac12c4bac256a32631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9a9eeed9798f3762066fcf592364d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36df6bcdf58d09996f2f35b5d5374f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2c6e05199f6953643be83b1624b2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5af09fb8fb49fcf14595aa4068ce4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42555b08d72fe709fd736a2ae138d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd900b668d1a9b0ac8ac9b8975c32ea137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1037ad73abe044769aade8b3916b5a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b086ab661bf611370178a64366d93b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3556e99300340c25defca98068a02b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c83f53cdaad61cdaa2be5c9fd9b6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b2cefe1158e60e587473319b65fbd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e798eef708ce8ba2b353339514819c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a3fb24806bb59201ac56c8dcb90ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754282fac1b9ea24371dad5422f8a4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8aadc80aedd0d2af540010348a0f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8c377b855d895c7ce00022d74831347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0e8cf4569c947c513cc12ad2f356448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b1904ec739f186d9b297791cf1ab249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddca805dd32a3f8cae9029b6dd0c41a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c40c24a49423c96093c5a760137c1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1524ba80d655f91ce3556fafaf50af552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430320c04bf25c35f77dcd0f6813cee153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac20383bad927b9cf881de1a87484b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3948cb6ef9a59a5cac3dd739d637c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed32714dd63729c9a57da334ae2ac3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf79e03b5045e3e29ab47256e4c0f3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29ca4e8d060a6a941199d9e065e62158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cb008450724c446b567d88951e9f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455deb00fb0fcb1c7036a8e72105d81760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6f82988641162c4cc75d5726adf2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098e8a195a740c1343afe9962cd007462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5917be7febc7cf4ed232a0479bacfd263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc0eeb55d64f20361d7e3d770daab164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a40c281d208fdea2a5c43844ddae965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6bd07dc82b45c4e8c8de0e6c9252166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543af05e80926dba67d0f66dc3a696c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e3732305a90a5b35e7666e016895568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850f7352834a94c622f4d88cf0c5be169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9b166ef2f8419994eb73811f3c9e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43a460fba5bae1e7065aaf3e86ae4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3d379a0330a4656bcb393e77f330272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f1ecb7be186abe74af920c7c0126373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21614446d377f87349db403c0eb2c53374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75ac9c340406afb2bfc3647d37898975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4810b4ca72aef20679b7f8e806e28f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836c0e871db5b31b558037d501e0b0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da485d9e2456683fcee92b18d495c9a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109de7ddc41c4b014d2bf81d2fa9d70c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47edc43df2b2bba03211e28621adec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3ea851649b2ab743838c49bf2f4d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0932911fc6f4d905720627a43fed61082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98795a668f6fc223d195ef3252640bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f17d42d75c5821c7708687bc15eac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb135e67d44e9d677704c2573a2d49a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381e633dd2a18ed8d677490a397b35286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68dcdadaf8da2bb524ab4b8768d71487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c05f9185382f89f019c09a0037efb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51b6204d3c71a47cc7cec172269d3489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8324e31fd6bd9c02a8e4d9ff7e10490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40657d99958f3c48e3ae2b763ea21c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cd7bdc402a14dd3a94d7bad3f69ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e966cec5583b0caf90dc8f1ffba9c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80140e3cc7c64a6516574e6a7d083794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91813e6b9e5e83765cf7e1af10ce7595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7b3c8bd6c2a9329d3b54b874c80ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bdf03dd2520b30b1bec72ad4fc58b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2cad0dae673d4392b81694496bc0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f818bbbc30922420ca72814c7523c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d602a89c65b4f08115d3efd4f0032aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a486d9088e97058527577d340a70b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdecce2255ae5df13a951776b7c1219102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3853da66d01d9a91d1a88df5212c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50813d5fa4e3a068d389f29e84e6db77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949e6879ab5112f84af35779416bc8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380893540aa53e5c1c6ceee7d05c836106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3895a7f40918b5d43f04edfcd70b7a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94850bda18251217ec3a3502674a1a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0659a1c0002749d2f86df986acdfbe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf9dd2be190fd1157c4707b10c31bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327298065ca9b3f5db5d5dca7f8e365111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48d0a17a95f8ce2227277e74ef54b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bf6aca0701f121b6216e4fcb5c917113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97187f8106c36d40e1b9b3d0ef8bfdd9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4a1fc9ff7e3c83f6b393f80cd7f97115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b15c4e63fa103d08263897fd73f86a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea59265ec81d596200e6fc08cd7d98d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480650a033a5fb99717cdff06d52e722118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442458066ec4a69bf0ce8c46d25a042119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f1323e2cf06a23bffbd17b6f4c28d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f4395f637293c48a22206ee69db8c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7291f862c429d61dfbfc0e9f51853e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491a60927466cbf61a03706239e1d15123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ce08d7160c5c62a3c6fa25dc7b982124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0af254531f2bb8bdc3371713958f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db845d3ee2846ff5a4394ee77e29703126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322f0fed2022027a3f0340fd0f809d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bde60b18f239ebb5f2b9e9ee4e4d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94791c5e50cbcf49d577a81a561fd5f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7cfb929972993d0e6aab19740d32c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21e63788e72b7cd33ca228f5b25115131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29def9706e62089b7299455f6d2969132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a880b43a9b658cca99f2c72044d100133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d0e8decdc9a91904aa28ffc127bd3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cbb5a74dafe99431e271975ad0536135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496184d79277b4a5a24b56cbf5c8b26e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22579dc4074eda424a61144c729f4e1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eac56b68d37a459b60212453c5024b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b551bc536e1ff6280903d62aed3e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695a52f8e0debc6c0b9be21c23f6866140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c17aa63f01ceec1aeb97583660d93141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee7e731808cdd2bf2d1ea390faea72142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46286a86c41e3cd717edf1fce2c0e8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16b6df97ad59d4fb0a9236162b88d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d03f1f69352c25da33c7a3a381e57b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b8ac324add8b173bf9ed49eb55fc9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce9aaf9012ca5e345e687e4c4bd317147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a924aa36266e71afdb260b7a24b08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878bbaf261a323a4ac716be66b88024149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4224c5ad5cd20490d875cdb761150b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8ea3a358dc81cc0573b7e4ae124f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c76f50192f5f872ec37a89a6a4ba20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bee31e7304d784328c54a99b3b610153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111079bc0fd23eeb11c707fd0940c995154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0df3821de147f68c8bc8a981eb051155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e61ec414b1213f89cfdb446eaf9cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f030e393ce524ce6c90454e4f5189157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b714c7d65fdd805eb206873535344cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a5e069d633e75b6b1707f521e0ef7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e7e289c87ae4cb41e7f1c666062d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e09c8f1a51cc328b9117fadf494c4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d16915e96de0d636db2549aeaaf34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bca8967a8cbf82508125345207e2ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e16cbbafd40bf9e51887951ab16e68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cfdaaac9b0c53b3cac5bb664a253f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19f0887a33c2de67e94314da1379ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d67ac040f4e545b2dbb07edfb7528167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483c22ee4da3f9d44b632edde7f7429168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3949b4892dcf51177394227252d83169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382de824143c44c716083a79e8b1140170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97e957c59719b28fb5e1ca19fdbbb8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b1a1aeebf711bad9778e354a7e8ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edb9bd7728c14551156bce20710188173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f781cf4872cbf1628042ae18c0389174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecadaa96c6a2f71a9b557c71005890175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae7dbcda7c23a5818b079603cf042c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08eaf5a4c5da94b74e54cbe75bba57a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e9fcb5a9001bab44f7ed55792fbae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35cd53b46c6006ab0debf1b49714f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d189f7ad6ad066fa8fd4babae63ad6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa233c84aacfa581075b05de552f90c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f0580b0ceb6b6c96cec336e3c11e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a092f156c5e38dcd37e6c2b6ea83f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91335eb5c7a948674c199cbfb659898184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82254494bdc48129e2f262fa23e3189f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334515f70d1395ebe2dd9b6b219a3cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610ea59b01ddc1ef2690a5a651d1b94187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971a72a65b48b03ff1425302c951839188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1534b521642ffd70b84a7dd3047a7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4384f4dbd52dbadd245f7d8980633190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8f85cb6d588bafe28dd383dfe53a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53282a3df5727aa41fb1126b9ec153f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005240121ae0c7fdcb80e287ec9dd75193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696e8b678b807105f81f02fccea6b74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe3317cf7ade482dbad82a2eb530fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91166bc8e3b44807c7a03a6cb9b42bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb2b13456543f6ca20bb11089ed261197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435de2b132f5c96d1c419a555b338e64198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cfd61453bdb03f344f9edfe3d6029199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06b779b115c68535ed59313258d868200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5fb17a78a3bbcd8dec48757fc65b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8333629e0ebd7e677c884900e7046f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414c7e7f2366d1e63e02e1dd29c938e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d062628bc3a16eeffc3150022568c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4c1ce59a190583c0b513065983c6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144030f92a6ebea4eaaf85c7ee711c04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aca0895895508eeba4aaaf130e4341207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b11b176d912d9aaf28c0fd63cc05e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c69124e46ce2cc91056aacd8e529c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80a38683fa155dff5feeaf3167c568210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73493d6e095efcb4e9965e4c2d39b2a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402e7bb5b75ef5fe54d900ebf9ac319212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b44bc10cb2834d539b0809c524ada5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f840d4c4814d1e62568e9d4e2029d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500eb2075e5980c54eb7a724466a1145215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd562c8ff949bc818bbf220380594f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318ed1e6efc1068167a8c4bbba2c6d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285258174b223b39a11c77d16c5cdea2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f91f0d7d943017e44faf6052b00ff7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ffdb23c1b543616ac0e3984858932220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e1da5c092329372083d780e8be7f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416cf8c61e0670cd4623ebba57a6a2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb40dc4e23f19e4d8fa64e86465e945223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4140c4f14f52cee7c7d3b82511cb9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c8280f7d0e0b6edb46595f81b69df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4782ebc5b5fb2b3d2db55e1346ccd4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130c0e04db6d4d62d144bfdc28c1833227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c089e71bacba8c5260cec3e3a3e50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f27661f6ab0571330ff11de0f7985229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356956fb2252e74e70167c2f37eb7ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ea92e8d0852b67cbe42b8d7a78b33231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85df69ac8d502702613d2828f27f4a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dcdd11f6b1b684a180f6c7e0e06e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f6f342953855fd48214191b8091e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd495a6f410c433943dbea9c2eee1e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fcd53bac144aeed9835552a37d623236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba932b6ce18bce8b32dbe346f9f4581237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfe5c92dfa558c7586525062da3700238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703598dad2fb22deb95c2a517184a11d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c22492133a436e8dded424e9d8df70240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548eae1f48a872c072d186a06d34ac3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafbc4e97e6e3434ce12b85bd8cc591242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ed28a0dd3a6941c9bb02dc8883853243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be6682c1d014f5553d33021795586c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cd5694c09adbcd27308f671dde2d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50d70054049892b709b3d4293819c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f116fdcaf2181cec89794eace780a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428464582c9862e9283451ad11c259c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661e3072f61a9ac91ccea5a3fa94802249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0ae115e9bc3eea8e427fb1cac3862250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191cc08a08f0711b14a53cb1110ac35251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5af4836295b6c291ecc943ac76f8ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66726c2291e23fa0cd72c4bf72b42cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba607caeda2f6d0c53701942662ad8b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f64fc2f32cd9506a817a7cc98d73b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af46b4821141d95edb4ad582f888be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4700b0e1972c5ca8b023a216e562e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49cf3d9e6fd2931a82f43073a24675258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db17a399410d353802f00241d25e7aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a6e8d2a83a9550d69fb30d0e8113e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be42f3206c55c9d8656c7668c26a1d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d37b474a843a70296011ec88740bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec5fb6f1f6d41eb873b307fec35fe5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefa23b3b32e332c437b8a48d87ab3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f043f93c03c10a6eee09fdd221ff4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65662eaf3a1bab6f88847025fbf09bb8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9749be4805a2f76aa28e9557780d19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130c4d013d11e479b2780ce41b09e19268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09430a63bba484d2a3112d0cdd9291c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339ec2909c04ce97aaa7f201b672d77270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39585183f60117413068d1ced3b293b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2be8e691e56633a4f1c7d974526636272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714cd991515e44a1c9105b7f8e9a470273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4c20f2481252ecf09a153823a512f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6092e122a73456231f5edb97f2a26d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c11ecc1aa44415cdacc83393d0c61276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480defcad94d8b6ee5d1dd1a326b1e91277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fec09306c59189a8095b3f1ef0530d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90eacc223561677d24b61642a954c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55def69ce0aff10143ad94cd2ee5d732280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f789893608793f724c322ec9c1155281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23798a640661a77c0271a80a51095cc9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9228ef1d3b3a9aefc0828cde8b0c02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dba7cee556df7df469fc6fd5453e48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a441e238dad1f50154f3110e48d7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f13c970b4fab80e4a45e7909ed621286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ef408924372af3aba60fd3e659896287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9721c478dec70b73960d3f6cedb27e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4933708e15c872151664fc84b63dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda788b136af10cf910af37975fac0a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065a4ef3566aace7fcbc917e827716a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12799f0b1c11ce0a4f9745ab5af106292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c90307b5794a181fe2c225608a010a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a814b5a77896a544e8b0aa7ed9c0b32294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be429ffe2a81a716426771bcdfc155295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed0c79493c814a199dfff8d6d26b2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a6f5810d899f62c14de20ab9ac451297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7a86ebb1a2fbb40bed125b2c74358298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1473cfe045ab61b2f3a383249b7ab5e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462935fd0f7d6fb7eb4b828896e54a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa56d606fabbb059d16958f32c5ff63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579977784fbab165d04ae7fa6d0bcba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf5473c34808645ccc47fbf5f4c2d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708915b1cea8f4107db8cb4e8863500304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b5600f3f6ac819d6b8a590ade3181305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f496adde29e6b7d871dcdde1fbc9e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46d3f8c96e4d7ddaf75f1c51ea40c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c60ab6399dc40640a873d26322cc04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa1aac2b89fdf5fba088e3750d9cd2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cb7596d4a5bad9e53b405872344a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82364b6add22c011033c4556caa7871311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09c8da292b229e7961572fe0b9ecba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2ce19dbd4f90afee22fc96dccfb1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322708b3aa8486698b00905d8c350ac8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f198cacedb4c2d6540e38e4224951c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425b0e560c8f460af70890237a20dc6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b1c974d7623810688517f8951c0df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74c22e9079d5c21eac57bf896a5af1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88b5c077adb3f0e90820e0d247c303319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f6fc5e6c7fff1244cc8bd17615349320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a58d43e0a65d6b07977325651bdbd4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3725c67f148d2bae0027be9973a4ce1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d955dc66c0bf8537b5662eb3c0fb36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e97aa6ff0139fc8fe06c11bdb5149324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae64bfad4abe5272a84177e7a70bcf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9459b45e0ea7cfaaeff08f2e0246cc9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19b8545510d0703513c918814cee30327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0daced1c8969d656e5a750fbe4c6b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6608798ef46122c97d8d126fc00ae5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d659ca39fde043ddff865fa3da9f9fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba2129514dce59dd8fe8180d1954ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07f17ac460d4ebabd49329a7d2a172332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b9a7dbff0c1938a2627d6a2af65fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d2a8618baccd55957ac109f326d66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b10bf13fa359e1bf31f5bf57bf379c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023745027a04896d0f4146ea107d5f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6e41b9d49f1b79133ba4552f98cf0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e9767bec36a7b4e121f79132ebd36338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b7e45f99d137a7a95e20daee0468a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a1c78333982be0ef77e205a5738b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c91b75944280d221bdddabba229a2d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f9cbc65a2d055994ef00653a8cfdc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656ff82f8188783e2e6d7dd9d68b9ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36e9d3f3bfdb399397af025d7ec5ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e43c3978c5837a4f3187b00ea35a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06ea4599add68448c9f443740fb8a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047afa5b53edb0d88d79d1d9cfc67a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f91a317772561bb09c2e8907e8298348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254e5ee533d1cc0262602baa70fce21349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e1c7dfc6ad2e205a27d631ec1bebb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228fc2a723ac2a6d11820ddd27c938b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bcbc4715927241f086403e8dcb1d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8e4758a1c4cb88528897b602818ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a145ed918f6b56d95f1678dbddb7f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e8221e33ad07190496603627e2ad8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea8dd33ce6dfa9fdc65a5de9e4f96e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96b41520f6b11349baadec5c241b27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde9e6a163ceddafe06511e01c970ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e15f7a114009731ab0feb4b85b3d55359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f79198bcb6c7ac00c5f29be9e7fa78360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6a17d331e04e61ac9501bfbe8d6e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823567ca174ef58d23a9ece166c7859362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab066a6dc35e68fc628b4853e86d59363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5246ce473f7e2ea48813092fab96e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f066fdaaa7728bdd0a6bcb62bd2c21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434adc348baf3277577319f3ae639704366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fe370e6d558e19e8e8a8de8727dc9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbfe0e5cf2d67614fc984bd202ac80368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b338f7059b4868c996f8b937ec7bf0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecf7c8ab75e44c899a536301e23814370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4643bfef90fe0ca30aa61cec52745371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246950d1b644b239bf744e58aaf2599372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5e4f4a54b5d5e3ca8663282f84c22373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4c56e5997bb92dcfa03068358311a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a887c8806495d9c6989cab7c982b97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff63cff4c867c3f10201d95cbbc84d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15583f4ce2cb4707b1cafd96acd5f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b8c9eaf8ae35437511f86738f69c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71f4fa44c34a6ebb5fb790c3a91b82379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e9ad169758f9d781b123afde31229380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3eafc32df6970987a8fc6d5158673381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c5d748610988412f908ba23b1c29c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0c73708d663c593d0a9e40eb446ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c5b8b42cbb8c09098ca441fccbdb8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89763371645bb215cfa51d120a4ad7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083a050c2aabf559a0bc1051e263774386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314b4bacdb899a88cef1c62ba005752387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5651dc1c4033e65cc30e46d1df0489388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8378591767e3abf3a51897befed00c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c40537f43cc79719d74709167c39e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fe137cbfa1b53b31ee299e1b1a3b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb52df97947c27faba788db2cf214d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a879c6d0b4d3eecc2ca1c36a0469d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc871bf24540d0e37f784d9aafb24e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebed68a62d4f0e0df8063dc2b29ee0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f120435cdd9d87ce7e83ac2f13481396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203650db96d39f61aa33745ea015e87397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b442a82ce5ccbc52922b9d33e607e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef833a7cd42a5b3442ba3843087c79b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3b57ff13c75945b9737c911c82279400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9819cdb1d3de3f5cf5b346544f87b1a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f82ec2361ed614798a89bc33f7b92f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bff6eaef669b859dc26718fc40a46b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4112df632cd85709f3c0acdd85139c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2702d465c2b9ddb7930dae5571381e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312b1c6ff5077b99dd4cf6d100d7907406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcc8c3e6589eaadbff85be7ce66499407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc046c98a21b5153b5a862b89fe9cee3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7c47be30e54d6ee852034c33f2cdc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcc8e2cb05a2e4107af57b5638b739410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba95d0bbfde5297a0a1fe432ff0245c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7d4a2dc9dce5af1048578947c3eaf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1e7dd6648e3fd0b190111da65d7c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2080129ebbbc365f4168ec5bd5e8b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2244b890c8632c3f1d765552c5a647f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a5514365b954d7ea3e66d0a67c420416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2282ebdd2eb46d4fca8cd8bf197b812417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aca8d6f41f15a6c364b1504688332d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b865b5d325b1b8c934804c1dc724a3d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e41276d54db087dfc1ae00538adf0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e686dc768265e845146746878c0ac9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1eb15c21558a0ae6ce51581ca6eeb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c078e70e98d87f77b5b6662a87dd0cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c55c15a6c50ad716238a00c50f180424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694cea5fa5bec640b4aaa482425cc14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff06c7cd4881ce670532f31bf07613426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9c4de82e2ce696e185e8c46109baa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860f88ee856c992964504a946d04c18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca4a834de1ff8e7fa5b371d21262af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4329e0c055fa2433f31f45d8bfc75c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815a582f32686556288bfe1274513fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9012e9a34cad1fdfd72942cf4524418432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fe27cffc1fffdb74458672bada887433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796a83b6b87081862c478a9016dc5ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec234b3678cd49b611478d9e89078212435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd1afe2b461cda018a90ba56d949a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae089635fd2c00d743d6b9a7e34bb1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a992b60b15ed63d7d8c096360f9f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87f75a3ef9f0c0977ee8ce4daea4f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52304998d36b51abebb472cce6036344440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b0856e360538b19e006cf669fc2af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df416b9ecee4b165e5867b7f4fa0b36442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ff659fcdee68001303b76ead2ee6d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae134b76bfdc7029203dda4c2798b29e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76af4f75e4aade1519b34266ea7a02e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b5f75050a96e6af4e64ba9394ff63446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435220791c9c74cea84be76e53ec355e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b4e55d306349d130e50b4e5d0a20f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24aa0d18751fc8db0667ada75678e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cafba8a21fa2a76dc26b8c536fc98450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfe7e7edd3ab41ce6338f82a91fb34451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f2c8d02ca0b06826c2069b4d1088c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11f23b7c66d2adf10b4272994b0eed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04531f5abe219ff10e74fde96bffcce8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80483c6318149253c30909a9c211f1a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891816a325eadb0074d10d77fa7b40c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd2b93e1f8924ab65566fdaf964e5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85af67bece6af6815bd53d258001ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d29e1936e05befd206d624568d979b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f6a4d5ce5111d9db31edaea690358460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd425b0beda9a3eba36b95805c62b3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4f9a2355ae6e50c8d0f8d4cd5d182462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bdb39abdfcd266a41483400951f1c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dec01b8a46282c695c63abee4e3e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de1b00c841b74b0af1f71361f71372465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b250ea6a13360331ef829a52a2392466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dff98cb27baa740da6785f2ee078a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45edee089f930ce565131e9bbe7680468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da05d3c2a16a3aed6dd476d8f452fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f96f465328e8c9948d05395db95ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f139d25f8224d2ce01b84eb13e30d26471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7970522424ee78a863059e898b8a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8944e89fec8cd15fbb864b68263af5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb99f1e8908140df9c131bb2b65a10474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a64910a4571158283dff123dcfa462475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f883ae1c59f79db4686c0a26d1f3e7d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c653495eeeb4c1a80085c8e85f184477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99c3270c913cbba0384764914c96fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b6290d934a17b3926928ff1fee53e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916338c07a26adac62eb6bdba82d0a00480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ce54f9e5e54fcda75d672da2026d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0860c79040371a74b26aa2ca97a825482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872262c908f21ddaa15181e86617ce3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51331808adc5cb64444e2a272693c215484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aac5201d488bcaa9efc8b227b57f53485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ec5b05e02173d9378016a706ff80d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161b614d715853d55fb307c0fabfd07487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03efdb642f47a6238daa73260008079488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c567ba781ebf8bfc461ff2489fa8dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85244b689979f85c0a9b9d99f107cd16490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc82899deeb2fef551cd616272a81a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14c4dad7c076fc7bf3124b0c737280492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3908745bcfa3056302147e0a3a9f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb10b7f9cf75d60c2aaaafe3edf557494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1e3df57e1e7355ebd9e8b5eef4936495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44a26d0bd76ffbc09bb43fe7dfa481496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee27877429a33f38a404c377626e0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45917581380884826ea3e6a80a73300498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859be43f58dc1c47d1ed448e6d1eb46499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78beee98da6781da8a4ba21892905612500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e6c2bee7a34f492bf65c937a1e68d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a5febe35c5e08a307b4eaba3a39a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459437e60168c1eb7a4743ad8094052b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d99c175f76b5d7b5a46a73c7c9f09d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7278fe0681116099d7874192ae73b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5ef5cb0450c69f10bfd0477dc1aa5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02faaa09407f1ae4a3ac1cdcbb69cc9c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dfe5f3af06e833820df91f92f1791508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2e8c3a84009002bf975b05b1d017d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d03e63c1dbba7f04bddcc9db4e44fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f8a49068bfcc10a26706e187c9425511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2520a7c1447d5f96b280500da1d0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c626446560158864f3507297015e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf037a521aa4136a08faf845711d91514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd674a91358a8342b220f77bca3d04515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e51bbf3e039432e7315f7f68b671c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c020c7ad3b733b21fad996f6d58e165517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecee92388b63794b0c4e2d402468cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce10e9d7fcd34d53da2c96526fd1b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166013d7990e176d72cda6e22f0db24c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65d104f15113a55d8c1a535e1389e7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8bf03121c92e83cb0faa8ad2d9404522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d844fd5e9260ff916f2f07085d7b6af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831a1ebc9302a03673813d9e850164e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269d6ffc2b84d71db9fc272f48948c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cb3da0954845371301f5d2d5101f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8e298bb1cb700f96f508ec55df32d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31eb1420864f8d4bb2959d21a3498a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e69bab36e45850add52190bbc78579529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c9e26dbfb263650d77520b80b0ee1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572b24892fbc1a852b883c77edc168c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c086e86f4fcb3828a6cc588356cf8e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12693f331a3fa93fd4129d9fc916e7c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ba7f782e38862456fd9341ef29ea7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee50f843ba6832ac68d9cbf2670ecf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80261955468da586b1c5e7d37602e158536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993b2c048b255e6c5d263e84563ac74537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754922e3ec373f0faabb7ab6b3d06da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0929d298be191e5a6a92759d886efbc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c553eb902f8cc2fe5b83fedf3dbf7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817432a4d19a21ecfed878fe898fa87541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804d0634bc0f88f1a6120b01bcf984d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7af9bdd678d4401170435152a1c15543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97e7642d7bba2b27901c7eccc2ed69544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bad725d29cde6b2f221e830b3e67a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbc22b617c6d732b4269291b753533546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba361c7e63109c6b0038d9dfd325ee3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a011cb6c381cf32bfc0b4823fb949548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058eab50818a3b72e719c127bedba73549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129f73f63ed52f0f49e6b2c70bea794550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68100d05a859a2e8b7d6718ec42b30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bed32527af02552ca9671b1f92ed3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bd71cecf690d721d60a15d82e33ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed31919b8e8d9e4b84fc58a5fc6b97554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cfef72b99f5662b41ef6036298140555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540f2be73071cf860b08be4ae9da808556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2f10aabeed926ceb25287f199ce59557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03093036bf882e27004623061ab66f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ffd271eddf0ba1a29a57343cc3605559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310082bf8d3f245c7585e19cbecd2c0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ed9e7616b57dffd30a6fa99f2a18f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb210d0bda51573b8d17bf91262107d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336ce622657062a39bf9d0911824d31563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e602f5d004806de225f99a827b37d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61795be535bdc3c77d01b8e4e815654565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967b87a7f3a4a23f63c0289573edc9a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53511882896c9b827a56dcf55193c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1caf0ebcf83de0ba452ffd950e067568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac29172feb57e0647b3e293af7cf17b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f245115cd02074fc45c033ab061bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b78c7a683e697643646700c7051b9d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67c335f5cb05bbeb567d7a46a6e715572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eced78f8b1c58c9ffc36d2d98983299573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d03d0ac426f96f4ce32da3e2e1d8ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52684400432561e18f207e512f1cff9b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ea0dcc044d75c5c66ad2e789685ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1f4357780ff904c2df84a7ea297bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f4df553cc240ed7ec472adce5a5f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f91ddda503b347d92a45926a9513c9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c942272fb54e21f683c9a12bf2c562580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da008ef788b558ae326f39447c171802581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cf98c687642c4a080518028a52a01582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d995d25457306de4c89de88db233d60583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684e1a725e9dd82d41b91b53136ec66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5772a64e3281c4046a313c14fff3c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711593246d575bc0b6610e7bfe087c1e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fd131e2e4bab5473fe19e044f59e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1096cbbcb798c3a15c61ee11c32d85588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecfb2b7d92ddaa3077bfe59d396486589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d46fee131f84862b3efa6140f2650e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380a13e6d09b4f705d79cb32379a471591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfeca37ff6cfb5a9d32009ea80612d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf6ac3970645715a238238acc36fb2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18217568ab75b189a6954319aa48532594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90a3a5da9f7abeb2bbef9d2423a075595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fb8ca99e20e6b21e4b1ddcbfc0e9c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e4c73753e2adeb729bc2c5faa6c58597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2072a47c4b0adbbc066115ea8b5f5a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8712d331d295255ab99e96559d19ccd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d8e88732fe7ad1066fd1d708bffb6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49945727ae77ddf70cfb8bc5f82d06601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce29070149b623b732c025604dffb1e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc74ce4c2a1332ae9c39a9909bd66e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2babc0752d0d79b0c7a30cbd9c500604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e352734a2555fa7d13ddd7f3ba5d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5885f682f76a67e7ae8e6e962d3f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9e11c7820df3aa0999b7858dd402c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b2e79d92ff32d56ec9d2dee71033f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27cf25bc1c87cbbeb9354e000d3bd0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e0bc040dfbd6247271157018b7057610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f0524198f1268b2088213f3b67aa6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3472bf11117e1ba27c7f24606c02e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1ec93a0f9d6594b9069f794ac3a54613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87a1e08aede5b561d77bbc85380fd0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6658226b81e7aa9caf70896c374d34615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce5e684c714dba9cabe4a5d79c75ff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d0e160d4c0af0046c76955683f331617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2af66d0ab7e8b6d6195b810013cf7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a811bd9bf7cad80f293a02a30eba6cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0d927779cbe0dd1bf8383676c4d94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e93ab870e25908e8c1f22e2dc9f564621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62464154f46e074a7bce071ad5b8bba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac5e79462f15b089f3106741b85473623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c2ca482e84ee9ad58c9ef9662684b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c9610fac3297c65a009bd81028b46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ebf56b89733c44434fad08c5b2432626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fa3fff5820edc5750b7084671fcc0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dc8093bb59daa7aee5f262fe4ae21628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109f23531da57069648afdf4751fc01629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d135c46f24df1c192cae0206e39df18630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46720cc9c7a536e2ba85cc681fda767631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ce51a9b6a194def1f1b4c05908e76632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8c876aff08e239b0190079f5a181b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85503ffa9b23d2702395fb06cbf77c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84629fc8839ad5799691c484cc8f83b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22fd6a733fb27273e482519320e69a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418de46883f48bda07d5b702337eba6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1de2e16e6a04797af83771b81c0ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697a9394eee9a26e9621be16414cdc4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fbcde96f06ef4b30bbd99c58e71e8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdeb3686bf99a4754e02f307a88b0f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004fdcf992f979dd34f0c42966a2b3a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc7b24b46d7fa606f87ffc5daaf58a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db339f73b52ec05668834bea30c21bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625678de48e0e91f091ef8ad04eeaf6f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cad191591f51b2d12f640b0ab2085646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87432a14ba951b20a5d2b8881b713d70647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bd4a391aed1ad26f95832dac1e274648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b53759789ac1adf184ba077f5f274649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ffa222d0e8375429094eba7c6338e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed6ae6e8099a4e78f662a712245f24651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eeb69117c509f2cbd69cb2b95d42c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6762472ea6b9594dac91bc58d1d5795653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13042b7b98e275256840ff2b00a5d50654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc151c560b6c1f4d226c0716eee3a563655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da56acb3f97ac64cf2f2d9605cd1762656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cde626fd1d4fcb60f3d263f47f4ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3121f38cced1c7ae16e7b239305cb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71732c2389e4b98f942a1136463c79c5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e67abc1dcfe8fdf987d0cb1bee257b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6697dc0c395374f52900740c985c33661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b1320ab3cc150e43a203258a202af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96970409c74aac46d6f8db2ac60f48f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856138e17104c3878c228a2105b03321664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971f9ddb4db6ce198c5150c54519444665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52718724d4dbc5c7fc9c8c1f6a03bb91666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974523105686262a9b5b95a50027b86667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14452a12feba1529f8c093ffdbfa167f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017d41e51a1fd6713ad106e69885259669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc43fb45f8087891ba78f5e68f7deed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5a32c67bddae8e0a59c5dcfe007bd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd6af165cd7dad1820f20494e3db89672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11be0762fc503a90fb4af53a6e85e1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896b10cedf2b45ff74db5146eac3171674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d74ee54729d7e2c1d15f9f9674493675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773728f655c542039fe4ee190ccad90676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59ac941040800e42f7d1e19a054169677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5af479753a255ef341f6aedf6dbe7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9652dd3b25dde0a3d6609770d5190b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f42379ae6ba5c9fe24645bfc43022680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e027a25ca0ccdb613844c07f6aa56681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b32cf4e2fa1bda0b260f9c51a183a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8886f5787a9ba4ff553b1e60a816ff3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24df5a28fc07c2cacd02e03063565aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06cb40df2877259fa050e00f6410e7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07e640b7ba1b952029bced17cc6b92686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f678b9a09595d50f7f49f0c638ee1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51014b3536904d950806bc005e79010b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70bb095e2c5d0d98f054b8d701155f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be345db8112b39bade0be9c74f334351690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b87757e0419e2c4ac89564a658d82b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afaeb817b29944c5cf9e3b2484f4bb9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357f235322ebd91d576f43c76a75f8a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baee763d3a8e7f173eafd67b9d6833694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a140266359b90fcc9b486d5fcbd28f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112384a62c9526229583529be10ddd67696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1de16f2b476267e526d22ec6b97506697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c0d438393c48a7cb52dd5c7544031698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9e71d361cb204695e33e69ad5bdcf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfde23112eee86c4eea9476c67cac22700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84dc53bd88956b5b0394159f1229d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472761e766292fe07d48b60b122b35b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c719473041cecc9f1e303762f485e08703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a68444dd9ea31c3601a92357655a5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9791effb57872330ac99ca9aef3849d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6d56522073e7955fc95f0163d1ad1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed72c60f35adab4439fd907b2358cd6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a618e38705aba488065fc8449cee4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a3baef6792f840234c7fe1428ba82709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b263faf44b265b21c31b88855c114710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf189a045bb824aed0986d9c3390d911711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924d8ef561141074146a2f6f7f1aeca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acef6abc7d3dd293e5b9b426db2710713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6c19aeb254dc505036f18f0be208e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d92c5670da13ddb61fa2d72fa8192715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97c6bc6e54d21df411cc40afbe0794716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f7ccad6288f4b0dc8992f403f44e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ab9540acca5ff6c7e2ae951d4d76d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1323f88a126e2d3b443dba432691c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bcac9133b4c6502e34e5354506f4e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4ffbbde3f83160d0d8e1862f95ab5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c12c0cf073e23ec1581760dd1ed067722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695e49a480a3df3bbff74858c96b4db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53b0aea60b52ed4110c83981287cd7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb382e1cea3abc6373f064891c486c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae3458d4c7e5e1aa2e6513dbffee7d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dea444e8c42dec7e6c285e15d16503727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ede220378c32d1f033ccf450a9beba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17b912af68296be1933b509bc945ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8843ca8a4e8c8da2a6f400832b1305e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb479f76bfe5d47563dd31d2adbc9de731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25599a665519bc1b520b75c7caa621f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d398f9f91b3e2fe9f23b843ad6513de733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8809295e1d763a1b8f14bfb0cdc9e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7ef2752a90ec781274a761ef0fd4d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c087e413302dd37ed0d9538ca0a07c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c43b9fdbbc88131906f8fbac8a8f01737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d106f270272d9ecc739a119797f92738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb31b09ca129cff8e9d59bfb439e331739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1798c66eef5f611633a9234332d66740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5299fc5509b1b8cbd6a3bcad75e79741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e3987c81b247a1138245aacf43b39742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54e9a8d50204fcc4217de5172c5c77743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b35e15717f87380f404670af8941f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abe8da0c7da3e2b1a6138365f77cb5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5265a60b77e0f45ca704def7dcd71b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e774c1735f862e257ee2730f0a106eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabbe33b2c860afcf33855e077f35ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490ac7fd933876e523adc7a86e71e45749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d722bf0dceda70ae37a38dca629bbd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6eb929f1be08eca57a8e5554d4bca6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd35b99c111391ea379b099a50c5319752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67703d4c529c04f7e2f951fb75b7c1d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>