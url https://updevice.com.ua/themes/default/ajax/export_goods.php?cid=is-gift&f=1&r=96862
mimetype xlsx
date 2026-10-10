--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05141b3888402035a5ef5556afb6f1ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3710ce539fdcee5c306a8498d6bd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ca44d5a88a9b61bc0b991a49ef8073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a21cadc4d61fae5af8eebf44984e584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cebf3be700de3413f049e4837302ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc6130e772243c380731aa29841af66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3e9ed246f99773e8829a4332197c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c3090ba4b73a0ad81fe688e6957d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf470a6def4e92dd64a12b2b30dd0c139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5223b00bedd78b61bb2f8f34b3bfb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46788fab0f258f10fa8e02c522a783d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119444a90c737c48cbe72613a803245612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23321659d35f7a74baed9cc77fd7dcfd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc70bd4d0c87686e6c916f41eabee4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd54efa27501af48221eddafac9e5a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca01790d0958678f2447065b3ff4e2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e7c7cf2ad8ae80c20fa0e197425f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153834431153b447387654a2858fb98d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d945c5e98a64081c0e94c57e530991a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4e264385d1b3bf485746a4f49a01020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9bcc709098cd0c06dac4bcbde178221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d8b2adbfc9c6b1eea9616325675d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3220a9da3d494bbf47491869239fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e252e27e95f22aead126ce107cad6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca4ccc8ed3c845fe741c0066a35dca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e12f729008cbf635d321564c620a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95d6d9cd87bf120553bf166efa8e2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab87211cce68187f6d24e545317436528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b89909b547ec4744c73e8b75d81f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909f983af072215292259bf304e8c6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c71d1dc31633584ece489c24faebb631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cd9281394d3996cf17219c28badf932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e92a48171a398165a1cb59f92e9b1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6066c9d3580825da1341b8ce6e04734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e7efb0f50224e36ee69eae66a1c0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86709cec9a31176c85edad390579d2c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216efcdfe9f85563c94e27799b9c671237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761ba48f7b19da0a702638184e5319438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce1766aef79367d5e01dfe810e610a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0afd11a456136baa4d34244b606a3140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc9ed83dbad0e76577fdc4a8e2a2af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2565a26d5a2eaa658a6c33b45fbe842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dd117540983be88b8b16fcfa09bb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758870ec3d5d50313d22a6eae3c17bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de563f844391d2d9f2c611caa8e8f8ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafb76c2731d3cb7065995519bf850d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09a967c2ff999c8add81131326324347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0883721798390ddc9fec547d6cfd6948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0028d546f95ae96919c886321dd2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a6b329ac7dde5ff9e38165d363e1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241c78e82538b418bfcccf2bcba161151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672b8789a84318e687e30cd91de55ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e57e1a2efca4b5d1e440dd6bb80df453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce63930b4d74802f4186767766530a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b9bd62e122e8457a9591856a7ee9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67037df07345d507eb184d7c8a16ec156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015af28e404dfb25be87c2e6b3e6ee957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9b5cd4e7ac552fc3a5b9227cc888258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d005d9f4980016deb60ff62ec9bda159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b41eef8ba19b9c64f1ac77202dda9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e158c2668896a35c9434137c651ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32287dec4b07841f3e50f65111d28362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2705a70286d8a30279fa52471951963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373da3ff2fdcf4d16339eff288b5621c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1894368922ff7aecf056e28731fb3bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae9f25e30da90cfbd23192ceb9be0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a3cdd46f8cfe52d016148aca145a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167da49083e0b9a9324a57bf89835ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c651a13b9be0c05312397830090e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dee2b5cfbbd5c3301c8f9504e2395070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a05fb5c79a2e61984fee1e673165b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b2a6ac60458cad6f0a96f8cdee66a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09935f9715f9a4a4f40c14eed7b1ffb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425abe7a7a36fe395bc1a75b0ccb27f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f2980833851b1b613f81f125eb41875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dbeea26dcd0d196e4627a6a7fb1de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24740b5415f369c6a2c2bcb1ff745a0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7108d9935f56262e1fa4a3fbb3476578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c5254847079a10e6201a397fe756979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780e604a4ea4e217bee6b9c7e9e239a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb262ea43b6b19074ad91c505467a1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fa8e11d9d42b65b6ccb45c31fa8e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9256cc5149f010f9daf417f06c5f92283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ee466931f33e694b50a05ffbd647b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be937b130505e1017bd30e4b7665ac0785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8f804b55f8d31c67fbe95474659ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461294aacf78dc91fe1716c705c582487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875733ec39dce7681254a866246ff80e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523cd80edb58a6adb6e78f52689bc9289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3560bd08b5e05a918eb3925987d7f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd22db5652ef3d0b1e9ca58e1ee4fe091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793fc94219e6d920c0f3f05b3060d5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9ac37d0083ea44a356a4aab71ee9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad8b71c739e0f0516e7c814e65e71494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8b328adf340563dc0591850158ba195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049f12fe02f0e49f3fb3816ba0c9ee396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d449907a67369f1be1702d0d3c1c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cde79f80750300915ad9675a9d0b5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38769293c24d763a3025b2fc298a6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf857705f0569248ce1b4e5c3dc457d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3ccb9732651e97ddb079fccab216f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7534150a0a5cb6b6fa22fd3b52764d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806faea134f0692b5ed4f3a3ad4198e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2d8c7c4e264d896f278baeec7097c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049fe5249e2dd8f41d891598effaa28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b4374f4ec4b3f8770f05815b41f6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424e5d5e0a95efeb9d617174e452788107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a96b47b9cd918def01f9f9418f844108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a957e5519c46d781fcd7589ff27db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216e6c0153c9288f6e84cb510ece4f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a7cdcfca48f2a7393d0d6dd5d77ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d64e7b01547f93ff089099b9ab6f69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa391e8f59fee7beaf5656990dd3968113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efef213eb72f207f74b7a1a564a434114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f792b61339784c990f21bfc1d08533115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620df5d35d8d9837366206258872482116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf3df464391f968bf64ad572613f97117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1c3b4c8d32b02121b8549ecf08fad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62406266586789ee0b916b1fe21922cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db4f3491dc2cf9bbbf376fb324b366120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa6ddf0d8e1826331b894703b766e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bc28a25fb162c1804cae47c2ab4f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803ef2d26cb2c295a9a352237bd1e7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398b6dfc7715aee60f558df29a2c5b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167297d2e0aba02b8bacc5fb2fec2151125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508d122472befb7257c152088f49a97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da542d675e9ace6bf48da4934936e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219f5d9bc430955aab6dc6087a09e1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df84c434e7da85ef33740f4ef75879129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650a43f6292ccbec5c88b0800597d86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d633d371baad693bc9543163262af6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1b12feb2a8194088cad391d13b0fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18851ca1ab0bc8fa4f1b9a85bf3b05f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7abd8ca0225c11d7c21cf6cb17f36d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b39ccf1a1811447b3147018730386135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9c0407117991860b279a5d2f001d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f588b14b4cfe9fdd11bfb6154fa7ef7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024bcf59eb7248b2c7c413b44760ce5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59e8acc85dad2540757320252382f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e1ec11d11f4c17cbd6ae3b679c9cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925ea62caccc68de1bc1856adc66e32141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b1e5b3804787453313dd12d9cd725142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c763ca44d73eb6a11e07fc2c790eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462f0dde1756aaa74865f8e930de8fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd128f546f0221f29a9dc1ddefe885145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cea81ede191fe7a8d9b06ad3b90e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62568267a6e47a857abe7c3e60f7db29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aad56763970f1b562258520a2dd664148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720516335f182e12cc8c76be43da7ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbbb5be90340de1241d464f35e1b2a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62480db529823a502f2510951fdb6b57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f822c90be0e583f60dbf10aaf4bfc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd982323954e5a5db0aa8f54167776b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74aec4de288ade36ac779a163f81d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88812a895d6ed9e5b19fce188d3a64a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fff82224553a3dc93b5f78cc35228e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545b8310890df3b98e970110fdfe886157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ab3bf6a7484d0aa72a9bd6b30dd34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1987f525d450c66bd555e668bc119159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1afdfbe358a1ef6c56e203c5709b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5463ffbd6b8ec221e976367760a67161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4697a95f7e11e84ad037ec78efe6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd800c93dbbb3367b86c1e07a7808cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e222152fa4c2ea613f6027e0d84778164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd79196cbf56cacbc19ee4f265a522165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29a364ea82ea06b00376f32c37b323166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7552b59f2c312e6daee9bacb919096167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc50211bdd798c0730a76d1fe25d5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c286403d3cd13bd8accd9700df53e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519f258f79b47f3b6c5d8b3d22ecd50170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2dcbed2647611ac71cb357f3ee817171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716619e72a3d16bcdc6e1d91722b8a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28923ac1fa891955efde989833c2b0b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b9458739d36f0a713ab96491795cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd67519a3a0e6f0cdc244f18120968175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef2f95108dc0e529716e58c20369c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3f857b4d13e068e1b9ad0f3c18143177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb5925cbe1250d2ef7fa51b061c43f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb432f97e0a4a0cdd32a21f14c70869a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd33bef5511da2910d65ea16f361cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf8a4b99ec048a7084933a116e4f0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1074e186d4ee4243588b1927a20cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278709b918b65a600d70f97f4454211e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dede2a71c1cda616ff2b3a2060c11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5657a3071b2f18bfd44209ff617a46185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c0eefcecb0d42f322124a59116dc6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2190fb67491313f45cb5b5cf7212ae8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a3b2582e954762fd16bd8d27a80a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f02d4ff6284ae50b70120d15ecf5b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a767a6d9ae11f3e50d299623790df6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25813b6d58c65283da941b14f1b7bbec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5560808cd79cc42771e65ef302a87d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6218cf3fbbac56832dee3874ead362e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc768c44b21bcebe2666b45f27ae34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb65422fd3bed9c0e157bdf5f43f67195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb27ae34ab6a0c2e84f916833e4ff8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d8cfc99ed0293e74fbb3301068f16197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172661d9af91abb22743781ad5afcf59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c14d8d7396d8d2af08f66099e8487199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6d14e50555ff3c994846603b42588200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ba7661260b9585eac6fe905a6d3d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523280ffc9537e53a610606e3b79ae46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a0a05ce191100fa84f638a9650b4e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89cac9da6a61a386fdcf1350658f7e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0e04617f86a2f04c8de403c06c6a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf79ad1660d7122b5c2587ca3e7010206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe999f20421f1ab14a55376e0df6fc15207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20c682de011eeb308a15ee80154bc0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93e13847df55b3d2fb0b752b1e567b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857b45cdb974b22c0eb06082a762251210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315c9f499ade55836522fa7845c9cf8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e79a214410e465a6ece5bdefd99f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bd7998ee4d3ee884e2a2bc91d94bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990a7c5d014b90861406b738c7b2a65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf0cd70b294b3804be315fe25a502a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495585e1be310dcb5ef95dca6afbad0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a58e1d8b86fbb5ecfdb0e5760841f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e40be0df5ad658868cf435f8a0074f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e09dae8ac60c70e5718410f74446e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494f572cbe629d7dddc0e4c64c2b493220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57b8509ff2b8fba46828383c393936221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8017ad7bf4b1ae964cdaaf5ae0f0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d47071cac94ff45298d5c2be140f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f17f5694dc269bf0bdf39982b93af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1b915705eb693ba624072a9ad7610225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd72632dcfa84e8761b6ecd2abbf5b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e809d81c440ab37158a7c7ab0d49fcb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129414ffd3e1939b1340f542cdc69f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52682fb69d0d8cf1acd133c91f24366229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4915ea0eec1e76d4ad29eb9e14e99e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde335a5d2ef84fbb5931824251c1c12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7b0a4130eeb786d9dcbfd8bc3c333232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e002fd16a9192be75494455f4188fca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c06c55b59f8d6e6766d1b8faf0be6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb780ca84c9a76d63dd419a494e995d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3998c1bb9bd9d99fcc1d4adda36e4e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9db453c0a121f466d29516b4bb6d3a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277695b293885908f57938f575a494f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e63953997249a4de9e73b36d1f486239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d890014f8c8dc7b935e5d04f000e6dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd629ceb680d4e0a1f0e64d5332a67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fd4bf009ec2c91409ac569ef3c3b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c595afc9a5207e60a28bf3311c40e80243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d386a84b6a465eabce91310d28cd0bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206f639f9d2bb0bcec792c674195f7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4ebf3e1af04f45985596e7b78b88a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f79844eb2ab579f0bac30701e656d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562d49f797d904fd4bf661eb9740f27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617250e271f8b9ca92210a6b39571b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0124a8c4466004b2d544ef64a49533250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716aa4ba2a0e7d06c3daf7cdf1d418d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da914d38f8baecdf836d195f945d713252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac1680cdd387734848cfec0b783de6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01296a9328b1e570e31ea0600bdf2c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ecddd5b2373ae3717b31f59c2d732255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2727560883b4bb4276c448408cb75256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885226f90fd0e96cab0461634fc3f96257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d893aaf22769a24ba5b667355316ed0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010845ad234ebc17c7251c801e8e480259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945788cbe21fa70c88a787afb678b483260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0546ad5e39a872c0647f94d105c40f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df7fb267deaa0844605759efcf13bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d4b1197b4d161f516c743c45ed49e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44d910d9a1e2f619423b6a637fbe59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284881019e4f87f10fd1a1b25019bb5f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b64727503328fed7d20d87262f147e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93309a337f8ba4655de2443b465330b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af51fc638685d7990e2c8b4f0aa793268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace375eba305d0e6ae92b55ca81b7b0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d372a5e78a99a62dc04d63357907e20270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6312921a5f0834583612a23df8f2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5cf7b2d69394a45f3c3ec45d1c19d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fa96db8aac55b92768f96472b970f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddef976d30b0f0ee02de76d7e6a87c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85523232ec81541ff7bfbb3deb4258275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691fb7e0a0637df3eaa24fbabcb26e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e77414af38414e4da8520736fa172e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a9f088e1fb87f2e8daccbb2a629df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318af0f43706ad57ea442c69344fc36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701d445762fb71a7d28551fc860f6c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf70e4e68997e2aae6083f9a4cb4db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07f45b043ac344a8aafc4d924af69f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668464fc048f97d80de002b9d1eab8a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a73cbde50c98e0cd09da0125be256284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8ea8dead09d6c347cb0b669ef0470285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7305bf941f35541305ae969ee0a196286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035bca06f03d6da922977dcc4798b5b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa91f7d2b3355f9ee530a360238186288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe051b6899779a3cf93057e0c063e6a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139d2fff64d27bd47f5819bd232a118290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f96d5a65a23b8e269efd40be53f3b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7e57560c098402679fefd79df2d86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049a96f72f4ff72ca0e33c28ad82cfe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c78cf135448c3b0afd44303738d357294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6f3d7c767c3ad5621d01511532600295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4d3eda042ec5fec9c738eae594e7c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe84a5f70f0bd0a0036d7d1ae2e3744297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db89c8dee421c494197191b0d74b24298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375b06e6e98a13f911205b59d818154299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bfe5a5000fbe9ce7cef43c9ea9cef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5a2cbc0de876b736410c512e28433301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a086d70f1f9bd627e263e478671f4a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcb903f2f56719b828422403538efc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa800d4b612ffb1f6164e27f1908179304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb411f8b85971362816b30a8e196ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98479639a856429abba3b223d8d1102a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ad73b8fa4f6d05266c1c0207f6f78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a60265e2a46f36ee7017c4a83a517308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0cd81fff3cb5dad9d5cc01858e5a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4eeada9ec10665e17d8e038cefbda310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3389aed183092e785700beca0c2f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1355d8a4e2434f2cfcb405d53d5e2a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8151a5a84c736b4f89bfc901ab10e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5b4fe86a69e4445fbdda04343ce75314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ee5327be9c854ba4e1a9717e8e002315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c881d8160cd691938cd7c43c3c13012316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f77610578d8ea8e4f2786d1fe6aa54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a5dae24622f14e223130536c268d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd1fe3b2608cabd35e193f4beff5e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa27be4c4bf8415d8871dcf8596a5b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae78302f1ebf9434c8ad6e631b4de5b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1208c4601c5b9edde24454dd49d38322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3ea8a8635d141705fd20082ca0fb2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da84c0e9d2bc7750cab2d07e354bd3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126be4fbb9af4f6279583dbf93c882e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f13cf2cd5ee78a4bd04d27651692e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cbd3e828b0da6c114093fe9bc7dbe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4be405b0833e4be19c7c332f1f170328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a479429b45cb913c370300dbaf7eca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea13cb4372d332a8e1534c89b38a482330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409fc300941f30fb6cb2d9183e8a6e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fb9bf951073e2ff7ca7a0386beb27332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d05488f2ba742138d6e03de7a6f3b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99d6cb36be33c0134420ebe2a4f16b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b66652e941a849454101c6a1e46158335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ac9c22a6b97fffbe100c6e3af6638336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e260a2b83addd1b83d63461fb3281b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46400cd448bea6551f968ab4beabd6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d864ec2998374e479556660b99eb064339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832842413e761ea763236dfa0df7558340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705d727283028b227eac3fbd624dd94341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16498e35303821966414c37cb53a3330342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f9f214330b76190f8b1b897426023343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bd25688e787cae18f506c4a994146344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad33c421b959d4f5b8f28833890cbd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1f88497d94c5885d96226c231f327346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2f9db592c819709916a93506311f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6689739e01a23007599678a60d1ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22366c6840fae7abccdbb122485b58c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b63632a30a7dc3f61844074c8b0687350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd809e92f1b757d7519c96d056f6bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b711c4f09b7e4d9f367cf799f7237352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247a25a037e0bdf0ecb624315032f9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a555bda879cf3dd5e19a4ad1f4bcad2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94731847edd9e0b97033434e93d644e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db69bd9c95127b46ba61a2087c2cc67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d78640f9f9dbb5449cbf0dd446274b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b47b73b2836962ad59cf313784e757358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638d0f957851a4991d3eb8be549f428359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb26927d93b0d53019b1deefa632acf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e64239dd80ac895e19f96d820088cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55017a0a1173b025a6b0caeb2214a773362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01597db109fe61c57b51e2488defa04b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d975e43b237f0a8e873f696b01d3d8b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352e5e51303e192bbdbb020d58608d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc27923c1d47f86b0dab1e0a4a1ce4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d848fb9089b187aff6ed204ee9eec4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5312c9157d95ba3b1e02e5587c1fd98368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4505dd66f87acd432e5306569eebf0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418e61a8703279a06f3a9df42bcd922370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36259bfef5282f4e4924836ac01db3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274636219b56b3dad2f1d5cc9c539e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6be07907447727b0a9461630b49ac5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfd3115a18c46c832643dd3a8ceee9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b365c0e03c8865b62796abead6485aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c8e6a87efc0bd055befffb1ecc5eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171c7e43ba4306aa54cd964c01c786b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920c29db6a68a1dd898014b325faad5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856324efd466dd018e387ecf18e0219f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bc7047654add70ba38532008fc671380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbb9c07a77f7b245352f64c255d991381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe572762c493eaedca073a8d4645c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc70da315680555a4c6a0865f2c665383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de7131699cf3665d8da99e4a12fdc3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23f2831c30aa704249001bd963ba4c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cf712e3a9cadda1ed248e274ebdfb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abfe0c8d177ffbdedaa901ec7a6149387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d608db929281c18c98e1e3dc358f06388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32decd200d10f478192974890bcffe7d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4638f78325f44b501724772e447f6a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040b5123d798fbf1bde3014197a787f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c987af9fa9000e0993d01f8339d2aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ede146a0b8da1157d697008f92320393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f45f19715fcbedafa63b294f74c3ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8284ba153dc17ecd555e9301c7b7b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86c078c61bffc9c68453a53bdb6bf3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b0a060c46188a7382fbe556aa63a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e37e842ff78efd52e506e573a0a77398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997ac997bd1e741032ffc34f8cb753f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d02c5c8d651d48ae76133ab71ef75400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914682eb04cfdbeafa7b3ae6031bab56401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a859ef1fd18aa2baf8f0877f3e4ea57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e0f2ce51a8b5eaccb924bbee5f83d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80e29b98e7517dbf0a71ec3ecf79e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f087334643185b0da9fa2167b62d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b2d383345dcf34a6c0fefa72a052a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a5dafb978ba906e2964638d6d2f44407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e0b40499d9f07eed0bd2cb850ceb3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a362b17c5a3b580b25ba172788da6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae04a0dbde83edc12efde4e2fcad2f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca21687271e7868ddd692fb0fbc390411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647993f34bfbccd6b36ce2f00d41bda412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6247f70b37856589d27a0106f4b8d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26744e3800dc055115a5a5ce2d1becbc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79614b71765662da8f3abbed5fa4d21415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073af7107c92d006135abdeabe4e3ed5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e8402e9cbbf82c6e5336547deb936417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b13ba8eef108dd85752a9c0bbcbf8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a969f92759c9ff35479cd10c21ff536419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57279c11e48ffe98ccbe961188b02ba9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db9d252010a1751e4e99ed74c1aab3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fb54558dabdbe46f48c86c9f1dc84422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5026cffb5e6573cfd44f76ec827876423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356573210b18b00e74e9ddc1f31bb903424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f87b30d23b87f334fa795297411326425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de949401863044f14aee964891e9aa18426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333309560d01686456877f38be1762f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3c26b841227bded24c1fca3779a26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4c978091cf26b01bbbef889bf38dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b34b7e5a672544f25fe899989810e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc747b204cfec3dfdaec2cab2d4812431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2472619d582e74ffec5c697daac10432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa280a3261786b8eededb179d340f5d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886f9184d4660042e1c7b8fb2c57135434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40836da928cf8b66faffdb83491b1e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f83fcdcf04c1af646a062b7fd5600436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d77a10f51745e6fef4664dd25e824437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7229daccfae18f7462bbd8d8b20f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4acc3a902d43fcf348ae6d366360c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ff79eb031c087b9877afdd89adc5d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c28c7068e64c8082f2422c79a29f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113600e92446213b50161bbd3ace3ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbaba83d0be59b0d72554f440314f33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52da151bfcfe92fb985be19739280ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a4bab0ff5d97c2687e712c8f867a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2705612e3e2c995025ec04c0ff99d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecfa4422f6dadbe839719f432a3866447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88059f72d2f0e87229696d8d1f122ada448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696c79ffab2a10677e3c82261047dac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b1ad6db8021d8966e8ecb0ab5d8a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680ca5d7c186b0f1bfe4b8be7cbb9ca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dd27b61966f06c776e325e3988c2c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb26f3c84d2bce5527b8838dcb326cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945774d980ed021bc570fd8ea4065a4a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303620e5b9ea310ed67090c16b34255b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c7e1be998833b5012e1f46932c5ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1706419a1868c21732fd9cd107b1912457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dff154486a388dac6c8747d59a847458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38bad28bc3f6140d8b2f4b6c09b361459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5064551e4fd1737611170a2aa682fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea78d36e5314469b1efa2b8d17eb1d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155c31568f3f822ca127ae62a561664462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda605f991ac0502a417b90abb69fdd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c2d841ccf7cf0a2c8b9620aace133464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66724c92a20955da3911a218407ef1bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de25cfe665511b7262b555033a95da6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a45b343539adcdcec9451558bc18f0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1f5c97dfccf18c3be2aa13256d776468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538961333182714b460ea3beb9c1476469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d2e73e1e9dbcc777448c17d95fe4e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40891cd18acbbc239e925d56de8d427471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd8176df174c87865fd48cecbeb380472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8aba3d5bc5c711a8b8005f6576da3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13b722f94dc43498d3221edd572b8c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cdda0237c1a83476fc6970133abdd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256231f9d470d138c33504b98a86301476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b6bc2d8fe5e589c09d2856a31642a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e4d1fc54e744f211948066677135e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce57bf1fb300348fc0dbfc83e8071b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f24962b865dbdaadf18981a6fb5e5b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80296bf027934367c100daf6b8483516481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fa9a66ac6628fef9ddc7a8d36c5ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850d31829be5feb2cc2d5d3c7648483483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae59ecbbeca46596fc9bc6aa09f7c8e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a658a48baa8351010abd542d80fad1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2021daf74229c788c1ea492451a7dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7557168b22cf820e65e306ddd759a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85a9b2394a2050ee19291e0f3668fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68346c3d440b166574f63d511f81e607489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d587bc80dafc14d76e448ce9c2460490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db0e476d3aede56f7568d65fb00494491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5e45a1967fecedcc57cbcf1e17d82492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e830d5c7a873f76ea2d6c55cd75d45e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf66b408b8de1c679c74ea014b7acd4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d405e8abd15dc4a0c4b3d35f14b8909495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fd917515494a334e57adc26daa4f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a8e9d38a539731d9458ef6186d1e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a119d66ec27276b4d10f88d771bfa56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ac34806dccfb3a6fd3fbe104ff61c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8552d61590b1264bf035b51c7bdfc67500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865c80c280a64b2700205791ddcbd79501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2a29c48094a8db351fd2180d15126502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff0dc992677b51144c0f22479c3372503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194decf922e96d1de424ff8ddc3ed49504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d6b325f87af1b2a1409676c5edfc5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8acac17af8b294999a4ad109ab91c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049b03dd61fa581d6223caf944da160507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0ef6b50dfe27afcddae965e58dc86508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9df8406a3ee8097651708b91bced7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca78e90c92b59d42689a22770a4879510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5178aecf4a24c2049b1f4e0d248abd8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e46c612e4bb5590796055fbfa00fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae803a53cc8e8d43bd307b51c3707aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e664e87d3fa49afe16b26061ee37bb5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98ce8f59108700222a8a11d4481dac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e3bd1ad76fab660991b6a08615d67516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84636a6dcb413ae54a461d6e73cf8f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abaa75fdc2db6fad380670624e7595518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c99e9cd278cf989aadb35d240449d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c76cb9f5b2e9e96a5938ec981ad1de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f28ffa4bdb29e72df8c5747e79e7e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb380c45c82f4abbf877685eb04bcf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be283a47d4f1d6b1eda19eb97130a870523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa58cafecf40cfb7ef381a7820b4fcb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f0d61eb130077edf0ea2f9b1b80be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff31652835614074b66c10f3e52342526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77252cb09c2aa8973ca36f03b8aadac1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78438208fd7b452b624639f24130541d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e916eb9db923d319cf9a3a36e14460529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5d4a06df9727073667ce0fbf851d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e253b6c664c551479a2904c94c112c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201822a6e4c2d78f42290e4ea860e8b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784f14896e416a55963e7d715f0bda2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d4a303e107c64bfd6e49cda465561534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904ccc864384a6a13f8a69292d6d85d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcb1ae9d3a927e37237e620f1b917f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44bc9292db8da4585af52b3cc5e0c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414aac5221829e13d038abab2a3c959538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e72f180df8e24aa96be73a15989ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e412a402a9668685f2a16fd78874b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4225f8714626a46b4d240bfde64ae2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fda536fc1383079e4fdfa44674490542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce831444484c7742605b5afcbbef2a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f0114672a5450421036b3b564a77b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb11fbc8ac062b41c6141bebb582b2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b8c1dc896ced03f641ad6b12be829546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9ae807b701e8d8f6dfaf62cf2ece1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b5b0745986cecf291c7c1d78ded5f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa356cae0d3fda90004bf6621fae1f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78b8f98f075a19c023864d1afea642550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4f2644e3b00d38f2b3c56d9ce86ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30934fca882eb6ceac12da6ad109082552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353bcb32031959a2ce571a98a2e029a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0b16ac27dc712f64e91fa01a15a33554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49e26a15abc5a10adac8e204d687a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c1d8eb02a3a3a815fe42585ff1524556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc88c0f2c41b56d6e5a10989a7c1ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32a82dedc6e78518ca9576c1a851bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6b7c4a51c46488551a85c017a6503559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffad6d12013c9008ab819a343285357560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23590e5282a1579913ca32f41fda34561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a6392f0a3f398a016c79a19609173562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3e14213091e6371343a3561f438aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f52a513e2659b46063555074abe611564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431634a778f6b5ada5d694e196121ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd5777aea307893fbcac54acbc979c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74233181361c9c7b4cd62a2f311bd41e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864917b3b4669fe22081876b19d97e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf971b81ff562c690f6a309b2546e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9c638c1cc08b31384fb7d664a4143570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafcd1169bfd98a32331f77b91a5e1c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5be19be7b83c4befa6822583d7e57572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc740daef850816daf83a575e68ad8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c51c08f251f71221bdf207648f26f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971b6ae90b6696b5dcef1fb4c8fcd72575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfccfa3d71c64841078e0f219a8a885576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb34d4c05a6625c1fdb68681949b5c5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cd6a44d72b1874b97bed5eecd5be5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a888d082114662fed13d22e62c181579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91ecf91a6555cfd267850f9e4f9302580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a136e5cfa0eb8419f4481c208fd1d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bc3932d6a1e9d61e69e8cf35a3c56582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98e9165cceb95c9fee6f18f381128b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b90ffea0f8e57c58dd83153e714e94584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa449b8b53b00d939a819cf3057c3339585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d7548cfc16393bdd7d68d4501740e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444693967f5e9a69500902fbae945f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7604612ef89c51fea211c5252cf259588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444cd6cfdffd930d903a1abb0442eec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f79f2b9b416b41279e597cf481cc2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a178dc641bab1a230ca621cc380b7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9469a83ed4c7ddba354f4b5a8b45ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92f6b001dbd8a50531268d6bb4c725593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927e59350c8bca118e021951af9ae20594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a5f03d0dd86383b8cce59d30edafb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf8ec00ff9b5242d133c02cb8f9b4d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00770e8fa7a1c3fb82d271260370ae6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00af2fd3f309f9f367d86458f3b4804598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6eed94085c9ebbc8033d422af9f631599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9992d5c371590fad4690a3b4af71f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a7630e51388c4105fcca7d66387f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1903fcbe0c5479d14069644320e812602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d88c376916cbba2a6800814954323603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1d777508aa8dfeca688cd5718ef73604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375223cf21499e97a79918de9e0f8ac1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ecff0705dcb9e4925277386e8cc20606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc12a51f0f2cc926f1ad23e6ee7f534607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e34b0eb8c3fb522b9b4b91ec6fbce1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fc73a57b88df5fb38d00b99069760609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439586ac0ba80e3611be2a9ccfa694cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a44107b717ef6c6adc2094ec03382611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffce3597af7cd4d7fe41e5c8b9e86d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf81982d5f81be0036e03bb29021c05613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b7a97a1077089a65dc3d7c3741844614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3116a70bd1cf093b45a913553efcdc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6ca2d5726786ffc2d9483e9ac4719616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fb30ac455b8a83c750f61f69ee11a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81cd0b8190a95a969058850093d236618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3817e4ec64deca4117b8b4ffcefb5a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67defcbcfac9707f95050197427640a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ba4d6de5f76e7cbad9cb663a7ce5a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5ed6f8e2dd5cd59c0b86f50536953622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd882f955919033ace7028e31e5b93623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dba684a570571a087950e38a6f21d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450025abc9d275dc221ae5c1b950615b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361ac06bbe74789e7bf352472a4f6fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d925818942c56dc85fbeffc8362495b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92299902de9d53f6f5ee48fe8efd6206628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb06a6754290be7a5148bbc31fc4e49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645be6c88f05404f9e3b410d0f4505a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38a50b143a196ed836f434f283a5bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d56c76c9cf51a9b60328cfc78ce162632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27586decd86e047cd3ff006b2cde5c1e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf599c603a57846f1c0da4ac29d0b08634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1be7db0ea9f61d3f641b00a59c997c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f6efa2748a9e49a80cd01caa7271f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f9789e54679bac039f7f2d6fab015637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae068511d807fb185ee02cdbcad783e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee131756c9c465bf3ae6c19c5ff2f43639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3ba243815373743c8f8f597d83e56640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b70adf0c15fa4bf20afd03c4bb0152641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259ef9b27bdcb1d6e90e70626a0214e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27caf019abef1d4a2bcb6172b1e0b4a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e507ede153c2d419927950bd00f3c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f571c3c005b503df22adcc746893c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec138f599e97a33f1179050073e39ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fac460c28368b32a5b982b40472156647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e872f9274722088b0d1921a7eeba1e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8e796df628db0aebf1e935f5768a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042b0ffcd40361b1cf303cf5c3d3216650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423091bb1f160936f4e39e45195723a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704680dea69cb48c6ff385f910643b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e91b85adf5382410f73875827d0d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ac204126d453c69fa5ee0cd250336654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381f8b700cfa4c085f59d984ab26f15655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c2864e1ef7485e4ad89f48b85e096656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50291db3dce8fcc42dea9a7ff3f4a3d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039ee5517d8b2b631162b1b36c114c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66135c8df900957d3f667afcfaa172659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b026e7251022acf7910efcdddbaa8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e046b824f2a0ebbe3e0e870d40180e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603202347e5f9cfe0990ee5f93767568662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab246306ffe9970b81b1d868c8c47a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea626e78bf9572a8f00fbddd1a7e5b78664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408df088f236e764fa30653e801994d0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c62da50f911e90519a6291ecd547f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a03797319a48bb0f3a7a10b89d8278667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7f0728e9dfad450d5e68ced52f047668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae197df77450a64b0e98a58eccff4662669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5ad9b2a369deab31aab6d93c71f2d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4a56c2722fa55e5febe2a4be5b28b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a21eaf51ecec746ed444c8292a723e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8b66378c837d85af86eb9b3a72a64673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26109300244b303848bf781be12289674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aef0f52147d1b947c23c4ade6eb215675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305923df1c82fed52b1d3168dc5e486676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d26f640b37228e0787916b8d21ae5b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935ddc002c19e685706d3fa89cb8f0d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e190525a7eadd8316f7e2ce4949ef9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7458a7d6ae05092090f757e591883680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6263eadb7d96efbf2106b639d2c80681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f755129f5cd765e33b158343200e20d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7d311df26a694a9ad29041fe32c79683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d8b672c3a77e7bddea187cfa195d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a911a05d76e8915589f576d16ce09685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a17df270b99c46daf196a8ee3490d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e074801d3efa9401b98863fd431a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71047c7dcbe1684cc672283bbc13a450688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515e3f866df4834a60d82e2be45abd2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547e4dbe503dccd40bd7a8fd0233e19690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30835afc63855a96ea50da7bbc8e54691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcd3c2b3e2f8807fc39033bf2fced4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768b423abd44ee042fa7e637c7e4c2f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f343c5935fa00179cd5ee2a00006461694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e33582cb6b74458da964717a19f99b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a8df862aad4dadd7f5613fa1d26a4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95209ac10924e2a9d7a7669a753e35697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3ba19bc6f8a3ad5295bcc117274f2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1b0e50a08f119059c5e7440f96786699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51419a1da7b72f3c4a2ac228886ee6a8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907487a2dec1fd6aa17e12b372081203701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f5f193833ecc9d3fc63e715cad6ab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf512e0d1b18bd8871f807c03bec0d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6539fd7e07ec876c0fd3219638fe935704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6e2bed9311206d67b0034ab83ade8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35939aa08c2e8ce9a4c29ad0e46eab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11d1572a40e718a8ba3ccc0698c4fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc02883e5a0052e2cc63c01cedd0e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181f62c4b3d0f7160f528ec9a39272c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0414e13362923c408eaeb34f6bef07710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca11c6c79551a10a47f4d48e188fd0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8f932a57d00a422c8ef7f5cee1587712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5288a4b7d4c11b0fb362ebf084c46713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5121713eb4eaa3255cacf5233693751714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75763aeda99b9b86de1613fb0fb6d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1ceafe8f4578901bb519a93423541716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33374572133c37f9d28fa487aac58efe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce19564c7dc196885dfcfe5243d116a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dd3585feae94d211df230e5b8f042719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24b4ddd0ea6eac0826e0915f0ae580720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6713bfbe3b163ada8e9458a593d2099721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd70bcf7841abbf960f38455f4fb0d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260e6e72463ee905935d8f70f870ad4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bc4d3d629948af7ef134685623f96724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99f149da821ba3dac6accb950e8a78725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05486215013ceab772c81cb567a01fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7a8543cda0ade175d4863e5ab4c55727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301e9bf004becceadf64a9a7d2faba6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3993f8abfb81a543ee0611362fe0a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf14eaaca8d45a80ba3473ec1377edb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922eb6626d2021b840af3b7acc7baf8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6ad4ef7a6435f8121cc882172112f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03360297f89d8322b23ff9fc5f0413c3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e568156b6d7e5448e1a14ea6344537734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236f96af2b7588c85cfd4d2d3cc00c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b8a70df169526a0ea442323707d38736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e81db08286757698e209540826028b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d2583b1d182fdefb572c77ccba95a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee554cb8966bd00f68838251ef62ff4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed089093064f2d67309995d2f5c98a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c2a9118dc04b19e9851e57e8ab139741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a8dd75164b53d56235eea5ca8e174742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34369ae5b15b64aba890d61d680e640a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b974f4fd88ca57f9a889385323bf4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dacb3c04a5ac07f0ae3720a04950c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fdd2fe89258c378698e570bc6c8a8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd94a0c2f10b564e5ef3345270f9f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0a5f42ed8cded74be459cc3524236748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1e16a63ecebbc42475a9949018a3c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247207715ccb88a086cb4ecac2cbf88750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f330ef953487b9b4aaae01b2f9b74751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5877359ad1cdc0911a1dfa15af58c9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452c2c65acfaedf8ad44cad05afd9d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14972fe658aaa4aca6c075d5beebb7f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8d0b67193afed0cfcd1eed8051bc9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51344ffb635afb788f7fcc0d410006756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50a5bf9908bcdfdc4ac7b7961cd6b4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106c2c4ef38f42d61c260c01c0b893b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89feaf064dc3646ca79f4d6d65ffbe759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e2eda3ccfdb30eaafaa74da310c991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd112601387771ade33629c217864722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162274d892c1d731fbc540a657a7fa973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896afb5ab568dcc57534d9655db41704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b2bd08b4608f8a1edf705b81e6b275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f2dd1afac60d06754c7c14bc345256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283348ad5dc8128dba0684cb621acc777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74e039a9e84e5d53be52670f7986078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd4fd0d8281e1f04b1ad140db1ede69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3898e9ba4f7398bfc8fc0f6dfc0a4310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7f06b551afb43cc16c223e3e4737d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5f384425e437b1a43f184674b51a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46eb5d049e8446847eed7a3b73edd913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1b8cab92a56142d2d04db7456fdd514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30cf1ead70ee7471a946bc8433f9a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e25df1915b6faa677de7bb8813d95416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f6fbeadc6fc7513a9d502f6fedb3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afc8960aab3784d313ac337943fe0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2caab1f4307d9f965e4af2e7ea17f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd87df4c41883c76099eebaef2c1fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b516ba685e1cf956e766b0908beba621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355d34a1419db5ac9f687717a97a20222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36380d64e658760cfb6fab09f7ba723d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246f176bb8709381e07c570cee7a69924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb53e8be8e17e9cbf1b1f01b02baca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0edf00c409212ef4a4d63b190847026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5476380f78a4ce727fd7c2dfe44a8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534676d7e6a35a1353a1421df1e25b4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41994e795a50de27451f040f8fb6b6b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafd0dd1a1ccb73daeb6cf3e65344ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb652ff2315ac165fce0219e580debf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac632d1117e320bcc33f2703548468cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ef0c9f461a73e3ffec5ab50d4f73f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f285a08d23787ec50e989d174b313434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fda817d8c4f514d644f6a1b4e5dbf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a757ee2240486d114b50dc3f4b6ae236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c2e845ae2e92b9fa7147276c0798137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d5d0d1eacaf740de1ad8a0e99259238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c539a28f68e847777acdf767dad0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2dddb511cf0a2b64621793526a76b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb4d81cc8e98170634be17c38e142f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2127cf5d4079e925dc8face2c9cc1cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f597770c3f102d06ff1af216086bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67510933d1b541f04e523ce51b38f7d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba4fc6841784b785056d402b8068ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a289b99acb72d20ce6f956e96cb574046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bbc728a36938aecbe7d063f57199c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a38155f3056d480f75d100a4b91c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a418439cef3a9ca6582c2a6fef005649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39cd40d88457ca5b8de217531e60c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbc40a7776f2ba9b55dac050a9263551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ee611af88f03d762db1bc73a4bd4752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73097ee317d5f26be244c12a9868dc0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98977af13b6e1d0cee9ea312c539f0b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d70591b638bad0134fea05ad834fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e4f2a16cdf57ff63615151ba7a79b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d91ce624e90526fbdf00f690b80db957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9698264b567b3194c4136347147b4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcc315658ba5ed401ba4ee7b00ce7159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b16ca86303b8f0bae54badfd17185d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cdc5aa89c1fb964748efe4d817eee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c99586cae4e3439360f01844ecc4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4e67d7d743c12f1cfe583765fcdba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939f43ff6deea1599b108e6b5dbf9cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78714ecf15d0e62a763663ed57d31b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5ab72594a841ef356ee9b58340c6b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ede99c8fd3da612014e1f20b8d9e6467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d90b81e8b4da2df2ae83fc7e326fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade25fa1f6ce1df8d3d61ed8a0871fe169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccfa5cd49a4fb57307c9890c2da32e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3f6136bad20b638c688419921088271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9e3b390137c89a641e0fae9c18b3f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d9f6995e1e43c89183cfa5167927473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084fd57b414ce976e507d5f036b9e2974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13370039e766208d462d134c741a8ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e909e80eb4a7366ed57c45f20450276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286482be87b00002c10ed83168daaca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73367f40f181d72b4ba53013732eefed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd68bc889944b17b71d4a390f14f4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f65cd4ede32a759700155a0de63f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e84dcaaa1f902d7eef4e82c4aa1d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff7cb85a02def943e92465299e6b8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08627ded36b9b6542cc2b617b8b0c6e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efa1010bf3fbaca5737f26fb72370e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5a4fbf8a31a92059ccda37d9da93985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994fa86b1e6524fdea4d0444e06828686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b803b343ee3cdd2fa18a16184c84287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17496df8926b8a4d46c8f6b25460ec488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507f49b088b5fcffc689c3b0c495d5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc674dec5f88bfdafe1a4da034e46890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8eec007b1d10f562cc70c242e1f3891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cb7b15e7d2d55dbfe0cc8929797cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba913606a442f44861f2292476b9f5f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cafcd8aea93c0f94cb805355dd9ebd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671ba912e20828b2ff3e387656127ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628e61b89bc6c420543e74b2c1ea72496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506861b7137beaf18930cecc8cd1d00c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33808d0b896753af0a40a73bee020b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a944dc3db01bac0d1b1db017670c7999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18aa3b0b48a628693c43b8374928319100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65eb4283d22fed7f8b377c20151682101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f427e871a64fbcd06a493e4190a6257102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab5d3f0812e955e13ac48b64485a45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c145a2a9cfa5636ca905fab179b1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37068fe966ec7f81f648fd6b39f692105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4e90743bdf1de99f4428649ca1526106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c7ce90fbc7d97b22e4ebc0886e727107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035449832d6a2de9c8d78ec4bae8313108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bef7f965e756b4507706866523671109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6ebe969c81fd1036680f001b0baa8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c67d64bc626f9d6b791f7a549835a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36725a8a789a20dbcd114ff74f0ea607112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd272d931d0e14498508bcbadcef4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7d3cb14a10973d40941f2d7655705114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873b218bf2a221a553979796bdb9e59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb27ee5ec69156676777e604b6a7b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b0f4f28a8a845bd3a50bffb5bb6a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8baa3980feaf5a8e2a790c62fbab2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7c7cb7cf55630c890dfb13528078f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaca78922d61b81e80d24d25728b778120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c2008e04fe7ce396f6e5034a0743b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd285a973627037002d6e6b38ba77706122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6378adc8f6a14c7a6a12e44f7e929123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a946103e84dc3af134c5022effd1383124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dcd5548c0049cc5dc039ad5405483125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60b3335c49358a69f4132386806ccd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7dad66cff453668bfe23ffed4b3790127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fce7be2bd3f473a48ac02dd404f683128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97caa8385c7ce3f34a747df8909f36d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5161a60d5df9c3babe8a6feecb4252130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786942000a29ab17f349e3f6e842f9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdc38bfefc5b0c5f2f9113b8edff26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc67868711fedec7a114ac541d8570133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753e772c8a88d5e28b34aac6e557c5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ee35c421f3e32137d5d5585f0baa7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963a0b514a6f7b730e2614e8382fd56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57c949e54297aa770ea9c51807f794137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061116116c6ddc89955cfce8b0deb14e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e675025f3c9d4b4a0f80ddcf75a019a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bc4d41c9d1b90821100ae7f194b07140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e139d00d6137a0518076da5d4353d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d6bfc5e79c4ebfb8ca68ce2c3303b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040820093a59f587c1526344d3a73ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b806a2d454077e3652979ce24db883144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c4f47bc14cf7b76c10c31a58a73b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529af851dddf2f5f5c6b6a95199aa4b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c61b889ef434469d48b7672dda15ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f023c0ae02ca1fe96626bfd4cf61793148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f077f477d6f702c86ffe373037231149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b5b9033f99ff4fb3427338ddb7c71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683738e33bc08777d8bdde235bc7cd0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa01f4a78ffef7f2b42712473dbc6e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ef7b29fa4843062d6ea427dabca5a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab3012103438dca60c8ea966f9afff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604faea6439aefca6ebb460c08af9ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806fd0924d03256602b94808a05cf6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009ef8f9f1eb3d5c7f0c440eb8abfc8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44682f0f2037be79ace997021ef5a4f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91537086288f9b46617d1bf5a4ce51a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626328869f4dd3850bb9df59a73daae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0dfeecd09a2c2dd6c5676b641521bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8324b6940a4e95e962a1f2c7e678c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07689bd7e1023b8e7201bce1098ee33f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad803db1e4169f439fd979e4250d08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b339f7d63d3dfcd0889a99e297ae8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebe835a6deb4cf541e7bb7a63ea9cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02129f632cb8a3dd0b5912e44b01a213167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be24c3cde4535f3b0683cd82d7c4b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19db70edc081005cf4936c718af9b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ec993960bb21e6a1fe5c84e87ba77170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fe256aa5f9dcb47f3cf6eacde3775171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc91564f2d2d1e1795615ec16780074172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c411dfac0807ec9a75a5828af688dff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc073e698b766fa0d92192eb6f212c82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d41a4ebdbac4da9044ac7255f7f43f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a8fc098fde2a3e1ee20d3ed0378eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7dd3eeb3e9dd76f3ddef3b4f05266177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eceb309cfea49bc359469a3c0830e36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783df615c2bc76f16fe97dbb8486f596179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c62422a1737b1b110d2db9e31fc8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6d7bc2815b862b5cffefed829a86f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cc92fa3bccbaeddca15bf366574e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b29aa9a599c14c17fe3170294bd91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960153817d35baa1fce9bac66c67d25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6248187b5c8c7d7938e0edc0056036185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ef7fe21a2ed84b532d1f6e47d2ac0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418dc95268564b1730b3b442e937cc1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88354f76cd1711541d1b47788e46a6fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c79ae5f37367242287d59b1f1a19be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd55fe1e4cb5198e5f886c9bdf5b73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378376b8522c7fa2889f96282603e0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2116c47fb392391eb8bd77ea104038192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a56f07abcf33da648b5348273f9ade193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a179f72fe5155ca3a74ccc7158bdab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac71bd7e326a454178e7f82cfbd251b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bad69254967aec083701e35c70374b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a806023e662f9d74e14727c29db8b0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c4e66d8584b08c7e5d26e0ec3807d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1153e26b98924c3fb05d375822eded199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a62d9c855810766c070d85f59a2824200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483761dae9f825f97911ca59ec1d960201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8727217f2d8af5c740b331e79754f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a76bf6cded562364d1d552fc6083e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a573b98ff4aa078bb49f5fecbae93a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0be1324dcba902daa9aabf3cd889d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd55a0cc322846bb1467e0761975a56206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6b6ec837ce4281e79f69a8d69d4be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875096371ee0b93488f16e1c1a6dbcfa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87944284b4021d101cfa96e1db6588de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d871596d0294b1790d01658984ef89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcba8716c12b4d390a9d47d370c28f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44110677dae1143e5a5057de1de6c69212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc7b67692aa812a9a0aac1607e6396213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f163a6a2b8449da520fd793575def75214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f06860b3ec1038fdfadde5c9e5ce9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb732612043e051e40005438572296c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884a9598318108da65ef27d6d3c6421217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616adb1f5a1b502c8242c4aa3abe336218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a74acc6e635454f616db08756ec29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e82ee425fe9d1bffd71897c529ad2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4899b0a88f44f8f181571463b24f8d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea325a9476838de8127c62c0cca216bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786c577ebf7de7cbc985ecf59160ec4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910204a708c8a552c0244118e2454aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d130d336a133872adb1eeb8278c7b24225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50237796c70d727c16c32c87b8ddb5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599aeffdfc4a833e106896fa1a4c1a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf524ae662c26b78bd1a0a4ef1bcfdbe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdb436c417b3e2c99a114ea2b5745b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63636b5aec3d74edcbc6bbae0afa84c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf111e9e5ecba202c1509eeed929ef2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf34db8f02420380b231a434aa8226a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a426b3dabe8666a0f5d0f457aeeb7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89787d888a44e8f9510f6dd862cb9c79234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3c2c301f0ca9549358c01c449a43c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a609f1fc0b286ef31efb47fc75093236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7e0ed16599b74fe64c75f0ae0347f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b653afadeb3b51693dbfe7548b12cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4769f9859630d2f6889be7074131bb4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ef8b3d92216f7139b776462bc4029240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7c46e70e3734c091fd645d07b2de8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c651346c468d5c3d53d9b9b3b40383242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c6b995f8b4fcd057bb60999c8fe5b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26c1e73cbe3f5d530df0eb97a169bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88d8b36cb0525b6a4570ebbdb1b6cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5f3e5429b3f2260297010f13b79c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c3c0bc88a0ad0baa6d255d96269ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9515a11bb47bdfe5f102b2136c128a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6ef0730df49aa6f341e784e7d8744249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f878b21be946339612f9fd236c5dca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6514dbf827b4998683c6a842ab52ac6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01609ddf7d0d385e96d5eab457cff96252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eec260f07175f63967537fc9dded9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae5c593b4b4e4e2f390c7008d86084254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0e9290c16203beb51c6bdbc59aff8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbd3ae1452d21eb9dcee8ea128846a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab15fd4d896c2ea0c4e5d46d0e1c6af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7af54c2a5b78b763bc375bc1b33656258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf94095770f863bc5ead7764b2df65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d832059f6dc0ff7c067fc04b4fb2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c04f0d873ba9d96e24b404e6faeb8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda434eef6f6adfe795269bd8a147a4c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636785ff2151e8b757cc145d6950488f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a042337470c0bb23dd3ea70a517001c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8a7e1c1773f367752188d0f508ba6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd8a681cbcb5ae83e36a558f8e95a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86c9960e326ce58304b6c32616945d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8efdab89519fa34daa3f9bf0d53a22268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c227ff1710098f501e664544b7bd3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e029c8ec686b8d47ef6b087e5780a1a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d8f8ec7678d683fb72baa7f38da2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0461b3afbf7f6ff3b5a4526b28f612c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263415d666260133ab6055d0d951162273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae13daaa8ae680b21cb52016fdd7faf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4912a64e57f774891ffab4e175221a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc798f70860a266c7456b8bab5aa37b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fcfd4b962a45c8190089b1f68b793277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc42b77c3db27fc062de10df2f6f48278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24990b2f47a7fe0370db06b3fe7120279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1986ab081723c03f0214fcc2460a8a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019f6dbd2c3851926f338abb5d69824281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ae2863d6db18b66c21d6f37c9f81f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e16bce3f0eaa26e1b8620f34d5b287283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaedfc39a012d6c39766bf7975c845284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774c7c8120f4d180331fd4428bd6ef0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731a8e84eb792b852f2d40d6b93cb7b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7eb939d5d7bb01be465a0e83b8324287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe6bf1275ef5d5093f6c405e073c7f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e6447b9a8c283a622c6b4fae72fae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fef84bcfd3347cba1a136a9d87a8d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ad3f3727ed02c04ec9d6709263c86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97538f55196e71c2705349466da26d6b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e653d9a96fbc098efe0a1bd12ad2d7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba084865890ca4eb9bdd75c07b87778b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba978ab7959b6e1910e1dbf7c53172295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09146bf49090908c671e7a9673cc4a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaed7b193f0c7ae48cc3892bd4e7d0a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331a397bf2530e693c639f0a0670024298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e0a22c30b5be1e3e143588566b2c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540a78ff16f0fb69489bb86241fe2e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb54facaee918f9ef13bb9b7391f957301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e60bba2517b0613e98b2463bf09b2c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09422aa0a26d6fcb91dbc6d0dbe6fe52303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa57c457aff4aad4f2fcc5760fbfdd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d10ec2abe7b07883621021ea20d251305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d1e554f2500cc0bc5012ae1e64012306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becab342f6c570c57c155bdb22897515307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b6a8876d35395fb0491540efd5fd8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95478b66acbaa65832bf5cd3857d26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7744529ee85b6c408ceacedae14aea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb1b3d273da8c0b825d87529996205311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66a959853ca111f6396bc7cf8457c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e93247f88e2909dea4b67438fd141f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef7bf2a4b255f1a20c127d6d0ff835314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b38664fbe618446dbcf9daa1346acc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8dec07f78949ff04ec19c5100ef18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39c8d970c5bbf936f940898691f8fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e132f9b1c3ba17e5c5dec182c48821318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872e49848203b9ced8cb93c63f00e76319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c40826c41cfb22b40c9605dc787b4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099c97bf76621c954dd1a13eb58da2e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891be82d8abb0e1722e7a1c2756de5c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154bd04183ca6ad9964876e3111b509323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa22979c21b87173133e008d5b94c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f830e0d794bf88ab47fed35a64a74c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54053c0336a159d06e0e9e82d396141a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77414fa8d85089ad6366245c31b95aab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b4eb432ef474ba0095119e9e24dec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4d2743a6ccc622669e7eacbd3be63329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccbc4bb5b077d93e28446409bf5cc2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672589cf7fc1d65be1f8aa808095e77331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c23d2bdd6ef692ca7fe0e27df28d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e3e7ede1fb8db5c31dc015731298a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38059acda212545b0022d26aa738dd60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149656797c5fb2ea98f229173766d96335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d3fa0ccd3663c2b385a425c48adc3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905fa25199f31ebf069cd047b3778f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501bda9a55a8fde2b2d51b208600f65338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ae6209dab578d3299b363874dbac1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b42b6558e5fe0fb374a79e8e61a58340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443747b25fe1c4a2e1e2c4c20e21f697341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84894ae0c0153297aecf5a667632f12c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970ba88ea7452ae49f84b5ae38f5681343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01739005e371d43a0ed00eed93bcb0b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484fd4f91a9fc40f562ce67bfbfda4d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ceec1d9d659b6b929c1654c8c2a298346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecc05556d17eb18c06ee046d693cdc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c3834c41dd2ee03cef532b298992b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed3fd7a558b966033a8d79e0788123349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70eef97a02cd1907d3fe0ad867fcb0a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde23630453341742076d000ed7bb10351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530b40420f88fa034a02b9691cc84cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14720654ec3a665c11aa11e68803824353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b2792275385adfcf377b5a5982fd7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf01c78cf5c521a28ccacb7100f86d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa47548ca60bf68c081080501fc0d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7a9865d0eb3e8bbb4914871de07e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ea0f15a727fc53dd007d0e2b417b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464c84357a9c4e3a684da4189b6ec8d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ce22a7f2720b6eedca8886aae9a53360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895e2ca4ff83b8e66586c479d2c770f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64533d3b35f7c0cd903fcc95dfe573f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa12814a99dbb7af4e2e466a6966559363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019f2c805efa0b10a62f10447eb5a4b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b085564a44ac7bce6f07806898d4fb3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915e790ee70a49359714651832963c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553947866948fbcf98a2d786731e7721367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792873c9a386680eca167264c9ea5ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da85dcf83ad8b4ad47b3c55656be1d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d2bfd41a7bf069d5dfaaea32548c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984967a47e96537aef7146f231691c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154fddf41d9db2d1167c7d3d86bbbc4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdc00a180a755cf7cdfe0993af5ce3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da6689c1b090fe9074a2d3ff0ed50a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c0bff739251f5d77ac060868bc4b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471e7b8b8734327f62877737835c1c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a0299c74dc7d9a8631485190d8ce5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945c3b7b9afd31e7caee156d47b6142378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c03412278dba2cefd862f274b28fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40084a355c9a7e2a34268f29d6edf8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffced2da7b1a35c9d70fe7a860844d24381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798533579183a358e0311495304d89a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79db6d351374a769919f74e9321692383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef6b0d1cdd2e8dca52e708ad56486f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e736525fdedf57e5f5dae7759566af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651d4488860d7c782f9ef3656ceaec8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef20aadfb30497c36b16bfdd7093576387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007cac75b69ea1767471304fb3d3501388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1ed720fbaeefc3e2266cc75497568389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0a926b381b802491bd932f794bd00390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc297d05ca44e157cc613d1a01db50391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2d7f7c78acd26fa80c56fba0cda8f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d323d5c0952cfddafe645255c3008ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fea938c3fa2ff9b0091cb348a7d6bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694823a861f671366aa9a1d2ba66486d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cff3e534901cb1185bd0e8f6ead73396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5608e455ff2e494cde629a37528d67397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306e2a1f8d69972eb74c83084c0eaf7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0711d42c4dc532b40d6627f77b766d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b35273c9c8ff52f73a936b96700b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f3da0d0214be36a62301762e0d5af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbed7562fffd041cd571919ebbae606402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a44c7e1ce65012a479ffababd046e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2cffbeb4fb57161a09b527386367e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3ce5c253f1bd0e928d46728cd74ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4bebd887b153241fc3caa7088f0bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf860e2ce80a85d20c78d6cddcb6cd7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc4165d8c3fb17ba18a7e065991e30408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d9225adc7b8126d37332e3c5261eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e29b55e6a8b55ff3ccc1c337e14ff2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d305885f18757e39e15fc74cff49cb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4dac06ef75e3f242bc96bd862c762412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea38db4aba4a00cc6f44b4af736c36413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf678e71912a294c63dd4d674e6559a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf45b43125a99f2edcd86615776faea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff52efbe9dd5b8eba8a90dc872eaaa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a916ed0c3a0677e6d43fc7f5d77d85e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479b74fed6c01d7d10cd48f433730a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde138d4752914c988be4c4d5e30dd6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7207ed3c76f3f9a22d169977aac53c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767da8e336601afacc8c5b222dc1cdb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ceaebf125dc48da134a8bf93f355d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee66e29f76e433272ccd5387be50c49423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e202cac50f7733efee13491ed06022424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd30376882b2530f597ff28fd37f8d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007de7f48adb9a6ed797db21792950f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a38e1bb97bcc84074866bdcd3d00a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a98e64e8da4a1f30ea4dea82235a8a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc8d118f0768217ba8ba49cb15857d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545735d35b8cf9803b2cbb1907ff2aa4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1356d8e747973f3d7a7787d41b2433431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f84ff108056b7239e316628809be2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eaeba856c08ba4252afb9710370b88433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f2ef09921cdfbda5e60072b633481434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dbe3f16470c6535379b1a5d88f9f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea913f161e607500417f0162ed8282436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903b84b4fc68a41da7b7ea5406d836b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ebb5b22687b4dbd3aa80aeeed3fb7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494338924748ece695a29419b5aba96d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5ba0deda953a08ad3d2487f79e6df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfc5e058a80cb1c867813f3e546bdc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad752691cd1bac1605b6363d19198be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f2298ee30bbad95dfd24b0b2936ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570f613f38db6a766bcde8db5dfb267444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee433e51c239785de95770b43673896445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202abe8bed21abb77efd44a0bf06e6ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793e0aa112bc5f455c376b82557e0e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f2c525a715607b170d4f55435d121448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58354619db0b791581c3e1a3d36ede57449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a07935d399c0f685954d7be5eeee07450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ea808e31d4851e3a730fed241de91451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f94e556c60317b4f24d0ac0648744c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf93246b67208e86dc3c8669b2187b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9826efb33743032909942cf3578a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b24a407e4f815961dfeb2da4452430455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2747d1195be1544c9b8efb2cdfaa230456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea6d5c37e29c3887ae61d2dbdead7b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5c0417166dac0052c6166f9c5d030458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f63a5a5fc7b0795bb05f13dfba2c5b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879be84be0ae10d4608519749787cbe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1b836f67947102c875a4a27680fe9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4559805b0f3d14dba9ee83be5c626462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf079ac64bf1f5dffb7494617721ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f775db84b0a22ea95e1995d88b9733464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494070d96914e64d09359630f4e31a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb21024123386ca1ef10099422727b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a08f9bc1d7a61ba87f92204d0cad96467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e90da22f1bf4dff177b76c6647a444468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8648fa1749e114d5eb941c53026d9a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1d9d07e69fd780d45ff4fe815b275470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f42eecca4b2e8b2f02d5dff3700d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0113541cd0338294f3fa9578ff78171472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c21465e0058e32aeefccc26b28d022473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8940526cd835356e76c48764e71add474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c4d8cc0fd8de9cd51f4c97f131cd0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6fc204142409437ca8728e96a355f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b47cc912d92672801eaf876b45aa9a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdc7720a37385750638fcb6322e412478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa32782d0d8276995fea924417ded6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7f1f9d247122c0c7eebbd1fb8229a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800908cfd263025069914e54c0aaba85481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3e02b8db5d06726dc302678b6397c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec325449022781f555296d34bf0ee68c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ff79ac47cabd715036b6695d2b754484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b165c845a91046fca0ac545744e7c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5bd150fa123d52e52c907f42e16d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e62b94944444e1fc9a5f6fe65cb6d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d346151879e3473633a88876c4cc665488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47da31434a1a66cf4c7a9bf6926001489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080861cdd418a0c9c55907a6a09b6f55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2953d9034817bab374ab696dbc728491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4758174ad316fcc2b78f197a178da5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20215e35624440d5b7ad9ac2ba312e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd1705cc2ced823d27dbd64cb493b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c98275982c1a827f9acecc46f95ad7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af86c176311268e9dfc8d5f4d7e2918496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2c0a993ebcde2832e32ae25144186497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e1ff90ae41019474bbda7ac5f41c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad96d04da32175d7ac24b32e2b2013499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c9b65d0c2e7ebfa2ff38daa446beb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc70caed1d0386ac2db87267e0ad913501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441c8db39b60987401e17c89201b5d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae977095fa1eb4b70e9552d7cafd9eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9630d576099f4b13a8df15f8a58cd3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c4f8de3cb8d8796fca4d06c6c636f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186374bda1ca1220e0046a41d62d1d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd81d3423cf83978d0263b4a4a0d3c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb293230a0d99703421ebb0d5e97ae2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404634c00a75fcd22eff485f01008a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92753e484046a00124989d863d1ee84510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67842b9030c42227ecb9f4b403041bf3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d254be6af6028ad32faaa1ef3391a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff8fb9bae839f4960e8ebe870761f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44332c79ad194389f76c19f6e6d50f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8382e30f29910d84adc8fd8fb524576515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddaf18f73ec337c5cd3f8397e7f6959516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6d5924816fad4d4135c28567ff121517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a95809ffd49623d4df191817c7e9ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dbe452035f8aa5f3b8ab893847df1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860659926f0c7bf7be715b6262604f65520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbacb0cece21a14173f74facacbd248521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7cda43d3335927115021643349388522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68d1d510d48fd41d9b531559e318bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa272f684a7e4b0fb1639974d10e7d71524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d91d1b67a0be0869141d9df48d0d4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca54143cbc92801f601c59e69d8c70e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5955440e7115c184491fb3ded5e8b22527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588312684e0b80276dd6712d4b9c33c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89847266cb947e59baf4f9c5b4dff24f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4f30ee77fe87e69b259de2aefbedc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862c81a20ad25214ee23a55808b02c7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797055a5ca263fad69ca4a7e236b0cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32cc094e3b16792b43f3e92e4e10a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02b005f844aebcf88952cc9b543dea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcb9d7c7497051f78e2552fffd9ee5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acfd8d7ab2393d68c6229aaca59e44536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b19060664f9e8a180348f5c3b22303537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b74ab99e25d11e036f1ec286e97a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8558997429af650284d2fdf096096539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b7a6b366e8a7462dba112f4531b59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afa83fb7e8bae96b86fb561665369d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddc2d90e70a451508a9230316c8445542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace31aabf5964906c6b2c835f1a2684543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde3fbd00c846ba57f2edddbe04501f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa598a10fcd209230b52266eb2bb118545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d396ac77f195ce992b1dbc47f40b299546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa33bbca8776e6a542687a29058a70d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0eb39653108fecf605a1c35b689d1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e77b2a4fd4b9c98c66b25af0c02da549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26697d01bacf1c4d9dc006075364b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480596e3f995794a624c681055a28870551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddad760ca06a56495670ab97536ce3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f76534c224c8adf102b3d65c7032c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6eb2352df27982d7a91a490420e24a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632606617c1fbd996f7fd875e9789a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61914a05755716cd3ddd3cb9c975f92556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28baf487fe7928f1f9147c068ceb21d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc1de19cec2735e12a7a82d84909d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35748ea9d0fd52a3f64be289575ab9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025cdd7067fd470bd5c044857291e66560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee746032f930238087f7fbcb0add21d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548569707f8c05b7c6681196850f550b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3062ba2a864bfd66d640b32514811f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b0537bf478172bc2b81b7797a0adb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328d8dc5944a45d219ee9cf6d2d3fc4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fd3b0bc045931021b3ba82f9e7067566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08532c3b6bfb1222c7fa6b97c6cc1832567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63466fdfb5b0977207405869e91a91568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2e12cbf9ee5d04357bafad6c3fb07569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f05e2f0b40a56b3fc5945ced1af67d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef22bb40265408d1cec3fce5a1babb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5638c1e0df45b8280aa6c6751ac7be5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c860bf2d317b8584bb08484e73547aa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a135fd18b1e7adbd5619230ad8b763574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b31d7608f7353e475d92375748595d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286c7f541304609b2163b89c0bebb10576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1187b7b7f2d4c6d71f0aa3bc417606577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d557a16ce28353019bc301a6ae98bd9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e483faf73fa9af222e23709a8c4b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add577994a52b1f4004173dce5fa5459580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52475aed366c42c985689450518e0d24581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8fbc2128a4adffc9dfed923ba69e4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061f8b6725148fec9f04715c249f154583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb767bc34def7c6acaeedef9578278584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138eba61f9ca7a383c522e863966e4a8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367b2aa882c0411deadbd601f644664586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c3d08ccab27a980b4bfd26b1579c8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162279f0623d80a97663a5b91f716d6d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f95d0c90ff0de1ed19e4b544209807589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfda38f2db5f1434b8c37afb9357e3c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaac9514d3be31d6a88fed3efde55a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cfc6767acd508f90d799ec02d8c3b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fa4ac87714bb9d7ad8414a989cb5e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42507020bfd46a982d5b11b2a58bffdb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77208ef169b7a9a331db331a6c22252a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a29d920820425165d33cbd3dc97dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57eba94da22e6a9655ff56f31febbdc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f357b9fb149a00409d5c3f324826823598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348f485fcee149fffef36ecfd64643e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcbf6c8279d6a0ac5611aa62091e11600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc1e6f8d93a8a2a23a53d40ddc8e71601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d055e64d77ad1825d67912ec011f6d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888e79e755ec2dc561c83924f08767a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f16d729712fe3ee349427eaa26d3c6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ecc8f38cbe4c4c930ecdad612341c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ead550ea8f9845f4bea167a27ca70606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bacebeddbf144d47dd35bdddd30d4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418b6ea33a09250dcffe67e3360c096608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74045043179d62443687125a40e8f4c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ce99a040d2266ad147f62d73b9611610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c957fe984385fd424ce12bd41579152611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cbeb9f2dbab4b63accbd42cf875b8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f7f4c513b6618e1fec32cbd46513d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b37b42aa31d3e42d16b46a79aa49c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5be4da334b031e268871ffb1eb63c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975548fb5be34b3f9bda89576cf5e24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc12a2db5e0700a901b4f369309c21617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a223b6ebe39e1bd659dcd93967c7d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42008e5c3be13eb3183015efc2f8afc4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca84f09d7eee94ed35920abb11de25620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477a761169722d0daebb5136f4ba9ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527eeb2dda8e16af3cf360ad64a26361622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b23e96ad05e3ae9869bf7ddc9d89d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d0990148b63b1b9f07a4390d8f3df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbf2f2130239d8e489554c79ea0793625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2e57efac6ef1ddc4389031f9bbb12626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e3e9048aa343e800cfa200ca5b40a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e8f1d93a8651891dd949ab2816285628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af94d75885bda2c525685cf59ec22e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230d8f7fef3ebea7d3ac227042bbc4a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f929ddf16365456649ed39f1e2989dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b330017f3cc26ce6a267f5e2789ba1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f328e4d6784e5a3c3d842683bce52633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c1c923062d231807c461e81814cc5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d4e9e8690caa8f1568dbcd5b7bd24635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760c1beee399178cef1ed4a43611384636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216e8767b327479d78e9de5ad56de28637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc633b72eb120b6593d0cb2c62ec60638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a547b14e113a6afac4f3f8661d764639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb3539f689aaaa53b94102d0143453640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28a1b3d86f0ea8517f1d64fcc95a2a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099d5862cf275834260e08c577e729f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dd7c5438c6bfda6ac20d821d33acc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6c3da11fbc710984cf42ef68ad6a9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bf9f8df0ac5cd0980534db7c9475f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb2c57e38da83e39ec6260f501a6a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26236b7e58d47e2d7314b548c458bc97647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df79f0ffbd8f2eb008ec20fd2c5f90648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179698985e3d2799864ae9dc377ab20649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c74a6b030ba3d72462f30d700728c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288abcfc5b4b3804d14d11190b110712651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38531904602a6bb1824d627e2f4f7405652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f0feb4637287c68eca1afaa496030653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d177b2dc4f6afe97783993bfa14abb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bc59b673857ec008d9c254ea9ec84655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e990df9513a84fa1e0ca841017a5f81656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a93248e4c0144b53a903e45d4eeb9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350ea69c95258f918c95d6e2a320e2f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e12e7cf8badd47db9185fa36ec58d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713946081d71591d7ce7edf60522681660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2931b2173c313ecde69db1a763f3573661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7987c5ff619618e5a1d459fe2940a7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7890b8c18d79ff280bc7f64571253663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d1cb4bfddf7ea3c96659737f6a48f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48bcdd736a3b63a08c077b652df456665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d439e7a3dd23a262b03f5ce185f73666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060dc9ad9ec154f2d50b94d8cc7f7d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550d1c37e6cbb0d2b5e9166324ed617668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c5b818fc1c2b496b6199afea71429669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb384625ec26f3b5f9f84e5fc8c6d62670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318601ad47200431fa96302888372eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317d5328ecb313097e9e84dfe5bcf6e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7c6926d6c3a8ccba07d8ab7f089c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ae4dcdb3b78fa69daaf17e342711c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb58e6fb087f8f603eb704ad6faa3c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cd540eb9bfe09fc9ec43257a81143676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93b935328b3991884219ac0fdeb96c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8282e81dd8bec135c0ece97332922678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16fc3a22976a457383eb66cd75c995679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc4997240c33e70679405eaf127659680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ecefd28973f35068c2e8021ba8025681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbb8dfe10e64b887e6b6e1744dd450682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938042e657c5afc5823918357b98cb15683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cb592bbbe96654eebcdc2b6a4d1cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c244e08cf295e402d69e22361f682685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5b4f5ba9a92f45e5d2b54a673ddce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a02bdc1cf45213208b08921019d34687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff0f867c2d2edaf9be6c1a6e726975688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe835643a1bf1d4050c187ca33db9fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ed41c312cbfdbed8eddc8b8357331690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e6377d3e9db89417d456230617fc7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d0ce9e6972f66ffcb0df678bfdefb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622f06de736f9c25e9728d5d60bb92c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829c815b3b51d78045e955077217ef4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f65273ad9b2ffe069ec018e6b2761695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5217176e2eb0aa04fb56b0be040831c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b568d5aeede6e846d27da9f8c342462697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de74c097b239f4b0bcab40009141d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be827fe1668cdc13ee56a50298365b87699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522f1d1217e5c6d14bca5b27814d057700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbb86bd5bae23e129cc7aa5a92d06b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d084139b84f5f0112847461a9f736702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843b7c8807f1c3ac2f06f6efef9474b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad835004423b4468c5cd124c1f759f62704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414aee9b34f4581eea7e2427977cf6f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af30f88760ee5a3cd3621c2cae1a98706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834095ed175fa20b03b4515176b7849a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e156252cee552a84f562c12b84ce0a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fe904180f236c23fca2f09d458d8b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c42c20aeb196cc991f82cc291b8108710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c93c5b95e48143f9a5c6782244b9db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4816aacf14ee75e2703dfc7b1db2f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e2e3a9759f59b834a9a3e2cd26aa2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4332c433eff5844bc59b7542ec4cb65714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b6967935f35fb7bac458dec0ce112715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44f7db54ea02cda3bb9e8421726f61716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb098f4963287e67f691110d82435c2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b20ae8040bbfbd398f6231f762b009718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8459573a38faa3d244e6e9e88292fa0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155435acd31913eae3b5b81dca44c734720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377443fa2b36a3df55b99a77a07365e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742b2130aee7d9b51fc5c8c96b624a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23db7c8eb62c0f864ce31606265753c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b913c1eb5adc25942b41743df7a5b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cd7819935f2d3e1e79cc83b24dee5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0ba9351bb76326739c0e4cf39a50c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3bac47c8db2109166a8506db4a358727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566640de5bf285f0cd715815dc8f398728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947eedadd999aae7fde794f5cdfe9f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ba067134533ebe4ddb87bd5a605b2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf892ded95c79a5a81300640173e38731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ca6738f53d7dc4de4925ed1284d27732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65588178b42bfe31dedead12a9fd0036733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2c5da1f3e8173030ddc7356b49e2d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc7ef6ea8c6f9c721ba7ebcab19f2d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64a75a87eca4d1e27f130385075b52736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b9f43440639b9fca6dd787478bdc9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3318964c45bf76be468b4a3b91a5c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760da49e101ef7863d2b330e61421dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a64e8be68fd176bd60462a00f89ff7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbe51f43133f4b3a094ad600a6d42e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a598c129953de1e8a3f8e9e2c57e279742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfc028f6d1d1dd5972b897856deaa3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f990f9e27b731d273b43c43af00d9db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110937c7f161ae246416882c6f2a09b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86133cacdb61a5f5ecbf4928d32d7c06746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffe6c40fa67a6a2766d55765153747747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d800bd31bc594d6f3bd83de446e7c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcae7cb37672dde1a3371f4881c227f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaceeb738513beaabaf3923bf4be13750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c4c1275cfd3c298f62c4a2565cd16751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8138f440cd21d617123a698f92aac3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987eaf086d5adfe2d2b1316384c269c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd02c8c032ee327b95a0e9f8f0bd518754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d171886811212f3052cb6eec3af9f46755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428840bcc9c5a54d5f03f5714b1158c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70abe72517c4cb0e41c4c70c2cc010b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd585a70f016127ae5366f55132cafb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b925f6397994a516d2d80123d9b8d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>