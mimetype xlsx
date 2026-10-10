--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd50389d4a319b1b202e219cee268031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea46acbb865ab081963cda77f7072d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3b257df7bd9aeab9b867bad887e143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ef7c8a0fed87b5aa86b630a78d50a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad631e039c8461464c6e2f2a688c30bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbec7cbb85c1cde1981193885c32e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfcbc645d3b00bf031f252ef8fb8867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0101c63fb1dd868985c94475f2d1288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc20f3728b1316a0c0a5a8cd5033a319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067d4f6671823d27c9294ea9822e62610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4a896d35c19a9250f9eba3f8c89f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945f7cccacc1a69a7e993397146468512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894455cfb93db7eb92629108570c863b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf41b6757073bf66f4ee6dd812ae3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e09e4af502df9491e25b975d7c8b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc82f454fe859e4d94f1744a4d127516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e82f86a7c230ab8abeb2b23ce96de417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc90a4144360366e12ec89bd34766518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295a1faede0f165454486f395d08c0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208e3ba2f20b5a8ceb78a1e1e3691eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae30f3a983f1e124aa3febf64b6ba8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1908c782b89f6b3c9a0c278bc6d6a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab76fc9737a88646ac2adb47ea6ff4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38582965048a868a5b9e5bbe46076da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d84350d50427a857517b8e341e019c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462180a1abf7b43dc5fa38120dfe8df026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddea2fe0d8e535c579fb6b5b25faad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73954ce3a599025220ad56e138eaa228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68720b21de1407bfc77d058232f615329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db3516bd4a549a6611ba74c4755ce230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bd512f08462cf754925885b9eeefa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385ab8380beb3920641acc8bf0aa23832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6d9e2c65e2da71f5ebb03ccc2b41933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05187bdc4737aa6e90300fd362f02a6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1941cf175d7ae078568ac090a049035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3715d43c6861e72137b60cfc9254e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d261ae674be5a886f256ec508c80d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fc97c9ada902486f8c13d47b09b0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7665684d43c1ed544a0cec0b97ea3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c73ae1e7203ac81155cd9305a2b81840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264b89c0ce9067e40ff9c384273108341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40056b68051124c558a375e13d42b5c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3fd94c1d9c0b815922d95abc2bdfe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5981408f6ac8d6b8d06c50344a26a1344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6b9db3b9c15c59ec953ffd39c839245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9bb5d81963faf90a50e7b9684b3e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a46acc7e949680dacb0d77057824d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d1e9206f222d69cf1703f483d9cb848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d772b45258decae795631f11e30d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9055b39e95a1ac4aa91066c40a3c1750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db50c773d70a14d7679933761ac52551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27a91a72e9dd4cfdfe04045eac6eff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e161714be8b6178b946228f777292c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb03b7f086ab4a8ebeaae1a571ff6654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e672321323f38e0b8a0a69a8811dc955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793a9fcc4f91ae58c5c2ec348d4cf6356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95f584cbef0cf803fa58173f4ec35057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ab0f560218e09939411ef1f07a56b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfe2b48d43c512d111ef968bdc31bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcf3635b35906b842d4b4c1919e1d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f099417efd0c6ffd3aaef67fe8b3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a308c680b9ded05b9f2df0080eb4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59b2b82b9bd854a8c2d98779788fea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5422b60798a8b277724e91eef63edd964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7611cf65589ab3a2eca27997adb7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294b8ee442d9f150e189bd180e98d4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e4dc1a4cce2b96f681805823d341567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a06dc7a6597e612b5086389db633368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b504ef236b9add8b24788b6524b9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f545c1d61d1418e3e4de7379fbae5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c3a51079187e8580c51775438146e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b4e9e9377be60f9751e1e787969d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2f2ad5b795173077f86c8c02d675d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ef9e3308087a1b8c5a1764a48056874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4990f914594d1170a0cdd9d4ddfcfa375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3872ebd4a942963e323fb0892de7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9c89116ed4eaf0fa354151ed997ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b0207ba73243521bcbe322908aa9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dd2525ff3af1802c818a958d5101379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b17cd40aca236adf9bccb6e6b713980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb718568955ac6fb8e5b183427d034581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e22e571c6bc6a0aef2a340c8ab426b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0edc772d6d3f7e8af685ce861db0c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3797d8dc34aa0de1f56fc7d0f63f8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca14c6426dc5abca2be9a577ef6af3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e9a37b1190291a8323e046c27404186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf548abb67810705c7873ebd56a305087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465fe561b4f9ab5c529b2a8904c951788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ace392f68408623ce17a595cbc9f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dcf3251672d1a82054956ad86dc1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cc616f076ff3de4287973eb086f0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce01c2e7bcc5639969995548dbf34792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc8cdc9ce3f632f47f9c5b0fbc8ca093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e430775ec39169b2e78f59e794cdf8f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f6f4cbc1988a97e9695f7bf2ca29e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089aff83bf2618db9de3fcf7e42821696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7987d348772404a95bdce0f72517c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9ddb2dad73073cb52ab1cd6ada4d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825d2057bfbf6da44388d336ae974f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a285f49a8c8192daaf0929b984cfdb2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca671305e441d3aa0b5e542c1cf42bd7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e1e10edebf1f2b7bdbc5218435060102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf500c5c8af6582bbcc22db540e6cfd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa45a57c859b8b1b6c6c625d25ca2bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccabfb505dab88d9caaa5eb2209ce7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a6d1d69cbe8492494663ba01ef3d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c35dda34d9e65c4d2d5526f07837b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd4e1e0b9bc043422785530c6dfeee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4359dd3d61b0482cb0ad91e0b2a5d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49b64d397feb20ed41adc0729fdf65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25134d5c30d8ab33d736e0c87cca6f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e579c872dfc7ed4964c1f3142b54bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288cb8a206b9826e863e43eea5e0881113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a41e2c0ba77d435317d27008b3bd74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf221e7a7cfca73332917d78010742115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5257b3f9f8b984f692b50fc88e30d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791862e85cafbc2419f4b3bbb160182e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abacb54ed239645e92430323d1cca1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8dd51ba14bb4bb2819ecd406a7d82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a764b6d53eeec2e71af26e5032f70b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825328ee7ef47cfb6e6b9b6241a909d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c01279e0e578e07b82133b6e7c5d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e314d2bc8d9f562f8d404e045b0819123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d62ce00569a613367d0904341e5132124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d36ff1ee2384e368e792492afe310125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a851bf4e55800c5acb87de94db132126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae776c1a0575a1615f7de638c43d8a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fc2b72415153ebbaee2ee7c312534128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abb775d33c7080b05eb5f29c373620129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb8564e748c5866f71d43997196aa0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d69e22dcec184d95cc2d0715652b69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79e7986a54180da8a9bf29ce8a308f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f1535c6b54e5c9a09f922f1b4a9d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93197afbc1270cd5cccba97a26e572f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e55b7c1a001903103f850b9875de77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6513c675fe806b7f6d67ca93267b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41893b91d1d1eeae29b7c5a074583e03137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78940a8cec2b18b2b5598001bf3a469d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527a80aa4573b97e662d4a315a22d54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bd45c2ae0c82c0495ae43b66f3516140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f95526aafd7ac1ce18ab31ab8f617141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f076dbcbb74aee5d1501fe4d116a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f219f9557f96da8ec139c4187f5c06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90b2d207b7a227e7bebaded493b915144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc87dbb5ebee2256af7d989fade643145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76753760dabc0467c34411e8ac85479c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a1018d281ae05c5dd67656a2ebfe3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030177c9bc9b45d770e184b9d7c43b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e298d3518288f048166b472b4ffa0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75b904278a5409890122633cc3dc23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370cec14bfed250caf8025013e1f2bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1af9ef31efd1bce47248a36177c866152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506c20092e26d482694dae793d9a142153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813c4187112f28af300cd4d18d9bac5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64674212cd29525bb60e4f46e855c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e80372744741c411f5f265cac39c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db7aa3d5254b95d29d958f525fc96b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24576f83dfcba67e5709e137ee1203b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0076fe3d3b4b80cd6e2234bee8dddf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8c086f3cd4ddef25f5c02443b6cba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdab095850e9c9fe51cfdf7178e479161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b03546e07797d39aac4f81bdd8972d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6f22b5eca074efda89fb7ddb267dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e145782aed0c2f9745d9e27b5815a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab681b2d6eaff3f0953f6d527bc1928165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50eaf8934a492b2084beb0d34775fe1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b265f9698d96ec0adef9325d7890037167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f91be960e6e77d1f8664b388521a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4d9c9e99150e6f05a11367c486dcd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d7b3e6e12695da865d2bf818580db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2575359dbe927e6dfc7a26cf456313171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6dc62ca334cdf57b605d23d3ea5b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1448f47a2d3f5d34d5eeb61bb494d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ed8e05fb30b474c121ea4d6b4b441174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8331cc811abec6cac69c5792dde90e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a804bae0a6c0cb3f5f069e8860c96176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a2f511d49f7b45c825a3ce3c5b9d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a246b80f85872bdb207de0944416fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45360d43192111791fe10ebd00f158179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02f402986923396b32d27d201e7207180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a36955b03e05820146074fc53af1c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e179f75be7daf107f44f9502cbd520182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd626fac29fc3eb696554485d9e6a5c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709bfc6e847765b79cf1e7242419d17184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1240c502e1dd55671205d6f3e5354db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d4218855735ef3461c5e9cea3bafc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40ff778540ec17e02609800f40531f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8a33f3873266adfcd62929e4eb4c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92752c307f8339ec54178b2daae39c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d2b7ec59c5343e748406e2142e563190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcaed37c16631cc2954862f44ad3ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265201d2983e969e57719ec560c6ce21192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecfa9f3692ec64ea499dd5fdced808193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce77e2345a594ba14e5f01a4fb2f66a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e029ad01b6f248fe93250bc42d2453195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628f709ca888822769cb327689eed7c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a8c9b4ad302fb4190d5c916c98304197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d5c7a0a4713d98c069cd8821595e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87ce0e50aca3fd23a6f8843650ddc4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ca5c1aabe3c4810f7033db28dbde6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ed6a15e7f54d4158ee2d30ac0d1fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7528bc55444c667f35335878cbff6e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e78afe283089c6e3f8caabec4a166203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad150a2c99adc4213b45f2fe01f4e616204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36c40d312a28e3368f000574e4ab74205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc73b91e5f46c5ce36bb2b53b8a7def206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e92a8f06387d28463eb52d829112f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4f608daeac1f13460f5050cded7d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2ad51013db9730ed05fa24033eecd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe16cb12be09122d8a5c18078f145ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5769578bf9d39b46a06a21cb531fa0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef553c6e2a4d8058b743d47d91c5ba7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa85c780da95e2023285c90d6c5b4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6636d80b77954b0dab40b5b16abdb20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75563780bde64b36c693806ba407fdb8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73978948ec285b39c8b1381eeeee60d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7013b2a9416267099bba57f55ad6a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757185ffd0ccd65f07e587c6778379d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f1f17681092ccf5bea41a991ab46a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e553ba062f858d62cd758f1fd486ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a834f72aca4fb4e8839c400decb110221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb51c5fa9f541229a61f0998e37f587222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dff6acea343b12c9270ad4f9a970c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3e564ed392354da8ef00fb56ab3c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b2a4edc6176f6aa88eee9cb86a7b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a77e289c7040fe55b90d4474bbd99226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad21b9dd463d536eb1d7a58480430c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cb05b1f067dabd9c2acd3bd0c084e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a48d7382687161e2ce70970c2887c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee37f456ca3c66a5c14cc1b9d5fc25e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d82757fe2bc83e5cd5f6e383eb727231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6741cf423ee42374a6a0b72301fe70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b791f8d01667f1cc7f04b0e79e62572233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6964e84cf2e370332963239decb27e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db94e55a6fbabb047f2cb14f21e0e55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1eefd18ca1181bc929bf187d25e447236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd639a3081c695aaa63784866ecdf3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75c5ca2ff319ab172abd3a5aff9701238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0eb3f21d83f6b4cb5afbbeb27a904e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e82dd97c88765f011eda5031ab0096240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baecff489cc4b71e74c741721520c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab8849c011a5f0deee025d3cf815e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b3c7f10d8833d641e090c4e2018e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b59a78dfc22f8afa6e1a4e83019262244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403f57c806d8fdc8b9fce185f8e3b4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0c36e58866fab67399c2e69ff2284246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5e843e004a84a6d6d4f959c5be105247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf8ffc01c22954e362c1d49de8316f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ab9830e15aeff60c2509ff1b70e38249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d33897a3697b88ad604114dade578250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c5a238ec484b60acc02a7900b7194251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a228bbe8aa1ea088fcb67231450e06252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b05f0b6ef6038f87caadc78091267253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f74ca80be4244823186845d052d4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71732e9cc0552f8f2c892f7095e95638255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92608d5387fc16f3ff12351dbdabd0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a407d4aed7db274375c14f9b5ee802d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb11ad34f41e00e47a7b04220ef7bc8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c360f694baf54f9e7eded479b519a2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139eeef7d9ea135bfe0577c83ab011b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39cb8f553a4141faf27cd05355194c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f375dd7e694156a7e368329d71c04262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ef9ee30fbecfc8e939992398c28a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef307f1643acab8aad74763de32ec2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ddcef59a1d724bf9c594968c72682265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471fce3356520cfbc5532c6f62158f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f2c49bbdc85a2b04fb94dddcaa488267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df808ad03fde8a1ff38150c5ad1059268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbe1da36347e96327ddb5c89667ef0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a77e39bb8502c82a78680f26b85363270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8eeb61c965f1ff86eb3725c72c2f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430894fe06f630a070f737f9e72a510272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15322f5aa837a76a3b1666a482cdd8d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f405b74284673f1f72978d67807937274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5a1014e7f268edef9cff3676ba723275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3686ce4b44760825daec4ef5e78eb9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ea8e8e81051340b53a6401c7a4a37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c836bbf26957af3dae9c04f5b61a9f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149720f95c57b1c6d8aa631142c9da47279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57524b77725fc0d5a66c5caa387f41280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f5cf9904ce85a1c44103403508903281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d2abec7f72928eb83e2ed2c016854282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1b7d2fdae39e8ac6e84504d3c930e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172b49d3aa1b1c82170e5f5dc64bb86284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6e4d69cfde82f8d0dbe55724e0a71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8e64c2ab5ce8f41c0fe0af23fd64c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f18bcc3743684e6e342c2d8a4d1b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b3299bbc3c65e82d5fe47e8a8efa9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e898bf175870d589d49e7ae9475687d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ed4b6edb8fef3736295608fb7db05290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcb730b673647525770c62bfeefc99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c66b25933f618e7007cbf722cde53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1ddcd0e87b89e344945e37563e11c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e46fac857b3b0b5a671f7120ebab5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5baae9e2e31bbe6b3999df68e8777295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a5d1982d046a4a077ecfceecc194a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafd7ccfbbf9f0c215b2d68278edd67297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73249bd22ef1d84b7084971b3e46b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fb2c9728c9ef84401a43a64f964ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bb78e7824550fc569d40cdb69535a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5e09278aee82b778b964d93f4e169301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206da54d2e9b4a95baa6fcf31aac9238302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1953f6d9c3663d8c33bf4f7e310f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e144d9d778ccb9c09622448aa1fd5d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bad08cc66b207c6696aa4af5ec6b5e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c585ac7b8021cc8306fce742b37578306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc9b7426fcc952812c23c60244cae3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb7b5c423b331fbfc86f731ab6bff3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13ddf5a46fb5279d2b351ffe73d508309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f59111e8f7ce0f77bc93d19738bda310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b02a7e32bdf5f455fb0579526a695b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dce6b35ce5ea07ea54b26b09b7b281312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04302d45bc54354314c699619545f880313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26429c733a44750c1b53c5ab82e3809a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affabc6624053d194f6e866c2dcabf7b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076cef572d6e404978c3758f417c50d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b1aa59903cd6eeb4da1477b3f436b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac489f9443d7ad177790631d96b041d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8f286524e60a7ae6adc56b4a20eac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1edc486fbb0d8ee9247a90a947a90320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dd5ea6faa4152c5b71e7eb62ea0e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98ba42fa535f2a7aef162e9113203a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc396e23777d8c07cdbebd4ce9f8156e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638a5bcf77178ebb32437160b6cf1fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926fb4db5f51bd4150f0066bd6e6216325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4612ccf2dba45b826d2fc34e1d07c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2aeaef03598fa44bcd8569828f526327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab757c180f37f50e4e330b0ebf59d3b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100399be8415715d70b1fffe0decbd7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1918a27a7b33c0fd46f4740a31155c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff382185e3da710ee9fdd185fab78c07331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7152f31967797614dfb8634310ae8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4e81944a9b3e80eed04fdb7160b87333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6c93b83b1181cb9b34c8424160b2d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d33f704c8f8dc84665f59cf89f63ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbba7ca148fd70abbbbbf405c72f38d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603fd576cff88257a26a3708b3f8279337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254038dba9f72417f1076fa5e7e82a02338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a7cf93e853b224871f3f09c468cb1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7ade4b9f57fc90611fad4e1a9abaf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb979f3dc245b03835e4e2dcabaa20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12902adca48aa68269156c9fe10aaf20342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238220505cda5aefd2fde7f79993950343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d30806e23c93e061419a6c1d7a675c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e21db377e26703a02ba8fc0b1c42c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68b6ac10cc7754c70863779a9d99f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e53acb29bca5f39faf21747bd8d87347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49125b77431b9ff529aae6858384aabb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f6f4a1b081e7c987766d43e270533349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6469c2ced82dc8cd7ab06cabf9ffe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294abc9e8d8355226f84a74b16d2cb93351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fafe291308430ecc03e5bd603c930352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7eb1b6a52e7532d09ab0ebe408a66353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be255d40f000974116e7c42a7adbd18354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba43fc074a057545ba208c5dd46f7c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446557e398cdc2e675774009bf0d0c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb389749296f5bd24a9304c8317e7216357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd24c7e0d5e183fd9b251a0cc20e07358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1be133259f11293174397d132041d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad09b8993fb12780e0230a25be183c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cffcad02612c98115f8bd02b45550361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f40c291468d7d4f605f1aad711a4bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7e113d7b25fecfcd785a987e66d55363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53baa698aa55feea06c494fc35d86b21364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22969dd5a53e29ff1c4862dcdf24b451365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696caf192db004638354efeceea4dd1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4093cd3526f62f2b75035a8060f1dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c002adf8461a618070f6baa4b2964d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb25be9bfcda0f9ea4553c47b56432369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18c962774c7312df57d025aca854c4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da55778c449b293fba9accd377f971e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47766bd5ca6266f48843303273c39c95372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ed5909b7035d7f8b2b13863925d54373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9bc2c37649ec915a7e606a9e314bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90657a3fd71422f855df6d10c93a1e65375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f615e325ad84c7bac976b66a7ff2d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72346625fdf3f3d301d8a5c0f2c2bb71377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054652b61831373b4b573906fb43c6be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3b8ed6fa94f3c49f63b6e8f2888f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31f08145bb8fa7835310eddc296406380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2760c177c2fc6a965a0015cbc47e72e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667309e2ddc055297572bf67b53bbbd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc3a70d8fd678b22c5ed3f72021850383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156fe9d86547ff01062fc6e079d7537384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05ddfe14146c1b5bc942926f0d5e6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a256953633bc70666daf1619c4c92d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c08be3f3b52ff348c8675650e3cf9c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65a83c68f411db66086fef3e6953a4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c386f3d621ac3ab26d2717a64c17b68389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0148157d2cab6e0d645e50d30b7bc20390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7ec8e6b341616cda90178003d2dde391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916dc6862c7302ac365f721bc92c5b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138064367d3383ab32f89d25df802212393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d4201815447de1a9632edc4d0cf4b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f2eb7368f4168935c475cd20a73b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6bbe4b3acded6cec47c981ff5bd0d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcfbf96fffb294ca2f1cbba7653b4e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddfc47b125c6bff6e82c4db6662c79398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0658dc62c1c7fe18663f881cef5ed5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758a4cfd725426fa3c04af4dd68a7b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184683b8cfa881cc4df35e8c55ecf389401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80330e8711ff4c94ee752f5a504503e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad7aea787c704ffd635a8c2010b66c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f11ddf7c594483d5674bcdd273718d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a24173e0be7a78623a0c48a62672f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee503f98014475108bed8b69517fd32406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4e9d7a85bec89c7b3be31ea6bfcbe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19065b3a0658dd6811bcce149f7bb8d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718328e1b03733d5b5ffa85f5a9e24c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36394234d454753b293a7e3d363a31410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448a408cc8fcecc4767f01ab3e3cd7b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a16b82e895bb112db27e7d9e6c288f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6975720b116372508303b231c1cb7e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3dab104a2306cc764dc440fdcdae3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283c825931c18a44a9fa67e7e90fd72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a880ca3b11e7f41d904770afa6193416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954a02ea4a7e19c1dc2edb6db1c7b4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f4f99347476a11513c286964bb71b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ef4db8a9cc37d22c5fdf7bb3f7dea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cd1be3ab4779f50af963f3febdf79420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dde48c4727d8c85fa719f0c9a40237421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e375b0f25570fb9074cc82cb0ec46e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251100bf8890bed33299c2cdc64af8d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad43128a3b92888647361b6c4b3685424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd696797cd17c7b14477aa9fbf9dbe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99c4479aaf1a2a46d06cac03c39104426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242648c05400ac16a5872af7b100ff2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02664a25bfd6750004eb70df60d352b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b2ccae603aee551bdcd5f3e8243c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ededa79bce7d3979880aaab760175b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb6c1745c6380e899c9a684a95c271431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca11e4253fb7157fe82fd235572ecc4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a209c575a9792c183e9deff2fa1c3e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b72f8cfa94263e5959cf3c0ac1b1ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662fb7508d2415602a58cc37b501dcb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5aa7109b7e3cd411ce462f9c18af1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7d2de759e8a515e398dfe9dafdaf0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4add61445409150ae22e6da1bf2019438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89674cb70b540f72b6e79ea5c8d1a971439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41cd26ccc9a378e4dc880e245296b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470c53c3bb186eb3105c75dfbf5d1b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcb7bb35a249e8fe85bdd405eec549442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7d14d971a8ffac1fd999771fb6054443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a996f637ba8854427c678779952ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508feef0aff885daf63de9b7e3df413445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccc91bde799a2de0884bbafc0e4415446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380d6dee85737dbd377cf9305e0631f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778a31ba1798c437df359f6b0de2d21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fefef0a1455bd88edc50f86da7b5b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668948f5b2a619bc11f77d3dabd2e4c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbbcd8c85e3ec878c4b382e8405eb2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053bcad58aff5d98b53cfdea19f2dcf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215da33631336c39d7204442dbe99c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de082903b10321b46c7850954d70b3d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744269a45cc32d6a9719e1d1aaa32b63455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68781c7f55702f452c438d21d9a3cab2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a10203330914f0c9d738e58dce7b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb57720a562ae5d167b0534e78a60a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499925306ee7cebbea0683894d8070ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b985df90e9792f8bd92297f90ebb845460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dd86b9793c686b1d11baaede38f3c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a86979680922ac00e193e23bbfc6b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809366caf48b32fa9a0de63c59bbe904463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707a7e6c1404dd3e737da11f1073597464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64e540b8671c2410c324f2015a2c76465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9b0336d10cefcc9d2c5a4d57efcff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee67d3274c9ec048e16d2ed9bef7a6b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a6d0e6628d807837cafd9e74edf8f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ce1bd3534d6fba7c173d0ff17a6cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bfae21a806d2b403c864a3c191c4a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc8717c19d4edea2df26585ff21f12471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9054c3134fe306c5552c080f9c2aa9a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3150d0a18355ea36c328a66bea6fce7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff61da95f18aaa55e6237f0e89849e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c549c2fd8904502c2cf0ca400ca704c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa53dcf1e1eccac111d5d526ce7e7f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c65785d1f8b3ff3b63af2a37271c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8c5f18f4c12bf296bca1a8b911af6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c68baed5a59d7e0e9f36d6b1e5229b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27913629eb745131ecdec42ad58e07e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dcfea7a27cd1e4d95d85c6b747d7c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d00451cc7078f1cf0abdd623e4177482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec5887c1db77fecf606365b4f47f42483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cceb7e3b3ee5c5bbedd028ea328bca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0e47a3ffa84af70e5aa22521d5683485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcfdcea71db774bce422350a03b8c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553efe301f84be008c09ad947818fa9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b20fa9ac3f4f78254a857daa9d664e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e437221375f136a3f9832834ed2d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e499849f70bb9f6d713aaf093f9ad2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188006ac8b4545daad3c1c8af230b00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbc319a0071168e609d53322315a26492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3871c778989bc5944af0d646cac7973493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2e4c8b433995eb7db201b0c6da470494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2f5c681cd26586b6a3014b89ff449495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01af19487ba3b4dea243f278d76c3e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe340f45ca4d40c1a9b8134c3744336497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efa2bd74b64d0113b7905bf80eb9c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f4e1be5607989aa6218c233a6e2f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b572fe5fcc3f3298d2a663f842163500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea7d7e4838bd59598fde07db0fc052501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88be170083e72b28d43227d8f23925502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3936891c5597051dfc993c47acdad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c035f2027fa2b4966860e0373d5754504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b24e9abf0b1ee371bacd856e823420505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc043022f9a3a800b74ee45a2f9097ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13e7b4c6ec340a16fb0579b62bbcea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c3bd042d77b288cb57e8c0951ffef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06569be7f9592c705ca248b460fb03509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00340c09046200bf364f6f3bcdb4b449510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002f3d52053e8cce563d30489d586f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2652529391c0846b8ce49370306bcd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff32ebac34b4935188d1d156f5ac46513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2a631ab545f8736af15e4b7c37e99514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8b8d8c0c30b4da8836a634dce6db5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251890651b3d75a6fbb69f84eb53bb4a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa993e12eace7bd1dfe653d949ddb5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec124fb313435098182927b47548ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ca71ad26538e004d002689cbbdb08519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d6b8023e226a26f82f41507b41c3c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab4ecf3cb6c66a920b1b1cb22db3a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfb9adb2b59bc9e3992e5d554cc6c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2cb2472be180609c28882a7042cd9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bd85ea825eb25b61b563b4b6778e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5ce75dbb92b4ad904911d7a476699525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32ee4b03e3f1d3a365e7509bba7926526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4c38091e0cbb6ec0b9b4dcc8bc8be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a58e3d75054a1f2b716a248b160df7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329ec8edf8cd55d35b7447d12ce794a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46137f6a2ff0486e6b662470a8b1225b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55fa0bed2e6eeea5f044181a54e9a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c824ace095b957f4efb50ade638fd5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160464a413acd54f91826b5bd52b9a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c447215b48148765bb4b7478f84a43534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee7a97e06d34404cc82940ce4af146535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74555a77f1ae4ca96b4bdd1fd644e46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa94709a089ec065c6910141b9594e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a17c3ef60d5ae0f490943b430638bf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5c56735c519e164134a0711c5a855539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74807e28e0700c0752227c9e0c40175540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52915d883f1312e4c5f2821155b0423c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d5bbb157676f1aff43c466713d461542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987449ba0b80251cd6003f20572ce9ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd599dc82e6051ff86a7162b6e1e8e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6ac6bbb4785ea27b69180e25b15b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe991f5f2564334b6b7dad4e8a7ee8f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960a81bdc4dff27376a7bf23bbba2ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f0eb850bf1eeef14df72946c1dc0d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd9e286f50bd4671170dc53bc14b97549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93087079412a4993537e44a049c8fd4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fe307459f44c81554d6459adbeaec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d851a3b2ebb2e402be6b08ee15b5b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c57d7decade5d5fb9d2608e195697e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22807622d2052d6c669ecf8a241ac5f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a272e64b43b18afa0e1a9f107894de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a8d84072bb98acd8ced547aa4ac55556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b6aa3dd945625f01790971584bbc6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc3cbc9369e4753bf5e850b00c026f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9b5aca8e294680d2b9d06681f558e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad311023c1f942794fb2f723344634e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40786809cee85eece91e1b6f688bf01561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2423c147ab787d4c608f5422434e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a876550a7bc3868dfa43299a50e0e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae2365987d4173658af87a5f117f05564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3f4e7a677fc06cebfea35d8110045565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e891cbc9b70d1538c8b54e790730e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc80f8ec7dd123864fc45e07955299567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bf2fcd2071d11edfe8bed38d6b12f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562feeeaa57cd8157964f44a440a910569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c135eb00f067dc15961d244c38070570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333ee80210234cc671c38a05dff88c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd66e055ba0143199d04e15ea24d32f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ea6c20894b380cc09cf83db62b7b1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052d9403bac452ce367a9cfdc6e29e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd6ad5ebc3bddac0523ae0672e0416575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcf65ce23d22dbfadb434ff1bf92fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64792c3d4c580adf03513c1eb9139d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20115e1d37f24397213f0bc601ea7dd7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2e60de04f345f0685be85471d426e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1619647593b24aa0d38de38d7fc6357580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cf3e0ee7810a64c3f17a71889ee9a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d678817772747cffaa8e02fa44da129582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6e7ccd0a042e2e4bc61ddd2c88f70583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095879e4c1eecab541019b4c6ebced0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cf0e2fe9d8555595449df45883966585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a4f9fcfc2dbc4051de28f4586ac60586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24c24ff7a2d03263ec9460833689ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432048fbb9054763c2d929738943c856588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8058788559b2af9118c2fb8b26ae395589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f318316345a71ca4e468569675a8a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadd279d7bd2cda7e79f5b2f82cae60591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe3f4b663fe478e3503b2ca6b307dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a03a1d49837be4c287e62808b2f683593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ce4251b55639d40968eb5fd703f10594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5f78605ff9e17144252fbcbddd05e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626d5060947957233b29d5737d03cb4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2b468e62b6a5be5b5fc8591a9b096597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790b4a06b4b3a3abeac9bd4aa7617d1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c437f73bb2db515f51c2bd3ae79b205599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8dc6e1831b1c70b85b60ffde36bbe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f7870b29387287ad5a2df1ee1d424601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f71c45ed031dd731517fea23a92667602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffe0d0e56cea413eb6bbc6b295f8a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ccc94debf5237be7d11fe19cc4eda604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af45b780c3acc5a180507bc0da69e0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf593dafd166ba279d3c0a091391ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e0ec6b8bf6b9898f6fff0dd672ad2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f40b559760dfbb98c1b90b3a3595e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba90af1ac3275116e74960a7e19068609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed841195a7f72e92a31a0ac69eb949610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912d14f3182237c71681755aed7686c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf39609bcdaac105912d74a0c4eb270612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b96d7e0b892a2f7745fb1a58bb264613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8befc1ccf7c83de9380b78913971623614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a56a9dae32e0bec3972dbdd82c94d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d24fa6433e7d89213a2b697de20a2d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c01d2dc54818a106fa9c902336c80617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a109512b343e04edea11980ef7ed7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22253db299c832a1aa234a5bd2a0683d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133f87e5f33fbe42e14a8b9a9712e7e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1444db0a1d5e573c67e0723cf6c6b91621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fd7fc6baf79d76e42caafd2772c32622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be00111b07ab5d307bfc1d31056589623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0f77d792905ec0569b6b44196a0a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a98d0a43cad3f1a54d32d62f16137c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d34f87a23a80f2a354d529de900e27626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e041854b5461bc4ebfd0d59510c57d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14af38e2c347091793e5ba75ce99f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf794d96db8bddb17e489d6a00cb96629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9b7736a778f15b4b892a2f22e360c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b52864d1ce48faa266e00cd597816631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c70e202ec60a1fb8d63a99a75644a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d3343f35ac01af11c1bfdbbe88ce6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb0a15067b5f0bf772d0f9ab964236634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcb9ae2f87e98ca6a858941bdc839c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c35e2e181ee0e5c94c33bcbf0a370636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673105df13d46b4aba684f2cc3227ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0f554b0162ae1c6688e922ee1c1ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41a96afb7a08056b7a64b8ba6eea39639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5b53123abeab9ee8a94d389243248640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da15d4986d49baf0d12a163a5aa2ce9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5af1124fa28c179191441170dad144642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe1c80ef91bb6865ab3ce976377c07643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065f7dd358787d59507d46664d15b1b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cca0537a6ef08e1db2b124b90f1bfa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9542c1b05e2f40d9f5dd8073e37a77646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c4de262fbcda5d752267319080bfa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7462ed693d8b1ded544f6aac874b437648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085416318213b49d60a75f6a5a148ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa24a38de11e414c6f65ab47cf4445a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8049283ee0d000304b3af670016b05651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed0c4ad7ebce03735a161b4ae66c4c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f121eacb841542cce16b9eff801770653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f7d2a184a796210cd0c7b8358eb41654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf344354b07e7fd1d733f2c0385f0f9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1af05a8dc74c3b94fcbfa8a254f7a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07160a83da630ea067b8f4c535003158657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8148b780a8a8f3390196ed0ce5716f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929d471ca31a7d5b6d0f6f6f99b1cd8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc2902cc172bbf23b4dc79e2e10d2e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daed91f6b3cc673627dc4b45951c602661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34144ede51dd0733744ebdaf22dc9caf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5889e25aaa5400d7955e01692a07353663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2641e9469e243a115e44c75f0f007dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8b33fb0b1d2f44c72aa0ba126ab93665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ee239c68257c31b41b6b85d8a3335666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dbdada97a5ea57108aaaa348c49c3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6249e1d299dda15292bae2905aaea1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9ab46ab6d5ccd135651d04cbbc1e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35774479c51bdda9fc4dba648cf4273670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511040108ce54338b852a40f3684107671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc735fc2ec8740343f822772509cfc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c42a3dcbaac74c514a11d01b72093673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f2ef48c888f3174cbe06a24e918b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c4435741fe93ee88bcc03a2cb9f7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85ad5f8b698feb1966b776ddecff65676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bedd46c1de840f08bda02ad1c0089677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59a565adc5c542ea6ceda7fc207063678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05755957f309147e8bb22ae202bf2a8d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddd9707d57bb1c7389801c81b9aab5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cae824a2cb164c8f0808a572f70a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96a2a095db425075368df11a3d2d70682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991b9547c1b90e42317c8c0c939a1c9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee60504b91fa17360f79cd1bb7e43dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fd6ea56fc5b1cbf15429b5f37e505685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f447fce19ebc58cb0b88cbfbc7efc1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ef26768407ba55580940a61b94407687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abcc309f2b000521edae6ec7544b93688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b303ad7e516c29dca095243474f813689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676dc5d5002a2158b1c14e29d56b6fa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d35301cfdf5bb3083d066e6f0ccba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62a740dc1be80fee3a89194df2bb5f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b70040ffabccec7749cec6c7332138693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae699101c7254a844eb6bbdbfeed372694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ed981b8a722dd75de41ee52d729d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b81b9fcda6777742077d1e11cbb46b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac26435f6097a3447c0335351b6bed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384c08c8deff22036ea65ba01e1b2f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e118565f9688060871b1ec29a7ad8c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ecffb27a576ebe84e43c42d95d673700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616754c8911eccf04d0083db3e18290e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3f04f2a3bbfe147363b36ab07e2ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d05c92ee902fd54bc6a243b435c1ab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dd8d0bfd4bcdfc18df6c1f7dfacb4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf43e0adbc4e777ee24476270b9f2b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596d8a9d2d242255bfe152354846b85706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35581e227ff8e50fee20984d347461cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a664d8b5eb872a574e2bc0c1eda1066708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90bf3a4e30d9fe1e0a6a6e8cafff7b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb66dbaa7ce2c91fa44522ba9f9c918710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d7d875d6828ba4caf1c5de0a052c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79ee172d67bcbd071da20793708927712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923639269e0b4d131e68fb6ba98baa73713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec827ca39d722e24412721e9b2f7cc4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d2fde0d9b7de82343bb02f87a1b11715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2d59cc12e741b8a7f808b6e637b00716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a62358a67a8a8fadb32f74226ea83c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf725691eb6e00d6dc95df45b617803718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfed8049e4a4c3e2b05124dfc8ea7e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43d2fe717ca81bee9581551b479f09720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f338d1182dfe88b298fe2ffb460b32721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab08c95e7a1380c15bc3657bfca15f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e3b31d96cd37a598411757b9af95f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e21fa0809d1060f58fd515cbfdc44724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f641ad194deba1764bc013190ba81fe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ab6ea3ca1c653ddc9a7dbca36bdc0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2865362ae7eb94e58bd91a1216b9a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4828cc5fad21819934f0306297ccd5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d381f673fd39e26b297b0a384f670729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67381addadde52a5e69f69bb74e6bb4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ebb44d2f060cc67c097da29a33279731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34de073303138952024a86dfc0462a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978d452e58ce1b2efe2ace21e64f5ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4daf7eb365681619995e34d46a0be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cce716077df5a9b5fc87cf4ae006c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a614eefc238d95cfa9958cc15c57d9d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b5deeb21ef2e71169e08386de5f1c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dba017eb74342c8e41278a6c4ac0ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a6960c8c610a7c9832e1e4a116482739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b3190f3aeffb8c58e62d9b85ab714740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43333949a3ead65b6bb5cbb5a63221741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ef73b35937242593a1fe218f474ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb673b4b869ae2362641bba7bdde4a36743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08f0b4eccc2e93f67f9ab790d11e07744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eda32c8afd7b8a16c2c15fd03e4943745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d507ae00a19b7005805f3138195dc42746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b508a4de281adfcfa3b25813284869747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191002241c9c6624f1d5f5bc38dab197748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d36e41474ead879756b044fdf3361749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b7b4532755467d374d023dca0f5ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ed459edf78eae242eba83afb4a299751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adef1cfd9ae3c4df92b84a558ba718b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee155a57316d9e7d90c6fea84521f6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e383cb24f296219238d3338a967bf5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1f5b902a574a7f7c1ececc50b0f89755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1819f7b4a50b887303a31e1c43e9623756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3965891c1654ac20830aa5b1c249ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832498fe129ef3a02ea02cc51c93dcf0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def6aec897241748e9720a7e2ff85da759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a8e4a1fcfd3be95c5d7630a038dfa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2ca91f182de0fb76ddb26d26a11782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5542155fbd4eb07e2a0cdd8ae7f25093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1411866906e4ec2587576c24e6d98c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b827674bfb5eb3abf10b9e47b7b28ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56262f998c6566d4928c27d42b9d0516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cb77bd470dc9724e0e357452154557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1405a951ca12986451cef7fe1a555a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36269bdbc1dac133ba31f899e7028f7c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824f739ecb0ccaee57411b54e08466910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddb9469d4f3243b6da2b0f3f561a0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14c326341da9992e149e9bb7dd018212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7438f0c3680ceac20bba35183ec5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84d037012c484d638c7fd24fef800b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f4d395c9ad63bff709edac9ee0df715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e15420c0acdc96681f6bd4c155b34b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844177e7f1c44b885d9f953f7a3e903717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991aa2c4d0e36a8044a63ddded66e93318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f03cabcd02961ab05f6196e0a32e3b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa5f937fa5ec80c0574b1b78b035dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e1ab621fe28ba160dc0610d17884921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a3b46fd79993d7d36e97f853b1ced22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f087d7d550dd1e58110ed70f38bee9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63140ac3695cbcd12dde293ce135adf924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9a085d08d9267a0b28559c998758c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7a6bd69ff6fbb1cfb8dd5c11b2f2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f47dccdcaded9f1ebe4dd7c65a63d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7348d084fea0f587a15c75c53eb360228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985a364078a077af799b64ff54a432629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4ccafa6a539aca2fd93c6b552261e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3ec8eb9ded22ef55ca80df6a6eb2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f82d6b18f0600b18bc5a15d91bbb7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb567518e7480868c0e8634c9e2364a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cae6c57f295f8eef95037332359c8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e9583ce704b400fcfaa168506461335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e01879f33df17e1ad88b59d37e8ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d05ad2afae2c5d383134b00d62366737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801571d2c37d23da4f43be932a6980b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db6fe3242530baa588b3aa82d0652c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc124155647c27f7d9eea7777510e0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c494dcd185e4969ed8f85800892d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0154ddcce20d5c349f85fbf668af09842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71412d25f745798bc14e073e27573bcd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013183577447facdee613a3b1dd3279b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b265987d2e591642619b3394724c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb0cfa19c5a88320bd48d636e8e6c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5024c46041af749b3fb445103923d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffd918335d4a8b11d99c7bcb07401648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d9ea3e56ebdd2f41f91895fe8222349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0b8f6ac7d8b4a29be44583126a54350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc6911a8f475332f410282a13c559b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4c7782876e0ae1df180d662684b2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d8f2d4f4a04f0cd5c8e6faa8830c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b84a303f459284ce8c873bad92cb8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079be8decfe0466892972dff45b2b93855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79155db189efb231492432da3a00c5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6974f1ea01e521fa9c5888024d7d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7ff65b655df0dd30ed502588f313a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334bbc800580dc0f27c25ef330c7d2e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfd39a79c92bb49a0ced6a52005bd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d121c3f81fd8b2223e51d5ed1cc5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12d6272c675ef2ef8d6efedcebd7f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d9b55efefb8790808aa6a74257f5663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ef45534246e027f38f4abd965bbba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489bf294a2ecacaf94b821e5e2a47a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6fbef12d8aee514d71784e00acf8e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9b0f6e4541a711789d9760748a90d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be5464edced444c3dc70781383f1e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7f3583eb5573fdcb38c85efd0c37d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ec94e022f9d30e485a6746af935a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d802b75e7cbab18fb064cafea98fb2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c9419ad75e87905b135eb4a73ad3072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03eee45ea71a23e9bf6830d2f71ae1273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4e166740edf0a8be42524f11994c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac580850181028102a07ec0fa0b6eab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950288f06b86de6f00fd4645522041a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6afdab5fd46088d0bf1a70f37dadb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317de9b6b51bdccdb41b5d35bacf6d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc36e72c6a3b886aaed403514365a5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1b190c6e08feebad3a82cfc436b7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc52e8509b8a60133602a70a23e6f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718fb66d381975c86c080fa09bcbf9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697124b8f55838ea858f848036de65983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0cd88c7c3ec9ccd574929ece761fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375db7a855b5d5abf53cfdea31fbd4db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69a75a4a705f2baa1f9e6f02aedc1586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096cd9f591c20089d0d9149fc2f4bd387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a135c0eae97da3f0305fa3d94ad9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5eab540ceb7c218ab683dc827784c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2427fab4c9fc7b3bff962042fdeb57290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16438c347c97f92c627c70bfdb00a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85989a17a3e86f466ea1784fb3f919a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e89b0f9428e76c9fe2e77b11b350d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d91baa092ea8289aa6a2354cd0b9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7b87cf8184f7bf723399af560345395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a717678a94a669e5483535191fa47f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565430b1a55b3a5bd59b54197a33074e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c925d9ca64fbda2bd6cafcb2211600998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b63dbd5521fbd1b57615f3c8a580d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fb1afe8c07e2c3dd4f5450bae9f2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c73b15296a22620381ebab18111bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ea4745e68f50b58cdb4db066a9697102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf7fc8149bf000d77e064232ae4b5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f107416056d91591f9a8db239af939104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36716cf2c85358b35d1bc540234bd74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb0d4b1051dde4b33a44954a87d2a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94521a0ae9de56a273eca887db70fecc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf93b48689397d717423ec8838a7201108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7272b135af2d9814be47d96dd8c0fc8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbea6f49cf4939df949281738472a66110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0118d667a401f149c737795d56495e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71c2e9d6a3e903bb2c1141b620e0ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a892987cb4750c07bbccdc55bb1c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700872a0926b2d32be7b4390f3a2703114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43ace3ae755d271d5a10817447d512115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027494f69047a03faa251b4145f50f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebc35c48b522f7d6d3489e93c7ad45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1883af263257e80ae533b643ed47c23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c52334315512f5448852162ef6e7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901cc1279fd194fbc82bf1fed577b47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac17681c7ee278e5d29589047d989a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0727bfc31722e9d1c4f36d7afc20526122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70936e4bd052da0f878eed7d494e41a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07844525fda52e2a92cd1b24ba12140e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833206b4b48a344c32da7aa454a57cd6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597584e748a47ce5fd55490b46616fff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bfd4b57cd1eb03e9248cc15479ca0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca473d624b971e5fcb71d5fe89a96d76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c505d994321fb369297d0d8a5fcbb7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e90a722bd4e8d6e889c9aa1383d68b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2662ce08c7e10edd7c07d3e5ef549131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0678f68bbdf5a492456a39cf5d5e57132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ce34cd48892aab5bcdeff2b568b97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdf48a03715bfa430c51c815f57315134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd4040564051d4173198684cdb9cde135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ef665fdee883b9e8685506d17a9d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e746199f73279c998e6a36ed842f6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38fc90098056e084c5b03dd4972b95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea774ad353a3db21d86570ebc8f356139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08277d5c707aecd5f67528d32a5ae17d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d100edebfd10583c9af6e0e6694acb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26fe2c9d0248c09b27de56b553a459142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36f8939ee8ca2dba0f5b1f65131e23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f3207a005e9235e0c5240616ec03c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda27ee8d838f2bafc9ef57eff8779a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26a754214437cdfa2f4257341b085c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3cdc1befadbea4f2c51c1524e19d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02904f3848ba51d20a188c9e4242e5b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cae96d21ac854fc76aefcaa513e3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3824cb7aef344e3ee95826189dab0e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd85c72ff63002ec264aea6cf96067151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4681a2daf8373663e0f5969bc190fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9031777012ea9a77214656800ea4b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cfd193649f3adb96223075e7c8f16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03e0fe5a39ede5e52c5c056c27ef8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c572237b4f30e089c53f2412339ef7b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7437596245f3bc563d89bac0346073c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26f918950828a0f8e1ac35a6b4601f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba85093d938d96af7d3c949322d4f8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719bfc84552eb3661f02c9c0be1b2ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf63ff70edb6632021d4194ba3438f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328310f5ba30dbfb81201b3e37b2fb7b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68d793a96540d6609d2076c059110d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587acf56d7309b3781c0f2fc678db72164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437be04b2e89d1b8335643df6b471f52165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202cab86c960b097b74c0fad29420b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454bb288d0a0dcc7d202901c17d9dfb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b609854aa73cf3d45d6a361688f49a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6e817b81a68030682a16a39083b88169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba5bc702c991046742c7ae244e82e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95f1a49598acc907e25c20e1211a6f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812a847d21236642a6d0d471edb8ae6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bf04849c05e169f054f0ea71b3079173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854b39bcb773216e2d896c48c11d82f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485beecec91eda883f41103e8d6f6ef5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e4b45e55ed6cd7813cc6821e7f6cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b493c38a89ea18f3130160b313a0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4180f1db4f177aaec43e61db7a5a0f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645351f7da8e2774fd25f151d0afc26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf255765b239d4cf2969095f6e1eeaa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87baf4c51947160c234210a39ce8e5af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0f07ff533c7c5475eabf99369d0fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aca7ac59d330c1606cb839951fcde0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3cf12ded506360a81eb12da5aa71f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafa39e8effd32a0f61d2d318ad0d85185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bcbb67a353756356f066efe2972be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24100a2a81877a15872c94366d5a381a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78618e7a3b72fb3145c60bcc61f1a311188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49e644d7b2f727b8f5133974afb5d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee1f98ee92d3608b1c9ce442e2b342190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242690413e6450ba36e93401aa52259e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71867c981c07fa4a3f37bc5f6815956192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3735b36d6b7bac77abce7d2d11c0d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c74faada0ad7e168e37135fb86e5a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d43aa0ee742bcbb72355d17481661195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e841074960688d4408da55bc8a496196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e38a4120488da27f89b93ba6799f37197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62539033e8cb9490706d149ac097a979198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d36ad7e2412246359f69bbab4a9553199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5347f8c96b75c5d7c9f637270cf9110200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38668673efa33091ba5048045c4ff99b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83575dcd266ac4c11a72e9ea9ea3c17202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fca9f310b90607b1effee0decd2c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10c98958e6b198ab3d25b2af725b60204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874e7a506c237ce477cdb4dfcb3383e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ff639328527781d7cdcd0370dfef7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6739348ad0a1cefdce69e40e6ba10ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa538277b2c727083a226ee185e2d54208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe4f1b7d3d2304f86e796820dd9237209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c918f4c8ed28786891261e158ce19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b25da0c2c4dfd9ba43fc752ec46c8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e33e40934705200002fbe797ed78c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349245efac5dc3014f46ff473a44f5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59170cedbb036fda4eb16ec7f5932782214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d153f9b390d9315cb209e43bfa3eb1a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742f2b8bce46be8a7a2dc3cd0da8e96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e57330c4a4facd5fa22fe4e342a6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934003e8990973eccb42ccbe603197f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b031f87d1aef4f548d3a0c84f1a4f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47902dbc2af4a9d06186615ddd3d8883220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5540afe5e9068403f61aba026fe93d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8db613888238063401ab171617557222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a7678d70c1c9eef8758b43e5ad015223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ac0535190d88e914f4c28dc011239224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55597898ecf9376d682b88c7c21de01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d08a83352bce656679669ac1bace5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26372e8ac00de2dd8aac389fd8bd1dac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9b2e844cffcf34501af72acdda090228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3475eca35f3bf2b7b988bffb99676d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6811bdff234db342f228e6ade663a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf414a170251365fea4b96bf638462a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c710997c43bb3e003d44325651fe8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa95c8c9a9d2cf2adf78101889eba7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86242c8917faf1fd3e1baf8142ead57234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db223641745d545da932744797bb1e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1cb2b72ed0425c0147f597cb08600236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5483a1af44daf12e6897535fe91cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb2c77a718e90e2a8bc36a81724588238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bfb508e2f51845e3fdbe8ee235691239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382960e0ed3c85a7fa736cce36d31d52240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88240f9d8170ceb9a7dc60b18bcab8ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c2251336b7eca7e38bd63e2466d51242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2515475b5e3c266f34d4e9a80fd71243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e98c7de1f0b0e442e90aebb52323b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9b195d89fd990c5385b0c56d5682a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fa40ac30271703bd0571735319117246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6909868aaba1e51964e2da9940e598e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fb6bc5c7e3aed2d3d10bc9241b8f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b24a4a25c744fa54ebfd275c630aff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e1acacdeded0b305764c981c75ca8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102f395ea223410025f451e9764f88d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acd107ba7111653d87c365998e2864252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632d0cf529fe98a6888ee6f61ee97f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683be0aba7a4b9a7da0c9c14e289886254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65802f3bab256627c7b28c410186bb3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e91e27e59962ce93ce313aadf4c77256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131b1182d08e0d4c24c2dc80adca2b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38b6f058da212abfbb45839e7fe2de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4167c18afe82e649c6c5af999403271259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4d275d38c8caf4a92469757870ada260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc9e181b8554a82b4163a3da6f6c93261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50afe5fe33ef260762ed362d4efd5fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87706e19b6d96b8c27172d2dbbbfcf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4967937977242ec2673095d0cc0354264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b783dfb2f55e97350c8903b941302b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13df826d6a3f907d72f3b2b06813797266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987ad9d402b3b63a66c05f453fabf91267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3b76ab4ff0250328db559741d4b85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d730c691770849bf4196abf38fbac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38572cad5dc34584c166625f723faf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ac7c78b9a92c1b5d388c50a0fd31f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1816b02090aebe8020014b022e037272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99269e01f188779f6ce4fc5b3e5877dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72615b04d8a5ecdf12b42f3f217ec756274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e829a844871c7e732d094cbf5b3d385275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df970b0e8526a942d1105bae24e5f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757aeb70727b5c0754f243da439cadd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d1afaac3af42276ef54bb5db32afa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb00fe3f4f1b13f2636d232f5dd4954279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54610968175513c3287af21b54b3498f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ab0f67b324b87fb2732a240e14043281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ea18dbecca2d9276b0b3783f5cc44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0903ff0492894a986c4ecc6d3a912ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d3682b12d4bba312820eb72996fb5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e1bea119940915d026b07f2a25acb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a30233b9268e41d933d1ddaaad8ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5e4148b293285840f9223c89f98d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff565deff75efbe70db59d97a0f4b0b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7360ede1514ef39d617cc717885bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f675c05437cb509ec9022b92d7c4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddaf3a2d867d2fbe3af5c9e7626ebc6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563264a8a69f4a40e73e57e10a618973292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5972b4e9a9b88bdde560e283f708a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa618f4ca165bde547da8cdabfc339f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63d95e7df64c85f5d19cb849e1bb26295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e78fbf5286b58db6fa7ca7dd678141296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d2ccff252d775ee9b877633d4fee0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31657a281d75fb3ae7cf4e2f3b71a399298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775299dcdcd16fb202a365954900230299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20396230a03b9da15da57a9dd996cd5f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5bae0c65646f9a94a035768c3b4bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2dc4b7e9920901feb3ebea764f941302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a997f2b7da5833413e41e136599dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787a53e68190566e1b6d5a129ccde16304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609f89b9a524057dc59d279c68d294e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2637a813bb50c0c6b900ff6348ca552306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da75500a71ac429d1b1e910913a43d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856fd8dc98aa0574dbb635762e3b7f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220ba9b2f027d024ff2386955ccdab3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec9ac2da20b96ea4dad8c94c8f24cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e6918c962c88d06c0634b64a17a98311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1af7ed72245a32596aaf5788ed262312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea633265d9246a946b94af5ab25e52b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d5f73f18a9a462a42a75792ffb984314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd29b72cd18071905de42b566425f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dbd331c86bad69633f5512cffd5aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466114842e5408aadc58ce0bda0f6f2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d915025102680344466d5b497ec01318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af6bb075a6fe3064b5a13393a5dd0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18279055fbdf193c1800f516f0b787320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba50264a1d40fd55cc1a539e043672d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a9335c61e80c685d24646650e74ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a713e5fcc2a86391ed58ef0531535f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0298431f8977d2069c7546f960907df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c87f8d9909d045c0e8374cd67c2350325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0a491f90d10548274a83e25bb4bd8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d0c538d2d3aba0869b890833d7d49327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b881192a8faf6ee4f6051842fe5c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529863ea8b90ad845e7a3fab199fb80e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708065e068e4a81fa3fe862e8e4f452330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62c7efe804ae3e7c3c5f2ce6c7e97f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872311d038dfe0ea4de4a70215dc63e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fe553dd51783f6bdf984cbf6bee70333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e37dd8a6ba1bfd1f9a8976ff11928334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dc5ea481a08559a9a543608ab5fd7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28b88c2848dfeb14602334cd0368a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dcc7251e7e1b1fcedc4d57c00462f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a82c96e398939004f27b5641f11f01338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530fdf6279eeaa523b21d78925455e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fe9bf46b16e35140d14223cd874da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c24dc7f4a954ba2597bc0abf2a53e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba6e98433257775cb2f4630ad56852342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a3fd9b710fe9d3064bcedf8a109c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ffbfb8c3d7ef4b7073598a23afdaa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bbee5af55920ddf165fcf4dc3441f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae14c3374acbb27f5a604618cc1dbb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa828c21c30bb9607299e1ecbf83b84d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe3911282ef902d19948899aaafe25348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11139599312e4452ff70ba54157cdd9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7994cb51fbec3f4b6bb9ae2fbdceab1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77876b830adcc33291d9746fbac9b8ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e673385a0e1b1ac44cb953e4e5f4b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab89fb2f939f618f08306e49850fcab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfb52ffda0568bdbd833227e11e03c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab24c2a4cef861fa69c7a6365ad79ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d8604dcaf8dc9e3925f31c3df4c60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31256e07e00b59450472cfd76418684357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859bd5827c25032423b0abecee1ca6c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a11bd513bae0788a96a3d5e9d25878359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41607810b2df2d085e686341c739c11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10079166040f3846b3f80c9a55834e87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee5be98cce2b25e99f82da9ddc18c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba328bad5d4957ddec729e4ee572dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a707cba47b3dbf82ba49d6aaf5286364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786e844b9d7b4931531522fcb8e931d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce170abac71f2946d378dc992444dd2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225cc674acced2eec94addd4db6f6e9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26c7afa4c1ea3462dc9044eb59d4c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af848ca2ded6612c83032d890584cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b73cbfa7f0ca0cd0f1d9ece5a5e5a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2cd11cbd634759f154fd0c55eaa90371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf368d7f2ce61b03ab2046284145d9f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c7596b18d0b711924da2ebb95cf16373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6363a326dec540b6c4432f6335f543d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672225c8d61fb35d850ed15552c21a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8086174b1f2d596f25148acfa6e36d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4787d420465ff18cf4860c0599e2d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bd6a469d2500e3a62d5057624cabe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92654b6214a747804ff764d47659fdf9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733089f3929b775b2f3f74a5fdab0a10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6d711c33b8f62c0aa64fbb62684a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c268b5377b86b31eb1964778e198adf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1430c84373445e89f95446a55da5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fef4d28f566046ef5d6804e2e2a6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234bac0d84aaed17764980773a3a102385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1a2727dc07723fa129f18ad3ca57b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4bf433804c0111752178b6e2d4d5e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c001a33942db1d9053712e0051f86b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f33b19b096261ca3e31dc86d0566f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326b38342cfc086e6eb69f4658abac0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0d94c7c26efb479e467e128bb315c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a5a1d4c6d653c578ceabe7a51f617392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa5ef85e475120e97c392b5a3a0820393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf40bc76fc541b22f0825ed6098a17394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8aafc2c99345a7637083b82a790776395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd827b8cd225ce26ba94a50e78aff239396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bb24de8466060d247be406d3666ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d1af35e73743039f0736aa88b1513398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c95e481da31b536b44c6604afeb85399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c7ddc36c0c32759b88023d9fc33b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506330669b45409c3a19084689e095b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ec408a622b8a441d5173e5d8a9d66402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53c235548bfdd331394c19c02ab33d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cae6fb929a63f8998c55d3dd9b75b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f3249bab235d0ff77a76a25cf81c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0d57310723106c230cc3513457608406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cc042ade48ed9c3faa864f46ef268407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a8b1acd7530496a44d1295c95e6c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbed56b658dcfb61e5652c4fe8e09ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0a207604014a50a71766ec48edcba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69892ac2495ce63bf2c4b50aaa279e2f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30cc45fdd6dc789e953266382190e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3377d50f48c9e266184e49b4143b392413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9c143cf2a798530aebb7c089ebee4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcede296fa4642465b2c877be7660c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b5e11cd39aa3184e91e45e82c2d95416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdadb3640d3878aed6e29ba07f7bc23417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb18cfc4f9d9b8022d616631313c03418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59b57d1bfa04c65223c2202148ed8f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb096c0b4ab72b18beff010324c7e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb8557f181bee0ac1a74347877fcf0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3e844dd706d2ea137a8f4687003a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880678e519143f14a8b7b8a900ad4572423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d579cf59d2f488a4db89d0acaaf27b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310b7a8aa11a991e25ef576fa0282d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b3c265f06470708d97448c0c615ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7a434ed764ccba413fba886b59c4e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636755409762372ac095501df251dbb9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb891260922d599206f2aa8f08fc28e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca33df2af2b24e2a925aabb5f8b5d1f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123b4eb9dbd889281665eeac1f4a154431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dff80798be34a1d99bc8ab6eedf501432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e774d673a1db09f8207c6272ba7803433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3a3ef36d95a815c047690a385cd41434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b03a828d0ebff7782f0616ec1a9f2d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a2478410c49412eef6e8c1f64f24c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a9ec5ed828955d1a5304b4a234ec3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf42580d5441cdf4cef69a00c461dc7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6a6cc5da15c4860d9738611bcf39f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4580622746bd8777eb092678dfd40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e242ac5efdbb7f31c3e458b51228d32441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f606905baf31f5d6b77d82ead9b38eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8309362ef9823e16928a7d363a6bb1e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6489bf65514817171f4f4ea9fc11b87444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7e51ba3c1bd05d582b83097f78d35445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec4b0546847208f8448d425ef19441446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7253c7eb330533b95693bd1a9f634f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173febbd217965bab401b65f10339443448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb405374fb0fc051ce89954bd754a99449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c458955867f4a299af8a828c5955b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00514d9c8e178a0ebe654d8bb34012451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0345bd8f2692fe5c8c9438c0c0cf2ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6093e180b374aabef5fa107f4bbad0d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fa23a60a48ff8bbae97441c009980454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc0fb61634907342412be6ac97e9e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbcabf19fd0f12fe5fd9e32b12dc0a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc982168637ed6c8fbcafbd635084b17457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69f30c5231e3a9b2e7bfafdfd3c1a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16748c5878669db4838f1e81a560bb48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf452898a074a69e73f96b0165e9e1e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ec9e7082504f1ecaf43572b1d237d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09468d1be8e090be10c04a4ac000122462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728d8acbe1e43acdf35537ddfdc09e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ebcb4b4d0fdf6e545c2488664fd42464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4292290f28f3928d83ba6698738c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607907a489552cf67ae3901a4e6cd03466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d696af3d6055401750bfb5d69b65f8c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906209aea7e4a209082c5e582b939a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df2230ded5b80b3660e34eb49c38f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50734c464f20814f457c546712fdb4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8597f0548c6f4a8ec8f102f9c338b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb04d6ff0fdcc527a62b91d8c979732472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952ee7ddef1d003380f01887773100d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f71906138dc486d96c61f6a1ce2c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d51a371846338a69818a44120c7f25475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042fd50cb7b4b3ad14b57ef538cca81476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c66bc33cc6792048d6456906ebde6d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59cc72513eb6ec9888d4a241ac8feb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0ede5e013a773eb935f3fc4cb93b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1854edf61cde15e027741db16e74e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7abd7a102b7c5781d9415f1c5c270481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708433584265baf4bae3b70aa7ff297482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0c7ba5969a4f5afc08fe2dd171f08483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df855145fdafbcf3cd207eacebed08484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807aaadfba6f578a558881b54a35bc6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71c9a4f66535f675cbb5517a23cf24486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c900d8c42e97070a7cb841cb37b802c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd89e5b6861cb6a9d3e35a6cef1765488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecfa9f74a367e69bfdbc5634031b4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66c17ba6017ddbfc5f636709798973490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285c97f125f2ba0a6f6c2aaa6e320b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba067c12249a3d1d7b726328857080f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166639643a584f4674a79fb7d76ad2b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0e8fcc538a91e424724cff92c919e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9d076d4678e5a9a0657c48888887c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e7a090b34ad027b576a255b905140496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62088065199d477b9350eaf39c3d3953497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6354e617ab4a905c9a3784333d5820498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c861ff5ca8ff1ea38400e5e20422c16499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32203ae208e5dca81b60d8aff7eb5a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69baad5d338ec76be4dc7d93248a80de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1e38ac7a2279464ba4c03810369ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02addba81bb86a5942f961e7fc4454d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cb67d6b7a53461be32592c60da3fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b7310aea0ac83cc6d8d14f55c2c41505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e77e833dd6ffbb0edcc5917021426506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ad1587a995df9a9f032f0cf446c14507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1bc6734cf6f639f21922067091ea0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21c2bfcc513ca8d6faa74a8c09a129509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160124627bc8dbc04a515d114314b66510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98507a48c3e3dbdd4711e3d2a9bfe0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9cb3fee7c863df310fb5e9b43d104512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c197b55d7c305c5b192f080ee50ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ef56ef1e76db4802b94749e6a42ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9baa83de4734187ddb60ae0f6df5eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fc72a654c27957077037c52fcff80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb87a7d99d60d0593cdc4b340fd101517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af18746cab5b62a5cc0bd04bb7a1a73518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8304c7866dcc96a48c81fd76c78c4d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecd4cb5f515cef8acef7a1767f77f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2e0adc55aa1f87f0f813ec02eb1bc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67025b53cad7e5426c2ac365ae746d2c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487ba4d3ac607f63b46557852f3aec7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bebdcff3001ac5fe4b92296fccc28d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f398f47ab14215e7ee5919a1d3f5f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75101832d191bc6d47285ed0fad78daa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f018e49699c68b2049b8f2101d4a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70885fb23413aee896b80c77333e93b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f224a4bbb1379c8aa5c2cd1e45f6ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4108e191e7791c38d63c87f737f180530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5012454e917dc07df667867e3ccd4a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38638e8438bea504ecd9cbfe7d43d6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cea4f021649642cc065a4ec75764a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639513419ff8ec0345279ee3f296dc98534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e067d68f35c2adec607b87b9e4d00535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a9d427ea4d35f039a1502221ed85f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ebc5e267b5cedda904ba01201fd7d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e77481a6352db4989005e8c48714bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2d35a28780343b15f6a7998eb55a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea00377d1d65a6711d87d703ade561540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429c477b9bf68a9d3e331ecc0a7ee52541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c4b700d30b52a8c35a5d763c88b98542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7ebef1f60e54bf094a010c39edbb4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03794b0be8592d0be6c8be311604387544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c48a299b49ad7a94fd125fc298ab0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab876be8097235bf9fa9207655adaa1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb841ee49e834f4fef26107e1e950f8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce362fe9ffc8361ec6f1346d5afa5b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27783ed15256602a148c358a9973f416549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799ea2c9cb44233b16de09caebd303e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6a1b1f896ec8815a0da2b22f5ea67551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324f1fea8f7e9356ec6409fbfd58a1c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4149ee9ca27e9b906726a37639dcf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14ff82571663811a07ab31c3bc8a74554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481812b67a13fb11e7f3084d485a1edc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b211a99e052c32f24fa6a7d96a5040556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19193ba76c783d216a5a675469afafe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55e28a9a79357fcb512bd075ff7765558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0f64100b8baabf59d4727d102b644559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa7ac3f5d592ed92a45b10b20e6ecc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ea8e9e9117fdcb3bce85b2f4ab0f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cfb12169b0bab43ccdc86215cf6e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0e25022ad4438129aa94e6b84d04e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d415604b773b995297ec732114ce530564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf14ffa9d97b1933564e75583c2fc3b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99148338d251e47e49b2b0d84ef5655566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4e0b994a0efb59154a30ae17bb698567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87418a33d733047b5e3365fe364e1f19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87c5186bdd42eb0a0354ce7065d293569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee09f871c7ff6961141a3200e004294570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7ea10362edffdeab376c31d578981571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847c5923285dbf365593d5883233cbe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caddf5e766befbb3c116d9c739c03f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d0d22e02747f5a668f64e2735f650574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cc1c273ac1deaf05433695ce2722e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5e36f77ce2d0cb1812ab182155476576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a4ccb20ca5593bc49f91acdb76086577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c093301087abdd2e8b86694a45233dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6f4042f4ebb1c13367174d91cfe15579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00997263ee8e203ccea9599ab53eefae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b20bb65c820d548b5e57cf75a19d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5846ffdc215fe0cdd773ca7854abd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b124f367db763c411194ba263a84c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d23d19272cae9ca1298207e6b9626584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edd7ee4a77994784cdc769cf9e6bfb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4695e598f1cdfb3a95b880ddc99816c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6d9774e5870484455da432d80d0d8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc67f2215ce113ae5a22947773d93b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd867125c9e20b5e13e2c83778ec2664589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3009b917f1b8828932e0341c62542590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef02eaf974b8711372f7c1388c6e7e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7625e726cec2f2f24638fa043159a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d556a3282d03f1481408f1ad399e8e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cadd0558a15b2e87429664323070b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5a50c36e00f9f9cf8e49a58e01f61595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793863bfa0edeb605c2b2437130e93c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef5e7b33964a9dc0562045e116cac6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe3fd512ac75dd21618e7e65367191598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296458bac79fde5790d613a30f64a6f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf1ceafc3f5f8965bd07da4536845e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c370c6754e217dd9d124c54e1e5e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae269cbfde29c205c73ee2d54e6ca3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b402bf75e380484112f219e19493b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3517b0e5dc6fa032c9879fdc38edbb7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efaa8cf64ce728aa6e5ec7c96402576605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ffd130aef9f8c8029ed7c7dffcd05606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7342acc256bfcc3d2c263dc8e462d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf97bf4acc64c299c90cb6dce36f449608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b07d02a47fa3a9c5bb6e1bdf1f5af609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24da1f450c6e034575016dfa37a7f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2d92a25358a6298e7b13bd15b5850611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72826d09b69b738ba67f1ab47b89d38612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bb1161b04d0a5f7a9316141390295613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18413c3b16d1c6565a6bbd8a3d5585b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b350ce929d5f4025607dc1e821fae2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4eaad7e9d9126400ff544c70b31f6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a36a1ee49ece71e162c9b95d0d779c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6599e15099e61116212857666700504618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2587694caa249a054e1258adbd44833619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25146b5a778d70bb2a41dc6561be3636620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb455ece9434c3a04b934fa595ba27b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998b1d0dbc797c7c2bc60b219b03d47622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558453d04607013ef284a62e4a0c489623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4962db699aeff8a3abcb34500e3fa2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e44e15bd7f9b738e018f1e2c5dc8ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c30ef334c360d8ab39ee4f540e290e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31b740a7dfdb30edc538e0555fc012627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99d6ce672a00279b6a37e5031e6629628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9654ecc41c2c7095cf89e63b47d02629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f7adc9537d15be1059db385ea3594630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6d509693f2c0cb4a2e778f85d8df5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da1ac4dddfc1ed43ba6e9d91956eb1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5ca3074e7125a20e3e76ff5ce55e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9654e2f55445078a1a89c2f6b53a55634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce7221eb8c2f3c657f9c1a9cb42f21635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df03e3c725f489b86ca64b514fcf9e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974c214d7b4de13b6bb9f94010920b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5c0e134c4b289a1700c179312ed4e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1a4f34107ccf74cc847c4268b5f99639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5220e5c54a3705c976ffb37145cf50f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345f1e94905e6d0784ceaf900c8ce89641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a552b465ff5210d3db30c566e52c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540620ac37e8dd9b99efa64c5c7a295643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31033c1ae1c4e9a08be86a27dc21afef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bec414765cd1a43f241146d7344bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7c4ac33767686ea957deef6eda28c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba545ba4676b9ad60b31afd15e617ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5209d096ebb47da7d855871f30d84648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb80a9a560c279e59e92f46cc55c0e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2e57a567ae92bda3b22171bf8ea97650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb544f93846bc2b4f7689148b7ff109651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d5f3f8884aa6eab69c9c85d823cbc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464aeb472c1a7e1fa1b3fa592e4dc76653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12af5610e9e945e34265fe26568e23654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb8c1c16456d659550f605824856d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16843b1382d2ad25df42e8c5cf32ca9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886074a1ca12f21e8a8ad1485590f6cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffd96b82c0f9890d3c2603ea6769a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8e04e3f44cd2fd3a8554ae3acff59659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc891860cd7621c20063385efe8cd37660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c22bb81888747775ed8a31ae72323e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6202d7b79a636d9d83bac0336d1f597662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fb674f432d9098fd687377bfcfb15663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930991ce0d26c168be34df63366a8cbf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e97038abdb4ae217c17ae284e56f1a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26f534e2404a381af903c9e1e478e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2486fa825e75d01fe201fa22fc041b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d32f70485dcf2990706de11cec1ce1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcdbb223d3307443b6c337f219d40d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fa87c0ada50d9633d744bf95009f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf334047315d3bc56d3925b9861ffa44671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579851324e302d26e8f3c6daf950bef9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0513ec34da556bed447bec51ac7df8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcd847233d91faebe9caa598309e88674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b24164b55e0313159fe6525e6c691675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a294347effa18165a58db69dc4234d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d611191ace98d76c6c2ef4e61bd6821677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23157f3c6ccf01c6ac8d06677a802197678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e73f893ad087ab2a3537105d086b21679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8c9130d438d00829b7a961424b71b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22933e779daa115ad24bbfeb291d239681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67835a5844257508fd100a72ec7e8a9d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17700d7303650684062684e3dc0a5388683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54473c4543a91ef98c8d365fb5153879684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca7756df4e453f20860b396e9d4b7d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238942ea09dae7c76e094bc59352d73686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074a636100a93b5e79ef75baa6f3f8f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbca8faf4547ffdeec2467bc574dfe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacd847ad060f5d8c87ab989c97b998689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9d68d038b495daac1793efaff63a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00252e6a13dcc804d76beccb2634097691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6d6d5aeb4ff0c1b294bcfb8917b6e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7d3be0dfe6f7dcc3efa06c64e7864693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2052f6867c6744ca23f0e9a7110ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654c37ad68027586d878f34ed69340f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984c07045f0e3cb2c6a1415d5ccffa1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17752d5c818dbdfbd8dc8f2872343e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e34e4295f4778ee31f8f29d726067698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa7dbb845a2fd45b3eecf92959add7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f822a8345baea889da2a8c9c03c895a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1166e61cc56b968009111482151251701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc649ceb8defab02a45c3c40cbbb838702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1168cb560b0e12996338a9eba7590703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871dff3ef3d046c1af05110b8a52709704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0ec2e0f9116de74417e4a34097598705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91320f3b70b9948efcd13b99da3ba2f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587deac9c9543439d3f8d1925f8eb78707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533252a31cd0cbe5243bc958affa956f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddba613c51cf9d47aa4edc22116f2a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdc825421835b1a8bd4d441a98f641710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc4d786e71b7ea3de89b344b770cfc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbd65f250dd866bb811eaaec726b4a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb12253d66bae38c2327a2a96e21091713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d568396f81560574faa60687359b32714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc34e7c009f275f39bc7eded1736322715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8547d1b3abcdbe67d0ef9bf2bc808716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc862801576b8e7a2d7357358acb1dbc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c7660371d092a177f59ef4a0b115a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9ef9369c1043b27965c86ef04b7d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7e8e55362c0763d087c4267caf7e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d008a819331b9334a56f8ae7ffa23721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300b1a5a31c237d658c94e87e4639ab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89ec44d859fb0c26b0badbc0992864723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0aa77c281394e14b0007d3b1cf504724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaf5068fb7118c58c122d2d55f319c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f47a3a22c02696530c6fb734e6ca3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94889b878a6fedc5dcda24313f4d6d4e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4636c8482bab11584c8408418178d2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d866dc988321124d702dcec9d83f37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930fd26cd156a2e6bc94baced14341a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898b7b73240cffefb05690a10e78ed2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5387e1cdb5eb296baefc745fca0b808732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e1d6300a86df055e8e3f0fc406ede733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f599f0a3723610ae75f5f7281f6be9f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78341f2cb1fe3354ab23d9de61d8b352735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb71a221e18323bd775b5fda5a86a91736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce553d08af4c94bc293138dfd6a56dea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499cee0515389999cf81b07e7e2b697738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95873331b2e7776ccef0371d5562a013739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61da8873ff0f24406eabecc922bfde2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f6d78da805ccb5d5c822c6b0a9e40741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de357a7b5120aca2af294e483192a88f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854cfb87c8c1593cd355512d274a65d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0969ac9a870557c284f9691db74fed6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab98f0991c5c3a58a2b203d92134825745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcda83af41b2ca39464d71a1ac38f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2a2ce9b859590999ac0217f423f05747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a1485b430b471932101cb78d28d92748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731190c7fc2d186356c224adfeda59f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dba10c764fbb4812da3cac9dc232e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5231e1c5062bacff1eb359b8e604d43751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304e247a539dcf350b9f9955b6d1103752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a9386a8ead6406b14767172e43661753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c55339d23bda146450cdbb85b38d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3a78e40f9eb5afa0013df3e196450755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a23fb3a333625788df20f4361a102d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbf102e5dbfbc33aceb34cca331d79757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1ccd741a7432dfb989e4596075515758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6001d5681baf8248f4301a604c066759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>