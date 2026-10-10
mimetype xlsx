--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a585021cecc1cdfab707e1a1f193a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e296ab4b791f342c99ff24555dea72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955db012ec4cf5c87e4121519d1d7d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf1fc63e313e97bd0894435a2e26674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b287017b7d3f75c849963252610b1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db923a84c73992b8fcb2275238235c496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558d1ff79b013d9dd551f1132cfbe0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fb51ab26b5e6e88991f4a80f860ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec6026d9ee191a611f89bee3bdcc339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327afb33392e0c8c3602230f1fda5ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119ee753591e590b9f9d84883a5138311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c19fa6663582ad7487b7c0d5f0184112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d01fb24dc908b8ed04dcf4390bb7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fee32c160777434346754e84253fa214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af76b736807223ae71db04ab645714d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0d570e1f61beb5f80dcebb52e0e6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766deb459afae322f3edaf400941603b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d0ebd8db8311af32b9f460936d5ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0ec243f76dec14ed323f1e53c954819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5ff04cc3f4d2ac79673183c24b28420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fd5fc181c0c242176db25aca9fb8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6620f5c857136b03ff59f1d902907022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af9ce7795f2e24285e5765e46388e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b406a38e4c8e786b7c7acdb1da66cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118a2776ff1ead007f37fd212df4a2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f424aa6da99b29b7b0f163a9281d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7276b730c9ac581d417f073d583ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe418e0d317403d1f097ad1082756aec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4186fd77f3a1ebf10ec8a370e63d0b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78698c5b3cc4a9ebb3959d51773ca7f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9d9ead2faa1b6934b125a974566aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb9e99571b1ba1d3611bfc262e711132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed7143a9002ea61f17dac2e0fcd84233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49d039ab81782499b52ab04f8d62cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b43ff8c579ad3a34f6f9dba1b15fde35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbc8bc9795c2cd6a84a8f529d9c8e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21345b153eb5d67d70df5c2f15aa753c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317b696503daee16e8088f9d261589338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926857254a82888b4c63adef1413ae9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525c7db72f29fd7ce0474cf1c17d84440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165ab33a4e4033f08df01c1696f52b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bdbfd4a33d10484d1ca435ded185942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a8860c4ca6e628489ba52a5e3220743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb255f38b2141fee654a8757cc267d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35918db75e8c55013c8ede7ca7df481445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b124d3ac08406b2d850869351b65bed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8fbafecc495629a6134197f6ae21a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf8ae037dd6f18f96e343d325fef4e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b890cd7d308ccf85605fa19f222c2f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49335cec03001d2ebfea8a91f9c38b0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb476ed0f60909be551d336e9c153d6451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11d9b5c739d3c09f090d1002bd7d6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a68537d622009213fe23564ae051953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a673ba1cee8f590d1eede8e8f67e90454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becafe48264368b065dd23e11d7d20955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7927e777e2eccf50478294ed83d7a8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f803018e8b7d2dc6a1ca9c941f7c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a62c3fbf41cf5e23a0cd7c0d0d55558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe9992b29f5b34469da934b8c613d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2849485e736031810c8e16f621c76360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2d3f27cbabdc0ef27dc3742f385a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a764ad0c8e6048d59e3d8510d094b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f297e80372ae8387239cbd158c56e9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea32ddbda2b1fc04805dd4a4f7dca764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee2bd128f37ed3e84ce35fbe7a605265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc4880f10c67b689e8ffd41e36424b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d191600a5bd85ae8940ff6699d62a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d68ce63d93a0da287956f3056985b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4313799ab620735e8de85c12c97b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74c3f85382ed174978a5b35c60e44770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9acc387dd0b5ed0f4e2b9ff6e988271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174997f80dedc670cb6918250d08bbeb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcdf54cfc77bdef900ad8cc78f7e5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f8fb7b2f9e7ac524f306625c3c72a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a716453607d39d0ccbb898e1e48a89b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bfbb2bab9ee23b47d38eb30e649af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ffbfa78f730a602f509585daca20377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7c3ec93f968b9c90f01f14cf5087678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5c916e32dc563a37a20478c68f19979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5a5a953127dd01df6c8b3007c6ddd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972730ccb35ab1cafce20552155ea68d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57eb0714e80cbdf8a0738c21eacec882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e14015b3d720ae6262cdd92c976f7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2ac145ca754b011e095f335c4f06a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630c5e9a264fd0bce5229aeb5f0236f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851228d5da9129033c7e203f1fdfb9b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5140b1c421a0aaaf48c58771a49b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f6ef8247e0847f585b98da4274fae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a938808f57cb217fc3989776dec26489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e8f9ed205b2bec3df89d42df3550390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f89c29435ee9065b63162d5ed19e1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007d5a04d39d6f7b8bb43e30007961592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3466d1f7856085d72687845ce751c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e36c36eda966d2e19d2a74eb3634094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f71e95d0940d075de19f572489ced595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b443e9144398addf8aaed00122f247996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9073606cf6b9b1396ae55210e896f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2785cced7bd727af06d6f702198a37a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64021fb8f795a660c3cc789bb4f74599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a9a65c4ad6cb60ed44446697a0eea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c745f0f289b97da2b7fe811dfcc1bd3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba67166f7ac78175e0669997d1480a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301851073ec40fc1f73b4fcefd0d8ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39140f1722c79c2a2c99ee7e4e857b73104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7b728dd2ec32c122f36e79b329c15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb0fba198a45324ca135b4bca88c8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eda2a2bd4e9db3a438295aab5fc3de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb50ea2e3969f07b5db4d9f011adb7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc11ee00b1284f84187a05ec1aeef5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8c1c850d601b26b2c137013cdc908110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2931d4f8f53cdc29f44e3bf010b96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb95f88fdc477d8fd18174253e9d4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06907e34c769de5b807ca33bf3d6140113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9f3b33f4d93eed8280858f6c36f82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c965d37668489f808d741a1d1ab06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfa831d0240b16e0d88f452d2fcce7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d40aa894013498179444f9c44586a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a95e35b4c6ec42584741ae56661e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874e942885d5a6e53089673d83b4db2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2b23a34f8873e564c8451a10ac6b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d89eee641d00bb21ac616d6442ef06121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294048dce70389877f27a15c7d063fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959b14cee500906a4da67a802fdd17d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d165672a61a402c0d7ccb950c184d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594f0fb643656510dfe90b5a56e1447125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acf390871ef91b5d52348ac7337099126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5c6a90d25f211789aeaedbe9eaaba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7570909f6907c1a5b71e98459423a3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad661e8221e40bd7e495270fcf8a8fc5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f245310fb73aaa18f4a76952802129f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddf7bab0312c42b621135e5fed2b68131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4092a3c46ea96fae44a83d6d2f936132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b66f172f9e207c169e2978678f465a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9f0be728b953439e5b0b6ac303b2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a438d83755adba052eee9be0e9e99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84685658e5569967e227a160dbd7f91e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f92e637397715fef75f6bf1843e0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441458f5e66afa8f0a09ba14084f68d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010a713b3cc3c19b654e9b41099a27d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9c8c16402a4d7539196829ccdc434140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410cfb33f96f511b27ee8045485082a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad4db4e129c18fee67ce348d9e7202142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d97553ec3bd2700522468808ff26e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18295961ed14855e2005705c4635a81e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3a26fa62b00bcbcd9c97f1fac84d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2abc8b102487be2215112b5cfb006146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07fbd56dc8bb5fefc9c9fab15792ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171a7351400e684748742a22fae8844148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d985f3835b76eacee4290158845f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a458779aa36c45d9e8443bb9f8807150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d003de3561c61b2e04a027fe8c9aca6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a0f2c3079223d54bc3ea127b3753c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c5cf3833d41ebc9926bf03ed057ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53556458a91f35e4cbdd26ba2543b5a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02784f14720126520faae6f557a535155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74329ab537121bc21354f1db30703922156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702530d982dfb43d8bcc2ee5521d6ead157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5700a4df27a2e7dd2202a1e34b26f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f7dddaca76adfde01f9418ffa297a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1fadbd44215b6904a9d657d1c2bf1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a3aef1d8bf1bf0d4dfd574e200c4a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547853f0da1a19e828d94d84220a48d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c66b2eebfd3f0255bb7f8e0c1d588163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109cb5484f0be220effe5db1c95c3cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025292ae04291a2c26d4915685b7ddda165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74b0a18023577f3dca4a2bcda4469d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94545b3c13eb9510f92aa046ede4319d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81af97981e29bc32bb8d70710674548168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21883ce4152f5906dab2a0be85a2c4c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89398668c48ecabeb0a2dbb4be87b632170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2b11213f6d8209850e141861752b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246498d6c71f22661f132089b8801c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c3fc0b086754d22121b41c9dcdfde173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822842ccd8de64154b9de32fe6d92b91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f6687cceb974ae732698d7d697ddc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17323a4fbb9496df520a587426cd0e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd920f54a09ea4934839f6c2b85e5df0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd228d0894f52df936a5470cc6881705178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956c23a7c05038f399391b2ce20e09f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26808e63c533b952b704c6f31f214d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1324d6db0a904fbdaebc6ff1c0e4f33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f4ca22a29f8554d62b705b64b4e9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fe8727b73dde42ec871c40dc5af75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5c3ac3bb954ef28a4d9025dbb155a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25f810d8eb018d9349d1191443900d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275db09a9f103424a3c1a17dbdeac01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4126ffa1d9c7b35e277edcbd4d83b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8291364b99ea0619532f7a79b33a496188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bc1527fa0f99264dbccebabd91109189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e25aa307c318e0534b389d8d01636190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402bae56fad99c010b0a666fc4c57b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3b875451951d4872dca1423bf4f76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f888c0e669fb0829b75ffab26605a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e5954f060d9ec4e5faca1a201e544194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bc5786824f7211932866d472847e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cee5e5798b23994ced74935f776335196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b260df8494b2c1ad671fcf57890f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a235c46f95a6152e22ed79da7bf4d66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ad7692872597b36eb419875da2045199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119f350256cbca585931e2305fe54c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac9d04906cd02916a4fa9780c20225201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00a818cfa093a52f6d57b0ba62d5c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f572955a2a337cb09e55587e03d61203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae10467b86a996593f96b1c2c005be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570e06671ddcd51efabb4d6cb27eb68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46f634a6e8eeda7911642d8c3b44fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a6fa0ee22311985d645f4f1162ef4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011450283313d7f50a9c6ddf9e8d1558208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622738feb665bcffd382c753521af5e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda44fcf77cdadeec3a32802a1bb52a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c02c0dd645bddd2b2c31b52c63d1e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f922399351416e3040b01c030637458212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe2348e7b4c6850316c9b669294df7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847e5fc83e9bba98af33849d75c5ced214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844e15d005a604f35e87d4acb6ba45d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b745751a62dafd70a57ee8e64cf3afc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91179cd33bbc9380dc88e9b9a81cc9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b216db1d3a6877f428ae13a47ccd619218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ceea7b25d1a07fc00ce70a36c8fd95219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfa1c680d4c8cdf0e9a4f8d04d2640220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbf2f148b51001274761745a3af318221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d017676183fa2f5aaac526b21f8a23222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88fbbd13e1b2517ee01d50c3b3fc71223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862ef6732f515caec8d1bf5c2bc2c96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322aa6191f22b5be34cb696d0c8508a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac217388c020bdbfef6014db261549226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b6b2ba87bf7afcac867ae7267237c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba119fabab5c85a58069f479f6cb9dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b228ebcecc569f9b99d5c474402515229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f950c759065aea3364a737cd476e673230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348ba75c7ff9aee85915ad195d5be3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4bf85f68e5796acd95a59df47c1ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcefb66c7bd576f78c784b791d09a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfa873dbc4edee34b39a42767842a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fda5253a9075bc7fc4676e0970958235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a79962772bbe7d303aa1472257e437236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7777facdc94988408884ebf3bd4873237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a974ee7c60efb2678d525028df8738e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be4645bb5b1422a879d8c8d75604d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fe685330eded98268b2826f3ab7ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53da07961867274b10cf2008093da5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366dbb766262a104a97ec92e525dbe5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd638692fb839b4dfab4f75042c17b65243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34187da712849c016f167da9622b92d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5e31a6c78376fedd6ab3b2c87ee49245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0cdbd7a15732c3c953bebef51398a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510ae24620692fc0e01ee6a99841c4f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ead8a9550cd66158d5c6ceb39118b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906316b1130a66c7988703cab3e4163249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74dfa1bc4d71a886e058b178ac5632250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b90623453fbcb944b42f3e392d978251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047472cfc51e1bbef84440dc11d32c81252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594f65087c8f2bf8efcf48fa977b520253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013a99f8b61e850868188249a964f93254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b4ee1557cdb51d29d18b27a9930a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fb133040306dcf8f6920cf3561061256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015b030e54e9f6e747d290525b0ff89257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a35fb3db7ed610a085d126f172335c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ecc38ce437ec35cc315ec448c394b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bb0b87b4088ef35e0276980445225260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f261a338cfd50e6e35cc8b442712bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350b06f4c887ae2482989075d03812d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77646dc201ea63cdb5888f1eb2b5b7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f00d38978a97d4d71fa6c7d2de14b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd414cbf4fe82ebf9313725cdb9e1f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bd91b74c0dbd661833ae238134ac3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7953139eb1366209504bebd66acb233267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cb457aeb2292ad3f6eac003a17427268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5994848aa036bb696a77af815cf0fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bc5242b13e45de5e29526252eb8ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af6d8e1aa27f502f8319f58d8eaae3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b8bc0cfd238feb6c2ef3cd9cf1440272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cd8464dc725ccfcdd4d735e71e128273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639f4837abc0c201d08eaafd5efcd00274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b3933b564fcc354ba7068873fe640275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539db875fbf2746b5cda2d2cc9bdaad8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225f1bd3f7c549b0d0d755b421a53b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4253b376c5f221591bfe66d205f63d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57358135a59e18c2fa06095addab9d79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9c8b0ce59cd870f9e296608bb785c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b124874a9172414adf4b8755aa9dd94281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3f25fe0daf41bb25ba8b33870d861282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f008911d496e138eefcf86f518564b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396582cd4e154284e22ecc54265a16d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196e320f1c0204be4ba8566bb0c1b46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfeefec03c16b24936b2845f8fbb774286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46b0cb050c28160075f7b01a6d3d05287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b99884c3b6e0463dd7eec77f20ce6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46d4abcde49c2fd7c398bc99399cb5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb965a18974bd387c93746adc1a5e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552386fe555f7097bc6b3f59e328833f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac28c6429497bfa591530a9235ccbd6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4db942cd42d7880b4aa539e62505ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a4b851b300bd552d5885c515873a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25badae706f1e3407e85375c4c03d1ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb429fb3c466688d8f398e6cf2b5278f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d16bafd8e117e1587e76dfe69b1d6e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43c1114dfae405a846b7f9aa463cd8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148a69d56c060609b68bd732a058f16299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec83b0b5cf3a1bf20e5abff17b71ab5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e8920b45230181dcb6b6d0758562e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bb3c215624bd12d31e89d2874cbc4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de515dce291873269e5a1eb0674aaac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882bc032b654b078d5b9248b7d32f9a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33524d563b999879d9e999c83c59553e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7955f4f6a89954619c9935a0daa3e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f5e6a87e07227a86a2e8676533cec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66d36c417cc13bf864225cdde40a6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8d1e46521ba1bdc9cfa3a52bfece6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e986d96261c2d7da22c58854fda1ae8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57096f4a2fe4e794ec08e0259a5a5144311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b30c94e8636729f4e831fe697174d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9af42a4f4a24bca80396dd15b348ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a169e8e393067d86b05f04ae536cdf3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1b82e8035aaeead47f5430d44ec4d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a7ef5aa121c00bb4b62e3541be6bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ec1c2908b6c5ba8a52e87fe9981a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778b7899cf56416b77859354253add6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f84ce84e4daca0e1d63c921fe3de2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203a9056b3fe98c9fcbc9add63c705b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d4205c63be405b654e7f695d5d57c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2acc0077473f32d117e6225ca52ecb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd752ea78a96895dab7acbc170de50323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292694516177aaab447dada17f7e3b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d6020557aa06a478cedd0785abdaa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95818a308c07a7a8f3eb79c425c416326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d998a636ed8f15e4b58570bbb6465327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa354b17edc7eb4aebd4d3e7f4aee58328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea42cb2edfc270158191ed5be0ad59329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e56744636994183c272f6779755b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e176f82f41fececd829138e46b3a763331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceae059cedab692bf83912adaa8a211332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24dcd82773cc20dfaaa8a207f9af12333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c94b3e2bd998e5bcea41456fe8b669334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf26dba91407655c2cc9a6b09faca4c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914121a25f764f6c0a66c5ad77f4fbd8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b1053143a9fb8cc19eeedeafcd8af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267de996b274e037f6c23599c547701338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fb1882e9bd0559e287e93ac827502339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa58052cb2a916d341b7071d61e794e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d51a9aa850c317b65e9b966b9dd836341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fe4e4ecee2bd6128ed4c37dc5c89f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cff767d2457a764096869ffa6a261343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cf42dd542eaa2f997b3081d0c7e97344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10388e540c2ab96c0840f53b4f038dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc693662dc5f7124002958912e187ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8feb7d7446d77a99729452691a357347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc780ac934373cfcbeea8459a7bf83348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a023021df111359172aee60b61eaf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77b4643c890235a1c95174d27e1380350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ae53bb1b16e89eb46ba12cbfb1a5e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724f49ddd4a250cc6d9bade2a319ff3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99663855f86aa5b3595f9545d913f12353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8e0d5d18cd887a32aa8a81d305f6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ba877025a4e369f33c7c8c736c1a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fdbb768b4b5d06c51bae4a4f04496356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237311ebab61f5d431c1e2ce0bf08c3a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8554fd15627655ab70be6d03dc3d48358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f40f0505c896074a24592ff48ebbb4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f46942797998bb6fb8a49e5bcb00bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864d4d564cb989a8f9df2962d550829361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408802a8e409970697c9111cf3a9acb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19835e14a62dc75ec328fc056c0ae36363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a04ee653b3ea80105066cb38906d9c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b10c43465cae77897f6b11df37041365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d300d3c60054907931185ff826196bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d65ead97a0972fffee39056f7f7fe9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dba291bd355de1a4f2631a2846d0e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16730336052e1f546ee6a1882099edcc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b786f2965bfaf40308880db06e8fd59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee39cd339737d5d3bb1b002d0add7a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2161d2972413db58c93729012a1cd3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3d2491f0b1b6510388a35a38cab8e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52990c1399407472c0fb86864acbb5fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67078f1087801af169fdc0192b1ae6d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f975771705f2a96af813aee764eac8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a7a6fba85fab36758181071a4aab0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61ea2f2e310ff5493ff5febb8aea0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ee624a746d2e6d3dcec17ca122bf2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601cb2fb5d0303e4b7aae295607a4b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdebe5574319bf57697e828c12af9ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d148a916a7b91594bb4fa98f518b04382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f1e50ec98a4f1f518e05f41fb6e2c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2600c31b284c80dfee866b6b618c253384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef41ac67fbc210f85f7a8093e9d9ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f802d245e7d986e6f395cf502c2b9b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e41c5fc8af29258b5cdf4c87376aa3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0bea9806255bf838c9e464925d3d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17a5947bab91793320a5616d043ba5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071cc7272fd09156be3573e62959b52390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5617c29ccf6257ef687eea532e220391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bf7aa72da56617a1f8d526b3d18e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a43a1d067ef88d8e987b3de983b10393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8738ba1d6876ae140569f88714fd6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835afb6c426a0f0c8e9855f2af5e554395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784514e558fb20ef56a80ac4992041df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2119606afbc67022b59b65339669e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a06743116eedc08f6c81ce3fa01b01398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd4b24255fe51fdcd7a551c8f211e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bc86f4e92ea80e3245fe83372a77f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784c0a710a9be26c406fd956d0889be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4ec9fe7726a7c58ecd9b69e819fcd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58257003f717eaa1e9d6ff629179059403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb72d3ee50c1966422692535a29c5d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022ab37b3265779058fdcee7738f2fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afea5677b3e77beb30321bcc8d2bfe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2688670ef41ccf17fba146be8b618407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759278d5afda689af394ca277598945408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf5b8ba58efe1e1081623e18385740409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55d4162d1a6a740eb3275fc0fdfe47410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d07117a16f34369da585f35a2d711411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad7d36b910349861809bf566e08af5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c39eaf5510bfb63cd27033c355c0c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96248e1c7cf5dd345a6c68f0ce7ca0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab76e7fc0492f468e501b41e54bd38415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402223989c68cc9add3ead7cc4e0fbc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef081522d52967db3726bb92ffd484417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2147e00ea915abe343628a04e01b3b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350031c45b5e04b51f7d6f7b91bae82419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072eff7038f6bc17c620d3540f0480a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45130dd34e899b0388362aaea4d186f3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c6deb4bff9d4d9acb94472e43a76e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0244ca0ea6c4f830a6571caa96441a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542b49fac5bafe6f8b70a34f11b98eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c545455aeb519f4a8155bcb577c35a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc062f225163fd1711c3b57d9a16b22f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d726e8d2fb2319b485e2f5d1140ca1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bedc805f02e51df36781822a42ef7a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21088d89f2627deacc0f035fad4208e3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6f5a733a8b08fe8b5a34ed4a7d8a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ccb7745052aa85aa2e0a171f63d5b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af42c16db4339fddd44d3cc957c17f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79858263f895f2761b765dca3fdc643c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf905226833be95c850330e243bcf6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f289162529b0d33085a70c7089b017d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d3b289bafddce68be723b4304c946436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac4fb48b88f9b5572b41f27c5d98d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c145f4c74ec9f71e3394a8a35ae6dc0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c883e8281975c6aeae3278f638b14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f8cdbe1251b214a1dd9eb5e70d2bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424e034ecb2f54f8c78cfd2da98730e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3662253f2d560e6a231a57f5510120b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42222a332c4109e8ce742f642b0a58443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33388989e13e74b70aa6ab18b27a9d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cc9d34c24ec9c84b1c93d899275cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b29cfbd6b7e0558e11ed4699cf93e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4e2cdfc831fb31b41411678776961447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7973d3cb4eb790a588c1cc75732c7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ef669415b2650e82f63339ba186a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2b4b769a75f05ac8f35882b70a81d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97598deffa6528b806a2709c45ac9600451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9d8b96a83533d43ce01152a56ed7c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff4a946ae7922a87d6cc9ac44dbaf5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982941f2c37cdb038beec2132a93340454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70630041dcb386614f31c0df5e2ea8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20009ddf573032d6e7f5ee0d428bc8c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d102c8705d95fa6fe7c74ece5884d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2270e47e784b3e2854893e05c426c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5610a6553b38e205579866b3851b80459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79904879df7409cb7aacb8f3d37dbdc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e38554a7462f7ee79a0769086df97c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf24f4f3b1364bda26f5174785e0625462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0039a8c010dc50f565f6c2253b9944e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6a9dc10210543bd8234e21c99dd33464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124850425ad63e54b194f6db9a35566a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450fa4811541fb5a933b8edeed587f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ee1aa11b9f77d1a90dcd1c622ab62467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30d7c037df8e70e5e97f2985a3a9fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982fd8206fd57e2727ba44b0c85d3a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100697943da61f0e7b76dd57f043129470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadd10e6b0f53d22ec66189282096b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9428c8354bf639f2deccd92e87686472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddd104160e1434fdcdecc061bd5d9e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a5144fef39054d143c5917cc6a32e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fad8c5dc4fc69514dc505a9f094479475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268c028266a1e66fe2ae2f6613e8513476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8df82e8daec3769a45cb7f9145b4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e78284b940c29fb2bb502f01bb24cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e916d8511a64f846d9f1f8d21fea5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102082506e96d605d4267f74656293d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58df66557d2e17cf4a5e763d5f90f20481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5273526803864864acd5eb9ef628e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430f2d2c45fae454d67823c05e460c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7137378b79101557cbad358cba0e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d77c1331f8401e5f3797c75845d40485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f383793d9f414be400db750886f18bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdbb2acdaa98b16a3af18a5a720b66487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf95004f8ea53e6b8378869bd32c98488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b625c5f707de22c49b6bbf187cbd1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1141900329b50cdd6db4ed040d67a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f2d91a2df46b6e948dc8097f873a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a999a0e85efdb5eb6cf03f0ae78e48c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be611ae4b003f71320bccb5358cdd677493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655671ed6d4419ee7c58018afbe1a64494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95863c69a208b83dc1a36f8f0d979187495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341405d1fc4b3dc80fcb07919f2904ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90a6982c3806dca86cf0854effd6b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774b72f01d648cc160cde2b31bd4ef5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315b085f815407513b238703cb616f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e691b051f73e8a42ca729b0634543500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2710bb610385575199e9db261cbc12501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef2d45e3f198697b62aa0c0f6b5df9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc263f31892662eb4945eeb5d49131e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fcddf5884a5b7ae75e04b2b300204504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936613658529a64fc5026672eed41e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4935a89b7b7b264a5f8083498f85d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db4c0ee6120c9417bc47b1aabecb34507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a848cdc100bb7d08f3d9b7100df715508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a14571f93a7c5c644a343300ee0ba6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5c4ae0946178bf5a86f606c9d44dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37964ddffa110f046cd3165134e7949511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6032c26765ce05bdebc660ce3a2b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbace653af892bbf882c6abcacc790a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429251af0522c59b85ecb06be37e0ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5e0dec5524de891ab97afb3e66a51515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdcca4fa8677d8077b4bad8810261f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527e4c4ae4f89aec986cb9667573459517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a7c9a6cc216906934bf1d3c9b273a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354cddcc43cbf231ffc316497b74a75519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85995ab72d1070ff425f5719869573e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab7769982ad1bf3be62c5c93d73235521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6dd9f7a7b4eb6c743908b205078a6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4fd1f541244fe594f95a1926047ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324d07db48471c93aa746ab4e78dddb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850eb24fec88fb51db861cc53020110f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88825cdfb53fc69951ebec0559ed47526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31877e0be685c10fe95ada8641078da6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e81e67ff60f683b9185a31c871ef6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f32159f93521e15a382589df82f28529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597c0f3428e9eca854cd8d8aa0bfe20530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57a5474c535da5ee604a0e870e9829531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfb73da64aa6bdf658e6dc4ec87dc7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e4f6499aa8fa741f9d0e786fed0cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b56b6b4d9e873caa9cfdfbc54978d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad457f1aeed4b4d565d1c43156344349535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d82c999111d249ceb3aeff64adbe3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5658c1dc7736951927786ed7313f5c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cc59b725834f388b7ab22a8f75433538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242ad81773392caeb8a099cbbac655d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37cca6961f929e7eff41dc7f031693540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f40446c4d885a254c038524a634952541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6a670a3c57a70c59ce5f6b72b8f74542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3853574ea4a005a6f36edaa6932032e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb974ec844b2a0493c11c11b6034bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e58effa90917ba0d0ef65ece6884c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b8fb003415cc86665f55e27376ee2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b77c93949d6af2caede4396e071b87547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056b6b31f736b1eb89435d92473bd5a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087055f67838c52f78498fedd40eee8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757aa9bf23d2fda0d67b7dea5e0d2187550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f26648edaeb85af72d71145f0b7b1e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996982949457709794816b89becb727552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bfb9fc9617541a33ff7d7901bb8c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcff105a2e5bc3e6591842f234c60d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3874830592b14c48a754e5b010f084555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5bd35b263b03293dfc99002235652556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c179d006a2a64adb47399fa8a1b494557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354913894b9bdba8d8250f80f3056726558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a96d4b1ef8a17be4bb2f717d8165ea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e116440aaec23d9b26adb507ba090560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3957b3c0311de23fa0a8eb01977ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ab09f92b02f09fbd7f353feaf4a58562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4b4a8752dda2c6de186a924bc62f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b57b459f41af3541b28ef025cdf1e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e24589dd4d372c78ea2ec9bafe7c1a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a03c167b2ba380d3e9d46353357d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd93d5a3c146d93a76259b998cd7d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f43f7fd8f92a330255efa7e29286c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6c741ed6b46d754b7c5e81414afce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb5639f82324b77f230f7590eb8e41570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7dc4cbf275d720f196c629219b768571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61a4f5f8730f2a4b83254e871e8145572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65060fbf0b853b24e01ea3da7270e18c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be13f4d8a9f93dd8ec7348655fa5f86574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820384a768292f2239ab118a5077516b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f92c395f9a00eb81762bb2d03fd83576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e94758c8907059ccb571570e5b1c5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32008dfd74be9861bf31fc6107cae75578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85482f100cead54c4ce404dfc7f59b82579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6b34378ed657d5f2c6122105def30580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c33f36385b28ed5c0ba196d96cad5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefbee993b0bba121b27242e9bd8d4b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf536f8284e5cfd1cffff3555cebbe6b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4828f6034f1764637f447171e08b19584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba388e8842dd75806452174797c6e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36431fcf45ce3702971d49c1d4e84cba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5593150083bfbfeb56072571b2d0d17587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb81577bbdf45229a441bbe04d64ae2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4e951cf0c4c03abb8881cae0dd74d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7837c76cc74c56c09829a4086da6b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5f15f4f9c151b67c03f2817018d12591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef97686bc06bbfc31c0f75853738da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fac3afc6186faa581ca09dc7ff179b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efae46c2c2e464b99ebe21d2fc896b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fe9e3d05089ed51e75d7c93b21f29595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b01d7ec3f0da6369641681cca7c5c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a80636bc4aac9ee381ccada09a72bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd6c3bfa2d58542dd28cdbb917f945598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dc848b8f484241347ad4d48188d57599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f14f04af7713279ca26b63cd239d4c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75b9179acb343291bda9c94c149d4b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad811173e333cbe2e6ef48951625d938602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5224ef880e4d4e6e00d0c3e8f952b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c7054c3c6e1139b9a3c75677b656a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017f68da83e93e1186a960c7efcb7ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950eedfd63df7ee3d886a9272d5fdbca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f87cff391afe0d6e528a2c9c732817607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36813320f05f47f0ce96fb04f9b74e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81487c958aaf2e7fb5bb6c777fdafdf7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b346afac808117e48411a38a08073610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4b5da5bc306ef2fa52f6c205065d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cd8fd33e7af532f5a8cd4062b9ffd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797b30b404c7d8d98e14326c48663f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82b8e6a2cb52d904a4dd15b6894fdb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6c5198177704decc87c3e11983736615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe25075f4a5c481adf96357b8e47026616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99fe8f0144376018b1ab72f098e98e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918a9bf11db70052d4de5cd6e9f0ab8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea06acf3169b91cf1ed41d72de85c3f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc2ec9cb8b3ec2ab7a2e888c29e550620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd27cb07cea22f26c00f6f815377c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d172c8fb4931743ab1002cffbdf7a8d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6a852aaf45fd28e9e4eed9dfacf9b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129abf0841d43747d8691c6692e705c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324ee0d9d07c60fa9b863c73d5c4693625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56c23d69cfc29bb9b4a1aa6757f0f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b881ab1be2d5b7e09a99412bb7f3dfd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccf95199f98b94c6407889f88993d5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5faa64c346dbd4930c709855fbf6ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116be74480b42e3a085de7133bd030f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bade32660fa2b8b213150948f7b550631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf582554d40ac8da758c414f6b3e50632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9011704b391c183127df5f66598a8a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60e862c7dc41d284e731c8372996a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acec71d1049d4f0a02e39da672bd9b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875c0c0d5948226a270013229bc54ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a395ae71ed2a3a74c6004264a0203fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5b19a252d525dc659efac33753927638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887aca23f6e55165c61ef04d2f1f9364639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06343dc6deff16fb7d46dc11999f8a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c53c1c9a6c5423300bc68cf9cf084641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab3a0c826bc23e1261a5cf95cb5099642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f517ca84b3c020adcb191960b7c95a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6ad36795aa5f828565b03aee752ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392ca9829c9c57fb818f88c805f7370645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be252bd9bfc047244731a19317cd53646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ed3bd70be0579a1b0c44cd04fcaa6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283736fd7351b73f2e9062e501ad843648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f8a8a776d58f1aab66a4a073ece49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12b4d87104108677340c7720109669650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35920bb8c09a1af51b9d05931492f455651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a24f4cb392a7d88bf1d016d796a247652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78549d1d7f026fd650d2be8e91fd35de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b5c1761e8c7b9e59a19575cdf1a60654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b50f8623b647408eab65d6845872e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068e6c0a9d0760f017dac748696f7b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679ff7fa2a042914f941fb6a0eb1e31657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a74b88d143b48a25c4d52c7afa8b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff9224c39062a1b7778fef7d1daadb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883969872bb33e5206900a0e4f0305d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1662370ec49de4b1b51acd9c0bc67661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993be3664e45835601f1c6386ac4a6f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35334306eded056674075a640d05c07c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b3c752c9a1fb738bbbde613164c7f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded9c55216993e0b89413b41a14fa8e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b118e9037845010e4a013c465e921df666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ff7ba79dcf2a3d52f2e0d92183d55667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd36fb68faa9673b6b7c1b22e6fb70668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69bb8d0f403aee85f75844bae3f5d9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c55787e866bb7cb3ef4170e7ff5c58670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f321ac34bb4ae34e0f384f880fab54671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68047f0250e403c3ff30da9fe48279ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fcc3292c2849a541703f59025058d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab9f13260456a8be7418f3bf3520d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf6f3a4bf5cb70b94726cff9c294db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60115a24b4f2153a641cc9d51e31cb6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd64712a8b2a3acf8260749032ff732677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e683c5a06a3efc63124e07d3e6bb8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dd747aa6f25e37ac0941636d0b21f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a0c84c6566e36e55506f0312de63c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392e3457ad26a9ffb584022f45974bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58211dbbd9adb4bccaea906efca5a57682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01182b5d0ce3aa1872a223d626b11d63683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be203b0d835270289909c4a3c1c6b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b3580b7799b03667020f0f19e513c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bae8cd941afc06d086a75834a912b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10131250f87f493f0bccbbb1d6701ae7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e61ae9eaec6b8df305f177bb5d68a4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff9e3a6e26d687c613007579a95248689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee7b3a36d06e1c6a71ef5b44eb78d3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac566dcb5edc35b443c9c8be55ac65691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5887db6e77010246243c6db4b461c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ea901d939ae6608c22659e2ca04e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225db8d4c3130e58db73a4a2ae3b28f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa429615ae78ad9d1f30c8a23daf0ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a686dc1eb603709fbfa68a379a89df696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fd2c0032f6194276253ddec28d48a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3d06ea6d820496e99d4735ee79efa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64a310b87355f0252153ca71bb9079699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a79c8a81c36f058ccd16649a30a583700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139c55ef54df952e0c6e9d5ea162df3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6c9c86c2400d9e0357b6e1b49400e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a63de684f265fd5209ee265385b7e4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c185d78503d0b6b915c8ba5c4d9d8a5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a479cfb07b17396c8ef4b6e7448432d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec992107b54abbb96bf0e567525f1743706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6bc7101afb7d2c67641d39ec0f0a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008ad061729f468d004c4edaef6fb8b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6f2e70ff1c7a6c8634d4bd8b42ae1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f29d72d7683a87cc918d74a65cf0f6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23053950f67114d89c25355476e697f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63850529f6568a46faca6b6b2c856575712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75f202ff9be87336ac75482ff62eb6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c0266a3cb4ae8d7d3509815322491714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6fda3f608f83e78d6fffba635f2e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e25536c5e829fd455ad9293cd89560716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d4c1cbd03de2ead68efcf2a06498a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f29244a000ac5ec7f7a3992455e543718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f9e33b19592d2270d798af11ff20e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179ba702d8f33d7653e22ac92be7e08720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b080a0c2226814b49f30fe6fc31ce80721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053682d3b2ed7ec4a8429a9fee72666722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d718581c05cd5d3c357a552be688ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125a86a01e3a02589ea9448e1616693724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d52b69528ca7fad8bd3cca99b46b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e3a2d3cb364a1f3115d7e79f76dd6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5515517e965c8ffdb7189feb3aaf7be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b82a136e101eca982aa1900b01171728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6a3a53fa4d49993757842e398833f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727d92093102848d6ccc344a144bd3a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec139f9bfcacdfb6fd6c5b6aa9d63c89731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee93953a2cebed7dfed95e2994d206732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254a01115f7592e88b38d854ebb2d9c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9f9bd6d7447d4c8f6cc8e75d05b9b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811dd711f324d46a62881584403857c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b45076025abcfe7b0255e277e2c1d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff1e4143fdeb56b60f95eb7cb94845737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a20c5b1d5238b5213c7c30b7f43c3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56761af9de936b623625de59bf494df5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f0ad3f197cb5379a3fa5b86b601db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba1cc9ee0dbb94f4f7b13a6321dcee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea996b9bf2ce312709b0fc7390b98f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76426e382d50bf28b8e776675bcf4cde743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98adbdeb5d37187dcdba3a11b7ba5e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdc085334204a8daf93c989921c4ac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23889f5dfb177f1986607cdd691bc1bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffda5ee9fec317b246ef868d671e27d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81674d6654a13cb803b4380f68f3f80a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ce9b194b1224e713d4c6a2f695575749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a5b03ce37a1b80bc529e5dc9f6510750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5924e2b63d165f00f6a8e8d9fd55dbf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817616d3536a3d65a4b99aec12a9cb5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc5abceec1d6596fd89d54b8b2aece753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7066a30da03db1b2fc1455d8ac88b1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694017a920954567c577bef2c85f0b6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c11cc59dd7ef6932aaf1e8814b0149756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3afd0b78e4e35b2a0e90cf6bf8fc3c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3102588692fb793b2494dc951242df6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aca9a74449158a9e283ba169a3da9d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6a18998854dccde56841c57a6f7e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f360ad047f147f16fe6d3076d6fe3742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca4eedb79a0ec6a398642c5f454d453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea07f9783a9cf33d003530b25505884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e511d1ac51240bbbdedd95626f8ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ee9623a14911de3b833cc64cc41076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b223cc3457b523aab58ab5db679f36e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b52ba7557940c55438e4837bdb90d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2bfb2cfd54d684084aabe91374e7c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8205d8e48feea415515464d21bf18e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ccbdaddd160b54ff420227ab80cc711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c25667cca16e92e0d1e13eabfb939b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75b9ec35141247941276b5262c0c2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb25b332251e702be9fedd0bc721f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1425311ac8ef525907b688a8223efd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93274fa332804a3a9c52e806d5828816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520b50b2816dd278cc38aee1d44672b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e1641597ff5f37250c291386aa53b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4eff4cf483c8b60c68eab6d8c775b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c826ceb935c2923d01f2882b6070baa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fc0cce023817a499710a73d07c0bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bb5eed366739bd9f9cb0aea9aa94f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826330a7d2754ffae4698c2b0872a1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e089bcdffe30420ddbe14e954f83b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c4e8d639fcc561af0e4182f55666325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438dff2800feb7b110eb3f79aacc86426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9e6382b7dd60fb020ba1e7ee5a3de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c289e345367a3f6210f00763833fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21dcb5071a54a6a911a4f1572a8fb429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1d6db295acc76b4467cc7a8b4035630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861c950639e6076dfceb0720bf55cb731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54858be369b68b9f4a915cf638c27f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d04f829d943a5beca354c6c747b3a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dada3b992046a6cb077b284714be17434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2da4b079803f9b34793d7b288f4b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda2a85a2a9ee9e2615301b36e021c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade4cf2953ac94cc60ee58e5962735d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fc67b4d26f2c8f1b79719b508bcc138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd350a64bf699e86603dfcc261f1f6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c98897652460e5c351f8dc539be6eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491daea859d458cbfd92316e7e5600941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48cc21fc234e289b2d4dc451c7c65842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a475e002e4616c5b5c7208a9b0e7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880348d3c25822e72059a7655bfff0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a59c6508c4eb983bff551bc53aa00945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100fa9556eec9d1623f4371cfdf39ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde83e0537fccfe9b297d6c0e4900d2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edd411e95528a9ae71d3cab2e77a5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946d07e7b2e4f754ec8b9e27361032849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0263a38afa018f6d59a547f7798c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c948839a952fc25935b4d7c90bb85e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec756ca5746c46100a37f208aef8f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c67cf407544fb9fc6182355e3595353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe3a8ffe54d8791f509d2139c2479454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc065df2de4e4fa219f962e48c7ee98455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb9becd2dfa2b7b6f8499c5e87843a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc6f2be3b2aea033329b890e775aa257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be881632417565b65c4fa51c9143b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15d6c2eca1fd3d5c580058c8e6fd3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750586f5622ae4a726a923d08d490acd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c6b475a17a4b95c1cdfbc5de5423261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e7d7b920e57315aeb9cc54e322d8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be984bf78d4dda4a01edb4971d0f0d3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bd37172f1a9f7ae5e3be80498ee1f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69516197c898a62c7d87950839591f8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1027bc91cedd6d41c79b187701673966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2b7e34662aae5e862e4336ab90b6c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50f328da532fa9e35ae5c2d549eec968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c5b1b34b2ced98a1c5de37c3425b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b550ac3699f1a927f076475221bd66070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ad227a7a8ab59e8ff41755a27990271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80320fb857e4b0cd82430d8a294ad7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc08424adea64c5733d55a35c5babc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48ee42f756f99b867763a9bf44d43174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac5907a79062be9b98e7e6b7a98b9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10575e2818c3b0945ddf7aa9f27841a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abfd4fc095858ebf4f7386d372387677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba907a2f20433e4844be437f2d6f3b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41031e7db3be682335fab1a4a520e34f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cfe096d94a80443872f2820de743a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d335931424360c9146c4e033909e0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a54a583d9fc97c02e6e70bc5cf5eac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcba94adfba15851e6fc09aa69cbb8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55f6639ba40637a9a5c1a28e58a6b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f392967dd055b670aa8797b7c519bd885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648cd7f2dbe798d6f8890cfca815af486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d964fb4383ac5e4ecfeb553f737791687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a1d76bca6a2211d7ceb409321fc7688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72bd4e2358b40db5cb38ff647e003a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a66964bbcd052bd6ce0955c687f1790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9a2c838de394ae879c672e12d3fb891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308491fbf5012c123b3534c53a31bf492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882eea9ddd2b1baee0312705668b0beb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ba870981e700065355512162d6c0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df17a94df1cf1b7af6088fb487237f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a3816d66d96a3880a53c3277055e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683839453702fedbf76a0211e56a0e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0d0b4d901b59814338dfa208f55fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bf9c1ac5e80cfe69088cab8ee0b9a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9007eae7dbb9debd0b08abfd5f362ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127af7341bf8f3089e5070397adced5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7860e4f6e7b287a2384843c70dac7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330fc24b58beb7f7b36d8fa3323f5d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8411f7cd282a281dab1f67918fc28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38a467999712e2804da7a5fa795e4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8ab78370415f00beb1f6bc93deeea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb502f827d6549b7ad4ee6ab1a31ebdc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acfabe818d1b7993042226352e9345108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057e8b20ab388c4acdc1dfc9758a60f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f2fa8bbf0ebd701cb6c73f8c27464110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24249abd604846b3ee002d916cb5cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce10b5b65aa16382bd2a08657f1d16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569aa2a9641a64b0f30a996c2038492c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a30574701e6b66d0efec84187c5b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717793495559061470b10c35fbe952f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c999703bc0f4a8c0af84182be55e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e3bcbbd4a44c4d175e2a5c1d554a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644770f9396170614982203c12b95da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8492c69124e0779753c0c43d4167318119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bfe097e35fa2918f03022a15703fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f42b1974aa15fe9ad37db414245255121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e77cd1f30edda689f815cb3f42c2f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162e52f76f49be4ee80b5d8e7f4b710123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db25d6b7de17feaba684c5ecd156623124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1ed2c169adc1530d7211513a8c267125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac9be9c9376e93c1a32871e56273f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961c7237176cd09920d0a31b1a55353127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381c386dae88ca5b8debdb80691176b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95fff52bc97c3803a358197328d600129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33457426477216406bb205b3c5cf25130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9253a9de345d7a1dbb3c7e61c34b47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834df1d12a7d155eee5ce32a9750a51132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0fa3c87d0677c69d71bc8465c86f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc059e5c0687d5c05f2b6463022f16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7135364d46c0e3df1e4ae3950865489135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23464cc72843f4041120d74bbc63a3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816b4c1228b61e56ec658e2a3f7d03a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149daad204dbefd180ce32eecfa9307138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba234bd44b2c8d4381a955b258277e34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ac5e85132dd7b40a58b7773d96ff3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afe0e1347476d9d59fcdb1489ae40a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f54c6e7842f134f9fcd7a52c9a22c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8b3661a96b76bd6dbe733a5937f6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7102271c9bdf8f4dbfee0ae88eef1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae5ebb4f3396b383149bc1f5850798145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b591c73f34f6048805dfaa5670201146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfaca2d6365a2ffde7b0c1e2eeab5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657a249680e86126410602bfab381be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c50fb978b77ab501157839b95f06f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256368111cc88da009b758da91978fcf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba0ff5800b595ae285d0d7db30c0c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ebd1dc063fe4b8df5febb5582484c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68dc04dc6fc19c22a65a4ca5386292153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178e8b69d7a7291dfdf7a76d2b515cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8eaf44ff01a80a2ad47c33fdca1b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa4b599a933ea17e4e0e10747ddec4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3672e1cc9beda68bec1937690e43e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949a758443e7ea825f2dd62115a3913158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336860269625d380de6d7cfd78e3685159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7277d1ad25dcdb321597a22424fee0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60756d672e9ba41e8878cd1e520a6ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f95d70b2c75da5603bba491317f51162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b80f7e9a8ed88bd9321b4941cdf01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba4d876d7c5e4acceaa22f4516aa74164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1078c0c7b47fa28c0cd3c05256803165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d37cca160ff8e9277e66f0800e9a91166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58656ca2e9cadf8d4c89fb3e0cff11167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8cba1cb6b143e0ccace741fba041e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886634850bc2d3000657602b7a447dce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cc3807010f21f47c5ed24acbaa02c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dad2873f4410b55778e8e6e152e9c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c67434cce6dcc8220f1618483e07f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9da086275316f980dbc53e39a86d17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918ebe36ce3fe2f195ddece2440da21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653a0afac4b39b11340f9ebf8a19827175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53571b5fafb3b536a29074ada4baaf0f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd766c9ef3b6ac77c2590bdc4119528177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa28cf2cc6d1b9dec588d065e0db223178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f29b2dd779853146765eb4be30f9cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b782ec8f305b8b9c192ee85661e1216180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe73abd1390bf7db260306eccb1ed0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b66f80d4990fdfc6cd114d4261b81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a4562ef8c327a09bd6c6641c205a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1e0f2f0f2648d94f96034ef64721d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af254c05cdfe9b1eeae42798bd54583185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbd1baa7c18900eb4208bf946b6522186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980dcf56d67dcf47b6f8f93f8bdf2a6a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b4ebed694a2bf2cd3c6e52e3e6323188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ad2bf86f4a7bee314f450270f724c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7167bbe911598855e01bc76af169ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509937ba2bea3195ad109afa132d360191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd82ff695508ab5a9e2e2805851a1a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fed1bad97555521a4cdd9c33bebd7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117edd399cae8355e30e847b0a89cda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f37eadc2047d19ebec87abf5d4f1f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23d73339e90292e5845240e988329e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d094557df351afd78d5fbd193cabaa0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be66b44feb0ad9a85a99c1ac23beb7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a30a96a525a2efa23b3e29cd4e3d43199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fda8a5798196d43c7cd0ccea65cb4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab15367370e4d003515fb314a4cab1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee091a1ade4aaaf67c1a04b4358157202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1cb6f7e0c3049c6d128df190e8549203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b9bfa51f8ba68f586ea925db2681e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce8d1ce94670c1693b480b64c90f77205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124efb68a180398f6d911697e28d5716206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd207f8d773c92a5be78a39b0876d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0014f4465840b44e77dd721ad5eb44c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ea417b06d539ac8111c14c1b9e81c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321e8ebf85a6114a989166e1298e552210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665143f4df00ae7f03da94ab95a1e01e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c68faafbb1143630e84f132d8af5b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ee6663b67afd70566be885c28b8be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141963c894603bb56a7493173ed72b0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add101aff4c98dc686723bffb93096a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fb8536f7a9427d3fe9993388c83c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431f8cda9a1d29b89de38bb4b4fff24217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778762a5638f66f7630389641cf7cf3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88465a9cef140b8078fb13090a8dc8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03d43fb41efa90844d4d270856cead220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b9eea862294959973f590ce2523ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62ae737f00e9078c6123f4c9f502a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a91a56e5d45f4f57c3a6d1cc51dbc5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ae9ffb3961ad7c41fad553957f791224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb70378813c8bf1228f9a9405afef4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13ccdfcbebfab8a5b691f20cdcd932226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea44358ed4b39ae6e21f373910b775227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c44f61929cef41dff5697579fc0d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed276f7bb43d97b455c12bf070ad6aba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600be944e45154d21f8049f9a33f64c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863975436f48b67abcd1c4df686293c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54de0ff0c0afcdf3a8b0066648f9889232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a773218445ecf9dd750a56599e6e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247a79954613b5c4680066f75bdeaab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b56f375eb2faaacbbea116b10af22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf612a5a4ca9b3ecf4231a9a308d84236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357a8bde3f15e097beec43312ad9bd7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8608e207e065d98d4b854d90ddb0db0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a036d054e64b8564fbbc5f89d0985239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ce328666c8da7d8ccc9b68ffc80e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3569de03ee7031ab6359423f660a7a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9dec6e483fa3da0d8257055dabfa7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa34c770a0725d75e3c7282e34537ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e88ab994291e092e6787b11c8d1132244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25293210fb7fec144de11be0198893f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60357c6cef1c93b6e1e5d81b4c93fb7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd9fbe42b2b579507c69b3c2dfed1b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45029ebab8a7bff1e019fd7478c0f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043bad5f373e00bd743831c4d228dd1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239acd6c09e68daeaf31dfb8ee48c1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dc7547f448ab93d4a188b82732858251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316389b29a6a66426b40cd8fbfa02c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d130c31f5bb27f3b9adeebc1f9f3de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8268669668bca2c1c15e0617f8a60254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092b384f8607fe29cdffa2365816cfb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba65c26c7d3b5592222a630eea8f7fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976616c4a55dd671f02d713037b3f75257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622339669a7420f5a437645c15e653c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f65a46679ececfb09695de086d658259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22d617563eda25c6076bde5c76218d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2341bd40fe9452fe3a5b23269de5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff2c67538c10132d10e75666099729262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3143b0076bcd03928a0dbfdebfb1a41263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44563153d54f8ad0f15590b55bb2d86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de7e03313e72d635cd4d766bb08779265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade455f513575b8cacc7bbf726e1050d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdc6f265d10fa67801ce3e0ee1efc8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041157a5b7591d40db36802e73ebec2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6fe3777515a93b82e464dbb87c5ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd98940df1c7515b9be69f4ecaa65e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495a3095c788f4fd2bd45eeab3de6e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774c0641bafa1518f1743416179ea01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee280ee3e3f91068adb7eab508a981273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bb5eeb55e96a4a07e6ccd8b6ccde2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573a1e3c21766bd13f870dea4fce534275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb69c49891c8b507caeb0d492b9c04276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8a70fd78dca2591decdc66ebd89d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5360b7774aec86cb875168c99f5c999278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdf34e0f564076536b8e96ec8ba4d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df41d5e99064ffbb62d4bf2d9f2457280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b74276cbbcb1fa6e225cf45c2342f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa59c7c981989ee2da839a674f3412a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74890d5bef26c3d7d1db9f0eba5339a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51573eb5644da96eca86aece14d11f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdcca5cd09785b066c7cca3a666e29285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab16dd149a44eb11804f0966581cf0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73af614d4d07316511d7f22bf2c686c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702aee8b38385580e30066e94a019eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc933a74cb38db27b7b55e1c48bce1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec44dd87ed76b67743cd868c3c7eef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a66cac8cfb81325472817004989b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1579b2df79c28c9e8898ebed123ce19292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb6f1b330730b5827caf9ef1cf74b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694e76720e1cd928b94e9c43c22dd01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e36a45f7d05173d1ac4ee6c040dbf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddca33b85471e456cfee072b5bfbe8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e3efadfbb5a8390cf542912aef1ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d28329f4d41fc2efc266c53716327298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fa2713bc411c30d824b88a1adf746299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9589b6a502d95fc230ec82b42e1dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ececc6d04276eed8225f3b74f75d8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14338424e1e4d6cc74d4a06941452e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97a48892a8d9564d3f65e1cd2ab3cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732362afd263e3f66842e1283d6e083c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc82ef08f231bb9c63c52aa7ba8bb6f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89add50775a2b5afc54ffec5cc0bc866306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61c34081b522d87c1689de8b408bc4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516f6b7b727a8a8e0a94943c80a7880308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b41c7cf025aba8f8718b15f4a4c1f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276d576260a040528f23453c0a7f300310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22373a591e765278a3d6bee710137d11311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3b2eb48b039c1c8ec67d76261c1ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9a57a7fa7d50a38292d7ae6de9679313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124aae5892688f6a98e630aa470b7777314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75233c72298ddc26309df4bf897eed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c125622bedf474790b3a7d75ee86ef7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbd3655e31e9dc8e574ae64bf4883c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03d309c07d8e2353468dab5613dc2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b1e5439832d9b8ccfa6816921c8c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36d04facd61c9acb5d5046e6e23d44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb648cd19393600b7d2bff154bef59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923a7ca12494f044a5478c9b3bd7ece322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483519ae844227d3c6256c045fd35f27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75429fa96f2bfd120c3bd95b4a47e943324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7001d260e8ca3c2b9816e492b663bcf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d98c2ccd56ac4a751e5565af9c804326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b9daece0d644b0456086a441a47a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda3bcf92749ce090a421cff3489d61328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916875efd8cc50d2b1adcca03d410440329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced7be8ab9a50b95f0c320631317285330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea856086779954758d8869334487c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0556520610b6fb344022cac05404a04332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6968bad9307ce2453aea2cf8dfdd9ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bde9fdb64d2cccf0a829e6ac21f40e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63147287be19acaefe6ca8828683bd2c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad970e1d2929df2bd8b3ad9a4906cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff33e451eb4d2e66ec489e0b6cb916337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80919f9e20747bfdbf1f0aed2ff2ed13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a094bd707027ba8ca1eca1a47fe18339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f15840f717932259db0f7cf12d1a64340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006e55e5318a0fac5c126b38ed4c15b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac441907b6c0105bedf64c05e9a4d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583785527fbc193f5c81ad84d703e1b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfcf8ad44e26b38204e311de58a88a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca337b1ded46f81ef82746a9c36834345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f697e86100c6b3b720a9184b683b0ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57173a4a98e885061218b305551ad5c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31445e7c4a3a0763ef0fbf0cfbc64942348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b9bdf3d24c76eb0529e5aadcdf5d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933449b585f8d137a2ba7769967f7031350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b3841efc118820ef8e3b35b901325351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2989994cea319553bf125389a2d63b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08dc1199002c7fab104b1b92477ac6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66866af20052f8de4e28671d98c9a20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e165a69752f77ef770c5e85bed75ef3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145783e400e747c5db1427251b453e89356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe10117a7cbefd86125dad99bf802a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73392f512e32cccbcc582be47490f743358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697fef76812b5f7cc4faa07f93d8187359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d325e4a6a45f9b3d91c7a17e84e2a7c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8757c96665670750d6328baf94f87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2192aac5f7b596c6f5d66599184e98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ab75108eaa68e2b712f489fab7a2d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c462ac476adb1e2d58aea8b5fcae2f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494285f001e2a21db42f76cb8efd98ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832e3c8f38b7bedb6fccfe24973c21b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461b3f22f7c3bb499ccddea67a1f239367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051db4e37198210da87f04fe1c1af44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fc40608c128e7322fd9bc364a730a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bf9d51ac862df822000cae47590c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee839d1dcabed86a3fea1c9ad8e28f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba72efd70a74158b5b17a72dc1eaf15372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed248408a502be066c2306b7616e827373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83451b3a377f37826d4f68fdabe9a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc098b7ef2f09c6887b29a42975f59375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6cdc6142b9c5a79bb38a45f5fab97376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ac4c8d529385948423369c8257b1b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cafb1baec3d0ae06e0a3036da8f35378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7eb6f3985df9dced8709b6614130f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923906131d5fd5ac270aba17bc464dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bfeb693494ca14a19a8030d7151eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2207c7eabdcd1bbdbf5ceececec08382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454f65fac4bfe10313980060f2d60b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c16e1bc18fe092997aadc4d85560c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49235b14aa76379d7616b0060bf25a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf9d9f0522e5c838c86bc8a418aec1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98a4824ae84e4926e87084358f071f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e6a46d8108b48c2da28898b86f4cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5690055328cf656d36e5a0b1b02d08c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903fd5f96f619e2f29f4b79fd309423390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c74f68c8886bbb64909cb72a17bb4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162319032c42d8b2e0f73eb79834373d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51beb72c22bc8d0cef985006c9ece0b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992271313ea55a4fdf1f30aa1fd6b3f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a94aa0cb5074b262b5ec33e092d35395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608511333e3ba8cfd6063698465e60d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ef9775f9ae0b5b17ed15ceb1b19c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc3005bdc6195ee0054aa662516182398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfb9c4fa54a327d2a8c95650ed63d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa0c3d6f577a748decf917354d33de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb1c020e02df07ce39a8fd940fc805401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01000595bfbf84b37f1707187629e7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d52da7e3a8f92956b1bbff81c51d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576677b708bde2fa6913f97c24f418c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f0d63774646f35a59f1fe13c1f7d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da69bcd8b17b30f795d82a1a3c694f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee6fafa8f991e64d22da937f36a7fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc262a1bb337cbee62d279dfec2728408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e334af172390f85c229a63f79623b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805590014ede121de37b4e806e698fbd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7d21713f0b8a78a8899004e70bb7d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6b2a21d6d60395324b073e25f575f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f34f664a5a7373d5d72971d82916c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d16ccf62660dfb45bf3100a54bd2b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b3c6912db7dc8aca90551a894b9c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1633a8b0b823a2ab8c711ffc6129d0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918e3c6cd9cd964e80e803586d9f829417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d8dad845884c0444526dbb6dd67e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822a27fe3cce1b10f3d6f1b0c5e262e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f48d1d3d970d0e88efa64d5d53aef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c2696aac7a72eda67c2bb4856d216421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040fa6a844139a0fa5c2dca90a34f6c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e31f7cc657ffd9b84a443c0d8981c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a743dcdb72f5ebe811bcb319a289a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a76fb5ff5ca2c54209cff45503167425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbc13b8eb8779a6fabc19ccdc15e4f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3950a6053f68c7be0a2e33d39bd072427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27fed1782f9ecb70d5b7bfb9e9dbae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb771ef76ea71ff7857387991b4ca8e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01836188c8dca56f2e3ace15cdd9f8d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65058cf7f82fce2b5f519cf178c11d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e836c530329ead7cd69c1a924d7c95432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be868a794b9b3e68360b231cf20d8f4b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bc2a6944941ba4bd05160a1bff726434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cb1bfae80fcf8ad578a4979d0f28e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a298b4e595c355eab46838ade1d00c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a457eee820779620ff56e7c8af50306437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9071d75102d9ee1e95550ec2ec9d64438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716625de3fc26d6b4e57e6462b60ba41439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9111b16eb0c0f9cd47f92d2c0bb8d78440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e4b502ec34d40264fdf0193b9b7fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b19aa5cb0b7e8bcbcac166f935ae82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef8f4d31ff83746121cd7dc26cf237443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0116735ca874e2794e7edebaa86e334444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26397719d09906d7dd088708fa703f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4fa09b577be8d156b03469d478032446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583a3e586018f42f80a14bc7455b233447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee409a4f07f63309a045f6d25a507078448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb359e6e726c6d8774ce294e3b652b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bff173906a60487ab0f2a2d81deed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3389f080bf4adb5266a84c3a32397451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7444e7b034d73fd8f62c9548de4af452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3ac93920ffcee5b190761c7bda70a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3081b4529efca187c5e48a6899b000454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec800bdb3c1ed4246ae8cb4cff1e18455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625967e780543351c30133193ba8074456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b761f6eaf0e19dd8c5de7d499634c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62d626d3a29aac9a53279f5dfed3d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a9a4b4d1b565ef5a421b51f6ef59c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa597ec3dee610d223e17b039a38949460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71964d2fef0e9c653b3b69e26f83dd02461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976632a5151302444b1f0399316fdc97462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e7432064b018505638c0b8441170f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0bebc87e6da12d7fb0476b09af117464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93650694042873691ea3fa7fa7d6724465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f30ce0610e0340e3eb758a22602c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e10fe7d8ebc76c698e13b505f178a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec55cc2af56043c9e1268b01dfd0c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e8e147fa9040826cc402bcacc10d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d3b507c3920b9a36e707bae2d2e91470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3e32d77936531caa8a7ff066332de471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331c301d8612c654c72df180a1c77c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fa4e890078025b0ff93c74544a71c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c30290cdde8e5d3492427375076ac8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9872578dd0e5a53e66f79c4d1e3c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bee2616dc54dcae9e61ecb722ac9e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c8a5db77160382ea2e1c21882f9de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2e4aff92fde8a60542908d1e24baa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3ee5ba298b21f7f259d7d2cbec951479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49af6deba778f97c2593aaf8126f4c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572c69e3fb74cb5f9c94620b6e36b03481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d4a0756df183ae112742c07799cc4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aade886376f80714abc01e791021fd7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471c89c5104696a1ffbd7f492842467484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed65e1ea31a59164b0829e387abaa9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fccd1bfeabff427ed92031908d868b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb9cf6c69a4c06846b39a79b396cbe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61a29b6ab5b6d98a2174ae4922b45d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab85418ff4cc5d29c53ee06999e21b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcdb5228847c40ded9a02a979d063f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecab21c8f64feb288d6b4fa17643fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cc6cd45e284c417e55b688d075150492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be11104ff9ff9d5f0e0f639da8ddbae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0b102881cdb21980f62c25535f9e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c936ab93f657dbb4b17c9e0df4e5cd8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de883dcface0cf8de33dbd66ba03c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d71160363f4657fe49c794b456dc17497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb005a6a775f281e6a580bbb275c9e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f62b106c4abc781b8967b40255bc9c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71c7adbf22fe412964b611fd8fb0d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8939907f288177f27db24c7b6dbd8d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1597fee50ca8c67c6f7a5efdfc5a832502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00372ba273e8006d8ea130b14a1f525f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b8f8aabf1581a0c9b2cb9826c320c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949c34d71ef05c09c962227fda0bd84505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac0cb3fdaba044d2bb40cc4e5afc40506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de56c2c7d7c9f83ded3c81ecdaecc2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d999ac7a47e135fd58e0a2775ea53508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51b7f97b25d0bf4f9586451d5381a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358884b4affcdafec9e21cb99ff1b2f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e0c934dbebb8fb3b5f2ee428afdd9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183119243f5dd265a618012e190e09e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb763a21be2ab1ec5585db278a5d60513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beec1501c955d01f88dc244c8ad20c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f31fdc5775158343eb96128e7326e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69aa996ac971acf18584dec63185ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0815a2bb5b702b9da58c0aa0a71e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2da5ff8f8f057f68c85cb24765de3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccea557ad8c1f85f3ae2f662dc4f9c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ed8764d7dd36a1845be3927c613f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaae261413d4a278297e9590241e1f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a4ed78947f408adc59eae5011b942522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30dae6ff4e82e9d9ff54283675eae5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffe7259ab03c42f44cd200b4cc4da7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a469149623e971fa058594e9f569900525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d0c9c36d5382285a8a939fd32294f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e8f5adff6d9f679f87f1e1a6c4f9d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9eaaa878f2ab84f0daa4b9a5fcd10528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a87a3b1601facc8ee5608849333858529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f468baad79ff1d960f43611679755b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357646e661c478434af15940df9e2a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f0acb725a2a5bd3b13fcbdc6b409e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d94675dad812b6cf9d2348e5975aec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8adb03f72170cb3afe5a448adf5748534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021a3fd62d95c9eecf14d71da0afa16535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48889d11dd6aa4d76c8f10ca8b7416e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9064dff6fe883389530ceccb87ac8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e76d2d966d0108b02ed59f2907b26538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35350def73747fdad6cc8273908d482539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a10629c4760384b34208332c16699540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769157f4501ac04ae811c3f67918e7f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274423318045d14d9bff2e07d831bf7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a474104f32a5db90d9400fe3a47bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73387dcaa806fd707186d7e38095164544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e49d9ffb84760a8bcb98f1768aa61545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7aa46707fc83cd7833616fc119bab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89852b71eb371f55d18e802233aca92c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f1e68a2d6b4b8c0148313c5bd2460548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb3f7a2f656623c52495d68eefab5e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4a4b02666c76994050f30f135d035550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2c4df78c4402d1d607d201c6537a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee9a5fb21e492d992ce3f8c21e3eba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ec94db85d337b7f9e4c250580b42e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fde2f76f6ce36e8b60d8a0c6d151a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc5fb97adba407552daa7551682da6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471c2c32ed000e40a70b8dc2649059d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f1ca71d84df7c74cf86fd2ac7d85f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b199d5d0f9e279275eee3b3dfee49558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9452e4ce72e8fb0a2df0f3b49beed3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7840c3dd2ab8a78278a97996b70d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c7a8cc115a807cbdf762d68f292ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719e262ae31e65b15d1945ee02f10ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7c4a9c49b323cd074a53b85410cba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc21c43ee674ce4021dc66188a70b45564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84139fc9ff0e1bc19e3d9824f2771d01565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc9d46aee7d46af67fefe114a394c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600384b32cd6f162a369dcf30a3baf1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbee888e0536acbc1a421a1f758f93568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb43a383bfafc0ec2a4a6e3f7d146b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b77fe906d71a09e8c8923acf040069570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b0fbb1fdd15392e90338e319f2732571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4351f1e87e92c580ae0be902b47ba6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcce73d3176180a22db12a245c2e1e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31e06899ed741bc07b042219b35105574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab96e919afe2ec21dee9ffeb15025b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394135dc2592742224a90f7c26e5e082576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e8ecf5e7b7aa91afe28ffad57a4d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65e388daaf35b6b72fce02410b06d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8f59d48e13d5b991006ec2dcfcd63579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5ad1dd6945acfeb1f549f5612a995580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4635c6e99acff97b3634a30bc10021581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c183a1c7057b9ddd24b1570e10241582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ccc997bea9683c95ba097ad3a7ecb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1d18c9f890e2b0a586a26e0a1cc13584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1e0951f0d80bdc8d366e945775a8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4695e4dded43825ab544f7efed5933586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59110dde051fbefeddb656ef17d908da587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f03b3f6985f34fe2d74a4af4c08330588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e569c154c276ab572b3cec8b521c4d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d804bfb06666c04cafe4749af45eab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c4e98e7116b755f3517229b790959591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6588f320ea2b6817e02998cfef974b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a36328b31305092e6e10a994e4bdd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eabfe9c2f25221f816b5ff6ee7e5e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75505eef8b73b3041e0c6ed2d0c5095b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b0def8b7dae945ad4ad87526aea77596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33773fe89e446e0a48319ff3248bcc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f0d23fa30c0ae3cda777a08caff90598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fead4ff2898f03cee11b26949bbcd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbfa7000a49934cfbaf9b62731b262600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd41f8645077e38125ba8da6127965601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630a93f80b49e3e954abe64c1631b12602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84fde48c4905bfd263b48f71d1393f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad39b2005343408c6b64a709a84245604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0396ecc6c2465cdb302734c8a05d1d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8b66f17bf5c01e20b383a855714f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2db352d242407c99ba7b095b408c28607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57924d113d70fd3b1243efad4f8863608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0f3d537bd25e99296def0eaef8f81609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65795b9253d6f5f28e23c5631bfa399610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd278607f3b6a628a96fd48958c4ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ad5b9edfb59229d135109e3968d3b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301d7c42e9e00c38944a8fb6330ec9d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523178056fade9af09092a80e9ed5d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca53de41d6ecb65739998f7fb4b8a5e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de87cfe96492192df26730af7324cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f5c9127fe2bf0258a9355684d0530617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48f6504f18d65972d9cdf9438c7bec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085c7816489f359e88eb877ac1e8c53619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6219304661b79e3606b6b66e13671620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceab9b98d62bb2f260949a916234dc3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c457b5981638e89f0dbc094ca2ac8b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb74c2e41b11a9b20ba45a1514177e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793fe33b4d2bb7d3083d7acac859a30624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc0d2122a51a1f41ca838b1c99312c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce15a184d25ef4566f1de7ef4a3355626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99ca5e3dff7d3b7088b202c42209aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bcf2fd714089203012ac18dd9a135628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70d955ff88b401bdf60efd5f314cf8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64737547f5b3fb3a6d0f826629e72881630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de700aaf748967c30f459af95610529631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635f44f1727c775adc96b0d67b7a5ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197153e1225ffd34fce1e457e41c61c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a518d9c7ff86c12100dad2c6eaca9d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a047ccb217ff4a992e830aea258a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cded8b1ffbbd2d35fdc962a9f54069e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0271c0de151880e2512df5d4ae8b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629ce84389c9b16b2e13674ad6de179638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d1f53c7eb5db65c3b62eeafc5f050639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5900daeb0621f8d21910034cf067c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960fbcae09d509fbf4530b58c875160641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0c52f171f506ea25102a23288f94a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05a821ee1d57a267e098a508e2513d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37edfac2bf9c6c4507bf99c4dfed6c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07ca32bc5ab443c491ec0990ac1560645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89694150d74b0346a4dd2fb961d32436646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f40beae8769de0a4b73913ba7c9cba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de724609b03543cb2dd9fcbe5bd8bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5a1b40960bec543534ad7208a2f9c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c43493fa317d3ced2e962e80b498d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1023cdf360ed07dff9be08dcc452ee0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1722746dec4f58acef76d2ac9bfb587652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d83ce8490a4f3ce0d853a5cbd6b10653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59184c697ac34f5e77b006e4675551654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a686ab9b569f0a6de7be5a642ef27655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260caad477c954a7dc115592db7dd67656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b150a21407eb2c5eb332445773a424657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ffacb80403fda83cf1297977d17b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c0abd776e90513636a3afd4604918659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552377a7d9f658f0c9e8e5f747551975660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff117093b816b15b34f51ba89dbf54c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6b0abdb570bbb319b1d0299cfa997662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fe0d1dc99c7d85a42d3c43d41a5a6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d67e01c7a79b72a33b8e8c821af1c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6f3b7f2f7ac14dace83c2d381f1cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e3222f899a7624232ff5787a36dbd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0730a9502a7849e73980ad28c51ac7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d1aa83aff9c430668a46872d50975668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f83e4c336ac4b0cf42a68d55a6288669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd86903179f84cfb7c4bdd5aefb89f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afafb8a967a0c9c6d7d2000016a1c8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb4975207f36c02abc0df99643513c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b98f674f339eff029ce4274b6990f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413fd011d7fe6c29a3ad1c0df96b05f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4153bec197b1616a4764a25741c6edb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20626b39f2bf728b95a947ccfed61a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2d348ccce46ed22c7a5dbc8ec9977677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d530c4a576e2fd04a6eb8e31901ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3382fdd46e19d27766288a574ccc9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb66aab814209ffeccc6718b4a4e3da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9061953b410433b2ecd476c7f385310681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3a38d9b5888892d9df264bbec04f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417a5b71d3938dc243309fdf0101762683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b2b04d753bbf69403800f06da5baf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1ca6e02727a61d5019476cc7572e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a520ec8992550e85fc7cdc59ec6452b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a2d8a70a3a7313082683fd040f553687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53db50fd1fbc9ddcf21d6e097e1cde688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59f60aeb2406d349a92f28dcc254e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da733b03db0d7929dd366d39c1ef238690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b05366947ea5e5b95b27a930272b86691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b090bb00307de974b5734c158261b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b085e089f044cf06e1e303ca9aeb9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7285d4486cde13bbff329b2006e6025694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2905ef28046837561af65181438e90695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739b1064b41a6671c56160d27e28a2e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf039f8b49c51a752219c24cecd35d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dcb285560f793ad9fab590a7d45e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a21bcf508733edf90f4669b1fad49699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0a42cbf9c1478c41ed8d5d2a2f41c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a43c601dfbd8151d088e1f6f4dbac6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c49ae1208a041ac457b22484cc8159702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa3f01e9aa2effe73298f866fc813e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfbe729b82c3255ace0feeaaff7851704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b69ae19be90a0838a7951fbc4cc3c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffc1ce1a561959ddaa6a8ff99aaf7d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c926f01a93747bf28fa571169c88b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee347dc2b860432b0d6c435b395cf0f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b516c3d9e9173ded199a4b8447919709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64701745785d1d0c44f422428e54e9b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98aba8e4c4c4d455d7bdbf270dbf7ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c0390a728c8a0e94e72a442b5d2b4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a2f64465220297f01dc821adeff3f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c4c4734653d1f9290814b9a06211d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9f5ca5921d369c1a5b55a1ed73387715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38986ae93e00ccf5eb6d3c16a607e868716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7952d5495d76e1c8e6ef2e39c39f8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87ef8531ea97598463784cb04de0e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e278234e203515d3bf5ce365e5ce941719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabbc3a9b62b56f9dba5eeeff44cb32720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b79e356c91020268a415240a8de36721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bc8bb251f7e4c8fdf5bf59105bfa6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27584c7cee5d7c0859d3fb5482bfc21723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb38a35e5bc25bf9851150891f7dae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9715c18642c1c595eab95cc984505725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715be8f0249af16d1ef368797f9e453726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a701e446752235ceb93a7cb8362a4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20feb7e88fbe8ee50c4a7308c8a5fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57ea0f6d1536b0e5743241773be2dd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36266d5c215c2beb0ae70180782d156d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b5f139c18000487f5825b3da2debb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f6e8ecc488a5c3833f6f63ccb0488732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886908ddd08bb3d072b9fb783bbb4853733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543a49bfe308e9498e365105f387657734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47f422c5be65aa9ed08c0464184576735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146026faa36ea1120883ba726deec5b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c749402881f7c30d11afe0d73d9d71737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5293c0a7c3711c171efaab1fe1dd4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbed153d81aaefa1fa614bcc69c33e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8969a84dda965d0bf303dde80fb2caa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5de88bb585a14b3a6c88ba9c29c05741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c64bbc844f18146834c4dffc06902742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff8eb60a19ad5bc78790d21749e1a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed7b04850ed5e79d400924e057010a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d97dc14a697413e6f5a0f9ac2eb7a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85deecb1c3ff5c5494765d410606c8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7c59008925ba919876b60708f153c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd509d1d222c5765ef664a46a107c83a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b9b34acd6cf062a125670acd8e4c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfea29a0cabc51aef7d11656de62dda750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370d06c9488df7c16d630b9e33fda17751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019e0c9001015a97c11292ffa7965b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946615d1ff93b78bb9be258894e45c13753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17e164e95a97c6b8095641c10cd1ab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11862edfe343844ffa1e8ac584e865755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794d98d1e8add14290e9e58aea1058e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ab2a80c286e5b8dda8b1fabf0b948757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b58960c0b5ee82dc99f741be3ea511758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b668c780283eeb58ab861c8a167ad9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>