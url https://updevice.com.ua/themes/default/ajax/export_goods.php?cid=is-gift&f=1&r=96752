--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967789bcce91d45a585eb6f775da0fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229d9cff174bf169f3f99561da91b132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7d732b7c6cb71e7971fe1d75e21433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a8302ce28a4c73a3797016a90aac84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93344e1e1bfba94bd20a1cfb455e4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fabda1b64f223757a93bf3a9adf786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f084f6ab2c1ce014a55e89c20a19ccb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a0ae19936dbaf7732ba7d5a0c07d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4bdf8e45dde09f5be84036ffe70219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd0f769d3d9cbf61424b8541a8cbfb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b564b29fd10e5e14ffb9c40a97a223111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9986bea43b0cc5c81671e464505fd6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0aea1425c87df58dc9294f9944e3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d22e2bdb5e6aab8bc76dbf7d4f1bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2b91a213cb8278e277bd97080e46115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8931553b4a55093e8674275d9e1ad4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92b479da1c0ee6a35bafc61f1dd23417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c1e9bb7ef27ec6866a8e20a47b31718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00343a0335c178ced7b48dbeb7114c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ffa4100c3710dd9c2d31fd840163020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1606b94eee2bf7e67aa24517dd4dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a31766c68752e154c4e9fb859edf9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a196f7129bdab4f1e189f5f3c7b1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea8fde5c641955e3a1ed825e2ac0ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0c566cd4a4a3d8f4d4d8544c8698125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd7beae355ea306e03c3d4c80bf71426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0329761ac465ec28475f3a47e172cc327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949e4df769cbdb7ac457d4d0435696028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd07bd1c5f611420ef3113df06cb2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495982d3fa437260e68987af0533c0330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e20cc9d677c41cc7440b6de48af3aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fe9e8de98e43746d9ebbd528291e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2289789a55eef75dec6d42219bff8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712242f64133d8c12262338297e9de234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c984aff8377805a50651a597547687a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b5aa07e6ff063a7081b7afd1a263536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1821bc124202914744a210b67cad73737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e98adf567d1aae3609dacd49a9743938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffaccae74523df9e911542157cbc1c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4558c3f5019878aef0042bd789160440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250ebfc0e112024f77bc3454f6ba68541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb80878a024e814681da5a4c76567e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455afb360f84f8188deeb2e01f5abf3643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3eda342b88acf9ed29ece2fa50470c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29159a27b46623efaf8ef914c58978fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646aafb6e15f78211e30785cda8b85a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2145a517c69348905c055d89e7cbf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36832d56a398457521b97b2a17ca6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dec41c6fa04169e6ac6139d3672a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a0e11997333a9bd066ebccd0356ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e9d7e1aabb09867812f1de206b0cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304720c69b8603a12cfc3ded7e7e903552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ffbc2d4367d91e442b7d60ca4210653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0001950ca078942d5bfbefe4fdb6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab99db62785325ecd2827dad4f016d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa6b309e61eea929d0e549c0040c7b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c36333a1a0c2d19b9fa880374158157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afb6fa43e79df97ff0a85c1262338558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa063cb988a70912e09d7230e692c5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e34add077f3bbabd236b48ba61b1af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b53039d596b7731976f62f9183c35061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a187e82501ae05eacb5cf2d8c347d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b477b4b02b35fcae553ce6d7df293563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034a124264a031fac24d8150818d5e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f95924063b08cc23f3078709d9f3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccd90234bea83f117d11d0e417126a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5134532fa69c44c795ade9872d11b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961255c2295dacf8f7045d3cfa5d68da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c287c9f85c21f7cc3d6299de317e98e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162a06ca9a586b9938a7ff014325e8770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6e7b993da5e62d4797315080a696071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048b9f7585797c35fbf8e423c8efaed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33631bf005d7d6fbf8c52e29f46bd52d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cda2714ec8fd2b111b7563704c916374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf809d3bfd6b834e09897ea5d28b4fe875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4610c39c743a81cc7ccdd21b1cd29a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c6d8686a7b3c984a2dca88924d03277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf203ac67a3eb69f43827f12b9fd3ecb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d49c6e3742015e35c7dd63cb93b22679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b537f49243c4312e35ec27b9315df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcbcf6745b73f9e35d5f7edb13d00a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50237fa2d4ab194dbd36d67af8eaf482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86d590de2489c814b12cc587021ce183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb8a73467e2731cfd964de65648fd484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ff5a2db11ed18b95251a8adae382c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64740b026ed7f0f082dfc2c369e3c5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112a5a0cf50a02b1864de3dc1f325a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cf140fb49b664dbe20d4da22255c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dce82e74f804094c6db18815fffe7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ea5c374a5fb577af9d935de73789690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08c2d809429b4e821bb60d0d8dd81991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ac16006ee7e7cf4084254a613af2792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd023b861722e5f820dd341ce347df1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55f298bcc8ebd71b66e07093e795c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b80bbbe8a0fb40d2cbee06b1dca52895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b975189fa85256a9032b3315579f6f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34082f40768e889f547aa7f42857946797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211758f3ab9049060b6ca91d317458cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6fdcbbeebe3c3f1a225ff374c0e2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b3c4fb668e2803b1743ccc1ace167100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77d875d5b6191b9a54a663d11e6353101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb02091c926a276e4419dc882e53c57102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8ed7c19af09f8252e24706f40a941103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdd8b255ec367dbba636dcb7409c7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d62bc8833138e24d9c92813e97eab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d075328419002748a22232164f05e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56441617bf0c33e49258d21cfe5853a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8234a2637f1b5b6b96541abd615579108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649862557aeeed9780f90788fc1b3fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36ce7366bfc489546427bb8c2ef2fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94969e5105fef41bdf45d474331a8cce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32232d1c04cf58a42dc866f68c688526112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264a29dfeb1205206b234b3a344f97b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145f3de8a03bb367348c3f3f07466a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515c689a66e69d66d33b16ff427412e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc4fd9bfa5c020a5f4b3af6d18ec6d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55dafd54964da40084aa41afab0714117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95475fc92292107ea3f29ba42178c699118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735905ca608997418c96a4c9b605967119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acb33bc648af2af72502e0b72c9f41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef424057776b137fc48b38d9e6c1cc6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531a6200568f7f26614fb270be77e91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dc18d4be1a3efab0b1039c0b7aa16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab92f5664eb56239681efa6e941b84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a62df6b56a1e5b30c4cf9bd599d82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca1d51266e2356b1bd74fb90f89bb5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ec633af5676e965debc19d84ff74d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d67787e69175a47bc1f01fc6950bf7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7635f65acde73503ac75a49b2a58101129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379087518ba6d018b6dd7ba2db8a4598130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2103633919b1ff95baaeacb104cd10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e2e2184ff83585b170a51ad52bb92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462cd1047a690f8dc00ad6b4e6811cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a73c652e3efbf2280407cda0f47a88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111c15659f294ad30c21487e9d3bf99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e75c298ac469cf2bc31983119cadbb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ee649520bf3e569d4269fdc2799c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361edeb7105eb0d269f4a47099f428d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377723e2f6e7d875ee1b9d685bf5f70b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff0e0c46c2fc60d2d89591663fb48d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28380d074b460b5dd8001a9cbae3c128141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fe6e08cfcdd783db7a0ad89a5b8cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c910c665691e8db9ade47067b345f44143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd349b52b3e732e7f99dbdbfa24cbb9c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6ab836567c09fc3ab67b5d60d0283145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51dcef091a95ee01ae128205435b2d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e36965fe3e2c0dff63dda2a523ef2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a818dfc8c66b2e4d4502742c73401e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801133488a37ba7cc55d06b892ead14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce3f118d82b84c46bf92ece829e05f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0ba4f1c7dcc307498ea0b4a82fedc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5587ea0429476c99a9bd1cda07e6b35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f40ed69a496485e40faf2a02aa5e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79004dde8d9bb5ee87b34a4b576c63a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48739369d241465d22bd3349501cfe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1469a803d9bd1f2fd545f0f5da7730156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dfdab7d50f599a0c86d2c8cc8ae2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33fb6592c51038477ccda43759e41f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139555713b52e42e7a30ece3d7f28234159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3181a0a47099f3fc312a49ccb9c18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcc8a1564a5239ce905804c8d769ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328ce6dfc9c9b71aecc3d8137639b97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe987b6d57b85d1ff4556bf83bcc65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad345c4052298a1bf50e82825b2eee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132f000f71d115481f0129fd9ec68db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabf1ec8cb913cbdf5a4d51a52e6288166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce9f520590258148e7820779cdb144167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3977b086f8b78d81c03e2f03212e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39343ad124af913b91c99246b8431f43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1409f2d39430236fb571e76a4f839a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073123479b7382e522fe8936d5e1b6e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd928fcf986d60e6413c0cdecca56e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2dc5744d40aceeb018f62581406f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d361a32f075c8ba27b025756f5745e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74c53a62a67e8076c31e7925c9a868175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668537a1318626e18b2974a5f0b0fb7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e44de363fa9d9bde31961f16947d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007d78aca5ff34c13c8234e98279b81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c937c77cb22063fe568df09dfd075e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289756b15f62c57e3dc911e26c241c2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ef7cce3ad1e614edd941e0c64b3dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01989ab0dcf14c3a0972304b4a204fc2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c30f4fdf0f87d431ce0e1dd93ccc9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c0a84037e4c2facb0703a887280a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b695304aaab09faf3045e54ed6d4b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97162e0178cbf12855c596c9bb7fb3fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1373fb44686f2d7beb6031a20b288c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7210882950ed237b2b42aeb907618188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdfa8727a1ec919c720677e13d0cab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac0834d8cb0b817c82a5c8c7a0d017190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec6d8b983b2e22c5eee63b5ad155ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bac1b583acfae4238703ad51c1e9fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f8c5db675b2d984a1106ba6582319193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217627ffe58b527295091607e45f40c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da356a8512c537c1585bab0991bf4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a7d22aadbd01a73df7107b15976fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2278d0bcadad2f102c4a015b0464a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ea1dea37eff9486de2f636c1e1fc3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f5d2da8c0f49a74b1874716f9040b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185f880fd4e9964dea9939bb3bbd48b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6339986f38adc7b5fc62a6735322209201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f363b25aa599a6fc6424b03cdfef9a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0986bf03f8f8f3aab4b27344294f9c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef592d1e7cf26c455d73ceb19bedbe04204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e72a08f91e5a76f89b1e259599e2c7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5924c13486584db2c989f125a3e9e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2df3723665e18ac269d9251cd98c19207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a5755edf8186d2904b8609eb8b9a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b911d37ad02e52a663b4d05bd16a93209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194c1eef357f6d3beecff2367b1be82210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570c3a7ce63c1f1fd96d56a627c266d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d16f4ac143e017c7d853840cadf77212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245eec68043cd41aef3c82278139d96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989519448408644f0344e7d416953817214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bddcf1d0704c6032909af214c727e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143568572e88f6f3e16e18d19e2bdfdb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1ac9a226bdbcbfb41db2cd87cacfb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de2c102647fb5f78cda2ce1860237f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337245ef3ac612b1b43de292156123c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58625e89d9f7d87747b39fae46dea46220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4b724cd7793dab900af8d9aeb825b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76094eeb578e3ccbc7827d2e0dc4470a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ffa7955b76682fe1f628dbe93529e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e95e467e3c4ec2da064c16770ecd0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44141514378c0372c968b93fc019ac96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5690623b432da2a06ef6ee1d0edd0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d2bfdfa29176a38e03e997f2a0342227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015fd23c199629177510cc429f5cb45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371386bb79d2be224fe3cede32f7cd3a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978b05772f082c75a7ba57218153eb7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb2fc4d1cac61a2bdd849a82acae41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97572d2892f19a5ef8776fd9986910e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfecdd65caeb643f5bf71f792dcde28233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5990a51f493324d14bfa9e738b15997234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80169fea00aee97a0249cdac5765d02235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41609c0ac40c040f4063e11d759fa02b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090833fe52abbb828344602abb96a8f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7083132a9c6370182b02e35d99ac547238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e8a1e210b3dceba641908eb9a10a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a61aafcb6841bff00bca7387e58a5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b02a08c217218cf64b1245aa94790241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8736177a827a48b5d44802b76bc2761242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47171310b5a08c0ae86607dbd38f87f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71874b3927f303afed3b93056ba40e67244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe102c6ddf19a6c07f85c80a0dc08a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc002aaad32266f1ff7399914ba0a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d76916f07603999496b60f745ed0f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bac87966e5651ac6702aaeaa48f1a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12e9c3ca8ba7d25497cd811e59b37d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660aaadd8c181db64c039f8c12eb3ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e732821d2207df944476aa7a8778e25251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e4460525a293807e621d4414f51db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacf34f70fab8f595b48d392052f142253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70755ff8199dc97930a2abfaaa85a8dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9ed8baa8c45e933f1ca9340a9b6ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc0bd0452728bb4a219e98badf6255256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4e16c2a2f7bd26fc7c6e275e7ccaf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe6e4236e9b962f77bab48ab45f879258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35ba7c4bd801956829eeaa39e58456259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebb3cf712b7cc7e2ba254f3bf34a35260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82a0083592809dadd5dc9308250b51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3aabea57977b680880445891c96ba2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863feafd61002e1886d6f50d3f4e847263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce936349d0cdb1d77f8f51d251f6ecd1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d282256f3b18dfe3726fa4651661353265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a463e16f751cd1f874e2759af23e1c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25d1c6eab71acc01a8243b42500447267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722ef0f917f0fff9b065eef49bbe713268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b47d3430abd28a8e4490a64af2fc6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17205eb61a04a11cd4999c6634802f35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a9feea82b6585f5c88b3e4535f570271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93803147ab35a90cee342e096cd5a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803401e4ae4e31a20ae7b57c930e358273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1581cc14404476bb14f99923e6015274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77325f7c9ad5a741e9e99853347c457275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c39414c5d1ef5f8bd9388a2bee841f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98141f6139186a526db61da35d58c47e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f70d17d451fd85dd4a03824602ea8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc884fa316f4dbf06b6ab8d07dc1d0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88420052836cd16d799c5adbaf9941fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a68d2be63b0a1cfb6ea47c28767e5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5bd0cbc1e9d5cc6e934097c2b0c29282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b17b80540125aab3bf29baa7373845283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da2c9d5598ea4b3697f0077e626f18284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096b0674bc67ee55fe39076f2f825e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b71f3f7fafcaaba859e6e837be663286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88c9bf0e471ac5e9b2a0bdd6df623a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beff6434b48bcf8e00a4f7733dc2f91288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3089dce3f3eaa6d5e986490d56cb66289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2141ef81742b6b2c6ce165a9701363290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2362b473233696a7846b935dc5b145291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69487e23762db3de0df1be725764c42e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484802371a4a898a442262cb7fdd21d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b1b6f4fa56d63951c00b640ecfe9a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b269ca367cb8b2f6064ba23ea448ff9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84faa387b7fb2e9ff9e927566f00626296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a546cbf1661a0ee6f6000a418df79b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820be0ca185b3ce2a5cda37c45be15bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca629d425a41b5a2325de22853c471299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d609d1203cc925bb05f56270867afb0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e4a74747aa57c508a52bcc9634ba8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57d7b51c8f7a06c6f612424365c87e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcb66c856a733246e03d3ef59200f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d389e1ca86b714e71d386b1da2a235304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae5c6908f6b9bab68b63725b0195ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3087426b8f27fb204389caacdeccb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16427ea85f625629baa97f79a49b28d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a7a418cde8f0aef05e292a501f4a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405781f0e911912c34535b240227790309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277f8d34fc491c0e84e1fbc9ac16358310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9e41f90891458b5a8422df2ee2455311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce714ce80d4df9326ed414d8dbb02214312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce4a644d6a1b543bba1ff5678dfeec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb795fc8a04289b49be919b65bb76d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0827d6543818abf99088d49c9e5d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb0f79044cee688e014ed016f32b02316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465aa0de8f3044076591a6c74fc0767d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7868bffdc410db3e040d7c3fb7c65318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1dd7f164cd5c50fda92cb7541749ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04e9909c693f3f5f6cf6df1b6949ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1184b0e136d2f3042abe61d54cb435321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f8e023ac082d78873366d5cbbd9b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc5f48276f0915451221ad370b7998323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bec4daafd76c9ccb325d9f24e4bfd1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711f125c0d12da6cb102d11f539a5c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5181d9ccddd0f6e1dabe95c219e4102326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b997aa339d8fe5d75531d52da9d92ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d5cab6214e7aa74f8e0e80564e669328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac14d192c7b2a132ab724cefd89628329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea04480d97229d1933ee48ff3106934330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8f1d9859e91596012bc9b50ff45b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f7330a6dc9b25c5fdabb158bdf4db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bd0b3a578c058c7b31b6970f1ee45333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3259685c54acc64d0f08a3afac7e10334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b339f8164322bedb87f2e082755a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64154f547fa32ecf7f1e5443750cdf96336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38149b9d04cbafd6a12ddb4bc1d6ca0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012b37ef8aceb6cea8518ea1430eecb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1360b6940451a6eba3ca97adf0d1e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5adc679988439ddf30661353bdcfe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33cacaaf1619d1ace59ba663c69d55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc2d129d9c98f4eedf795ea723a585342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a09fdca4b15196fdaf5cdb1c6356d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4e0f8268eb61727ec32e9eabd555a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7304b45c3775346c9f8cc09a1435c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a0e20b0f5e10f8a0aa0bfe18649c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6ad012a5e0f7c389325cd500191ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0524a1eb96a03123db700e971cead87348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a982aa6fce6bb86bd8a1fe10a7045b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea40b364804fbf3a6cc3df85e1fa5f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc508a66706ce3b8725692272b699b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc9b21cadadc1b2452688f3b8c92b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5e8e2d3d796f64f5102f2ae5b7f24353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594250a93b38d9c3827b1c327df2ed1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc098ed56ea0f7a72ac8b0ef46c8311d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04389e98a3f6d8985e7a522dcb532b8c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db900a88d52ab4106d4e88ed85746ad2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc5efcab07cec51873a589c8afc0be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f28abb9ef47ebbd5a543cfcbe7a76359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0c47eddfafb1ae1410da37b971563360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd88e6a01aa67819cfee0f39e631f08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ceab8718a9aca184f7f4a1681863c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb2a789dc1b309bf32666fbd8cfcc9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e1e8498ecbeb2b37a1e64c4ecfcc8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ecd40feb4c906918c49aee575d0a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594529a9af0d6375daab1100a8861c79366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5badc980cd43c91b03efb06bea3a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5934cc3c3347d3114832d263f74e57368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c84ed947d6e27a3081b42f51cb3fca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9686b0898084846067d88ca3876d3b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215aea6a0f34a816542a908fcb2880dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdba762016dd1c43851b51be9c5377f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6ff0b18f53be2b9fc8a859db23f15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612dc6d0b8c03aad8ddeba0a54a7dcd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea028a699cc27b6724209b0d8f6094375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d32a98b0c65150fbd7696cb9ba5b5c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516daeea922afcfc862d4ceafbf3a86377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b03caaac12e063de23fc552aae455378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae17649dbda69b7ecb4ad5beca393e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7575ac72c22b446ca99d54c1bf6dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755efe65870caa198cd5e7947f03f616381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729deed1f5daa9b55813d3600500bc7a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94796fb32b3e60b3e101e78ab757fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090baeabf27f7342d296cb74183b07d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61566cbc762238fa2ff586c1fdd9cf11385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5e19da676fe4c9f754e34ac366cd9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea63cc7320c54377f2afcbf68d58589387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099c379476213140ce9ebf3f0790e49388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b70654d9c45450b8cde25ed36213e7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7c9e71e3ebc3cc49f0ac17427aa1a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d079a1365fc2a28cf3ccb039fb321c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1792a5a0aa0bf2d7419d931fc03dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7caa1bf57b897497b9b0913d41c7f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdf68111ebb5ef4e83efb3374b1b74394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92484208dfdfe67ff0e0d8a4da41149c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfb318fda45d7eb316a9bb59c0216f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbd65315cddaddea3224996cd03fd3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47c8aa525a5c78aa26a0152623cb3f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56513fdb36083920e5597101255c3df2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30ba1417eecb7aeba9829c5d5a3c0a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ba85c141205eec083dce621f340b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6d7d7d93c69fe27c2218626f5d00f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e13f5c07d5882827e7368290484c59403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26be87f6fe3be1938255f9c13a913a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af826e3d8da1defab5f1f1269ed01bc1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5416712f364dd3cee767a52ea6b68b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215256d6895d7ef50acebfd483bccf9e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527d97406dbfd7b59d03183b7bea4f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb32f7ea68f76c72c964427a5ca0bdc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660effb53c1f80d28d22c0a0583cafec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def0b70251b79fc89e4db75b67fb683411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff23174f676c3a53ffe4fe9332d1d45412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d14c0e55f2f3162b3d85a18fa32851413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404ebdf5f8ea11a3fddbe21617a76f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f745af874c5cc38a9739c5678fae9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220724ca2b242ae9f52641a0af80691d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585aecc5692523613fbd6357de8b296e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bd47cff7185f04476b915067f88f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d3e25e0ef75060baa28832cff16ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168fbbb706d310af5e8188410369f24420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca69fe511e997198196abc79a21a99421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237ca517332c9d6285ec8098290d0de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15080fa2aa20bfe191c96d8ce30f6ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd1a345242b3b36724649300c51c79424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b890f0a9c90969794e55f10ef6b532425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75c77bc0263bd6ddf6529efed6c905426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc92ab1338e3a7d55909c1261a759f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc7a82b85f6b3a743a3b3486c402ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201d37357ce2e3ead95c89c7b8e5f8d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41d8c6af1a947d84ec289a8e5b9e97430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39e7563e9cbc32907c8fa22a712df5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf431cd09ec97e0ef80c5cd97b2f16a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9f06882dedc06ff05ffe780344edd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274c459afacd0cb871943bf4e7cef94434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3e94e5caa70ab4a0afd4f8b9da0bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e67b13517a9164e02a92eb04301839436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39c28c62674ac0640c8f5683e5b934437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851c486f31bc3eaebc3aa5b8b748e76438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b952f33529bd40b0ae3fb44ed6c190439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e543a99cf771132ec63fd4793cbafd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8c191665ed1d07a6a071e5b208bd3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14551a82d1e7873f460f997b94ed7b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0ff73701ed3a7f6459f4c2f914267443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e7834a3210b32b83367ed87c61eac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44145324adbcb073278f29766fecb0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24009023bfae6ab73f0ce6fd80e808446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf52196649a42b3585a76e92c8b9fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01737b46d6d1df0c4c5909e7564e407e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae0bd3193feef84b203c231cb6fd25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33728470a2ed331197a63cbfce15c3f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69876fc4207b8dbfa364080f204edec0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4aaa7defd025b56766d3f1b1cf5a2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258a379d8351d05b989a0e651b4b384453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc34e3d895e7f594244a7da06c180e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549ff5fde44e12fdd6004af7042b227455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86624cf1a18d35de1a631e125511b4db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a00e4a5c8f0cb7a96a39950bf3525b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb717a52fbce27ec8da9314dcde8f19e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91719ffdcaec813bc7c2ca8bfcc512459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629aa99bb8fcd440855a9892156ad5c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573563dd3fbd0cf5bcfa9fc5e920df8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4472d7ab544573caba92b86843309f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48928d4c59e6a46a562a3f3002b44ac6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe99ec52cb0fec51e5ab83da9b40d05464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd39066f5461482afff1dcc088fc10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9599c5e1cc0e37e93779fba133e70466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec4f156e0d87b6e57fe3810c70bfac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116230d965152742d7e0c4e8f6ac49f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989d02f55547f224c0c766ad2165b4a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a007b69b28d09f3e0e8651b104e8386470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95659aba7deda5d763b6643cdaba75ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17aed131a27f744c5b16956ae00d19472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18347f2e06a2e63ec5903f67219ecf7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18208d61ee211908179281cfc40b0faf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b1e0551421ff48e07e19b63a3466b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dccd29f73a63e6731bca497d73a72476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54b64125f7239867a78e8a3869f168477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c20cc900fe3b85d16ff7643c9e708478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7acb9cb325a14c60356caf5a8c0c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5c8b63ef6434167b3dd46dc5117fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd6f666f13e5601ae2a1587cd8e34a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae71a2b72314962fbe7b2768879a08482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89dece60e69cc39401ca0e4ed9c8b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96617a378c17dc41ef29b737151f3b08484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffd8a7d43f254cf8de34355b93e0a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb05dd9cf0526cae2e54191396ba95c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32938688131f308c1bbf31f3eb1a852e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ab3671cb8763cd344c5a1e0e555c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc47752ebf4a12e017b6cd32b480114489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ea079da31eddf8440ae5212f58161490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563e14ea30df5697b4009a4f361e35f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bb21169ccba6ae179835a51c454f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653964898a58d5fc2994a64ceb033735493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f09fc85777bc48cb95b5654758513494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd54d9632a99dceec7edbda62f6d957495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785307c85ec9552947e85c624bd79a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd950bbb7771fd8fc1b181e8a76e4848497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63694bbe655c94bc7ffa4a0a4ecd59ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181159cd11b6c4ea81f807797c3438fd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b93238e7eda6dcbc2dd1e162185c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c43e7a26352feb9e9c205d1a298b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdd4090973e5cb3155759e8fc997d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef653ee03064168ecadfcbc90a8f5b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cb4402d4428a3f42857decd5f64b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069a907a5ad03772bd005471f5484a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986815da0480b82931e8f1d537c9503506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb767f8cdbd50dbb5304877d798634a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2803ee115522389f5232df51c0233a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9133443acbd3e6b98c1970e68309aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6878d0be909f49c0fe87b6f48bb57e3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e081625b190910b78feb25ad53d554c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dd9efe0ba53625e0cab89a09bf605512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc65668d28f5cecb7f5ca35f650a9c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ec089161a1d76fc282a207d8bae3c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760e3bcb8b431f4871e95337b9722b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911fea985eaca3456f10e168319a133516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0a0cde91c10d4b923786512821386517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2092654f8289f7050a8dbc767cf25518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181cb8e38e43bf679ed2dd42efd0ca7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bd0da1792c01701ce7998f5bce200520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e90d6923207837aabb9f8d5fec35f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436fc2ac062bbe52770aea7ae01458f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604470a564e323416c4f4249cf58703523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794292fc19eda442bc58cb11c755f90524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba51713d002c8289cd221ae141e981525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f2faaee77ad09d82db448a14c0db6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f18e5742118c6881df0bddeec5c19527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296a98ed084e29ce2e9517487efe64c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ddd0f86079a7655482ea1ebafb61c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442eb65fc124c5345b2270e7012efdd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5b6efb6fb81c2b881f1edf0d13bd3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817354482a976230ef8c78fb572e0320532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a69a9929f10a5ace91e3363702db8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6a1b95a9d2c78cb556eacca6d2e55534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202c1f9683ada5fa297b1c47083390d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94848d3cb23ae6e0f2ed234a5ecdf9cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18e6a97a598f585e823ca0c4470ea4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7485267ba227f51f1b8e290b8230f01538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569d0512df0cfdf53daf5eccc8819b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a93a4c5c9594031539070d317d756540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1d0601f74fff2342930c87c22e91c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78adeb4e38c6bcfa508cc3f4932ae2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe75bc9203c17d4af090a27de035f30543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcb40ca0c37663f4e31d08d58d4feb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8f688f7925a1c617fd47f9068d055545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d53f4d727540ecf31c3cef61b6068b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1876e82b01dfb1786d019fd70d54b2a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6887be685dfa99edcfa9e979ae0821d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25f20c993d71a4a7a5d48d916e5b97549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9540aaf855cc0f13e8c3b6645a1b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d546218ca7c8670075d5d2c4714f3bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa5bc0da2ba695dea4b7ed69a94f7d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5cb884103732d8550b8461f13aa83553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb27a0ed319ec332fe3b7612b24d2c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06f30996417cbde23319348d7be551555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a3a243d6d0c39e296f91a6eaba852556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d8d39b7b4c61090e7f3cdba8472e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede549bc3bda6016efbde2a1a0721562558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857458813fe91a65e86a73e1d400f8d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fd2df94c009d85298b79f6a3715ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb0c6d5e285db94ae6dd83bc02d494561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7db1e2abc5506f64c116b4365b37a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f4d3f403d13ecbbaaa1ae4fe065a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3438574fc3a9ac70a563ffedf56f6a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865185036dd9d48179ce5a2bc1b6a01565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4180a04b45d38b9a857081ef38fb7c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918903e9a22c02c0ad480f0193fd976d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cbc86641e8b0e9756d2a971accf95568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae1b181590eec5f3a247d582ff18d5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824846a7a4e857aded0f3354a8ae1619570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597b720e89a1b837d92cff6f24511ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5071fbd917bf9460095bf3a734e8610572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e6436f0aa052abfce3dae5b6eb470573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d43f4a345c5be39723bb672f007364574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87dc8ac82a4c0a2b880b1a0b6273ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2878f0c112ed4b7f8da7704a9d6a85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5f05cc2014db7931ee4897affca64577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0946bca9f758d1600a267b047a4f0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d1cf16b4eeb329112f99032f24ef5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2d655c97108ed88cbd76f4bd9df60580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0623670fe8def25af96e53136035b6a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566604ae3ac88887aacab2394c1bbf6b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a868e9f88115a67bacfbb429ad0bf8c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ed3b08ec97f444dd8e8e1ff97cac5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe8b3d76439dc921933599e93c8f20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cc5d2de655b7262d7d1e86400b669586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378c6ecdccd581bb5f3fc5c76ce7599587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb95e4af20d45e65980b7ddee7d38b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1acb993db530e8c10e1c58e973df52589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af0786645144326425d589d0840710590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374096d6083f847ff9cbd7759d12b4d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c453a57adf5d62ea9050c27a7ab1165592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04baffaa55e74c48c4b657f559bcc65593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a06606166f3156dd0f5e3eccf7729594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f91ef0309d19e26410c5ec3bffd38595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8622da4fd11e627d3425e42f6e83ce9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39056054c95c2d6c183f05437b6a3dba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575c09af7dcaf97540a26519a1431ff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775e332f1ee6b678b610484ffe64e3b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361127daa19076826cbac403f3f5df9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aeb639cb170dd7155cf7da5409f4d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996743a3d0d103303177465653b3f73602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba402c8dc5cd274ef2f1b7a24950298603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67257301b31e17f9e3a387b65085640604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1965dbcf7866c1a69673e241361214605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f196d96e8ce9e0a1f9603f913cfb237606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cac368145171dc8589a4c619716580607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d274433a83c7620da2e4cb26d6e18608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71ef8a95fbbc7c19bf52d9ae915ed7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2fc153815bd5cbf92fe9e4005ea9a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91d5000cdee1dec932b9b1126d6671611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00e88a90b17afaed26e3a61bc93926612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2c0f64633122f6648c144485752b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5aef7981f1720680535502f8a54723614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531e42323318f87102f105c1403c66f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27083de954ab675171a60fe5461344ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ecbfcb21503c92085908456a48e47617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608123ca0fc6b258f83ac22bcf46002618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1221754762fce51c4fa220a6df36b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50367fd3938035243d292fc435a44ade620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460e823fcd9f3b62937a8f6efd9f833621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c4f6dc68bec5cad20560a3a27047e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce899f0fe109495982dab849ff680c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786f7ea6e435160f491e7c7497b072b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c401c67066e86f964baade11a35d22d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd612c8115e1b8cfcd471ba0b9b65d51626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb142f8f0c3ba5058e9806e257202575627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718c96e315d4108adc4208149037080628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acb1ce8e4ecffdac1a5f99434b3868629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae731082d69f9f77a9b03c0bddca46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9ebf6f0d13ba695d95edbc9dfe2bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69379da253c379805bba8021812477b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0456145b1b21e15e84f2170437810633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b92ff9a8639e8b66487dd5cb91c9d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343761a2336a7bd79625bbc62d6e8b0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb1307f92b7c7f52e37255ca2da50b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab95856ce229173a0473f1cab387647637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff08abe622d3d2fa7fbd2d6268c3b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a601762dd1b34d19924cebb4b3d0b66639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669d00097395f8d337cad800e207370640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546862f961068d6dc5426340513cb9ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc26ad6c216e0a4246dd5bd780bf3a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c31dd765232c95d4816ba746d94af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2461896ad0cbd57188487e5002d0ce1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758677f13d4e2fb565b1bc4bfe08e3da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1b6abeb7d79f4f626b1315f7b17d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd297cd5cd6bee54ab35ecce36f736d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fc6c05271716bd55ad71aef9430f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294d287d5d0d684ff1d34ec62d6de3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad4e2a36559e0336309800f318de5d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba9b2237cf255c556b4caa949bbc8f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bc6b9283a3b4deb2048bd267f9e18652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89935fbe75c57949aa9005b2a5648b67653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780debb57c948fab0aa4366bdc6795c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9aa56556c67cdeaf7af754f3a666c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b7d3d71e6f045c142a96e2bf3e6d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc9f57fafe52fa83f4b5207da44ec6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bff6c391280fddc03e78b594b370e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5b787d5926bed3fee97a739d0c42d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a530ef9fbddc4433096a914ca2598660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f47906215bc05384c01276f8fe5a6e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf81ccf0b726424fa1430e2718d2e6d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d8d5ba2cdefdf7fdeec8ae0e3d069663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7330fcef8bd056422045401f4f4428664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7639444442776a5310917f0c238a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09784706edaeff43c76f00d1db274880666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9227bd756f3474b5d9afa2193e08da5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9060cd459c1bbb9a6de1019e9c8b58668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2cfe32db150247bc3b39411aeb01f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1940cfa3b88527280c665a811784c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bae62611e93dc188434aafa232810671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac96428832c1d0e4835d88a76d9e87672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c84605074487442fb000110d02c23d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48c7a01b4af6e5b9da12f3f12a7286674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416019e39503f17b61cdd5091e11d663675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49e4a7d03197be26cfa86662c36000676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906325989a926b4889c58c7d0ce5848e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192e2fc6e8ee87a17f116bf7fb12871678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e8f0131bd1246dc659a9214d1bed2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b631103d9a8b37774bb4c2f2402ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e71e0851f91a97951a766c116269fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978579365802796df484c29a883598ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc9805af91966645c8a3759e5ab209683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957edce34fb840466192963a10475ad5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e25254ef41fba7f37bf1d6f817f53d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c5212932ef55c8fffbed9e9e5df7d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2491ca1f1f8057ec5adf63e80949a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948d75aa11c01c8d72a28ebc5493080688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8e25c2af371ac19c1d18fc695c114689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540e08e4ad62bfc8743aee6aa8ec130690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5315c650bb76406cd0ad1f1891e06691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a5d18f7fb767d7df71bcf72d48a6f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49273f1726d4b7890c73ade54a262455693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46e9fb146b90e3582b828575c08fb1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e763d867aaa7891a5e688aa2a98e3c2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d84f1989647897f2303a76547e192696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1f4cf35c839e8aeb245269e7ad2e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbf6391c557e5220349766741c60cf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294e2f39c2c3a26dc93291f708dffe1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3adbc796ccb3f48e095af043853c39700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d52a1d68825846bef7de9373f5821701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc737745f0b7bb810e6128a1f29b188702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f177105683c552a28ba59f226be9e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f67efe92c9e92af84c22aa5bf4d64704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19fc36261f94977f887faf604f87ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a84a47fdc5c0f87123a12bed0ef372706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68f7dc7cfc22e202d5c265ca896501707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8185a5e135c37326a0d070f4043e083708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d511fff25f71ebc2f0c926b6c069f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b94ecf43823f3df651c1dc9fa1216710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b005db0d4aa2de00b779c45fef807fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d908b08ed48889f00f3dcad17f53cf5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7ec15f31a7837faae4f939e25bcb4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc68ff5a2090b70ee5813d6fb44837714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd18c18fe78ed6bcfdc0a4771ed2e1e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd03d2a46dc0a4ee2a9e6bf93da9285716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653b7e1e95c1aacd9e85569eb67aa87717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cae21597ed52555598293e32693df718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae683566eb5f0d3b89dec4e16c81b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f98dffc40ee595f1886352f5e4abe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f7606f7d453a09543e9cfaf560220721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa652cdf814926f48f6e7f3b60b9092722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60068620f90e64bc48cd34513decefdd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a97d73b3b1cfeee36c46f92c3f2e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c99dd18c6d694855ce833e0747debd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce0e7432b0e6c30aee1e1a2209f980726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1894415d9b65716d6086f1031d27d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1f8171b9048261aa8c98c3b20d092728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c56821ce73026e97bb09180107030729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71c031f1e9d83adeb2e5367aaf2d6a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc821406f1f911658cbccacdb844036731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c492e04ea1809baed8e51fa954b100732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c67e0fb3a4db81bc4eeec740d61d19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41605c41dc97fdb36b9d02a8674c64734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1df1003f0421cc08a86a7aa14eaf4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fcf2a998c79e4c18f8c4d3dcb818b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd7be99c9ddffd999558576fd8a771737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345799c1a2ed6db6bb562f99f7970db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831c061930265659570e7e103fdf1cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6752206c14364aed5034a58cfbaf128740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67747c0bf6033bdf70ff9ffd012fb4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f0316988351ae269155b363b398c4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266f171626acb7e6bd0ce23cf3baaa8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064ae724e0dd08bcf58e2529b9ee913744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f9b18537b664f0f179d7ecf41b8e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4ab431fda2f462e0e97d498bbecde746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b650f00d8c2627edca2f177c54153747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f4887a07950af47abda43d0c2c2e9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e306bb5e1e980f359c669800fc19d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e9c80dc07698893b422fa4e86169d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46c21850e2f748c025ad4c0998f665751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcbe01b91061664deb1b9a0d508e4d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b15fc647d2d9f3d8ff25cc1287e0e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636f2a5eba03ddde5d7fd1394b43dcd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783b4c2c65592a9bd50743914b68634755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ef8edf626d5fc5262e4b385245a11756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15602d7fa5a27891b637c559eeb574c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e7e58f8030dcd324e55d270ec8bbf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ee3a9522210da41b21f2206cee786759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504be982ee06e9ad455da9960cfc4ef21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32ed9e7cb9b7204351d86b6f44ab6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bfd7ccb949b737bbea6d8c7b6a7d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9385de0ca915516a092b6f27c9b69154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75681ee21ecb07c1819ee016c9fa8865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b885ce676fcc7417c01a14a0a94bb3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e305a5d8b0273aa9126157875e3f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b3ad2f083a78410a44a363fb81a978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdf1b7dfafdf7567373c0f1fb235c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7af26e4eb62f0cbb8b32d7f9e5c8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb189991887da000227532a25ec42c1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dc5e8c8a8ff3d1ab9e2437adb019012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf3ec7054a5ed2955436a46e7a3ab113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15b42016f7f2a06beba8aaf918341c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7bec8440ce5436dba74d3b3301aaa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb749e86e6c80c24eeef6701555fe2ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a6b5ce91b90039ece7c57e1119c2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66eed2e0ff8d99bd5aefaee77e8278a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2b3fb38346e04bf295f2812d191c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8b8d9ea8c57626bda9b403939e65120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b2710a4660862d8970998123a58ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481de78dd88e2d5179b9c71cab43e8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305aca5057e5c6e8d16f4218193e21e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b9ec736016a923cf7eaa8bb80e84b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7e9956e00b9776c2c02d998ce508925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c74fbc0849c4fa45412a3fa2b522426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b93eceefe4924397f6dc5420b130e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78993797d24acc8f33f1e83111742b3a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff709eefe875e428552be7e38e5fc9de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582d6375bcbb7eefa4a99f06340d73330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e84eb04ca24a6ed596b17441b24b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1585ae2375ce5643c6dcfdf223eae532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304225e1924a17c489a4e206bf2906233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a742cd14a5964e19861aa3e0bbd7a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c4c970410e1d98ce0589934203c7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab9ae010687ec5ce5a774501cad15836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855953a0443a4db2f48fcbad347e926e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc53349c1d90446a2d88c714bfed0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206b8fe6afc2b49fc8aa64d3638a67c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa100f3d2cd5f282fa604bea6bd38d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38805330bd23b744019a2171bd173b8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec909f8dc4b9a04b08c07054a151008942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abd1fa7da1b40b9c4817943b1deaf243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f1b51d0a4849a1109d1cf57e712e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c479615558b45202eac587516f2e5d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ab1a8aa7575f2dee83a63c52bb7c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df86476080dad5ece718e3fa3afe8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02187d5399ddce4aa13d8ca7e99dbd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f13e9d4b53522d612f42512e9b6c6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ee272de7f5b4397642bd43852a61150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436939c0c7c43dd5ac1b254490ebbae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722e4c5d055d35d4db21a34766ba11952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f1c9cc102a7cd5c0ca671f31680d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f8ddec5feed0b01b7e06fc8bd501554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fd746d68c9eacce017a264b11b1f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690471e0cde5b9baff4a78999c8a436256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783e777e5093786182cb351805f94c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ccfaad1a16f9d569b96ff1ce8761558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaed24f8af14932ee863295cd0cbcb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c8fea10de3b438c334806d083ca6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bf50ca1749ad60785aa9817f0c55761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5bff1436e957d45c573a270888fc862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a216183522acfe62483e5ccd8a1c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13de8ab9353fba8ad98e0dbc475f6364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f71a73c342ae6e900fe9dfffb2fbfc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e621aa07217ddc5c46451a08d98f6ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0cd33ec2b558e6e706cb350903a8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff9a53207afefbb580f13f8c6cf6f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f74b50993165815aeccbc70f395de269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f53d6f5fc40840e12b734980e74a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31775d65d6c0730ffe13b988e226ab3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0eaa3c571b7fefdd74a740c096992672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a57b06b2e7f638335c533307afbae073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049e7a40084ccc6948a548986764aa974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc85e8a3545abad891bbc6370f29b5f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e329e980c2b7989ec8ac32d4f96a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79c6061e461d74435c1a7e6ea146d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3a336d807e21711b3d58aa5e3bcf678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40477b6d93a346b734c191d0bcbbdeee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878db3d637c718b35b48b7d2fdfe54a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608c81dcc2a4637bd64adce5c5b31e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7531e977b4202cda343cd3f084df91482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e500a09be844596fbf2d9ec0d7431b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770a6328ea6debb2c23c98d870d526184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb6d7f27f218dbdf43252f302197c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4610554fb1b375ac6a8d65d3aa50786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce19b3562a3fb7d101cbd707ef421987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3e1e69a45f89f2cf5de00ba275b8888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f93f8e355b1c895de7c5e7f0c6c8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caae1a8480fdc68f79f660885daefd390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e32f145908d420c91b32d271806a8791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb969db77a112da817aa221988d39792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ac5321bc8a27b7fbe77b55588078f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f8393fe9c7bad7df68682b796f00394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f3e47a88631fecea04fb5479991ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309f30466eecef5e68e8385e07c4d3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c429bbdea628069b60660d030cbc5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30878a755d0524cf174e3360296c5dd898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515803bc8771b3ba77e52b2a2246bfc499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb39699064ba1825f81a0ef64d82f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef2b216b17f97eefcbe8b433cbb6bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eaac6f35b9038855b4661025a933b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f16c3444a94942c889662614a4c96103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7b811aececcdbb3538b3880d626b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1fd954501a5ecb747776cd1810ee8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06a9e351dc29e161049f013b7c1ab2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946d38f2f667605478bab89807b4dab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32432434580ca4650f81beb75de6d775108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ade1527a079093677a19052122611d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b11a399b517a8fbfdc84c90ff0e055110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eade67c3cc0a6fa8d339633cef9d2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37a35402475a591cf8365ef809fdd4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e730709babfbccdbf557269c08344113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd568425f3620af2e23623cff814ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c42f6637c5e5c41c6a201b308cab7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8a9f985cb6fbee337937134751a0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4f0c67762a1279c2743d313bc8527117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdeaa9c282d52a42f17bfabed8110b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ab2011ea769879325e078d84cc237119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df656726a0b6df4015162da655fd2ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1388b0f087239c2f20141c6efb3f722121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d4d2e8ed3a448ceab6c574f9d16cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de783e911405579cb0b0d1f31378e9e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c823bf7780c61d3d4f7a263a1f19385124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a30ca9512289860934d8ca0163d5d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66716f9c4fd1ec7dedfbc7e3acec86f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d38ef404f11bdad959323f23236ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4ff79db3ca41d408d8dac828c6e47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab763204e7329a354fd4d7b27e2491129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b89cd78e1e64fe05c2c2aa12b5cd40130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbb8fdcffe533e8f54633ac5b40b8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3217a9fe590fea9bc98efa6e7e28cf5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd00f61e434a2ba28102f6fda780d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2534819e05957b68175bc12c564b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43604769bb70bd1597787448f298ce32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8287255bbc8ed1f090e401982d69e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b684c0d3dac5dd7dc87a6480fca5e6d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df52f5d81218cc7410048e2a147f99138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7ee555e9c588bd31b49bc9697c480139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239443292b472979ff54bb77b1d8938f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8d10f79ab6735400aab63643d1d75141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1038af5b42752c7c1a86f6ac07cc41142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13c8640206351a91b74961813703ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d6c6a58f20dc52504940899b01a50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e29527e0e4fd6abe350bf7bc98375145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130aace0def8c246da598a2cbe320252146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12931b9d90f4c02c004945d24d6cccc0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9132ac92dca484788118a984b7267a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aac973c29bee9aba7faaf03f9f9c60149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce6db66e4bd5e39c3fe0acff055d75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bd54ecffc3cdaf52665d3c1d3ab4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed87e40d7a613f01d4a914e22097b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c939da5a00ad002f39c1f42f748ba2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b8cc29e1d2cd6c4981e1c8fffe3f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71f7594297599d8cf396139a55727d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1c458b3b766683a07a911de6c2c5f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab6b85577b8b2a2f0cb670b76e7bcc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e78d668f5ff2ebacad582e6b5416f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7417b435f0e6fce2d0c19baffe67037159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6964e101e7dff00021936ed896c3d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba1a13b17bb20c32740177d103ac38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2d9ba5067c6f03c8ba852f7a19918162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfced13e2db4cbafc47dd6a08cd74bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef35ed23292bc4697136ccf73b506b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc6f2abce46e928028d4a2e9cf42fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5677b1defb7018d0f9d33cdfd11302166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71803d1af638a04a2829c4f750a35d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d99ed2a738366da6b0958ccf165e62168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787b5df3fc6743fbec762d20c0b1e06169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7435a04917678fee34bfb8f6bf629170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c19267cee85e0fe2d566fce74cba1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd8aa15afa359717c2b509d33f6f80172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe43018b1880a910beb5a6b3f84712e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098475d7b2326671715451abc48704b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13427f078b5b028f6c7468d27d664fc1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e322a619750575ebd7951ad62189984176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5403cc7b72f0870d2d21ced9026e173177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63bc4e5758d66e2515d6e2f3a0b867178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc3f607d8d6cefcd2eaabbf6f00795179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0a43faa37b81e12f52f743cbf3d62180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03cb4e57446689057ecf410f16038b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca412c9bbfa86ad28f06cb6b13d3e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3a68788a68a39ac09a09f05cef6b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741acaf4896ba734b63085816d0cf0b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632250564953e435d19ca5e3b90bbae3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fb111060790db5d1e40fc94db4e72186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add8e8a8cf1952e36ce321cf1640846187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a51e7315dfe08c010ba53d806b729188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf3ae515ccc2dd87c056589b6de2dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3ed94e5076b0265babb0d45c7c08e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821e440437fb465bec10b35d34ed9c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795219562420d8c97ca692fed4701eb7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9427a7d1e0ee1eb284eea55c65fa39193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dbeafd6adcb2d872d946883e8c1a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716f31182264a83e360c1d79988db6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f152a65e09380f3c1ef38ce1c97de8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cd763f82506a18f3334ce9733cd04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd00149350062f84a07317e4d700a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0524cda3f4cbcc77903cefd1e743b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334f5488c5462ce9fa33157fb8a0765200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a00b3f47e17f24ecfd80dd4fa73eef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693f45a975fbb52660582a4e945a28a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937688536b1bd85f3ead8bce6c3a88c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a1d15255d7e1e8b0fd456acec78f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba072682552b4809ff2804a9f8ed47f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f389125eea51041f8e8ef551da6ab29206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d08a4ff63365a9f642b4557413dc82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1618ff7d225722a3a84919336d96fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1da3aeeb2bff1494bf11cb892af4dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518219057c2ec4f8f233ef2a954afd1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5813c9ad6f8424ae210d973759a734d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046e650d32102e88a4f33d66f12bdcf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59a38745b7bc73f0b58abc30d41aae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfef617fc3a6c8569ceaa55b4bd559214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d93458b1d1655ae3871ce0165be75b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea8d52a27fb0d69636e5ba626f49e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1b741ff183e48b1efce00d2d7834d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a21603e1b8a8c9401aff2255ca2ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe31ff996fba7c4c398267ce369d47b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7a5a0bebc7ff4ba7ebd36fa57f7ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8d984126d311d000246c15a31ef20221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73cf8c8e58ca6f5e5d53226f5d3af3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42991d0b37b4df24789328841cb2b23c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aef1f19eb138828f18fecd23dfb77e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85445cd3d973a98029c8a9ea1c9db459225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe94c6bf722e82729666e05a4ad016226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475d047ff670cf5e54c1c4c87bcbbe6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297c2ff31f83938598e9137b5b5d73f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52b8d90070f338c3bd09fca965ec5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f27f1d202109fcd373b1826602aeb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0f9b9b062173fd6885990588df772231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33299ea4b58d621de708c76959a3f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa56a8d98ff44c5961aa9c62c3e4c83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2061bd9ad5933c481b6be8d60d99010234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493227be98c0f3c8fbd888843856734a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94768cee18e4cd5102761ac0c326f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481ac96ad5f4e31f49a8269c0d69b59237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1ba3848d0afd7e99bd8cb1473f46e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd6db9188349db0093a9efd4af6f04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2a9dbed9d2b2f13099580486d3a53240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974a5506aad078b1babc0e51df85a67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fb35eb6969c7da69c341ab09a489c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fd70ccce58c41ab40a8cd0bf319cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2ed7648274ac4aca3d1407538b803244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad9e336170e6347169e3adcc4499df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba0957df70b9e1506f824d6e2353d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19f65eeed5dbb6e79d5f77a795147b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a3cd4d70b272e2103e21a15890b86248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798d53c02555e441b0f077ff52b8add249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08aa7440f28334f729ea00104ba3c6d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d9a949de807af97a335f7b46f005a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187d9dd1da287d43dbfaab51b0dc656252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a4dc4856f579db93c12a8a36954cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548efd25c64699da34b01e35b1e1ac5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6092e9059d43d3beb206b2e89650c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98529823a5b8195e9c882a4b478eea90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c6125f888fc51d2d656986f118cce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76115faa39a8019b6662169643ecf63258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679073c747c523b9ab8ab86980991a51259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3190b5173f4fa0c9ce64c365c1940260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c328882761b2d9ee3b4c3cf1db1d5b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0600ad35f9438db1215b5c8d4be9714262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f65c1b22805d2227e22d6eda8baddf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0a608f36b1b4c573d666650ad90a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53028d4266e42456220e68896b4588a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6014e174cf039f9bcfa2288e7dd23266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b887fdc3c1ff771b5075145ea8aed09267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2be6b1a49f7ce755c713f4cf6a978268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2210596c66f33a1607dabd480bb0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1102d91dcaa949bcb0d72a3fe49ff2c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f759030ff37997ea9db3c2501b9edc5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55e93803d6caebe51b7bc2661328ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f22155980ace229237a5cd2bf55cc5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba545f1daa162af8e0398321bb59249e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2320934d9ff97893c0f295dfbcae5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427876e35aaabee64185762f6262cf6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8baae653cd337b4c25cca5e96b0de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e137dc64be96e9d3f0e569735357abc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46efec49e17caf23d591d0f5ea263d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ead9f2082fab1f3d53988fb9deb089280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5c0179c49539c6608d902e2ac5b21281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae232ef4728f29f667a6e4d3277e419b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d248620b6fc9f1bef0e510fb684f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f206c3d76e9eb6473afebbbc993f724284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afe65d763df687a8a9d8c27b3bb977285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb807632c33e546c4806c2d0872b717c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bfe739aeaf1ec57c4af0d13740093287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c9e7db9fed81ebda06071c33f4fb6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bc0243e10fcf01b4bc01cc742b977289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c9ec2bab47040e8775c0e57a07df4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa73200a6e36a007020c792686e8eaf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52675007a50dc68cbfd2d520544b9a0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041b6c60bc692e50f41a5168e5c3027293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2f82066d1a4a54d24e8ec84f142b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2af7eb123a92e28c6e516b6cd94e2b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18bd085b4b217ad32d998586a69d50296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd389e47c64fc3b57b5a0f00f0fedf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd5e4b47bd86e3e990dfe09ba93ba9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767c3fbb73ab73049695e0a2c0ced4e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9a9f8520ad7e782aa1d7d5e17a240300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fa5f591e9b062f84fde674cf4aee6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781028dc4c6005593ef860b21391dd47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859af5ba947a41f7f25f750599a99e9e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde2e9fb5261d86e3f459a82a5dbea3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf67d30a4a69dd7f27876e7eb7b8e46305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bce461576251d43cdb824440961d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad2f3a794939e2d63ccbae28550b6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a567503cced9549f548e634a242510308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31586c2fd566d4874aef4bcf95be6d4c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71f333a5892553807d95530e9887a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba78d37af035174cd0f5529955222c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47c8f1ff15b1e14d31a844d613e385312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481a6b13f327d8e34db5f04b05916ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230fffac65edc4c8cb0351019f26494314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755c84e1111c6277128c63a4440206b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3afd31ab906776c9f7f0bd685b91b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680d311bf02276531e76b117b50fe31317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684ec87609930af90cc2643c5310ce6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f88f52ceacfa4bc24fd54f67b93ef9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7ab57476fc59fcbffb5fc052e09ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b680f9a2a815d6fad22e24d38115b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a84599d25f83bf81ea235b497ccda5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c8cd2e810fe0c621121dc05764e22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cb2241f8c94f7a31783016face704324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dc1f8dbf65d65d177866a33c91010325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60926c89b0a68c4532c20299443b31326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5537df264129897844a102ecf249cad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc85740e3852a7a44e0dc0763839cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75f536b240aa21f3314b71bd4181df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e31796b9e93e56f5602b29883882e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410826be4aa06b773b5d52181b8850d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b8852f7f505140687a4e14f794c70332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55125fcccd2732c80827a12cf5e13463333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40a23bd0698ffdf8b080ca8f689d71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98300381861f1483d422359029764f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486e865a0f995b78fd0e2ea42046933336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de442f3bff0e95054485dd073d338386337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ceb52f34626519fdbab6ea91d45ebb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f36ab2908e020672b4cd1102bc156339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939426171088f9c2d9817ce4d9250878340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acd0a70a97a7fae87fbbaa523c7e23341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0133de1c23a5f5c91dcde0d9de59a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98beb0f420f00daa43ba9a1cd5f699f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650777a1665f563bd7f3a09b13bb3a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ef9c29d562a2f532e533973a7629e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d74ba62bca9ef67880b3bf3acf9b1c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c7b0a1f4a3851551746a374ba8506347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47356811e8e44563f1090ea931a6058348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324e87121cf5bad85cd932a0b9edbc3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf4cc8d1eaa0b0bf69c3fbf5afe86e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfe31d50b27441ba53cd5bd6c36d24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840be5d809e68bb60abcb1d991f024f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca51857fd2681776dc18e0d1237094353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353df3eb4c652d16a9af3697a18a8a1d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d791922f8ef32f59f3ceb38831c0e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c655328de71a6339011754c2af5efe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17cc561ed67abc025ae47b27d75eca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205ea421cb2d927dce1c4573a0d3c6c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f49b4f4365f86a08e5c7260e35f2e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc50d3602947c0e937c0389eceb6a49360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0b4ea9bcf6036c0e39a0c7eb87196361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e6fd030626f5cd5a4a443f9e12221362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1da0f8d8485a839e0c10ee8d78e520363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f5c4539b7931ea64493311695a82b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682871ce7a85e5a0ec704e6cfcb9f668365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade9e37c4e759d8f078be10332b4621366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3216c83ada2e25bdd5397e80bb3cb9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad220c42519e33aebfd2353a4371de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3f5b19eaf7bb5bbf058e68dcc17b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a49a7b4ccfe50da45dd67117dc7a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675ff52d0bbed764b3e57524b7459d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7d6a7240f7144b85108602b8cd82b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdd73bbdb9815ac724ea99688e1b37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65856964aa8e99211e81c4aaa6439007374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbd6b2e3711c91a36df599ef52e46f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545e8f38349d54afaf84bfae7738cce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987a2f715c5d44f7005f99ce2e8f8d3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3e85e0dda6a2689f83a978b1b081a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bd13d0b38f4f170355d4552b872c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc21cf008bb022fecf0a0f0c8393b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80f1acf56f82c178dad22761757b7b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1590c985b8c37679cc8a9d096bd1d3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a1b0f1ea7c759b8f7b4dc495048ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fefb89035193259af962ff39fdac2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983c0786bd535108fd5981140681def385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbf33cac502f7294dd351cc4a0f0fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d75e3149715802279918497b2e25a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc77800fafefc1070d90a9c3ac4906e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5333c15d19e67a0b0db1a501c44c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8b8f0abb99f36138c1a7107a25ed9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bf7956b78a9750a267945fb9fe1db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a347511aab8e6198e04c870dd2dc5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb34a55a767cd3cfb9816e18081eab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c3789cc6ca8c1da5a33b37b8fb406394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4f6d9fa8ff685b194b148e3e9dd65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bad6bbb4d9050a4ed2cf847a2bc89e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc01af791d06ee9692f943b29cc8de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72f85ae85a374539506039e9fcb60f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12a26fc0eb42802afb9fb29e4e6912399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead52901f992b7334a0443cd8314ebe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932dd215a603d2a54712c0bdd3876b6f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fae5772b0f271a80d1edd9d4f1202402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef914b57c89e8ba4551774af7206a4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb4bdcb123aa5a5e9f764e08135598404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee1d69188abbe1e6faf2c6ac49fa6f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf4aaad552d11be0cc23ec6979e744406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01729475c3e2b7b2a36ed55a6f02a08407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b15c564beffa262e4592269abdabc2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c176fc45626c01a17652a1d6559b0a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8233719b2a3f0985bd16084ce00c59d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573139cbde6370ae42e40dae9432bc3e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb4320e9592b9ee49af964208df496412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc4b6c80b5cdc3c4296e298e34cf9c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eee439ed603ab92bcd01aa58527045414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb865fd3fe298da1b332997095897716415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61d2546e810466b94d6d951d167237416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef219df794dee0d9b3fc253e0459e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5906988392bb14edf01ecddf6462c92418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdedb015c0a5828b6c594188ed2d3ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f7c17881d06cf39d8da6b37d20dae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa9b8129e4f1bb6f9e8a3841502440421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c421b762d9b250824c446a4caa4c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b6abebc90db816b4b8f7317ba5d88423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456cefc8639481d7175ae836f1b271b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2fe0c9136ede26547501ea0cffa08425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91bc70c557cff3dd11a08d6b00719d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480f19daf82146e234eea487d1917f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aadb3a5c29f79ae9abd0f8255d5b7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b04eecb125717c2df3751dad4f530429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77030c73e8a600f0a44ea35a2ddfcc4f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4989c3da26a25e4c524ae7bf60f3b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bc875882ac434f1704313dc50adc7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ca725f421f7b74be7882c9f3e3638433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a497b97f7584a289a89483d48a4db6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd029b8fb8e659faa62569d7b204590d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6d28b20da1655b0f23395689f545c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f53965c4b7c81811f5650f42d3955437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f1cece5d6ceb43d3d3819e5279369438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae3813f2587cbbe4ab82a7c8e5ca2f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49f8b05af4934cbeac2fcb2524fd3f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7211907731075af541d359ad6497f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e8dab8914f59ce1cd0bb9a7f1dd81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243818822b6bb109bb0b6dc97778c10443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1054a28e592093191cf8e4bb478506444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfacbf8d7f240b68c0730a42a78fee7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2eb7e5423fd9472c211e19030a2cf6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca106f4c1f2b2d1203b16aefb2aa4abb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30180c22c83f9e102697c72f30e05e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2d886a2413ff2e369cb5516e382b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af1c16372461142ff51d03d96aa99e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9193d07854103d217ddf2e8b125eef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035cac34b5d7796da5fa59fcfa62d94452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2113d9398a3e9e9621c279d342388e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3134f5126b637c88cfb5af57f913cc5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc51cae05f12c04d8fa5c6a55e3c6f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab968a6f8b72badc5b74ad74daa977456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e797c476681dfd37a507c563d2016c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a5a90c3e9ba47627a771c43bfb67f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14465dc3d5bf75781330a71ca35a44a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8efbe6ab0e0e1e658253380f386d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873371db75cb9239dd44882d9218e15461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77422f8d33da00d77c121f67a5c087462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f413c1d73df1a7f173d28a4bf16ed4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f26b97ce355092fdef778a04a3ac3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ddf31bf190b70b442b79ef738d5dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903ca0045860ba8d5de93356049d0a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1985c08925486ce56384e457cc6dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269304be1bc759b41a0ff1fcfecb3d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1a69568de5d150e9b4392e36a9793469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf9ffc1f1810ac390638af6b3b264f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480c8b06476b23d7f3f7091ee6c1f65471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8bd3dc74c1be33018d1c528c68670472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2644405a4a5b7eb6d280d70a84dbaa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cb7a5e2612b6d2152aa584d2eb06d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e117efb2d84e0eacbd1cc55ebe3c5f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad684a16e83bf584c6bd1dca7b546a92476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1490304f618d15b4724391a26c7a22477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3eaddeff467ec25a690cfbcd38017478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e9c5f22b1b046386ad4dca89974e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30555c77b19e57044abe4678e83e18a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc6e5aeb88c66882ab37d8b5580e41481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d855181c2719cf2e146ebc709fc8fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e46c58a7e6fc26e7feecaf78d04ec3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597fe2bb91d95e2f6d9ea1150339661484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798201ee5abc76082957cf30807e4092485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52384b4076ae2d4e5e6ff484f24bbf15486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8911d1b5644eef02ae029bfb5cdfe93487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106a37bcbf0147d938c6e5f1e1c7596488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52734fd74567e3c56dca3543cd38ab1e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d6cf61e00ed013394f705a5551f7e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c939ff471363a192bf9913745fe10491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bb7bf6cf9f9c4e60bdbdddbcc51fc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5327cf7c0165ec5e91e43ace34bfc4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5916edb669cf61c5adc99a3052ddc23494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d7e25a4dabbace05b4fa7aa0bea35495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37e8d4c4f72156c95c823ced35d270496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72842679546ecc88a2338e36b68fe9fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f3fa7748dd4a6bbcad720db173653498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6724de70df82e7efef02c9e8774bcd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6f22e3a0f87049d2e85b0a4a750c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba6c84a1c2595e28cdc2963d573a9d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13ed05c1f676dbbbadb960d66a4e69502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f691ffea4710fbf320c49b03e386d7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e5ba7147bca542746839076a02e45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45806959de39f4a5cc7ce811f36d5727505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00264c015fde7fd762bcfba4f6ac88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd650eb4ea7c72132286bdec13e728507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b92561c66a4ee668069d391ec1dcbb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcfcc4e0ceaba274afc2100a481af1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448dc3ffcdc4a5f68627687ac26547a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db09301875a6f3ed93434513beeab00511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e504a0f0ca6203a73a2fe6fb71c3e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eca2fb10198ad68f34d8b8f5fbcff9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9716563cdf8e29e6f191672aacf38b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bcf358cfb85b3a45e8f77c7e83818515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d78d9bc51ce6deb36c6a5056b22a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144aa7c7436f3dc9cd4863343369735517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41163893dabb742d0eaafdd38c4ff25f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc482782f8e4a8a3ffdfe0de717b2a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cfc1e5dcbed1418d2afbdda63ec1e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f91de3afdfcce0c029e66d209f6e5b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffab8121e169f979ef80750e736cb1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94b8bc1c547a12e1ade1bcf53871a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdb2b2d4518506c2dd3f33c0f27e64524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b45a8eed09542006b9800033a59cf9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99727f3258123c2cda437e92c785fc3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fa9e2e31ef337f720fc37bfbb09b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285a6e02278fa982185144d42142481528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a46bf433aad18fa7b52e039a89e70529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec594414e73eb7a301c5f14550abad1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740945e4091c8861e3619ca718cf2125531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c120126f73658c4153bbba5bf1cf99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ded85d10732939384bc2129f91869d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db218f45ebcf0c41dd77d7605927dbe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd548f4dac69c597d630a3d168053c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636f71bcca8f83ac4a1c0c8100f8c35536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb201c412e2ff4c04ec5f91662974f8c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f14ead16730fbe1e67821936a70c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26689fc6516ebcc112af516e84c90c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e60f0f013cf005aeebc6b90744e42540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b8b47e87a8117f049ddd812538000541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b683adee7d3182a5a4e0b841eef81542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5deb4ad23a5ff4ab16db2b0c828929543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42326622d382a33e5d94accc45081df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b42932872f4a792844a8a6881e9b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84654dffef3c8d636238f15c07e79c47546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5d87e5a13e68d2b5212e5a7e21524547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73921f64ddb5849019b3301d71b9b263548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290a26a459df45794fc0623cd284a4e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23058500fdbfc3b76a6a3f83651bc7a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129226e00a0e9416f901d14452987550551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e987302986274e214a21015939ac25552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48b69342508acb5298acbf97f725da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239cbfed5af5d164195fd5639765a37554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bad6881229c8b9d9a03afd58cfe976555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908a17d864e77b02239709d1d3f68ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ddc52fd8ca5891d4df2d190377405557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd9f96d6675cc663e3aad9d478202b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dffe82dfca3336d6decaea9959d34559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868131fd761355580feb90dacd11da5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8ef80efb939a30eca778bda3043e4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112f68e2953f959af711a35c18d9ffb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff73580569c958ba08b53b2d7c7feff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8aa3e99a389cc9eedc00a6440ebc47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62208293c91302e03c5d371a4ebc6a31565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec9ea8cbdbfdd3d63a1f5502a113a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4041e9d76a60ae73f37666b4bab8b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe519f0e380d2f3573a8149557a2f564568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdf1b67463fa4b22dae4dbf65ca955569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c59b00a5957aab9ef65646defc1a70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f0a6971e23293a745294e150e51c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345911248dd7020fd839eab59f8e67be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098012cdd5612cab236c81ef151d1d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09608c51ecb4b59ad2ec1b00adf85a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b604dba89dca1595ddef6fab1ce43575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2a52ebce7643dafb0731f336a7020576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1aae36a24cd79624180195e34002f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95602ce5cb63edcefc59ee911ac3d63e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edbdb94bbc3ee91d33683b95b31537579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c20384f38ecc583eefca1d5c0f9514580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f798f2ade6a565a6184e5ea91b2b501581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9b40438049941e0f62209531b509b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd49de6e1679424cd2c586d013cda7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21638679cbd07940a490f155c050b9c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2d97d3f83cef2aad044f44e7513e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfc34aa40fb014e56cae0799847789586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ddc5efbf29c4995d50c15f7bf44af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb1388874b1cd6aa8ed7ddd4b67626588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f0e5372f28a24938d72f64597014e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbc72a8722c75d0d2bf6f6297864d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca22a91cf7eb002de0223e703d29a4d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965a7860235652c711cafe1947e353a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6eed4c12fd7f71ac6b2767f7ad02d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530691070c427a255422c289f4923a0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda61620159fe9d7f188a226e7479fad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0178fcb2a88a097de0bbca96009831596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b1b6081dc645dc90cfc8053b47dfe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2f43e769ea1b88b3df3e2b1712e1f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b74c110bea1cf6709d66f71f9d4184599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08185ced9c37aebcc57c171539a98535600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0927d712e8c250e6ed92cb7615dd0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f08bfb318d1409dce6c7c10d0b281602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70e4e2b8b682ba06cb3d7640e0df99603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db1d6938a8f6862e272ee0680acd74604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c5cddda1a27dfc1bb1a79bc3bc338605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab38a20bc320303c3a5e2a0f460e1c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6ba120a05a2d3903f032b7b8f1914607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be8e46ae58d8d64ee947b4b71b3509608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1565315e7b34e304c12f4a707f1e481609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5f0cd1237b05f79a58da96bba4deb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd330a41b27ed14732856f937a1611611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba11f28faf1b24c8ad82b3a304c7a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bdb18e329103edfa286fbb506e563613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d011c6b97406642fd9ed5724cc15b8d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee5940e9efb2db068455b8726f8fe9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b8cd626cb880f85ef6ece8934ca6b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8d60942a82f9ba9533087e2932c36617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334714f664b1f866bcc312690b55b51618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3ff14545ef8dd550db6dcb8cf9cc0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e719cbeab0a05642a78b66b5bef90d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ab7ad86dc294fa6b6708b0cfb58e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33db2416ee23eaf11ff55004469123f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdd8e6cd28c68e148f79218dc209a6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77bb802c86bb7248ce0d4684a9551f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7837880094a523a7e464bfdaf7a72a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb11e5e97fac0da711071863292fd16626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41551eff991d82c821327ed90f247a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc879318a5e96865af374cf005bab7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ae3d1f9aa8fbf9e1389b9fd752119629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3944892d31a7647ef7fc39a2d89b0e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d663748d4763e88c8d3ad4e56a97f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b0e54cdda213a450b878c7b446e6d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c928d099be5339b8dce31ca99540be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c86cc959035fa377dededcb580c39634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1e74d70e81820a6d8d447a2baefb4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857735624f155407b13ff3fcdd6ee306636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59479b2dab06ffe2757153a727229f8a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdf309df36f7902f003393504e5c77638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d55c11ff894b6484fb487abb1afa2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0825caa2c50e8917dcb67aaf204f5f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34f1108fe1c9913b9fdfcdeb4af2c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5d34bdfaaf038ebe119ea576fb505642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35236a641bd3e9b8314168a7199f350643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddd408725738920ac215bc0b2948ba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e74f2b4c774ede1ca671b0ca034784645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acb317956000e27e7f0b21d4339db5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0ac94c9b03010574771970195d678647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a7ce8e08a2597c2e16d698da996c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d399b3f95808ca131d4d08d0bb1c3f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44c9fae28185590b3178915a73be85650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb941c617058cb9d4da787f986ec99d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ac53bbd737608b4e810d9ead18fb0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01d739baba604e6a55c84ef622a7e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23852003d7737418f61c49e7dbf050d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbbef5ecfaf1d9dbc9681f9b226b8e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374686ed5a579130663c4fd7ee5f174656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcee5f57ded7566f6810a1798f0633657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684414a9ccefe5cc2e79b7c8042484a7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0ef7c5f9f34b26393742e48439c30659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05ff6b446ec486e4839380f7bc33c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8525a5a3a50393fe701818b9cd8f0b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e6eaed006e887e67930a3303116ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d9a82218e5cc6cabe3c1be7420ed2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9494992c42b581d526fbd7976c6c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6616087672d6780bd0d72ad4b695f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02cec1be9c9afbfaf5ac3d559cbd55666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec10e6ac8a713fb868354075846cee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f131caf7865e6d503f4ddb0ddbe40e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60608ff036f6a6102a6fc61e655e7c1b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1aa39e4008219464c64ad50e7c960670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16fa1ab9cd7f6e1b13fe1ea0e77bc0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca918d9c521cafd376b82e2ac582219672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9e68140271cb2b44cd1bbfe2b35cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91082536643a530e4a7ee31ea07a63bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cce3d7e5b172ed587c556ed8b96f88675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b52a9eaefa8e7d9602ad35151a5807676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44801b6832e44c04cdeecb0720fb9f58677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1a91301788851420de4d68b32864b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1df899e457fe8be81b46197c2e8c2a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a284ec84cc429571c680629922d53e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487f3f80ac8a07a5cf03c3098678e41681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca368098a55e965fb74b1c976fb9f6e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20636bec5b11ad68c146d56191bee11b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15961815b96f288fe53e0d960e7aaca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a98ae958b874c14d6a9441179cca1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c779af08c7c165d17c5177a9997a1b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b39dc16f0f1e3de4deeaca2deae46687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c33a68045f571d265ea765b17a135d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57440813134bf590f3d4bab5103cb9d3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b804fa1b14cb68253aa233e11e406a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673df524238dd3cb75216598e5d921ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414f6ccc7f22f9a83c02a27050598cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf700a426afb0f2d4edec9e65129d5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152715a5239993dc97673ccb00f3e48694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0577532bf12e6ea134b5c85d282879695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5baf5671a41a116adad9c9ea9829a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e016c23d20d161a839e54da7eeca5b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc736d211a92853bf93e9f632bf4c22c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fabf4a3e0ff165eba0f23894919711699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56141293799b8b9a5d23cd622720fcb0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb97bce2375e62b1c877eac2fa39cd6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4668872827db19ac94bfe86368cb62702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e7228793f85d77e9b801fd51fe445703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0981397aec911fb94d47f4a378033d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d686fa2e7d1981ef82d839e925bd9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92ce5e575b78a3fa6de83e86910702706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0703449c51bebd09f35e3a5102b972707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387105b5c3df34e8e1ca09a16f296e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9b953c411116fa75db0f17a249de6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cae356da2b512531fb368099cf0558710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdc2e18029e648e98175c34b8dfa43711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59218f23b19c3de9495b31181cc5602d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600278a62c0276cfeaeb3fc355d6779713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8728b88e529daca2ad2540d4a01dd97714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212fa5c432598404ce1ea9f85de94c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5503babfec59002fcd10b765efdd6b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa409cf9bcd82114b7b4b170a19cbd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71e7f85305d4a75194b692eff8dce1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dcd550e6d982a355776603a005391719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4818e8f626445fe166cb368e73466720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb136d84cb9ea078119c3b35e3a4e25c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec525fd97b75e890033b5028fb678f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d773f1e2d4d41264da4aedef5d1380723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28019984811f554d8afe0ecb6eae944724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f0518a29dbbae44defb1d4ebf2148725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0129b274998b635758ed31149c2b7e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cb0e3227ee649b9c4ff47bb922b9f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e92b53103d5dec9dc42099c08b3af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac22b78ef9054509d564fef9523d3d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719c5b61764cad10f6e99946f814d85730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb552fade151b7939d99b3846d42990731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598da3d731480833c840883f9ce4d3e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4962c50e2c565ec45e24f9457194b49733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87378bcf69ef6630c39fb526e9d6be90734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479c74dea8c1fe6be27fc3b8e6c845a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c8edeaf33f2fd53c8ffe703fcb92a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2655436900c41ef69df6b40cb8cd93737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fd0814fe745ecae7b56f9c3f7be50738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0f8251907642c0075d31a924d875d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144ee0ade655b9e956a2a8097b12bd1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed82782ccf2fb3674695d79566b98f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d334257aeb865ac57beae206cd9da68742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a099c0ced45765b52a61ca63a6ee0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7feca3a36dea732851a70806440ec6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e9c9b60dc3c31b3360c2b67a36334745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44ae399dc89f80f2632f04eefe5efb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205231d90e8aafb59cc57c7abf3bd16747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fe2e75b8b0df1929eb7f628cfb797748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393d4a79e7ef9add2555ae0760da5dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121617151948793799a8b81174579853750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04316ce1f90cc1f724d28d2a2987b8b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595ecee5763fa738a800be16aa2f4d2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b469c10e4b494e7c37a931996a5bec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaee0a9aebd41a2ba8713509d367ab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeea281eb58f24e9cb291e9a9d8a52a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bfe7cdb2f6534d8f0850cfa9b07cb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6104efca4b029219bcde15b0fcf75757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213b0f67e2ee12e906743e35b743e60758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dbbb5e045234763af2b60e8c32b9d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>