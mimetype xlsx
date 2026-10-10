--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157410a716598f8773973b6070805ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d88afffc3d352db010d4b52224e672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df994b39c15344315c0b565e91cb293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3987bb8aa67a51ec7932235c39a3314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824346027b763462e0edd20c299e8d815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea92aeedd8723619989b06fcad7a4986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe8e644f9c7f52a05f525340bda2b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c96d4c12a1e136330833eef89deb78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d8cc671424e85acd8ee7e5b331ab99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061db4c04ba5874d598ec875f725886310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465a13b979d339a2cc6dbfab95d9bbe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0ed4566481369e4991d9e614b5eca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3c43bd25d500d9f692de422c6808513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca28a8e3b1079cd62b2c74c3695aa614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6ab0095f359bbe60a85246fe970cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c397df9f3b7375c0b81b33781dd59e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c263934d9e7057c657b503710292117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d3252308460a88e7521b527f61a3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb044cb05c7ca24274cb3a46d50aca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea3b4ab18470c7a5a903a84bc7a7c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3178b707a3f5982e8b9d22e9d7f0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436b8710c665dae576fa02564bd4a9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d0104e5c6a1128ddd0849ecc19bdb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c1fcdbf288dd5c0390b02e56aca1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c655076c58239f5f4ce7ba2258b37ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032f1274a1622e1155e46428ca5852926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e105c84e591e438fad4469f0136bd227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff642768ba0a219f78e49cab39a2b1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d2f25fc0b568b20bc2b2f8c27eb0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294df4f7caa080cfa779d1fb50cf3f5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bff854300cbab3e14f7989d9f651c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6505a0a8204aaf668fd9c8cf6fc9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696638068fa7942819ae4a5036ebe17533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6219f1ac4d0ee98c6b9fdbb3bd12b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3f056b9fca33992002e3308f919fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f4d4fc9ee9bb1f05290a452a9780e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0fd0b9bb6ed0d657a7e5dbbfd0e2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47456f580bff47eeebd297fc8a18c5338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75754f71b69a47d9d5f8a3994eca069139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3e2a394274ffeee46b81adfe77f3640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e9131edd3a53da8afa1401d685a3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd64742f42c743355fb275e143ccb7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb731e7ba354ff83b5c1305fc9e836f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5299ddadf3f3fe901765bddd4811644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b34a6c34f9dd57524aef412a2dfe1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ae983a6225799bc867c0828f9c1c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd6be9459290965444d0084cf00ff447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8f6b818a33a03fc99f1ca05a3566148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78224b0d7799f75dedbc7a3d5518f6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9e8a5b7297194314a0cda329ae99250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ec6cccdce23ea555ea2e2b53f277551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035951276ba81f3f80cc6fe309f721852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95bb6dcca1924c250bac7c058b503a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341e1135115666642465df53fe6fbed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0b51cae60e6f7a3af6d9834c5e93655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692dddeaf0a1cf09b15fee01af687e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4653e4439dc0bdd48f01cfa34fb9b2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd815aa4294f52b87e6a892f8ba86158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ae83f3e96baeeb52dde7e403ca3ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7b975a496ec9886e1cfe9cb664aca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45935dcbce8e270577f5a905bcaa9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4519c2592cdb27fddf9bb187dfc69062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522704194409d0a5d1115ac1546820ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8a3f3bc8124a5e1296f10aa481cb364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245483032d5fab70f0d8a26608d153fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8e7d503cf59e276acdf8ed4d6c05466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a14ea3a1b2b826c5f73fa2e2f395a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12525392def0dcbbb2bb1582a94d50c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bad3c57ba61750c25ef6674c23938569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a22f45b1417f32e61c873f6e9b284d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64c1965940b100c6398eca2bbe003871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a451acc8e572e86dfc1f62d0f3e99772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63c8f427dce20bf34c68cb2631589e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d817c30c2a9529977605854096cd774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8e405a84864ea4ba0be32f1a3374875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab020ee069c2a601bc70de6888800476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9d0926f22af10f436fbfeef084df577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3154fc4fc0c2993ba0d5c5631d86e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8f3545c3be2357e1ca39e9aa27cb779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32df77b2dd6d78e54e5e9f5d2f763d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0856f5613e0fed7cb5166b92e250c2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d44a49071dd7d68d75c36240b576882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84312cbfb86cc11bb3a5cfcab8439683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfc0ff34e96f24550fd75ec43f148f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7b618130816d77f63c69a34e53c7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d5773c6df5ce6c167d4056d6b75ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fd9eea7a2c7d17c8eccd81605d1c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6ecad8b41c24474e56ca9f957fa1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4466f6bb59f6017673f00549f9a3ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32683898f4b1bbbb39568db864f5ac990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede1897517bedf8db72398e4cc5411e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8518c55036c493d757fa0dcf97ec7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abc97a2a15c25be3b67a90e3e6c4d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56ba13e56e33e307cf32c229375a1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed922f04160a71875fe0035a64db42e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20b463e82450505bef4069d366afd596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a451526558e23a26a2e54b75a855097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3b46d81e60f6cea32d6190113180398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39910469be1493f5db7c7adb2b6f6bed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecf6b2cd671d3036af150e8930a433100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8836e7db42c35cff449f542ab56090101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044435f634633e7b73400c57489af7b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306624c1032eb82c250c164fd4fe912103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59641b295c3eb3fcb7acd0e7342f2257104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad23ae297520aedfb9a8fd1132a52d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bd9a4f86f75cd7ffada8b5a81a643106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb02aca050257275a330f9b3f7e0ff9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb062723d71d37190a89a1486611bae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fc7ba08c27ee0df9aaae42998b5bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b62f9c692810f505da9f5aff355e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0ea5f92887152f7c9601d180f387d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d46c216ba94e0f42b03b413fb65b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d174280b5eec20de88611407edd177113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badde4bafa6106e5e32d7eb319d2ec57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabea61dedd628e832620ba7cf785c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d5b66542f3ff00ad0149212cab7d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0db549ed59f83eb5d6f70154cf9d16117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c65d5bd3dd43264d098d18d5a2626118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcbfd917247e91f0e0ae980e59ad16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034028dc72067957e63e7bc919f1336120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc5db310af32c84ab4850a2847974e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2152afc4aef379eeeac3b75ced8044122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f4e541644cc8ee8f5b068aea032b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a038c1b7b88dae69033fca957226ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378014d3b561f08c671da526782315f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f330aab7f050e55cfec6a808e4fe5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1a4797b318e1e1fa218cfcc087fdb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360abd47200c669f5db38616d09a338c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1759a05798222175f0e2d86bb6efd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3a5c67b8e6ecbb20345316e01d104130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a2f806cf2f5d034175d86ecd64fa0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd99cc17d0d1c907ae9a7c75748951132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b903c05805c4afdee1c82d21696274133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4f13679a762ce7d7ef1745b6109bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fc8744c486da49d956226fb13deba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204805d0d74f2884898a3290f2081368136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e469a0f50fd7b3accebbf3c3cd555137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692bcc55e63c42057d975d64c83a3eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968138723f2df5473795b99552b163e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3ab7613d8cc1e0d2e375d8f4f1f54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f515e9f51e1819e66c98a09c7eead141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711cfaebdeacb9a98830823f83340a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c59510b36ceb5b4de18d00216e528f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320d083b1761bc392ab241a90fb62de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c328748a2e15e833c06099ca8d457145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cd085edb44291fef167e2d738831d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9cd0806578507da6aa31b4becb11a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9b06b5a8ca211c0ab109d5262e23f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf77a82eca7701d87f1074c915c369149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d911cbbab051432137178a92b9b04150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cb7d057b200646430cfba6f549ae9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a3238e729c54663601fb1c6793b71152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfff2eee989ee11050a7a33f97114c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764a188a60c1424b258dfb78fca1b40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0662067c9083386dff071984ef1788b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2184bcdddfafcd6fe340f87597f66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0c77807c6973094f25c165165735d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10acce3df12ad7dce90ada0ec0db6a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772398f47feb62d986f0563280f26cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e46209de9a4d848c07206ad36dea0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf21fa5489310d1aea75882108da0b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff68c3693306c94e59dd49ffb9ef8db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac3c50e52381737968e4bd491024d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f835c848fab692ddf9e7801a02016d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83bc4bf3ba55a3751235f16c5b2362165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51235f30685ee682bd1ef011b48ca3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fd432277e3435b850aa02cae565ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16545f7a69a45b686d049ee362de8425168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbf21dd856f73b94ae2b8bb88c62df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7f3239fd7f33ad5e08a9b09321174170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb494f1302b1015facd7e814f9750d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7204e605eaae0b2325edb29bbe253172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8036aa76aae0f374c5e2b5b09482c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59e790497eedb94031c6de2fd94a0c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ba55d3bddce5e987625fd5bdff7d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e4a6a8c581b2ee09ee68e86e0789e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145109fceb52460142cb57f1d237480177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42d3fc1d4660183080cf2dcd6d6441178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68d3f1dafbc1dc25a293dc5a91f148179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4d5f8b1e0664303812ce1ed236410180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316464e1bca21e8cb0023caa5e98f977181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52553a5e755adecf1ddb1a660baf6fd6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db8ca4b752d57597110421b75d0e9a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa66bffcec37e71ee2cb53d0080e548184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7472a23202e5493b33c5c5f047bf20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887d6012d1d4c4236785c573ea2c78b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e51614d04a39ea0acfff8beb6a0f44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377126c6a1343c4c7636c2d3278ad521188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4617310b5c000abd32d3958a9a5cd6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd8413ef3b268c22be32ad6ba2d681190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06135e4716c14e381b77986aa5f58f95191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db113981ec9136e928f94492549930c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbcfd8605c61a71d7e920e665b0241193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cda6b4948ec49d381ebb66480873d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0eac0898099f33ec4e2fc1430959d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fd4d7c11988826ed2a86179d5b215196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1021c2a0ac01123be6da694fb6a8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bad208bbaa411398b3ae21c3a40308198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312a192eeead189c25cf009f013af0b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c2e5f1ab1618295d8983df9cfb5de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd9230bbee835775a70249511bdc43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681d6921f8cb315927fbe5a205d63cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb508ed1fd3015105f79d30122a5359203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac73328eb460655504e978345e8f40d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fd6fdbbafb8b964c7070b5094440f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2f66e59ad4e505d94dacb0221d0bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ee9ab00602dbfb15b83704bd07a8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ea5d95be18a6b64e04a8e30b7c7ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d8945f12852dbe9cf43e06be926b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffaa4b7a3afd929f39ac3916b596e06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854572b84930ca06224c243ce35c026211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba43a89bdde41e95e8aeacf4a7482e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9699e5826c0d7f5c4571b1be3e0d8fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780acc35d9bb200b002fcdaecea8da4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7e82faaea86b2887408b53706afb1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce1e6e34d426c2c21fd774a7488562216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490452467588b82a166a114c5572f6d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2df29a7cadf5658687a353eeb5c11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef985893c3bc23f9ba4ef938f23a0315219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5be438afd1c5d2619cee9cd8b98b4e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958674fd5330e682a7b2c2035533eae7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bac9eb9a28b7eef79fd5d82a9b750a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c7cb75dfdb727922f4de17b692c63223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b3f2d1c589ab228dbf30c38ec3ff1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dc683acaab9e1fa94f88704419d25225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da247c7e42f73c9002ed25fe2185e12226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bcdd58af324927584cc0161fb57ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30e12be02ee23fa61dfa6e583cdcff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b31bcf23466677f6d2ae8c2d17cc2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e69be0dfffe1c47d273c7a7924ac85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f361ff42e0f16cc0a8e41503e6191231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280993a2125a2455d9ae01ae67b43b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a2b013b7e10a2148d451879484a43233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770a631147e295019a7769548dc062a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8da184fa0cf84c1ad6b759fb02b119235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39ebd0a8230755742b338158f2cc9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a6374f6507ab32cc2c28b9003c499237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bffb33bb03ced20b78eac4dff28b93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d60e45a26e0ff5f9a95851b4e0080b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c9520cb8bb2d41f20dc1fc8c439d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad134ec29d6e843b09fd5dcd404d2f9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafea6b65dba7242499b0ace797494b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3eb20fdfe8e737cd24ffe50ae046b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cff35c7bb1e5213a1f909957dab875244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4e436260c31ab3850a396a5308d48245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0a00e6e68faf09f8efa0954959e6e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748aa101971612f2d8b09d86b387a82247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec56522f970b97b48c505e18c880a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26f38a55e89f3e7e79d9515ec95ef8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de77db31a96389a578a1e413ceab122250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16295b98d1d747d4f72b30df885376cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb460b3147282512aaa5ea4782feb3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b7bd64c6ca262889ccc8ba0b331bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a701d2a611bf4f2e73828ba32f4f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30407156f0e0c646d51d6774ba22e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0f43c458ccf79f015212964d7cc73256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9383c5f21fe0001852c6a11172268257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1a1210677598fbe3b59118fc0d79e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b83150f489bd9699cfb94be52ea4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7c7d911b8a3576f8374e00720b3ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0db265e087fc239ca83ec05773df7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daf121f113588324be9a04266e220d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93846857f91ec21d52158029bcadaf16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9ea790d1504cf12bf20be67be82be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d375cae691c47465d4af251782a33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea12882d3016e7448e6cd54d0ac2c52266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007118e30495ba3c514870fea9ef567d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94e282f65d5f172242608a3f94b95b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a29d33e3e47ac140e828da5c550f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99394d204d618973da879aa94573f05270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf352c9d48669aa66521b195d4e7503a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ba3601126e5339d26d6380633b1c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836c5b2c57d7045c4ceee1f5f87b683273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4ac249b4719bbce36fb18a9527424274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6990798f290436695a3b5e0bc8bb25275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cbf81744ef34f059f27c95411a12c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931baa5f5e5ae44fbe3577ae8b520c48277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d86142237b53f938af3ef33fb4873278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f68b4c90d628a3fcf70c702fffd907279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367908a010c1db14996716beaaf8cde280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a7ebe81954d8db1f5933d245c1326281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bc9394e35d03d94b3305d65ed22a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f70ef07bf638b3267149c81412fe5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f089283c1ee636367d9520677084b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64af4222c655287696bd09e8110550d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5394db0fd57d5c3a92a113954a007f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e51b0a7577f58a7de7f29b16c9881287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e74292e0791edc89903a9ae0650564288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03748e5e5c67aaa6ff781f1f3403034f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3e60ea40a133fe85e47790c981a6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7443509acc4318e84f22204ac4f95291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67364c0b2ada7c55f06b9a896736085292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a8356de8bd318dab4023ffb964080293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6b8076ca95a793fb9549ef4c5bcf9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a911a7d8077533b9cd98910aff1cd20295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40b74994ee1cfc559d57eb071b1e7d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90889a078b08d9beb7fbeac046523f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9d9d6d2fc4739ce3acd3ee7517063298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b361b113eb4f33e3b0a642fe25f2f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8447fd99d40f7ff6715e02017180b07300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298d7c9af4f378468928d1c2feff1e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dc058521e1f1e13bf962a6e5042cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048e92daa3ae2c4c3df355fa5faa25e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26ffebf51ec4a8c494d98db5aa09f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82274e01803182355c2c3fb351f6e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855ff42bc5cd612b9d2acfd00508c0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772198bad3fc1ef2a88ab91b70ea5f5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df60fbe228943df1303af5633a630e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec3e0ed1679b28d2ddb6d3b1dd8990309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644950447bc3c928ff2fb26cfbd03362310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206255291bce0178a1e0301377cfcfc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3cd34831ef0f6a2a7c8627a32ad6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9084725e3fa38af072ffefa986908bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a887bf29e1d4175cb6a85dad2db95314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa617b34e1895adc1cb1ee42a35b6a2c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e93d60165950721f6455bf0adac70316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb2d6a860305d17f4851b9fda5c63a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1c85a74203298c31b4b82b6df87d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79263defbfc58c81d1b659c8122f5a08319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a133903c39ddbf4431729702e5ae02320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0145862a7968241192ffbd27b3031d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0e17395ecb719dee308b2418676df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cf494bafce1c0ad50129caa151c98323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ddc13fe285ebac76b65b9f9005e1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f9968b1f589e961b9fd7745dc0029325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163ce759367e51fcccff5d71b1d1be0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefbbd44062f5bf368280e12df723a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360495ae9bd170aa93b20c342fa764cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b1152e23693bdab30f99c66d3d544329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9fcc395c9978527c17ae2cfd86e25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138d6b060246dfb5ef4cc5a6d162f25331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937636ee5c307bcd7a134e03d38358ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b699f0a805b7da866903aaf0b3569333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d79ce4fa9de6c75d91963afc7a190334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e36aaf4e48e596089e0d6f1051f14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b22b7abe1be3c192a6b3f6049cbb41336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404316f0bf49e15fdbfb27a11dd92fc8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab12c0926d898456f1158ab27f1966338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4fee2a34387c34c5ff18b6f856e67339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086ac848f9f8ca162174197d5032d52340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb093a53b94d141b676d9238e391b62341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668686781ee0013fc8142515140325d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff453ec366b32b4dd220c46423a31cb2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea682ad090d2f1f0110fc82c323abdc4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2edf3fedd05703fa082706c467c863345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8197434a5d287360434b9386f4e34ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f722ab3517cf54d0d0967a5d3d04d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b953216f58c1d588166c98ea3b1747e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cea3ec02fce0569a5dc7e31d86a30b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ced73800f7490c1373c3d31eb222af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3e9f05b26901736e8da328f87e59e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cd448cd492e684c72052578a6f63c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98c99f7d0d7f50b591206882c416ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372cafed45d5ad3d78b7b9b77f2ce05354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5b7dfee89d247097e0ef051068d13355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ae9ea08e4a99afeb060607d87a677356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad008c8d550660680222a7076e00f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8ffd1f1c2cfa709e4331b84153181358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba89cac79151001d1f3b2066657c445359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461aa50956719351e7c082b5250c250360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fa4151efd4d6775b9a0669f000152361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17955a633a2924e9d88e3c86f84cd0ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f76fb3d93802a9e3b434353c99012b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01ac5253ac149abd47a0e1d4cdbe2d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2e3b4532066ff386931d306eb5e82365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f952d5ff5c9ea68e4ead64e78c5784366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ada56e12a67af041047dfed801aa3e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f8e7525d2368ab16b2475e3bbc0c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137eb15bc7ae762fc60efc809efb62b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ec4bf266e37271256a8f7403e9d72370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0563941777d77089538022c516bd3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3453548522f68965c0348eee6ec08372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c73685c95e0bca12343963dd826f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f993571a22889b7c736ea949ac3fd81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf73095501c8f4e96caea996ac8e112375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dbcc6a0ceec621746606ff5fd56a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d579f22982b91354bd4e988e845da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa01c1d6feb1a36d14d70c7ed25a503378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ada4f5ce2dbaafd01b1c6f68003ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b49d28a1fcc948f07da449da113c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f09ec27ae90bd4491871bb0508923381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073d20cb479b1be585f3dd0497b6320382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201f201237c72b57b09d44133480577383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce01ee20b10f4c759c5a3b1ac29d99a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c2cef251e82add0d0d3be7a4cbe16385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca850676b4ac42129323724064c5d575386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f79c9ea52930ecafb50a72192292e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff5fa9237c30436adaae116e17b3ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d738c81d84f00b21ae170fc1a52246a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420e80d7b8452540c1cf0892073bb4d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ddcb71644c27f6cf1839c97dc2c9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04e4caa8c4ff126ed5739e167cf5e7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233505bda99c7ad0730903b2c76573c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13d4589f980d1a82e7841fec459efc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b208a3aba844d7b19a9e57608a2ce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e431cabc57236ae60581a198c251119396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9588b4d73fb20ca36454cc781f8e9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff918da513ade16f91719fbf7379bf3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c16eba95ae9375f2d05b7a7576e49399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac48845ed6e251a1047bedd3607d24400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4508a10c162f61004ea3dc2196273b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba57be8907c61b60e0f90068e0ba3f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0808268856aac23b686cceb74dcbb6f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518f6d2e2ca785eadf4ded931c8c9f9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4493a53256d78c6caacafcecbba6b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeee1a416b6a17a484d009cdd3fb1fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0523f6a4cff3c3ed74166f0ad2c9c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da857e0305b5c5e8892bb588d21c706a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a414cd72c82e1f095436875e75786409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4e8ba015f403caf69f8d0f2f5f39a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424211d8c8d741cc46a2e4332b211878411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dca9792bf67d3ab2a3dbd53421573412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea597201f556e04581765bfd5a855e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedae47b385369986b8df28e944f7bef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0a1e75fb847314a4f660c6033f51b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee96d0d12d5613af2a2e2b8ba836ffe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9c8d2a9f732c15f95c54c28922fe7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437215e383370942516b98e5286d3be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93f77f8da66ea45d06eeb7b64e5b5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d513fe754e75521d8cbf0b68a642168420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80117730e8d09ba43aca402a42c553c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda2d56aba2194ba2f529e642adb027422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b0b9ca6c2b54d01f014f4bbd3f358423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94884eeda191df4e8692d79050e01b26424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216913a344a4de3a20326a16dc38354425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982a60211e130f53a74b83f1f396577426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4ad253e0bd84508f4626d6969b782427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b5f27dcbcf785ecdf9849ab302e01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04691764c25043fcad9f67e9b610254e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a823dfa51c0052c3020fc86f4da579430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c1980572c1b6a728c7adec3a6a56e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914f319f4ae6b820c094cbdf5a31c65432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0e2738e64054415d0d2f5b1e8d859433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c83391112bd0d54eab5cc38c116d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31867d703fe3fd21d0579a186b1c23435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44fce0096c0cb536adef18fa162522436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0087aed5c633f8876788a15aeb1cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590ba624f979aef8d543569167af247438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931c59909e0bc36abea8e9323d200ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61def9d38113a752d9ded62e86611bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6b5ebe4f5440abd30a3a6eeddc9fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b4f8d38279874c2f3adec97040858442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11aeb77ce79cdfa003fc429a6037723443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8abe982e07938c0de9ecdee054e31a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c344b335750b534f61005f20360cd2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342d0711d12f36522a60011a4849599446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573e2f62eea6a5a16dd832982fa7269447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd53a7759679fb4a7012b59b581468448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd583abbd2278a138efa58ba9eff79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e6bca980dda2dea74d23c89f9bb2b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df0666225f3b93c91be3375a04c251451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d095106d7493f73e0a5348f26caf0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6008d29c9f7694fc79f44c353abdf6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680b7284da7021cfef161763bc7f6aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5002bfe33744a2e25682183dea354c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e1312a336ef19ce7304a42a17f576456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5666895494e1f5f67de6eb12c73ee72457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca935e95f6163f209c16e4c4926942458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe172050dbec71a10296b6ebc107a9e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36508d1670a24e33b46719d75333876460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9be448fddbc49728288545988e4e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3f2ee2708d85ee6fab7cd3402ad20462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325e75f780aa6b2ba2f457b39c1523e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb669160910a53623361f71c71ddc139464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed4640bef42b28db88c0115b3d6c7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19addae3f446998b85bb3d268975895466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188fd832444cef1c16e6508bbfb6032467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d312ab69c3d3413e66cf85dcb397f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2efa4a5d82e65d33801a02cfa4c2e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0f8b8dd8869a0a7bcda1dd5b6badc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c4244afe1805d09028d57879f5157471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465271c60f9f276d5420193aa2b7475472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a085d0d345137cb3fa0b775655cd2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f87a768b090dc2805901882616b86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b8c3a0ffb9783944386b4f3164080475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf36a0f272751fad5ff5bdaaae19a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730beed38cdd9bfc6707c3300aec49c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd867bcfa2b95593dbd6ec39ea56cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531cea0bccbbb319fdea60ebb66a39d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f939ebc922dc2aeae80ab5a31829b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb42da94a7be202ee0ec96cf0fbbb4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fe7683b0862c978270f9d3c107a83482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213fcd36a3f0096281487a9f3238de2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0eb1b444b5438c27d2b2fc39baaf5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b795f474009a43952f2437a8103a9b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a657d1efd12343bafebcf3da51f39486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8547a2c19e3efe42b4dfee3738fa97487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144018eb371f35602d75b3adfa0a470488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04acf94d9e2d90b5cd0725df442f2a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc818c6597e89911e1ce6c952d5fd7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0babb59e667e61596ea1336a3efe5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea9f8bb9d3d64238da8bb55a2a357f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e756b7d9ad449f6f2451de270dcda29493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53271d355ed2d4f52b0ec4ec719443f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ce39225db9d25b7a109d19ded976b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a067d5a749f4acee9968da1872ef3cf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1a5d4f6ed7b1aa6a3920c097c5209497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c672f5769c13f6e2301cc79f8d428498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1048802bed5eeaa7e555ceb40e4bb70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556d1d27b18381ab1a1d9565217a85b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09394a744ca7f547d9afeb44a76082501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3790a1eab5bed4ead93a2e2e9f51a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984b8d1f568dba1b7775bb919312a25503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ed25449f197d651dc8213d3f4f6ec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810654b895062d37c9bdeb331eb61adf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe10f88d1fe12c594892d7b56e68a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9adc0c158282d4bb076266820c30e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222a2959706619d6e08a94be5c76dd9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9eed98271743395a772a8c9bc9f1f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bd3d973cd0cd1a257e70f70c51197510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af66eea52530a23b9a219c463474c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd31059b1fb5db523fda7d99c804fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d0fc49af120d38ef4582bc17cf244513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0123ffd292eebd1ec679d31da543e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb817509e807240f1909f655772b7f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b67a185d5ef4523b85dec61cf80f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2369bbad8c4bafd2b0629140a8cfcfc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294bf7598030838274ff12a162fa3e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a833674a6be7fa1ea906f7e7f0cb6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493760e9f472ed31d749362aa305034520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415bdeede52ea5af19bf47997f7d641521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f320377c7788d5808dbbbe0d7f059522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce07ab6d263f054086977885b54d534523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974b4cbe7d10569e9e678a68d95dea1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6904c695ce7e27044eabd10e202a00525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a34d798eec5a02be3d1cd0e3e94ca3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee321d89b1c4caec7424e8395b5154527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f243c3116f35b1d03ec1017bd5ff4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf87ca5435e6fdaa61694f1cf8f0f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386d6b77995a2a38a8220b1e1292958530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194e30c1ccd0c31335082e6c57f946d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d55692ee0d48feec3edb92c4f8f94532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d64aebb5d7a25946646f00ff80bd8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47922cf1c45616b42ee21643ecd434534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2730f2eff1c3d9204b56c9ef193c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1254e508ba90c8b59b700fa8e157c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50c7b7a39e65ea577c03d81396c885537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5807817d6ae1c7150ece096efe5e3ff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d6f29866a6efb6e651187b2bea413539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8db33fc4dc211c9a51f9730143829540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d08f5b9456de1903c6772fd26bdbc9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ef9583975660e200ab42d1b7abc50542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e50c77fb791a217b253d6c8ac90e48543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decc6e4b0e6801121052895cc41bdf6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c6f700c6260431d6151c19e555c9f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3de4e54d465078d56c0b90f5860bd8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2884aea4e973520a91324b97bb1660547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47b2fcac681b41c81a2b559d997c45548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c793030e7f6be4a2d743577f489ea1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ae2bc4c83bd5850d6a67cfac1cbed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9973f1c3c4ca147f2f3ab6e1cd039551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794da9f49b5d5d06ef5d5a8e78d4034d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a12bb4605b4da0bd40088b4a70ae6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150b0eaf6b1761ac525b780d3febe7e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5e20b6c8b22a952a3502f9456a544555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda308a4833534083bce793dbe4c0554556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a33178355c22db515903476fccd98557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29874e164a61ea413b35c0220e0ec457558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc86146ff87499b98168b89f4b12898559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427515548bfe12f8f42316615b26df2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473033fb32e262f02fadd45ac3da315561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364983c875ded7edc5bed11f2615cc1c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138f3a51b7a4fde61bd4d26f95e1c5c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62378fa31fd1f96eab9cd60ed7780e76564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f041b575eeddb198f80d1db92e9f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97969826941a529f468772303304a7f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601de7e36a072938834e792c82c5444a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25355072c10b5815a3f37c684ea484568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf55c0a9719d90d9d812e811e00d4b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee86ad5ed6584a0a728fbe0d9bea181570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e73b06eae333b50199b68f5b65367571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d896e68c60e15955727318c4a1020572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865da492063fa4c2d53cb04d2759e8f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57703d91fb504f7aa5772bc0d906dc3a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada10f502a1f172321241e370f563374575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf327b534dc471d1f7b0019384b574ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35e891b67771a5121f9bcbe9fd4f73577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7727af8b9fe9a8e9e842dd153a0c552578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985aa13d8af60fb93e1be144adfea1b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13f097b2f4a8f62ea65f22b4fa6438580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee6c44e454a1d62e478e0eed1a87ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cd86427c8b8afbcfca85be548e232582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198cdf0152d4c6b0ca57121f75db9c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15f6e42299134c0c0c360afd53dbed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ed34aa874b5243d44708b51d88698585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c48466bf918bcb9802c7b033b0abdc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8ab72b118fdab76db29d5e4ed21a3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc7183dc65e2a9ea0c601f3158d709588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec56aec62885d0a3a8909071470a193589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fed794a3a5a8fd9f4e3621b2537ef9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdc3acc5366440e08de2646b5c9677591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aca74d6c59c8b72fbbec9242263d44592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b4522ba06db4bdf6ac44ff3679b77593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc712b7d8cd27f2b722f2b5a787b25594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8caeac11966ab39009831d0bd98ca59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41a3a3b94e11c333839d47906df1ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7caac3ac65bd0c23adfff594be8f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f98f90092ac8c402c26b3be3bf3086598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832ef2676f4033adea11957b24bf56f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a369d001c98f0ab097f2831a0b23c87600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd89a3a91511828136151adcbb6a4d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed1eb86652091ff1c4be3687da33d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b333d180b6c5bdb275cc39fbfca6a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986255c23962c1fe9600623fe1891bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6b8965e431528b08ccab3fdc32839605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8595091aadcd634f64098d9310cfba3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350cd253dc15140e44676b26454b637607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b37ffaf4e3bf4099fe35848dcd3409608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46611fd8a1c7d3184d85ebe115287df1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148789c58fd8667f41cfc2bed9d07b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91153b4082b7059d6160ddc0e608433611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10eaf738678f1eabbc3d916e983e616612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddf20e212f3d591f52333728f28511613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c03e919ea9b281b225ecf64e27acd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c091cfad10e30a7832661e31ccfa293615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306d1bc3049714371bbe54cddb98812616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f7bb226387adc76a9a5ecd4acb078617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a3a4213fbdbcb960508fe3923eca4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee5ffcaf3c3028125f28b550d2d6be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001653e2c7cd40a221538164b179e02e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e21b1571be432abddfbac9e29cd4d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ca072c610f097b9ba954297cc3ed3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765d984bd3705953ecdc112404f7d7f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b2941e1bdd3c0b1967c5f9e99e944624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa9c3fdd8107c1f86e558d8e5e860e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519712acecd80e255836a5d39b4e9a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25a4c292cfa980eec5c41c633ddb91627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db36799f2684ca3524520d0d251f22b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6cf5534965d4d5d477f59ab70a110629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5eb95e14cde89f74393195da5d01d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd11b88e7eaa5416a9ad71292a330f0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7cd68cc95813ba7ecc17c38940d90632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5f6798220b87004a8275b8bd89475633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cdb9f8b463cb916919e444bc78b1a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73e7e4e8a9d1dafec3846785b170ea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d46d32539b7549dafa2132dc9de6f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a25e419b53d4def53ea0c1cca14ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a8999f24513fd6e5243a47d6e6afa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b492491d23de8eb881906ffc794cc0a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846ce475e44096c9824be7be10e8303640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591a976c90e6122085364bc5a64db23641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8ac469043afa44345e4f8e04d42c1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a27ba77834c3efe9c2cfac34ca619c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80339fbc38108b7c7bb20f7b5fa1758644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc991d229887aa250b637ebba2f6bf8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffca84e52c125465449c82974e2d66a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa609f830748f8c872134e1bca1cd9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410a715d171e7c2a868dc7e785fe2e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbdb8b625c7fb2bed1260fccc94849649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba2ca227f91d65884aeea9951b124a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164965d0a2b472759ef9d7cffc3af2b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6cd4f001615fbe0db9c103e090208652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fb1c0d7fe46adb92c66f0f0748f73653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dc0d953de4dbd53bd104c3cded61f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc623b2d5564d2de642a3350115ef1b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fd23ae306bfa275a9c932df957a92656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f1c3ddcbdc8ba77c7cdfd36d68d4c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388d2d4d27a3aa5f84a6d9d922121fc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3805bbe32e3c41bed2abf2e05e55a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f56832f3b615bc8fb64750083411e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf3407d50849768bb738d03b626758661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7347af3f1c81afdf6a0aabe13b50ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba8e5ba293a7c763764fb935adcf52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109ae43b927de0fb8f2cd4a02f4597b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa19fc9831136c8b44f252534985d54665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28fd39eb88ac6d459eef1220f68e73666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8378ab89a5170b552c37b41cd3dfe3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253e6bce139d2f51735634756f3b0b9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761f357ff9fa8ab9da3bd2aa4fa3819669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49904706365ed1d2f5e87907edaa300670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a3306466160fe8a25ce589cb22de1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a1ab8cd76489bf983731371979da8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602b7afd051f50dd2c648bb7666c40c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d20eb1c41b3d769d5794b0b01aefa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93563df2a726f03e60a357f673c1b2b3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ceebb21f6293b38055dfdff3a327d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c70ff6125ca0bf0f0acf0a04112674677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b9431a4147391f78c8f1422ec4811678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c536b515f4648cda5c1f23c8db3e937679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617a0c862952c3cd12e35493e43dfe7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a334961e037143da1350cb99f20b6c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37710bfbc217ddb75eab05739ea1b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08e8132bacdf7ddd6c552e0b6fb5a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e005a160475b4abc43565f74d84d9f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf61638a523f336c99b3efed18528c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e209300c7fc2de00e4d499f4d9c82686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5702c51a825e6b3d87275d480f4c2b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb315d47b7606df95d80028bbd2b9c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a54d9360ce0f09868753096042c4cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a7e94f9420a85d678373ea7876b9a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc89a878392576636413f9a7355e5e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb260fb8d7a9dc81e26bbe626b4126692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6c93228e75def5c3a90e6372364e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca32d2ddce6b13e1292a8f0da18f18694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4440439d210e1ff4bfa1a6c525912f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8490cbd78fcce83259b6d79492ec3b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11d044e3d587a1f0e77335c8e3ef28697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94138f472aa7ff4d9c0c847eb4f541698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb23d8dc88b364e82706b19c234e0e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd54604b9fcfe06451ccf58bb85d2d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bf9688807024e24b2d09cd3a3fc0c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcd41f5bb5c1e27e7dc0bfacd43701702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6876ffba8bc9ee9a76b188e2b3ad30703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbb2198d72f2461ea2ee474f8e0a5d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2e5859e7115ce50303d53353ebf5d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc841e55179fc4a295c9a29815e43a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d06affe838c7ced70a53da1e81cd1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b10a967b00e5c354bb20d4fde68cce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a7abbccb826273bd2b19074d0e528709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cefc4c41c36f20cc31563214905c42710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190885f4040fff6d46e4958b745d8f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83930e1b77bd298f266cd925350310712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b36dfba2efdcee1ef89a79c2a00b85713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a72416ec2dfc6d88f438a9b4502952714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd44ae1eece59a318a4b4b021dc1e0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5ce9c59d4955ebcf86a5f6167090e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549e57d7c13fae5efce37af2b227ae1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e334f9da8356bc3254f28e3313189f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd1daa9403b48c9dec015daf1be0eb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93726b5e8c5889eab8cbaba740dbd2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e33afa5a740490f70740432991f39721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a13f1ebb4f2591bf49fe02051c99e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b83a77a87467bec2e19e0d27c283d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94e33d1bfacfa4f826aab4a50e20d5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519572797a175d483673f65c815bd1a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c1e8f21095b47dd5a1fbd35f38728726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664e5c5f9dc4eb78b476e7a57bddac9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1667337d6140ffe9cb6b266a5710a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b3c5fb209737aa448854df9ceccda729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822165e0ca72b22069b8152b0397473730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438188fe27c4663ec6fa976d329e7ef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0d8c94731d48b68e5ba594eb8cad7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6c83ccc55eea56e96ade5c5355a3c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d374aeaee7d700d2eef7a2e80191af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329053e2cb4cb4128185f789f9adc6b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cd70a2ec1eec87b2b6abe8986f2b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee444fa5f3561dda5705dfcc8bbe67f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd45b5ee12322169050c7426816317738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03faba6324a433bc3236c4b6edef19739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ca67a222031e13ccc5b65a7d2a695740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a71153966ee3df2105e88e63bc2718741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a818d081bfecb647f2768ec04e8040742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7694a95b5eb6a422a6f1790d758f7a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468397266579e08bb9ec77b56949bae7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9bfbd0841d47b9688266c9597713e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7889dd65ea85646b1b4a6ecd6f4c94746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe46837b083df0951b78b69649c4eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16326c2f1efe69a7cd67bf28582dbea5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234b3954fd75f4979b4f63e67275f4b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67636ec1fb0b599a742fe810b598e95a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf29f59b7e8228bb1fb853e8e78e76751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731e186f8022df7dc88a7651f217a44752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf50565b1af02ff4e8fcd7c77227c0c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455c4f2b0cea2e8449ee89f4203a5f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424707ba93cb024827599a4e211b6a9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c42d70b81095dbfc64f1dfbf6d6c0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1233a2e8d7c6d05a93863ff1bb2b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548de409f3215373aac415fc3ab904d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bc8b9feb2cdd4084dca5d7244d20a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5556bd394ae3b08129395a4da8707111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a1914821b6f5e785164972b93112f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca9d273e03a5349a52f4e633c789d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0016a835dd1ecdea2d5d76790bf3934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eed37ce93f77cf53dbbf2068444c675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77201a9fb84c21cc7f42feec219c36946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824a6a66b91b312aa7bae94541f04f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf16181815735453dda4efa3b5bab98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367254bc5e6da44304365c5c7ef13769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc2f319a6353835f7430b51d1ffceb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7f0cac8ad111e4ce3069e66b8072511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efbc61b93537b08a0b4d672b051d0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5a39bb93e38919d459df7719603bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac1781dd37ba2902d5e7ccbfd1340914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316e860a8717bf38162bfaf73e60c8b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c16ce7b452bb4345ea4d7ea5b4585316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7759b886a7b7ae7f95712718b91c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407d85f864a4dfc8732df8eda19745e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599882b649ffd092160015c61ddc5c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6289f4a39929b4c6bac2348ecd44420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4555274b6f2a387b62466e624564af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c7311e598cd7f6a043179ac5884b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc12b3fca8b2c8991f2fe13d28d89f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88a2e1f182492b185612b725ab60bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f116f7716e4cb7495c41547cef999925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec69e120f0f58d5dae5ecd95c9359726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6701b1801a62801529dd4a18102ab0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd52c984fb15eace6723091a993c5328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3331f1c16d92773b0b6e676b5669b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db9f790fa071e1acf283ffadf0f56730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b7d56afd710b1bc16b2b0975eb12531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146899953e9231b88df05353ad9b6b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598ae0c9a30d5add7f627dfce4142fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace6a2acddd83631fc2913e4c6c6c8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e347780993ac6781f5e58f55a5cb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab577815a27d24c538cb05e5318a597836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb4de807603a7ce71c0a9097bc7a1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adb989baa4867f3a6071a62c781ab238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafb75842b027c0cdb409d7ccca75bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018edd5826f9f07c83c2c1a905c8b3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23144de88e60fe616b64425088d642b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6c693e690346e4a8e8b121dddea3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986cb45e07171c08d0df994fafc319543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6397536053f08bc2f0185f342eb1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283cc8cebab1ec5d6a40bd0e6de436045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890bedb507574019efdfb97bfe1d85346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb80d903fb010c1ee03300963acf17f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696430cbf69ef9720dc52ceeb95af0c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1357568d6fac421af62dca5043b8f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dceb5d56ca197811628a5b590e0fbb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6802529d7354f654d1321443c122e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214af318f17e3c66720c5772cef75dfa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dff21f49b178ad3cbd9aa63330e0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2113a6a4c0672537308bc3ee52368254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644af1abd8538e9acdec54b7cfaadafd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5afb4d649933bee8d9fc84715469c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3c2682a0b87cbb5625a3d4823b11957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adcc413dd0c8f73fec744a9dfeb5bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a614a9c33eb17a37314acd7ac6f9559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c265d77e488ea61871be6fdd9c0136860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c74ea3c13ab712e40c9674318a70d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7739e077ec8e52e3aa9611ff77f4162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fb83d0a46c051b544d571d794d49d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12585d5f17fb97ce9349ad1ac6ee1df664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631cf77f339bbce91ad668cb1eea14465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637da37f24049af0839e4bd4158a4ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5a7de638be47b3d7ccc7b7458d32a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad667b5d73f71b9449631b54738e04c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ae7962e8e1a28a770145c3261825969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645706ae8e513c8d5c8b04740cb03aaf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35ee459c8e207adc0bba0ae25a5bfa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3eca309aac859b19b6c2fa32e905d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef2cf31bf7559093a147b9f760a81373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6218dfae14f7702c0d4dbe736219fa874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec4e20da7cf8501536da68c3d5cee175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f1ab572e10dfbc60326cd81589d6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa9bba2a264b2382578ff6526fb3ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ae83c4ae06bcd201b71e12df8ab3078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca6d83aa9535c30ae8d14afd34839a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf2bb77dc34ee90b41b80458bdcfdc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fe20af44e12de867ba36c591c91b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338b6fa3e2ab9ca969bde848419450e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02359b0d5f9f98e91acf6e9fd0caa1a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca74f1e6d482695f5266e16e51f76084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809c5940dd77e94d6c0d91fb3e5a67285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddd6473217f3bd6a1b71b9bea7d7f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6c74b9a34f97f12549a8f24cc7f2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3683ac3352142b0247aef11189facfd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12168953cec60177cf04f6baf601542589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5b0747a3f9a69fd2344d65431bf3390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d736e2769333194f9545febe4253691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34950475bdf18baf53ca2affb55268092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74757cf30fd1101c249ab63eaf8f158e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8aa2db560231fe95fbc1d3821390394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320696bf7122e7b0f82ef846bba7b8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6696d53de7feabf110d1ce5bef4bba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b51ebd6739319b9acbba0df222e1c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e4e7d46650dca4636ede2f57a4f5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99796ec9020c29f6968fb8d91767a3f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c45d098d3fb198ecf8c74043fb52e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e03713bec90e75c3b2cc4f385ee396101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e038f844f1a103885d1d644f9b66a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7838eaeade3328cfdeba6d8fae47b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49799e61bd66bfc7c9956a04e542b99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd4d1274357d89d30670933263f3b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcc16484266872e796b08c9115fac9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1cf6fa09618fead3dcf85e495e2c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33289b0d6551a6e97f907dac8fe37496108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330ce1e0ba159b847e238fb562393e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3e7dc6ccc760fc334305e8b21a776110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92d57f84cb45ef10b0e8364d8a86a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd4b5513c986b296e87e7ab0959373112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e8698c20a30f4c7c4225aaff4f7f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763f2267457266397314b397196f102114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5108e9a092e01c2e310c3ebbbe308115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1724aa054432fcd433dadcd0916f95a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f16e5ab7ae7bfc9673dd2bb29bbe8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fc8b7ac6d93e76da642b153d4f8a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e08d30699ae5208227391a66aa6719119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63044b31e32841717afe3b62602ef0ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee97862333e71c559370784718f025c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e4f48cf6d8801f13b05abd3034011122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b6a17450a8d77748e55cdb7367019123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53dbe26acbf99ab7664093149b9423124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0264579d17c0e21c051fae27e80a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730ed4b0c64a31fe232a157a4c3245a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c33a9c7b6a1c34470351bb018c6b22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b39312bd4cbf5369b69e06fce628d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d79026bac4fd5766d929a530b4d1a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50554cd4c44dc98161cf362832ed966130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff741006716da80bb2ca110208892669131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b05a8311852c9975c397c1ad6ffa9f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b89951a822fdd68347213bca790316133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc39f8cb6304f77895e4315d96bf4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec569a8c1228abcfd3c14e7c7c3d6952135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2957be042d8735675116ba9aa2e34f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd90fb81b520d1ac6a18ab6f0db9b15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b533c89722a37b701dc33a27fd4fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a079e1f606d9b15e360cef9a6bfed5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3bbdf3315f99ecd20e7dd1ade98ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fe945330a0da27e979ed9b7f9256a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3865631a562e2d18b629f51ffbd0e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3792f1bc2ec09c905c66e0061a046143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9906550cb270ad06176120e2ec71886144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b8c7b41ee44b2bb672b8aeb190d3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74d333e3968ca1d37d68aae3010a86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5f56d23c7e587c0f25df11e681881147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec5cdb754fbeb395fc9124b45666f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ecb77bb40ba4c57e796fb835a09bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040255996d76c183a4415477284ca98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417c8eb2b530ac9b94844cde4215ded151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2d1f730c3a8a58660ff28817192e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92562d2471f1a8dfa1e9afd962e03c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb4ccf2c5966fd40a8bf544b550e71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e1daf07a12d30284130a5b698ae45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bc143427b9da09b6ff75fffbeee11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d506ccd348827842ea7de6eed6aad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3a9b048329f818fc79eee47594b17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26ad6d182eb5695d9c561ca1d4a184159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47af3c0d38e20c5f8fc26a42184c02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95699508d310fc22b3b04da29aab286161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fdbe141821f7e774e5f17e6e84c4f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c481d6cee2dcec47d770b20ae5dc8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eccff06784f5cd046f483c4fcee05c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48c2452b3809349d982397488d1507165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dad1fa5abba1cbd1a6eb75d86aca9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec6156d2fdffb2a3a2caf48990b642167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa7b1dcea9e4b27b7fe5c8c16a38b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764aa6b4b4b25758888e03c7373601d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68889bb20374a75efc78e59e09505400170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68d6350541ac4025a35f45eb02214e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982eb4e68d1baac8b0a7df991077e34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd9a9bcbf4e4ef650740d79785fc62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ab71791cbc4bc606768e98f4bb8aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840cf33f692c416063a32cffd161e35175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba5748a9401bc35b41798e0c630495176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5318a5f8eee097da1aa33508f1ff5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a0e1801b663efe3b12cc1854c6d81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5c70421f524dc06067f2ce38ea636179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bba57e9c5d01bd0db450e43bb8309180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b76584a36c9ab933f8a9c3d2356a89181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e372e4a2ffcca25499fe61347f91e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4225bd3ba7de7d0565827467c7f07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb1ed3e1eff7967d894fb57c9eadf7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99e7f757935eae974393f63945b2fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098013b216743c7da3a30586a455817d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbc779947218c1f5b02588c911d09c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184db5a9853214bbb9811215cb2ad0f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237088763a9b5f74a72513fb4546d5c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d26f61fa347ce1c0e16257d80ccb74190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656dc15db8181430db5066d7d014aaf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072fc44ed75d7b18b679e6cc6ff0569192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ba298c3805f9e9464481a37aae698193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bf236c3d7126599352671d8dad382194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627c09f6ae326dfe2b7ba512b3bc530195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f802c0cb3b2c66cf71b8549efd621a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29618ba09f2f7cb84ad9e7240d0b46197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08996c57ea5d819e05167aff1328716a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0739d163c43e51041b8f693f1e40a7d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd45508881c0cc32b4e771d5157703200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75aea1bbfa9433bf974044511b244d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73700c1589d896d949e8b8f251688b81202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2bd9315e96b082a861b08fe9e5746203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b67feaa669a4215e729a484c27396204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26144b007f02397a86c12f266bf7ca6c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd367cacff1d4f07d4bc78eaaa1a24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcf456bba765873b26fe790ab00287207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4577bbb081df8d897229b057fbf40fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc90ca309d22566ba7e0f739d0e383209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652fdae25e8328f8773d9e10975e422210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7d83bd0dd9eab83d260336e235391211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37a24b076b7fd81bd8c9c1d7ea536a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f723ea005e8d2e4afdfaee3ea8c2b2c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5308df2357e51eb9f47104ec1ab60d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcd72e675a1f06dc87c5ecb937b1c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d8d334d9b8363f16e70fd4b09b2d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa718bf075b890a4f5a32a6b6de749217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc4d65bbec5cb73acf9c0bedd7fba9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdcd36522a06b264abb0ca9f1261a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248925a366102f2133f5469d136ef000220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5366717f20519a73ea927c3f61f2a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9086da5595c4f0cc3dde9cc2b1a3b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76db61321d71184a28aef263b10e5b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a5c30d217b600c341476b99a48601224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fb4accd662df7cd35db506f9e17d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5769ca1e5453c65953dd4e691db00226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ce390e4a24a47c775f0477bb9c34b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c612880a88ce3f656f934e1ea738c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028282e12d8adeff3e3f18103748e82e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f30118771d5f6fbb6dc541cee7ca88230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41aacd9c3029ab241bb850fdec44942231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69cd83e10de1acc0b52a1e3a7ecad9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915df5366737debd4e056f1c708a55ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89198739798f7236cc714d05c60e1299234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86c054df22a902527b9072f505249d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4764ce0f155c7912ae348732136397236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359ebd44920e9cdd026a10e44f986e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26063ceaab51cca68f1c4011105e7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc4a28658c43e73a072fd6e139b113239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba85e402d46ce2fefee4a5eb5858ae0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104df9bc9b64fac10eb44ba527d6122241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24fef2c6cdfdb12f8cedce71a995e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744770e751ee5b94f09a00c217d14d08243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce20cd3942bcd20595ded1e6052ef1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fed904fee65cf550883329eacd0fef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7ff9110e855ee4ffee86f865b1bd0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337149ef4d089c318c49181c3bf41c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360697a877eee637d43b55f8cea8f70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08943c00f8a1d83ff7cd43db24a4a862249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f6151e0c0bb7307358ed9ea7b7fc3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3397512be34defbc2a8733e2aa35dc0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1d0ca27f658cfcf68e913126ea3b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ed24cae74b34f8f1b55ed8ecdbb31253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f26d8cd56474763d9dd0c37ea751de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20167e90eb7ec3713ea3a441ffc4b69255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430aaeff638d052be0ad911a9b3b71b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4a61ee8d0bd8b59e7158902055400257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338179669696e203318bad4d7b0189aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5f38d8c5290d6edd6889bdeb565fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef90493789442e80f9c6c5dcb50a83260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538baa2805d4579af388fd4dcd4ce2a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1ca108c42996e2b0159cebc6984c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4d5825b1f8121736ccc3746982dd9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61c893fde04042a255871381c16af4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b771e6c56a5b9a375eb3669ce0cc5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357caffacf3681e88555c28db6225163266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ab8a137a6e25af3e2a34ffdf0b1ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b6b26402a0515161b0b3ce58ed49d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8398053f477d55df2b8a9339cd0f7a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897dff80a859c73925bf5ba2c21960b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c6763cd2799e8ef878cfd5e5cb01b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f6de6afe834722958d4ba4636e94a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca21161de43d314ed647d7d740dd2fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cdf07163745cc0288e310ede015a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efafbcd649d785f764d4c5601631063275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b4377b699fbddd6926c7f128bbf5f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e555c9bb448f9023f0800c4a0bc02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c489271682dc87ccafa42c56cd8bd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9da8f2285d90e6a6d2d585944433f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87252c5a2c27c7d2e460748efc13502280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e335e2aaf00368b2583f862ed528531281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2afe058927331fd64da97a5fc2a947282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bfdd9c628fc003e5cb32adb621aac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46516ff197b2582ce384043dc2f141284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9d0fe931ffdf94516418217aa96e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f161e512886d91f8b8056082d5a88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249175995dc2e6fd2e4b8bdb8f648aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572a6e19b556499864e53a9dc1908b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace4797308dc3876db352145107f598289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd18b1724691b2fce97b95bbd3e15b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eb8c3f2c79a5a920b2ea955b9a4a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8c6bd34e2544729be6d3958e363a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4513bc8456defd3d34b095b53cea552293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc50e7b51e9fcc562999ac7d0ca559f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9447f19aef3a4489d12adf0f7ac41e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd28fb815d5a33cad17e67bf5f4baa9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b489de3ea2bad2390967ad4e6872d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579c7cd68d6d7c8be27fa2c67d16cf8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d151f849ea0948becb1121c1da09de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b340fcd29ce197160d3417753cb398300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674d5661542d6b7c3101f409d116551301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784872a89c9f5a889e20bdcf54eb5991302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd188ea349399d65e00c10beec652865303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c499316314b4df7a2c5760da8ee9ca3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1265eecb92a0ad234aa9f818d6d91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c555c39cba0b6502f61fa8a25ec06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43f199645c041a79b23a06ef76966d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef6ac16a6ea5d875082641ff56809a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381088a19f67fdc2b2984c6486cb71f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6f28b2ddf2b7c9d5c63fa90259d24310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70990dae5086a46b69c1e8c127eb63c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbffbdabf1316c690d5f7e93d4a0e6e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcdc2b978668690ca9709deb50c9be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a20762ae51e2808aa21c569cc17ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89a8bc64298b16a4487f7a3dd3caae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e43f10e97baf4348d53c4242e0543316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d71a8e5c86bde4bce01bf6ac8b448317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20f575207074fc406800f300915491318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c16f6c62018c1f41466053a6edbd52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d286174521f4078ea5f4e69273b25320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07eee88130db10d9954153835b492e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b64e0c3e9bd5a561c40d6ff9911e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae68bb4c2267eee6657cddd9c7bdb66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf6073a8eff83d40272c09377b3041324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7e6fdb32a7fc8dde0034f18550e3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37c98430e9b33c78601b4d102ed26b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d4c13d5f82a11c164b7d54b472938327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571763d4ecc986a4274e86ab410dae21328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6748d8d45672b89c4058efdc74d11329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7a7d7e60cdc249b3c2c595f390dc8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e64600b78f4f423b7116fda53d787331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dd6c5e600163d172639eb4098af5f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d874d04d15c446aae6ef8262c473c91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843d3407c9d8e6a1d11172ced2119c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225b5a7201f52633e7fc9945d9d6fa3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b844cc07084b10247de42c4904868336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626d30f0e6228882e24729040de087a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774226429a4bc189907e6cd4ff5cdaa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfe991f136ac5daae343dc23dd5840339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ab577ade1b9e55b572251340dc20f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ef3251d4beec9f5cf5de0f4278eaf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547ccde0a82ffe4ce5ddcd3663f91de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c86cb3651bb79055e8999e89231849343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecca0803fab6febf720ce7f113bcd65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb2fb9a35aae5c99e8567a29b3595c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73f7b0270024b705ea7dd5b1e09331346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603c07702646c8b47fcb2453c4caa5f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702696aeefca05a25cf73aad11aaddc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634e5e3627c37d019f2f1dbf8472a7d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7e7959b360cde2ea1d186678c6d21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4619a594e30d34846f8fe1d09b4d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9ea30b25066318f77244f16b5eb33352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7945c80f45276706e2842935c22f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a724fa6046eadd519d6b3ccb59463354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b08d1a89dcaaded99d02536efc8eaf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47946a27b149b9005eb3a95b1b4717a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e555612edd97dc589da0d8739dc1502357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5562c43f7d6902ae76366cc2e88d85358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb85cbf33264382675f1f45a102413359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23710bba2ca7e69ef046737038db1a00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592775f31d8aa2ed9c21982413682ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456a2fde1f45e2fddf37419eb65f505362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff2a0f56367824e6127bfa45431099363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488669e5cb1d5781e428a01b02b09d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa47bdfa57b670f33845ebcff1e7f25365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfb8083c9a65c3d0e9d8cc3c43e073366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe8198ff41ca691d637ce833de3b8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4aae8a77320b49d541ab29ddec7ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe89263a73e4e4847afa3e6b64b550369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0506ac0c34616f43cbaa720dd28971370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fbeace551834c436e628823ba907f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475134c86e6098a126e66832a61ad1cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5ed3230a978ae2caf7b7da8125c9d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39581fa329c9afbed3c6858eeaf82370374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14a1a3ba670609d271a6614e47be41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185bdad756059b7fe070a824e79511c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf4d33f45dee779c9b0e8346cca176377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3faf04abb3a4f3f7e020407f2bad30378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebda749fd5d942344374ed93ec9e19b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92815ca8ce44222bca732da029f281380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a378e4de82076561639c9a5eba2b3cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c867b83175b32fd03fcb2e2179191f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2510feee57fc128e62fc7254f45ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb79e57d7df995887a660cecf451083384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eace550a549b1a87d4249b30a6725f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491685846a06f01e91c890ba838120f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf33b75198cbd6fe4ecaa08b3d82e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef25a2320bc10d088f74d27ad14928d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f84609443417288686e3404b165565389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8743675d88427b2337d20c9fc0fbe2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08faf696d8205cbbd97b462237ee2db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d32faa6d61da76f4eca70e9bfbcc1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6729f7d0fc88e5c466f620cc8a064393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4284206473dc9f4c06c91278e38e59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1477af645097f429be397a94bb4d15e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50af4d912b4e5096aead11572a13f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d41a02d05eb3d4055e53581ea6b3f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b2f1c41a99571a3baf64161002798398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3431f4ba894b4063594bf57fb1bd2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7cc90886857cb06d805f5587fba85400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb1a7ac81405c0469bbf4fe8b9c3e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b767f49b0a1b15bcb26bb12421884f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580c9197a5b8874ada469fb531d060c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905442d7e8ab7388180468f25842775404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4a172dd835f2664467395210a51df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b2da8f94a873ae8eb6809e1405c76406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13526862f17362b28d86abb224ddc4a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658284c8349212d3093dc91779a77bad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac06756cd92b982db326a93049391ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81066509b8b2163147b9d65c690100b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb29a66837904c1175eb983aa593f7f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc12f8c3d8481263ee02f2a7696bf3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88e9f1b00f0bc45a565596dacf3aa6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fb41e675d5b09bb0ebb7925c82b3a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5353810a37b45549a153d7fc673d024415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44d9ac7f9c9afe56c071d096971d1c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7e538ca1b71e06f323bc78efecb38417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f370e9f2d6b241c734b42c0996384418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c03f7b19ad944f68cadb76be4c1529419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f33ca055920765049834331b7d5a73420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8b8a126930c4f81149d5447f3209c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323b6321094b710647593fb84cb2f4c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4faa19e183adf26c2b85b070358d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb18b4112857df9d51033a990803b7e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cef358b1a8ca37d9f34dd7a4a9a349425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30296303ebb471b3e71a5f419fe962426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ab2e68652827806b3abb48bcffa77427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc425648129e5f31bebd51962869e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03c9658f17ed6e4b084b947a2f6d9e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a883555871c854096418d205c99e18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f361414d41a3d6d3c3bbb4569aa6e3a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849204369f441ed5ee5cc7b12ce483c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f535f40b75ef6ba21a809c62cb9ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa43c3d16a01285ee0079a8fdf934f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8074d7960bfff13f6a5d97fb856a966435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faabb5ae90fca62b2f183969c66ed1c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f5b5dbe47c67c9f2b6242e71b51bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c0902e192560ee784a33ea74172af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f24c5b64f1eab77293c3ef8346a0b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b8036a30817a5601622266eafa9c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79adf4a7d28ebb6e02576b6f08c7dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bca4549c6100d29687c415e5e71ca1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b6a3fb80c498e832e70976489baab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e54509df3e3bf026f83d2eeeb7a658444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97827dc57e23c0c29265de37589354445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014c3652320c2e1a5e641664065f64d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4150ded28548524021bf0c85258766447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d02615fbf4d640e8e782af08ad68f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62e2552f6bd7f3b2ae552799cd17f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab96e8097727948c0f9ca1a7272563450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f26cd7f8657377a0166972b5d3743451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf303801d8f9014667fe17a7f702541452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27aabbfc0e6b8bd9607a4b6ea4de23453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e48ba1c20a8dbde766c6c4afdcae13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c52998ea8557d24810b170eebdace1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1628a9e1cbd842c13d7e2fa1f90f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0456bdf09ff1d391a32b2a46d7f74dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df787cee0dbda692f7dc57b141ed89458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51966a1351f8db2f4a733e65d65be060459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09bc1bf2faf5350c9e7d72a1ecfec1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cc2de17cb283dbf08fd4997374ba8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc5b5477345f47d3970fe8ba9b5c04462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2dd86abf98741153f8f0fbc77edee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dabb90c13352607b77a581e458639464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48715257c435374c950e585dc5fc81e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dabe5f89b277f3995b452515956735466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2b40fb6647c3038ac3883960d3cdb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3789e5963a2aad84b66ffddbf7cc6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb6d4cf9f38136e26656d25599ae92469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f9c3da864bf614c1d82337eab8441470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142267943bc85d544d6bc138b47a713471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526edd8187d40f8ec3253695a3d180f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891c5b5815994f3d1c1d3f69522bd29473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b51bd40cc265c18ea9448cb085c36e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e483568b69916671c6b98dbb5d13510475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816caef9fb42b4868346ecc85e38ed5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2f388c8bb71e29cef518a0779ef3a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94562de37ab53fdd6b2d6461f6152922478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10ca0283f2a40ddf2bc7f10784b0a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b534ee5700ac600d045c6a770513e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bcbb7be09335abc25c75a4ef2d392481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e517be8d41077871343d3303a498f4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b7bc5f819827c875bcb88ac141a2d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49056f8ba74f5cbf0486fa50da47d22484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3bb0c435c6023849b7c4bf420558f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94527fe8b870b37b5235bf48542f9b82486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bc5f9aa67611e80393a6d60136f40487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6bc131d89be45a94cfb37425c8f5b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6919b05efdc9fcece985267a79a6a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0865814e6ef46f06f3f91840dbf91490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172adb4e6d3734edbe84e0314636736f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed3b78bdb8cb3a88ba66c8f5abd98c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edaa054b47ac0ae0ffaf9196cb4506c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134892059173454621599b0762880821494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b046917105458eda783578cd92955495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6390a7d588320b48088298c5e963122496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4d09a2e9ab565ef14d742224bae6f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99529050484a6baab1c5610b721d49a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222990b8b41a140329962be310430ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c21ff15064b4e49a4f8cfb49685c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dfbd07b1d566dc61c8810994c5b67501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefdd488c1041415a1e7606bc19b9bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1788e35319c65de2c18cbf2f4b5ed5d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca62526a909085fa745d1e9940a9053504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc34e6e956ea24dd9045b009e44e6b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f8628ee721a2e5a47343bcdaf8c0c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cdda9cc5bcae7bdc0207b880dea13507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07898e53f576b24c08dd94cc66cc0c9f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c12397605731ab660ae5e1277470ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a6dc373f26dfb66567fff58731eb8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3a9919cc78bdebd3cf005a3d314c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8441d62f1897c6ad9b76c9a9c7e12512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196948d2b3105d9021141ab52ea165e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740714f17427eb55a00bfefeeea98d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2ca0ba8532b1726f8f7abbbeb5543515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7e79561c1eb7ae96db8a92f7e4756516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828085d96bdb8e8008f3ea296059b4b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c9b591f6e0766c4c5ab76e5ad0261518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8260cfd8a2a5bcb274dab91e3745ca7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048818a580e8155c2a37f4b784337194520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add314c10ceb048615cffb6b8d0ceb0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304714e5b09fa96da59f46e9f4e51aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280487f27f863d439b5083e925dc69e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65765cb5f040b25ef78839ad95f93d74524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f544a5908f8df0946b375311d3475525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b551fd534df1560da5b74b7a15a958526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d77b02cbb55e67cbe225a746f2e660527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8b9ccfc49baf66926b44917eeefa6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8532238946b257775a2ddc164b12c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17f75cc4e038421515bf7e46617d0b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a12dc2c51db65945b4d983dc6548cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124269f5741c32e915ed2a926c7bf0d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92da456994608d4fdce8869a5939649533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9986a1a49b8538ac199f371b0a21d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf56bf95e6ae6ef08edccc9c450f607535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c5d1d277144d3df5416cd4edccdbe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534502460f29332e7b99796a3a2979d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e023f3c270a5fe9d46cc67b370d47f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fb716a98d705148dcc2a9a2d4c9b0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc6b4bdd1ccddb0ff36c3124c61656540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f099af41267809e67fd790c1e5c5b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a709755b6642b53b9a43f721a3d1b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a46677e5ae040357a863626e8f44f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ad43566b6f50ff3017c5fe0d2b9b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e460e3cce0e871400edbff7727fce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838fa1097b2850e8461a4078832cade546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f3f0cad87065395ab902d72cf4591547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f33dcd28043d53c271e526af8cad47548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baecf7524fbfcfc0d4612b6c513132b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb029b6d089a6d964d5f9d7bf09c93550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb37cec1a7d2a989aec566fc6092cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a190a763a8c54398a7a9d701559f99c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e35a4581d07c188c044c96b4e22d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15359797868faa454db8cc7dfd343c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278cc0ff632e17c62c7089d219f948c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26402d76059a773f8736f2f6084117eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc23daa16daa44160e675c99c94261557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1365dd720c86471080e86309723f5b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df1e11f367ddeb0efd9b12acf9b861559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a585a6045af95467abfb04751d6570560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660fea5f07e039e8f2cb39560c243b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8701bf9f2de9e2b350f906fc0a9cd9d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d07bc28a5f0a185bf60b1599eb8c5b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ab6ef650348f16404942f1212de45564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239ff59da50f954e70980cacc5f76de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405141346c7dbfd211ebd0c030006e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826f6b4f1f6653bce5cf03e5bcabf80567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326667142f038d3a023e654dc9d5cc8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621c5ec58dc75c2ec3a5fb120758dd6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56214308be8c08ded78d324991604eb0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48b25c8e23a42896699cd27a8a4270571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2910ec04030b80fa228d82be14e418572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c335140a7b732d4520307fd825583573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20c0d85054a0d59ee0ac4a8af58922574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b791facfee2b3c26a8fb0b971d7c92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449e70d7b4c91a8a4e21503f3082338576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781f38756000438c483cc77eadf2050577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494fd0923997774ff7d93a29003c9a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cdadcbc63c31391110aaff292dfc2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb501b244adf421261254a9119f08d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb003c1faab8975c83d7f48ae889fb37581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef6404c1ca2c73bf9b8d218a260dd1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2c0c28a4e1e60d94445322bcbbbfa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218cccb7404e7abc17a8ad337acbbd7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6c16349f020d55036312c830edc1a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c554f025f5ec433e8af3404bbce81d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ec260d4f189fbe142fb797811c700587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ff315e32426c624c5ade04f7d139e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a183061d9392cd03b9f5004ba5b513d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053402a6fbc285ea22da77d04be3c2a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fe6d9ce9a675200b8935491392975591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3debc0ea63c06de70a202f4b2ca2e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16382282371b28f1bbf7ca8e691d80593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afe5969cb651890eceb7a43a13ef4c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19000e4151dafac0711ed71029359541595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56d5158c35bc057ce9ccfd212f24b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ff301fc4d73f49e22a5d4a4e3c2a5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5712b84676bac1ad1819714d2d029598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505d0a60981b2461d9ed8458a8143c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd459ffa887685cba18f183412dbe94600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ef6fdc34f88c1deb6fda5a72f0b7b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16095358f65864e9cae89bb86808e77602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59079bbf9440970cc45da82535032bf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26087f6eed3c81cacf3699524d9bfa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8418304c220189abfeb024c451f922b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b7ba7434bc0a8cd0afe9d6c8056e2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874605140f3881fb39145fe90ae6e1f7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84dfc3f2eb1634d4851ef2c967f07f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94040af72f6eda1f58a7cc37998c99609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443856c458dfc91b532c83b2d6eb5ea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edc0f2c81cf51445c5803f644fdf03611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841773d38d3ff4b27e6093bf4c889ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a99ef14cb424d73321500108cd785613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc2c816f5459a689a07d4e093d0431614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298da1f56fb98658ae56f0a574f6679615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bc89ed245047f3c57f1cd1170ca6f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d554fac2a9a14f2837e2ab3b4a5e528617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58b5bca68b1d9cbb6cf91081cad78c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a59f804b945bac8ff1f58ae32a9c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23459dab42b6dc124356bee6bdc4a15620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470fbddf98e60b9d53054f6a9ad05e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1074fec039cfce95d099069e767599622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c01ccde063c63229b8654ab624ed28623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21efb35ec543f91e28b10426c1f959624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64891bb15dab4af66ab3ba53a2956d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dec8b752e50f6e1833341fc55439ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353422ff94df85ca69d173a2689032b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0f5d9052ee6d4fb411c76bd8adf0a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3941ec782943b51fed5b2e71099c8b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba9fc1ddcb1cb5c79f0fa999fc6d3f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf57a4fb8860a49cd27532ae25a101631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498eeafbdc11abdd3c5f428450c6b79632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38858bcd3b6031755583c7b0fea3440a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1b2a7e26edec25b677f44ee1e388d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93919cba8ee3f18d3051be40757cf7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c16247468ea28998cf3f31a4d3d7ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97689355099a5d758d0849c001e2b4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0196a4d6a0c54248895ddb644618f00638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463b3c584ee3c6bc6d4f7f95099fd26639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66daffe64e027aa2e979417674b5c5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8686ded4361bfe30070708ae9c98e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfd19644b321e762ec7711a108074e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71188a121df3eccaff685b1f3b49f3b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc143df4ca2bd0d3634bc9054f70f71c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd174864ea0448a028d453fd304718c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a09d01e18568adb7666f3ec4169f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54ca83448501c65c9e3ca6da234495647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd434f2e66609c96e831d18aa2879528648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f9c8b1e7aaaf614c875343f3cdfbc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ddaaba21bc429ee0edb7e047e962e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444236ac63d45dc55c45ad117148772651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992921cdb2cff56338260a83d0e0b9b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cb46faa53dbb6d2f7d1cf9bd806ab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d2e0e49a17f91aac7b185b663db47654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e57f95d31a31fe6da1954a1032bad7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff272a29c860b4c97228950f0d76b15656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77db2cdbd78e064d685665bd5250752657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5090880b23426957dd141e45cbe37a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fe90011d3a960dd349adaf958b500659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600f9d0369694ddca7edcbe0084200f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110979e8c9ab76f23fe205bee4688f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675821aa721d00088aee5dac1d49c053662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574371f81c4f131ca6c8d08cd989405663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4e55c4e2e256c52cb19c06abafd6d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7aa24990de577ea4d704860ecf2de6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577d19c5ae8a990e85773c55fe66fde666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8bef368fad94ca2aca7d5adae67d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73116d724dc98ab7a841bf2a9a847cc3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4c4469491255d1a8ebb911a47e013669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c1f1c9b27b33e36ad7b76d87a62cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd1c39a5ca5f28c072732cf3e8c89a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8abe0a89999bf3de564c294ae67ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60fbeb976409a6e6212d881219c8ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b50f7b0246ac8f20c9dff810dc755674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e004e78a6776915c0511c1e3c68b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321da0b4a17fed99a76db733f8e802f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef86884eac4cfce3c1e7656e2bf3df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81a71f7d928870287b2e34019d19f2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99058a85df20e478e41666fc1bc279679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce5a31bfba49bbeb1a5895fce39cc1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0f989c4a32c0062e54fba6b52c5e6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c283e0c721443a87f07b012111ff87682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6aab9c4970912a89d91ce76f000ff6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7c162d250ce1442bab40a2e26b7da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bddd9978fdf6897b61edfa4cd03f3c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4830393f941243aecb70f534eb90ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2974d0cfa7bd6979505c579cc2ec3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e407b0ff59ca3cf39acfbb8a34826688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f676bba1ba56c3e2d96cda982a261689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597be0586f28599a5e973549c260e0e2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bb7012b77c95fe81f9600d59e6ca4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bf1ed7a8d9a3348a859ee2c937abe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e4fb67a7bea9ec4bef38693fa14ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6b562af03c1180a7eee70518e1fde694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3379b01adcbba887631ef8cfa7237695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5ffdb85f9e4ce7644da3f4b326f41696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16729952c9b4b0b55d34b1f23a038caa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ea6ef61480b6b74017e1af5272fea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51ddbbeb7a9fdbdf7a4db40814c37e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4641c630ad2a5907c84f913fa1b77f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89bc6d025ee7088e45767cb7cbc073701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b179702eb05710fbe70f7702b666d0b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687634b9ab832c88232fd1f3a79297e7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916be323ac6b2c94a6c8e51bb93fa319704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae107d725eb3448034a45b3f4a08003705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5f379e7eb1f816f343be2a5301152706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60feffded2725d3cc38d70f1c1a9a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16cbfbc1d9b8d7d728c9ef3c372c7a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bfd9483cc209620c357a67fd0462d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb2cccf4b805fad2a0863161cd26e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaee6779b28d2b3c6857b90f4d989db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1d3a48c14f2c073e9027b57c39b68712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c0467611639c2ad14e5edd9ac379e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ebc67432a8a01047e8e6a26bd1e60714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2a74c82aa9bac36a33428d62dcb90715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc412bdceb6e4cefc24b56ffee8bd93716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a9d8265655cf1aefa0f454e1de72f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dd1697d9c5b4a4de755dca9c9d971718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09723269cdb1983c256b54ccf5b368719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c124abc452378de6443e41d6d6032f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec27e3a169e730d58206b06896574b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551bc02b345fe8cd7315a9ab666482c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb913fa760ed1e534872979a1726d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8babfc0c2cd0f488285562948c1782724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8024c3a5874d886d8143c9e7f7ad005725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f149cc83ec9a2f53efc5a5df22e2dd1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f743449fb77822dbb708d3b39b778e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e71c6c6aa800665e2aac20bf89e5df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036eb381f573ba0875b55a4bd21ac14729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39ff7c55fb3aa43a29fa158708a70c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe231bdb41f0203dd204d11b8d7880731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabc1ae92a28f495e1b36ae78f47f2a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8b7816c9770ee999124f74dc69623733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1bb27e63967a6db43326d7e95331e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571f776efdeb00fc611649bc0897b72735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38303e37f64daf64d2ef6a29f809567d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20092a1c3d28c35f2c4c6ec5bec9a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d88abf94eca49b9667aa8642494f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd9f98400480bdc677524104edda2d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf415bacbea14ab4088a6a29703d04d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ecafcd72205e8bf204071988e6825741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1fb5debd59c0e8f1ae7f3694ac34f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e6ce4b649d04e94c2c4afb7d2b6c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf6862023d02d743a68503d9fabe4c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfc6f11ba43a162037b831b098d2c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a1cc578b108c470a265e4af73f8d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b18b4df1501955ce32b8c5d8b7a7e0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b828561c9d8b2e8057e6688fe5e5b5b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717ce11b11ad4cc89a2e54db96463b5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1e70548f4790e515a98ca2a71987b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff033fc3beec388c652c3b35fec9d7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13c934bfd2f8f769d4db2044badb54752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c951236b572063a6a468bafa65f09e753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>