--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43af07468253a3cd0291c0d8a2bcae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2467f94d0dbffb0f9a47a986321c062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ce87351dfc64aaae139311e6834423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada125e2b7ef7c99c1dfb97f77b3d8764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6ffe55e43bf2528665d24148a9fae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45eb69efa0a133d9812833a819950226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820ad6b0448760a614ef57cb0efe15c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9f2f7dd9731e3cc6a5ae2a13071938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8f13b14627ee393244012663efb849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffb72e309b78d92184d9498f7eab8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044482139cb931adcd5dfc71ecd8395311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0e8bc3ff1a1e91aa940a4f3a4384712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcd996240cf2952626afa6f5734f4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086b51ca47496ea020ae373e00861e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafa3058efc598f808eea814bffb60615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9bee339f40b777e4c5803683f5e5616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea29223e469fb5a97707c72148fc5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096cb992bca440b81b075e16b3a14bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730fe91f13fe0a79790de7f2620ab8d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79397e291e4b1109a9b039f498bc32b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c52957ef024ea545159c2b9973f61621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794297db458ac3cef3d912e50c82fa7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ea0dba9e398bafd5c44452452987c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5567e60c544fd5251005e1986428324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896be553ef8e7be96f026b6c8c2ddda25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce67b22574fcf05d8255606c49c42326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1fe6397d301b1f730fca51beb9f9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39a4e179474ea83056f78b3160b91028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78d0e517304776e3d4afca68d24b1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef2a87242a62ebb8d730d0c1d89f4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec8b30824e13e26cd138de06dc2b2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0e47236cec0bee18ef0760db5b92d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4965b5db60be329174537c64df3a76733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d7987bd84a0d4ef9243f89ac7de2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f85b1cbe4d00fbb99a7b476079780435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02ed71729f0cfb2278b4eb9ef4f9f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a36c60200228de2be3853a149d78ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2874c16dfee6ae8b8ea997c591eb8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a23518244422944c7317c5ad898a6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cb2aa3f20355646840be2c89a793d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe339f10d96e83fe40b20e845ac300741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da9f1b4427acec773c12f3f4ee0cb142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff17aa05557da98631f5303cf84b36243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefb41b0b14741c92af257e68547bdf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab21475747aae61820f859856ccaca145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6aef18093a3f26b7a7fca74c8164b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21735a6c3b0c1cd6918ee47175ec9aca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d53b5ed8f05c85d472a7c5ffed2de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e27db97b9b97995fb9b32d6cecb50249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381ba477bac77da43f7970b78228ea650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1a7f9854d3266f8792ccefce59ca551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d2353261270a239dbafd06eac7f8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b113d5f028eb48e1c9a6c9175e0765f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089f4a0d23b3d8bab01316148b1f13354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15373244ba7dbf85d3f0777801154d9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bc9683dc140c2756fbb90b4ce7b9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5db774f9ba66998bdbb9498a26cfe757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080255c6bbcfd00a528ca64267b8cb258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f61cb3b0920813555b9ca2cfafcadc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f59b308b4314b97b484b4c964a17a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e85fd28fea84eae95d0a08a4799e8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5bd7804a6e644857c5d7e6f3d679862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf569a93e8f44e5e980b5be4786019763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83dc7cffb27deef488dc3917fe8bcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2bfdb00e767a2423013ae011bf5c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41678ea33cb8714fa0f4716e95198766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63a5358c114e0d6a0e2ff754bc0ef167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecac1e002df600ead1ac14a87c13d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa056743f3b9c0db36a4ed5467a2ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2282830f0ce4e6fb0e21ae3928dd42c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70197ec6a572ed667053b8397343f18671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98baaa8c27a2bfe06a310ffc43b3a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888ea13ae7a42db7ef140dce95b7fd473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76242ff8b47f49de6ed40423299a8f3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e238a23e1f55e1b3d33cd3f54aa00a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7757d94fc8adc7f2a8ccbfd175c51eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad6c0cd5862a5e7f7fe6c49af50afc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7afc52b1570a01890c0b513cffbc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8d1c7978b2d4d35f46ce12d794b6f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37ba5f3886bda64e596a81e449727d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93822711f825a3a1a1925e62ebe4aa6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021181574fa71fca73b75068b398c12982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2d5f0a5fd2b067746c0ed3438b7e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16426e03ed2c906cb6fa054e1122c88f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df68e37f9099ac8c7307b7d2c9bfb9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9999104a058a82262b52f4de4eeec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a19e8f83dabc357a39775dc7bc27f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837e865d60869dc7ee0d9be0517a4d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c693b895156b66212e05388324d90189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c77111cc5c51a30ca0be5c8bc3c11090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841b75344ae87ba66dcb69ac1ceb1f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb5381fd1e5f733631a4109b34b02392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74fba0449105f7ad14dcf943d2ba0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fe800d620f5f361f6f3f36ae2d62b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300992a46dc9fde195aaeae35512b8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6faf92f5d660c8dd6bb84fa0efa72096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddb37c743b38f58c575312009d43a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271b8a561ff10821e1950540d90195c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946550faedc5ad0d3c151c750101cef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbe00413e68cb453dac7e687b482ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda7875284f48497946f3ef2e950cdc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b0cb412a2e3579e4552b91bd61db8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5d074e55ab0dd533a7fe0481647c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a033d263200c4612648cd89516cf5c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de698ef1b4b4a4746f2715542881829105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91cb28447719a828decfc7800ff9ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058125e340f62915045e5b640440e71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8597ebf53d2163d937a6b5b4a18ef8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef2bad07bb2478c087ff7cb9471a27109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b74dd1460fbac815da8f396d5009f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074e3522e56631fa82e21087b75db4a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae62730e6874acbc322ded116f3e79112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f5370239b7261c5ff8c55a97ed65b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8e9c4350ad07779b4db81776ffb82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5f29f2a1cf8a0b783b8879eb78ad6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fefaade1b0229fa16813108eb4029116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a71dda4e3ec7f7eaf54dd81d36c86a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904689b13ba535e991b80fbf7fe15c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75b42fd9cd3b170a4fbe529b156b8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93e497efcde29970bc1a2772790420120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b821e5a6c6200d26223efda092a8f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5a2310bf90b424549b0f2c2340ef5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b4bae17b82c04321a9fccadf5a209123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683a3931069d0d221be410566588390124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74122868647bbb1fed43abf0bb942d6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71144cfe5598a866a70f734a5b3457b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8be7fc647da4b14b16a278b4582bb5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c708d8e4b74273706513be96f60fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafafd722f3c12f10347461a3b7b3c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5b3ed1b0d1654c1411c93f223b3c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362a4db757505f7ca9d605902f47e7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03713b02db010fc33dcbec3e047aac7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d684066e352a791b247bfe63719fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0f75b5a8cbc05953b9bf625b06e7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dbaa35b089bde03a1c3e35612b1a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286638bbf04d2b064104b5ab1d4c24d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f1be0d6942258d6ffd57fa6a6042a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27614cb104efe90e66e0f72d607cf5f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e23c6e5a62265411256d7c063e53e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32524062b5037b7059db3e805ae093c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77924aa5a828fe9aea08ee6d47bfbd0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455cc87be1c72e27aa4351bb0721319142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f49718c43b0ddb7bfde16057c71e3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fd2484380767485b7819a66007770144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f502ab1122a64d9a5aa6168e3bba7f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d121ed931a88a0903e45ad3992a1171146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30eb036592cb9e80990eae302268dc5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096dca79d3333516cf950962901cbc2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271cb0ae54cc54f2bd13eb997c205e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2396f7b519803a7f1da988ea3975d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e524647cbd4c68f242b45c25630d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781811d36e56cad954e356d9d1147131152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59611d16af1c67b5cab27d002407fab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56453292e040002fb8d46627a9ae35a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e82050a7bcac8f404d20f48a97abb3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b38a81973581885c009a4900f09d53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a790729dad914ad3a3f20994e9142157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c30bf712878570797588654e60e6d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20342cfd73b046e7486abcdba57de226159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd30e4d828f78325c24cccbcfef3bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137f70fdcf07ac565adf9a5f2d4878a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fb766a57c4a1a46d547b61632b193162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0306c9e1b02f609f30df78aae65f58a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429168dc8c610429d595d97d4e71992164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95928b48de555f07ab166f0bd26f05b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2e35cb6e02b8c700b5bd574d0fae6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad878526428d7504e33a329d55ccb25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0187c240a6ca356e93e0147a1c7e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726edfc3a393c348d69157df277fb99f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d526e728bd36c573a1e4e2a60c4c1b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1750c9e79b8e54a277edda47f05d39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f935c96ba3f19ebe694e267b1436c7b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac55e128644f92b413d82be56df77b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ffd7d3ff2e667b64340f7d63249d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9b0cccdc51fa0b6702f4b225f2d0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca6fe6af43cdaac9a5fdf16bfc32ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49df42897f2e9b685d883e4afdabc0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bacb36a7bdfa9d431e5ab4e87c276178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac650e05df7965b798a88362aa0f3a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53868277bd0fee6cf21a6fb4ef87e16f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29a758b7b6a309804776c2e95487da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34fbff2f7f5382cf1d803ece56f674182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e69a58ae70aa7f06c49aa60c98ecf9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e128bdef2255189a18311728339f8a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224ada7cff36c4bf1ed1ff89366350d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d54e48fc68d3ed34ce141d9ca63e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956d48f33ba200fb6c0eed33dcd79d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77bd990c41193bbabb4a991b7687c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7133ce10f7847ca8cd6fbc41943b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f719c6954698a8fa5d924cfd2427c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b0021b1532a4b145a49277d401e3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf789de72f8a81ac055bc135087bfc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8224aaa84c1e062f8302a400d092c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8bfe74a1aee0c8d3c0041d3937557194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3675ed8b78c085b61980f82c424f19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba700c0710e6a394e1b796e1106d2b73196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c16fc7c13527c6506dcd9d1d01fc6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f69675f52048fb3fb84c29d0f5dede198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb752bb4efc4e1e41ccee9e2c4d367b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f483ba5084e9d197359c707ab7a6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36759db81429664cac959415312d82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a21e6d2db87cdb18c027efc22b9b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4fb4269cc82c65c637e2abed067a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e098f8f761e185ab7e4869fbeb08079204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e817d70ecfd09fc4bde00a231e19fe2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f92e676a4e5e07d6b88d61b90b78a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a9c353acd739a106a33e67cd877e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7c14cc39abc114b2f6226a0b70c7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6df8669760195215bdbe0acebfa36209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629dd53ef7075a31315f62f7e9beb26210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddac39cf3ede547623634d46db54a63211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4de4c857e949f433770d09ef79a6d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095a050394096314e7adf9c9b76374d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1207358e7ff9911e0611090be1e4f85214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c4a218314cdce10520607a5d41241215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e0a94b403d53ebff46c4de061b9da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3acc197ed17c6899b5efad19a2242e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be83c1293e3a701eebeb04f33be973218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf1172503ad8fab8a59e2e12e74193219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97443cce98958e8d19e0657b7410e7ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33eceaf270f6a34f9c07fd518a4b88221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198efaab392c9ea5bf9dec9a4ac93dee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513b9b63033a8ec4ae70157d8eda14f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba59c1b1a38ae5d3bfcaab32ffea3b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06bfce3ab2954895bff99b1075d440225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea141b8b031e5573f48d354ebe286ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e914073507ca81562b8c41deb4550c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed1ccb09123758df80965589fede72228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628a3faac2274b4e01036de4f946e69229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090923221bc9c84149efa5e651e2b5a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055388b3b94dfb451d837cf674ddcfe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89751d29e1e776175cddfa5af2bd5323232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2f9d94fc739053c0838bf6e85e08d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29226dd41a8686a80f0b122542c096234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953b4f1ccafda4429e5527ddab7d72a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808dd67d70cd3a4493fcdb43c45dd35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1f785f8ee01159430f64a1a3fa07d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58870a04532d05250b2bc32e52e81e28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e168b208e9f6edd4ccd724c7e06ca5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03301f2f80334ce6223d5d60804bc9d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99d9eecbaf2076ff9d75eb957dc1d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7f548991b5c485dc486c2bfa54d8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682526b67389297ae96362dd9e2923d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6071ffcf5c10903a7c225733352584244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f529f341bd6a8bfe885433fb3616e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1ee2862308ada48cb16480d1c92d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8723445b42cd0ceed2ec784ba7965ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f0eb93c1754342e491fbb60bb2f44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2717206f3d1304c5370a8dfef3fbe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55960a7a7ed047ba7007623e2ea5ab0a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983429917f6e54a15564b645b954119251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42864fab82c325b9547a937aa10c7d80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f97a1a4d0da8e337f2d8deea205258253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaea7d43e526faeadd9e5a490965e95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f1c723419a2cc191ab15de45e2753255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea64eb7c189c5e4be6f623a2396824256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c7701aa8c935c1aeef741a2aff5ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc14cd5c4c21bcc8a4761d43cfb0ce7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6364c707f49d8053f2ddab661fb13259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ee89eba8f9230b7ee1a7c3a0c7cce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed30b1dca03f2325a8ee64173cfb71261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d90fc89f92fb7d63582dc85c02e81a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864a195848956586251c9d508c72433263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b437505c939798b1bf59d43a579b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022ed6ada155b63b3ef381bf6781564265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e5205c889074dc80c9507b04e009b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab569885a6f5796da1a49d6d0d42c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69699210b91d089b5d635007151953268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d7a18f4befd68035a13dcec3acbbc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe7a3393576ec5a2b974404ad2fc47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ac48b29a924136f9bc49071720f7c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c402b02a099f042bcaf8a08f69b79d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b979942e2e0bfc911b8d16dcfce2a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f84e352cc2dbd1fb6a26ee9e7a9b07274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721124adfae731dce89cf4700b89424275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def506a99d1e853724785039269ee145276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e22843c3bfda589ea89375f5379ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34553b8aceb9096ed116c861d8f79cbb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb33cfc92543be76c8c0a99cb4e02a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3039ec5a91fbbb0b7688e312b753a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40283d24dba4efdcddcabf4ff6b1cbd2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec757ea367d17babaa549625d0a1abd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b8e278e5be398148a8d9646ba0cc5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8b1b6a7b466c8729a606606a42f3e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c8d40df97c151f983655b89eea0d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57493bfa08ccceb72bcaaa2e058f660286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497ee47265b738fbc470455ef209d18287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7026ac77816cab4bb51b17ede30c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a66cc5bca97a23ad3dcf5ac9ac225289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71a0acdb1aede334f63b04ddf4d22a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638e159693fd8b4da14c77640aceb99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8ce8725565defa82402112ea9bc97292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1ad0a8c3c0fef881bcfb459344f39293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a24dce23e5f1dd1b623233605a850294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba000c2aeb9d8b9f7a5813ba26a106295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b5aab35b6aa63f924015509d38b37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42212d400408f740e25e91ca4928ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858c9c1cb8fa07935790f98d8199479298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc14d78fb66d0721f7851e99f897e52299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c15d7e27dff584c865e9811e332083300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d2ca5c748a84d2a133b787cf21c8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1305ef4cf9fa99f3547df059dd4b9a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b345ab4449f2bbe27b571d1c85985f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f26c1b280c2768d0569cb54f4f642d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e236e2128931edaf9fc340b96dcbf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daec487e1c71ca3b46317387e9d648c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e54602ac0351f9b886435f888fbf3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0edd744b78644053312fc21f025d40308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8819f55cffe23e4d364ac3cba1b30d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae05f0b41a62c95bfe96ff7cc705906310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30ddf05c89cbd4ff81cadca593126a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c695c38dce136bea678db89552ca3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464821aa8fa5d25a25fd3d39e32e7d67313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68355d82acf84e18751788ff4b9e0b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea2347f7f7bb8af5d061de4fd31e30315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea82a09e6ae31a8aefb87b02de9d1c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199d40417c9d2c56abd2f7a37675e69317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c97337119cf87194dabda184ec6dae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3c0590abebc2b6eb4dccebcfc8e1e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd72b9ec0b7373257bd69ebdf96d5f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1f4f69ac5db1808cd6efbd9798f1b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61ff9e84704a647967d9e85c647283322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e331ea19aa839a291b5a4a43e16887323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ec4d939b9f498425a2e5f847088cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429e51613ef0c85c9e0b361672c3654325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904b00c60c8e965c76ef287172c415b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f0cd92c85f107999244abb1c7234c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d43d46b561c99061024522151b4938328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d80423e8e6cda5066fbfc4b31f33c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f7778138a81da33032585fc5f2b82330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab54f3c7cd4fa3a031573c4f16036d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228889d3773678b580b3acac2282fde332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e6b09a98f548f07a9453d91d833ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4eb6318108288537b970a7b6650e5f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b20b558846126044ed5a920b07c1fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc553227ffbdcff4d0aa586669c8ad4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed11d3bec38ea3bfb36a0510f3fe4f5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4810f25e7775141eef59a756c50484338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2e87fc286674f35a1bd5183e0c7f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c42e8e0cf0881c189d9850651e9a0d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1889f06a004de29f670c6e4fdaabe4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227cdb8dc22d563ce8a404c9049d846342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43137ba18862750e8752b81c007f8709343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d12814b1a62b7e1c138a18d302191344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1521f0d662cc1488a596aa279cf19345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c28c8d3b7de51579829b5982dcbeb2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6983c682e9365a9b7655dacdf2a4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f6885e7dc8644c1c4667a6970fad1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29444463dad985f4f5931e63c9d6dbea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483cb19f8e7f47e620b8ed11adb8c72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04627151e7c9f1b0ab6550ca2d67a2ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f5667a0163afe8078fa68026f91f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd86260600e4cbc594769e660c13328353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9096704cae1110000241ff516f2a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefa6cef4cb4b8c09f9763707679465355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7425be986565b52319c648a681696b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfca959fb2d3ea0fa35ed5d5adf429357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d182b1c4d39a61b888fb33f3b30bec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9ce294589ef8d477c2abf61a91ca1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c35c88cf4cfd648c0879b30dd55c89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb413c1d5ec0007e6aa8c503dda69b31361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f057a118209c66613c21e6547eecc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbee2be0839fd7d1dfbbd75d0ca29d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd9d2b3667665bfaa2f71e0a319ee9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b7857f063e697ec9a2c651123a5ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc9ab4772a48a36e95c01228146454366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfd67b96155dd6a43e47ee2744cf76367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e665f98f144d166b826021b5de7ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8aca78999585f09f297773232445fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747529d6ccac30ba8528158b9d684757370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f877e3636ee4485294808ddb16397371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4176564055fd1e6793a16519c1f68372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca23ac696ae28937e7e7a42a60b7864373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafe790add86f6d20b59c78c9967f0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c056929790d1c7bce859bcb36efd9ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0772c97819473c318a67f1a68fce28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45b083dd80b10c39b7df6acadf0de9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2c52d623e4ebe220dc19ba623a783378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a988702c1672d2f8096821adf056684379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dd2e16afc8002c48db0745b55a3e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c62613d66f1f27cab635043a4a5f84381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7e8da34e0cbb1ab7674d99c96cd3d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b279ad34f41680719fa31c409ffe0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf45800104f9466b2fe4395083b47c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f912a4f0c641e5017dba18e7bb4586f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b224cd82d5aa831b14c46c69b47f01386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b787c43fc6cb7bb45ac930e6d5dc4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460f4f67974212ef7b245f9b8c9993f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc078e9a9ad8fb7479744570cdba4559389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3abd6bf04404a5877249d893bbc5a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f16505d2ededdd87fa9274e997c8f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015576180a4c358d90f02967b7e8184b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cc0d9f642faef8a0f5fd80690bd8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd68e2535b25ac91a082b21c9c17b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b89c6fc05ddc97a80c9aced16e4c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18573a5e854fbb62c6068f791efc5e28396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2068176fbf3c97177a1a7a43f2d13397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07356a154163b075e0e98048f273523b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7bc4f89f9b677f086ca6556f94ce1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5ca48bf27fa86a04a80a797a5bf59400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d2056c248522c89fe805eee58e3ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdf6459019a1b57c2f44c3a51071f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f6cc2657395decc162171756945dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc762b11349ce801cc899ea38213c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbab1d0d0f8fe336ca1dab891c43f4c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68939e013eda06e658e4882f3dffdb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395c6eb20c81237bb779de1903d0418407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15111ad4415dbadf802212eef02544408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a95838e11c800d4b25813304d112e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2dfc7df32e71c78049a8f6907fef5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363d004e8766d60781be7c3e55a48d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe5f6f7df2f980b998a55c643c353c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3c0e528bb7f2f3feea1e8fb1a9123413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7ed8f8106be1b0874bb8e41e99b79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0578234161ff558c66c59b0a3aeac0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdd85b714a7a92ab2617257040279b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df1dbc969444dfbd8b0186507492ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabd86d40e2cb26a16475b2e7f2bf7e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30c8a1097e4aaf7c4385d4b16ecc80419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f19813fc4425163cbeda599dcbf286420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60211cf85125ba4da604eac396d778421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d038165273ea63c1fa6fe3355792d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6b039b0b69a60c1e89779daf4d143423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecde05a01e2ad35198e3fa82416c6d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cff6dd33a240f75cdfac41453bb28425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a6c3ecbe0ebd52b590577bd4248ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84643c93b9ef98e4b54f5ce2de7adc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4d6930c4e49ff1ff6df247ae511e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1f8a7e32d673babb49b317472da2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafad43b5662180ee2dca5d1f6305b9a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5bffcea95a047f2e489b5ed2b8095431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab418107d2fe015845f8d61acc6974432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adadc2e1da744a530e6acf51f04f7b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0879b5d113256af61bc640c74d7fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd717869be23909ec52e47be8d86bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbcaafe1eec6f99e3cda0650518d1c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd095a86a8351f3136f74a585061d170437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01619501964131f0c7acbff7f2b746d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077311d4a69d12c58539b627d9041478439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064fd9e2b4d70c14f8fd32daf7dcec8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010f139bcaeebaeb0d0a7844720f4dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fff6c8f2863420dbe2d2a262f4cf5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41e6e0a296baa23a9d6d152456faa0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330194e8473ecf6d4b6bf50f0c80dc07444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59479810c79409355dc89b40a87968445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc15666e1165659341854604d5f8a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695e21274d8978505660a822ec315db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df911120d7931c456d3883bb15960d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febc3fbccacc8b7d3bcbb981ea01242449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136efc69e664308773ed8c5ac0cbb9f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6bf3fcac10d04c3ee2aa0c4ac7673451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816ae50b07bebc0c15c4d190aa9bfb1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd35521ae9eb314f979896d034b255453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19cec6a7f46d195c09cd283bf611e3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae747f4ab855bc7a3288d5a0f267b55455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764f198d85f83685461fc3026ab551e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9edcccc3d2244122c905fba51bd5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d58b6104f6025be347ebbc435a28b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510227fc1bf62c577b06b49446ed3304459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb460b014abbafaed4883cb154c61b7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b248359acb75a4262189f15be80949461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fee1604e9f10017e43fd9cc3e997d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897e44908a82523401d06d6e2e458c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11063a7c9384e112f8e7859b2115dcfa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d7fd28bf53dacb0004f6f135d0640465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f02da81d460afffd71a74ea93d3f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994b2bd951cf97f3a8ef0f709d37c1d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d33dc07cec4fcb24d44dde04208b08468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da06393bf5af7141cde3e61da8d47e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5803d53519234b36df4bf98cb65fb7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6699b8d4539dd2a32b836a835ad2b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b73c0ee07b51e5c064c154b1aa301c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cceb438ddf30115b14711b5ea395a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81ac902467199e70cfef5fa4578d85474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b35ec10549d10dfc2d28351a17948475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63331226b44561a4ab28bc0af1c7b30e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116d87cb8d26e2932c80eb8aba0f58d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb674ac773e83baa609a5add21967b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60797d03d738c08bb478424cfffca886479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a65af1d23872b967955cbc15e0c29d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6643dffc644e418fe2b60a67eed1cba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346b1bf9dff59205f30459dcde56186482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fe086108dd306d4930e84f918336c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77caace9ac82c71ee357608e4e21964484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e0b4bc3422ab3c89ba2fa9a818852485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb85335a58b9a9025982f1369f1ccf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142b11e2be3fe46b3628ae29fda0c81487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84864b487161350464c2f1df916a5b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfbc62b115e927f4fced3d21b1f01a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd718011e2b45dfb91af570b7e2fd0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6bc0895212fe13161523eb762a401491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e774251fc5bbbba03d2cc8573e6985c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae6ea4fdb56d6a5faa2c7535915be1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85767401937379808289266e1a21f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0c79ccb21bf5e44914a03df32f581495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d7b55e7f4f2871268f0f2139274f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c087411ddc1f37f372820adfe3bfd2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b88215183fa88ecfcb08b82f4901b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9359875dd30ffabe2d0d70ac8a1431499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff12f3b9b8c3b7539316222cfc4afd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58e7015d52d7f56e908097b9cd5c61501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8747483d66a013935ee3883348a7ff5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8323b620824609fcfbaa84339cf7079503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960fd640701028a3e44539f6e88ea30504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e65a909042e03e8b348e78b1f972c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3bf394db9d17536e3dea6b3a6dabf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79156d139992e1c4e31c65d1fc051883507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037014f98e14d92d537d8473b2c07675508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c36d9d5801143bbe2f0d18e34541cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042485c8d8a8bcd1366bac69fc6dea3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95f745ee777c1c4ec1453f924a8bdb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab412f5643a23836aa47f43ee06da386512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12388da81daea7ddc7323b34288fb3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b99ad444b4daee3dd677655f88d0d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc331fff74f7c1de2ac97535048210a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b96a1c6492aa8c04fc7d2482238cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da83165abdc1155229675786eb107a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228da397efea859dadb65b3eb6298fb8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf11a46b509f9b8b8712547b4ed7d73519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5caf1219cd845fcfa8ed1ea3e9ee2c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf7c243ad679ee553ed52510f3c1d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d21bb138028afe588d966f6cc6f620522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502010561178d48f19b6ae9415c7877523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cb6d74e0c43c84c2b83db230598e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a09417b6eb2d7f67129932d92a29c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c80975460c9141bc1d26bba1bf2f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe31408a502f647ac94ebc5700ceb56527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5704fd4747fe83e9369423d6d3aad0e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7c39a32651c926266c39c461f9b10529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f6ad9d71825118b4751805c38b26f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d4b4eb58d0151ab094ac268558051531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0647df94cc6b92cbb845c40924a6e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63fed66e16a5588cc8de7e627a14d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c27630333c51fe26b153cbead20890534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45648d4bbca67631095a992b204f3ff8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a16c35f504787134e24d7a28d933d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18804bbb41ee4a4597c6373121f0e953537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932698c411d168ddaec22064b1bef71538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21e6d3edcce2d1337f91c64d8fac70539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f18ff9813afc541164e9089b4e2655540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f1c5b532f1285a38c03d4b852d4a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59057fab0af86dd15d040625fb0950b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b60d04c50658cf27e3a7de7d097a62543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a99bdca536b50efecb9e0641ac766544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15a7c1b6471102997748563fe54447545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33eb77f308b409e2996362af49d8986546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b235599951849939484809e1220db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83ab572a64f942d3b435766a743efd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93759849312bd1b97bffd320a18f38d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612237e9687bcdf5ef1c1a20197b5a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561446a75dc604fd7cb136c8c0fce035551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c036a1637cd342c37b173c853f87cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f95e3ca97e7834ae75a18f96767569553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc5063b2d7192bf96b4183059e1f3c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81b1b580f1293e07e07cf3ec4644d4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a1770814d8431170418d426fdd7aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8db3923068c57b0fd8a0d546700837557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a3142eba7c1e8b74e6382b4922868558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495801aa8ee8a14ef388709c4d5a779559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d38b7eb82e1cb3b74abd2734356caa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c1e880e11e81086d2a87b05bfa551561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7618218d1bb1350bb99f8a72af05cb2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e48d5f3c7c0041161bd4c2dcddc72563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf73c3040e60a052cec4af0fae8fe5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef5f86f1fcefa126cebe03fc9148e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd595085f7c602f0a949795fca5db0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08286dc3de1be18de29b5189768087567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68abe45fe47a5104057dd5a418966d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3ffd85673d7b8294b63d1333740dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2e5b05c759b35938196d112cf326a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f8c5f8a4498356e9a588ba90fcd50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e813218dd182808c19d684b4bb277572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2be92e962e821c85d4b6c5b2f696c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59101c3e698d3ca889b8b615a1f2ae91574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68f99731590a6c86317b759e4d6371575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37d99f9b3265e8196e320da096741d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2727c625ad6315d2833b081d2d8d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b9243505dec084bb481463b06efaf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0887a26a183d3b1cad3b93ab40bf7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7560dc25c4e64bc19e1f84ca6f6fe4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc6a6d88e289319dc85bfd1728de0a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62a4d8bc0b6a0ecb9e0fbc11bfce83582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e8d27a81123083f6339112831996b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a446c94b8d5e0a2b8dc493eada39e4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e43c3c82a3c9cdb5b837e9739781c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd55f4c4cbb6bdcc1c1094cbe94b4a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe444f4954907f0e8818312de7597b9e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04b9d298ae36f068ffe8a00a4c8a9e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff56fdcc2a4bef2a73bdc9e313e42ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bc6545a719f5657504116ef34ca68590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a999fcf5a0093293ce8398ed33a5bdf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e9fd71204de8aedd20398a0c53a37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edbd4cebc75d8ac8abd3e45fd6f154593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ef04a210d18c28bbe4641e1264e2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c461b1e062fc337bf6a337a7d0261c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05ebd021bc1b1d2e76f8a46de2c3df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec8fd1e7d53aad73cab2e286508167597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936a0540e0ea3a4618bf343dcf58e61598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c43b3b72abffc91fae937a9d30b66599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a839adbef71a73bf2c19d2b70a305600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dead16f9dbcde1f5ee25f9511fde23a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b1178e521bc7e2e36800454ac22f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2341aa1726a6a7f8506778cff182d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a324f44c3a4e8358a27c0cfe995af46604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298e1ba59c499748e2871a677527220605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf641ce32ec57565bf9d57ac8733a2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71362826c3f2f3a4a26b0abdbed676cb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40b6ef0965e00c3e93a9c6cc755f9e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d314f6c5d7017fa99f135461d1ac011609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf60bcf9c654750a0b36a1d1b4e464610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ed6a9ab422188d32ebd2aa677d0f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e101e52781670805233922f2d5ee78a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194f1480de55ea3a9c369d913ff6514613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832945bcf193c70f616a4844e519670614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c023e60261a923ada4ace7e4bf936615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf27d84574f56664765b6170576fbb2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d01264b25757f301d2c382fba96cac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff77442ab9bfcf4851e938855ffb40618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3c0de4c542e2c85b55399d3bb1a57619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae470166759ad551126bbd26630976620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654287cc41b667ae6ff27a48ac7c5552621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a095f4ffa406d6c60ff5bcc225910a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff55aab9149d610b2a410f97b3c3605623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8252738278343d08c966e07193531624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6b2d34f68177050dd7774557b24ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5587ee0128db74ceb08105d904dffd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739d469015dbc93951cbbed568cb2c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202027f73a4d61a840dcf79068c252e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5fb90b941a31155b8327594605b22629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323f403c21ce40076256ce5eee97789630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cf36264482e01020148d7b809631d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedc041695d85c6d0089618eed78d3a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83124ac9693c8e2c7ca77172a2f66e1b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626fc7eb50e7cc1379fd9e466ca2585634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8873702f5c5fbef44567dec2d3f9235635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b5dcadeecb43b2803f7498e5085c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159e6346ce7f36f7a0e8cf64e242330637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927fb149bacfb466ee781b32e1c816e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f34215b117ecd07a492b38a168fce2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b8b1b9c16ea46c98733b2229a02d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe8997df1232745df196ab91226116641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd3566cbd1267511f7887c32403c2f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628b83010835279f89836e9e204f6a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5c97b344b5c16b1957ec3ad6ee414644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f2866536f58b62ee882d39db6bcfe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf94c07000b3c84b32ecc342067a596646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe265c0dd71539f9c5de819183c1399647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cb6e01e10c48d136c19e8eabdfe6e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad6ffd9adf3800fc21e4d22ec82b6f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d82ada544df7471dc942bfde707a44650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaebe30ebc41633e8e10d6d6ef73c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0ce0bf7eb63dcdbc4ca84b58ae6f8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8027d55ef32df1b32842a7838562468653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d828db6b3a1a8b2e8e2eb9c4dfab5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43223c8487a02457a78d7aa87c9e7aed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65baa54870bf21c6edb55a262969ad81656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053647f41731280a7938e3bace420e00657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38079c4638fc1464e7d33ac9a0f7ef7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0fc3bf816250bbdac2c8fd040bc5b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37991f757e82e321dd0a0881127eef11660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c796afef8e670e2a942d923de781de0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e5955174c62d15bc534d85d760d1f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea162e39679ec234a12254f39f1465663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7e168628c80392dde41b86fcb1e0f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f13243fd1e5ab273ae70bb09c16878665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec64f9996a87cf234fdd00f6027e451666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c78ef492211f9c8500205ef09224f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879c73fad567d7ee40a2d2023a353dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d97aded55fd8e2b193b412bf8d145669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d611cfea535f79bfec7b3cfa0be4b2d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb12c1d862258cee1d8227049af2519671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6870ff6ea3d9ef5c5788e2f831e787d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90203472605f232a3deee3752793902673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bb2d326cdb0b710901ea284df4800674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a9e4ad60567cc2386e7d1a8f41fff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481a125babd19753851c6803c7bc94a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1455df3ec749b13e135f5a5d07813fd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152687b8217a148227f3aa60699122c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832375b770b0aff07fd9c440539b9f65679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613211fd1cb1c7e1f97a220955f9b9a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18b9bd7e1940219612033eb43c9195681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e06df3a7dfe617050accb11b35abaa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea62617eaba9316397029ae6d44fee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc356e11ce19cae7674424d97c9208684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20244cb55941dd471876cd0febe154685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd23357df48338c9234f788b15f398686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65978e5373bbe3990163ce2d20e7c81687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda2c5511a81df50a0571cf857a0b73688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57ba75dd96906f7225c68d211e9e6b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7199c43e69b912c87040303152d28f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f5acde9fa078c2f245315a78c5e63691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fc2f87fe50b159ec80ecafc30c8c4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ee0e1e93ebe377d66555b20d5160f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283581d1da8840277667249b3ffc2f02694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd70a50f270765a6d08abfdc0457dcc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4539f94d0a202d05a91d6c369ce01696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e5f279074fcc96d5a997293f17224697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619c861b311f845ba431a90f6e9639e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a015a458652ecddc262f885baec71699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3988b1c3c8ec1edd9bba97118cecc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871f3037bd447f88d455e475cda3f24701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35db0e91b7d4f87549284fe050531ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f31c8e34a0838343121c5e0278fbf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf7d6d5879e2e573805eb7d5f73ec3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309b9d373873ac29d1bb69e162bb981705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d184db249ac022fbf2a354b500ced706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd65dee3cf36e064300d20cd02787e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfa6c7d8eef7c156cf0a41effe3f80708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff48a3cf99edc65cff02cd4d3ac03e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c884bdade686f54bf54c14c36990eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dce8f8e0a0dd35dc52b225c4f6f212711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8ce196a2f901aa4a35f4907e7d4a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a2f200edcde4a9ec25ebb6019c16c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b374cc04023ab386a71b4f8cae95b41714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e12bb654effaf7ba3444f6c70a3e9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8b5c17b2db38f0d4753ac650381f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7942a4233cb00f12d29c4e06ecceb0c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0da83f8f7149ecc023484b355898ce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f382b552bc5a5748a918f75a10e9f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d74572569ee2bc1b241c884da30b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3e4988cb30a69c9e628274b3b6777721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b011f9e159df7453abe5ced9a1a05722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0745de25dcf40abcad0729d2f622610723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6c4ccd904c584a59ea1ccc41d3411724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964801dc01918305ad45be8929f141a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162a9701b9cf98d0952066073e2747b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e8c42a71336b08789a3be928ebda9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d394e55c52dbfefa53bd66128a64a58728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd7f0f78365ad08a369ec0aa8d7439729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1ab44f1e68aabffe0584c288ae4bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f255670249fae7e648653ecf7c4b44731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd1a1cd66ebe63e7fb947c80a151eb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac3a24ede294b08e06508f07f54a1d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805332e5daf23f43124d437cf2617dee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0981b680127fa155ed6fc409b80b857735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a8e13b5fe01fb513356e9c847d5a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbb61654d99ebed8b2f4a8bddfee2f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c5eb47c24c4e2fc35b98b2dfa4786738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4afbb40afe2b77c52fe5ad91828a5f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fef5717d1ed12e9290ad1a8e4487d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a74c969965284c510b153f82400ffc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1cdc103ebf595dedffda5feb2c0dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68903e601a9bad379ad9228821fabcdd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2feb905c0e868ec952d3b9f5e643d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b07823825c5da9a32a2d2c6fb642c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e954ae8a960ebbfc050e4400afd90e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a543be369436051818800b0c3d49d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab8d167c63c9152887e3dd8288e416748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102ff34f3d3dcc567dc72af477399ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426c6b1096260226f207ec8284593e5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd8c3204fa30ebb9ffcb012dad5377751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bceaf22a0488e39f81084aeaee2669752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55316495f7fb9db3698e5f2316cf863e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c559a91a5d81623007b08b7c381e1b7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d9ac157104433048fb638a30c1040755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0fe0812e26a0574a6524b4895c944756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810a6bb3e965a7d3187e98b4149bb33757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58154a5bd1c1f5fb3e3c0bebfa3e649758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7a3b70a2d335091a721eb678ee7a4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37562471f7acfbc35bfa5e94ef3ef4401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b20e9b582763f30ec4e71a084ad392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95efd4f0b9806a4435bf73c8f17f693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb8dfc719b3c7a895de0dc7df554af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5d655ce2c07dc4890053043e67b605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375e8f10e70f7670aed0259a86dafa36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85e8c5041c91fb5c08dd2fa74f6b2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9644268e93b0a946f8a14ba1910aa78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d61d86e2a8b25bc87c25221b1cfa749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4d3d7e0aa2a13675c475318ec552710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc208d19ddf3e6b50b8e9e99453d8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85df7110023f31508e9084275116b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8598053ff5c51732c68d187b481a4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6201c0a6211b86cff7dcec54847d94414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5ac7bfc2133a35b6994ed3e5320d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b53c47a016968c62261840d1d8e9916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734ddb8e0eba787cb52639b67798a4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2d573bbcdb80eecb4a3e6a4db3c9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463c2b8eb6dddbaf45c33a16cb905f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97966289ed40bb7f969ea9aa08552de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57820cbc19c8885844e9a0cd589bc85a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696bb1fa49582fefd74337bcd62606222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73e639ccce7ccf9d7dcfb46da0a5f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a147ed2cbf73d55d5f82e163a23d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd329edb746bb068ddd0d26d61ad2cde25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69afe39c62b366812b461606b80939126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf83dc6918c77b1c60ea0bf82bd7dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc22f6e3af42aeb591027835feb4be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372fc9cc2f5192ac68294a7126ef7f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf112ba020095077d8715f42c4e15430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a50cdf886ad0cd10e614ec211a8cb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7fce042249d6cdc4a85a8e0361be332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93654806746d3565fb96817a7a439b5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88659a9525c03cbf6e03f0b12d4b7b4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31c0f4c03f1f92b209ceb6c390665f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46321d3ba92962a5ea65117a45cc2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5ab72ed309a8d6ec5cde097856adc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d794ff0880bd11e4308a2af8967169c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f2ff6a691c119623aaad5cab427fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbf665ac0303535ba7d276190db61640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492a16a5d50329f924be7239a24908941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd62b231806486c26b43bbb56bc2e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35da466783d461fac281dc1fd3af3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb497d522ba1fccb62da8eb6c15076dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce3c273b811631f7e7e02e19f0138645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340e18d2d759ba6a535e32fb59e88ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132aba41db04e5ddb61c54d83f6bf0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ea3de530187bbae94a3048e8f26f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55310f6d03dadd985e002e39581818e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6629194fd65811a3b79d2e2c221822a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572529415c08d6528f2057eff45e8c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d09431d82d5d15cacb5dc7552556c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159344070fdb489ed108c9c4400657d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62f3aacf21e0cc2188d65e5e87300e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11600a8857822e7629670ea98fcb4d5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176bb869aead1678f42da0aca82948356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272cc6fb5ee621be1a53415ec6a5b6a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8947f7d8dcefa8224e4d45f93d04ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dbd19d578f584b39925571731ecde59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3ca9305f4d9a3e1511b78fca9212960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcca9a7c37422aefb5ce92f21f1ede61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09dec55daea1be9ff132c0d4b67c3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7800c0550bd4809151554c90ea79363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac973db87de6ade618f4615c1a5bc764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486c728e75659bd7239c7251d8c481b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c27673ef035e14c9d16818b5754ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ed461fc14d4603be6c5f3cedb03fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37ca58bd5cc74226d14933cbe3be2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bf1c9db83bb57e2c1f266f8fd0ae769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833be4c2671c1c7f105c52e1124c457e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f442250db2fe1ded67f939bb497595a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dffa25d8e67f33276bf3d52838a0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3c3e14980f490758df22e5b9f25da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec035d466e77df5bd45cc84d4768f74974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4632096581e4415786e6cf858e9c2175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad101004a1e1a83a8eafc8c46b04b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13a684f38b1cc4c21622d30026f3ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8b793dab6cdde51c57759879459c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e05cc55da8220f0982ebac4cb29ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf9190a7d72c494f3034f1ab869dbb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b382af0435aa17c1e6b652eecd6bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013798e10cf3b28b37a9b9fcb1592c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556152b6c6ef1292333f36231be838f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704d396a12b7fa9c613620f3c563e1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099cffc2981003153578e7d2dd5b47685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf271fea5eab540138118489df3a94386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30b31e02f94504a7614aa31699a18d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3ec62f12ddc15d738924a2fb1416488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe194f7c5ff254222dbc82590e76a7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd98f205ec0407ecbdde35315d3c55090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32b919a94c3ff96eeb97724406f4f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3775b8c8c2e2f3cdc0c6f6beaefd4292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c7f0b72372d6566d924482a136e7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676ee519656ebdd83faabb51b6a94c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d351075b315775be8f871d86f91eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19901e9f96ff7f3ecf530fd6240af41696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67958c6809f4969d806e31cfaccd23b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d003718aafb93b662557ce8abf471cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0603fd54129422f8b0a2668212193299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5de068c7627edda54fd2c63b44c79c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedac37ba5b6cbaf272dbdafc0779df6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7522a4ef62727f1531e6e6b729b70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dbd705e3f960d7d13c6c7b13e45aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bdf8a22507986960fd88415f47be8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365400e6ddf3ae968339a1f6876b8d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8f895d8bbef1e91eebd25b215cc8c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6720a350ac93c00ce8acbd9b2c9e3a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb002d5142e3b51695cdb63ac2f478108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c74247b4a7b16a5267acf5e694bf3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b9d5c3d8b329b7c9850c3663fc32b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f771142959f3ef46bb7cb36af0d0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84301b51b7a46c67d79252524c2a95112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1b3537f331fb78df655ece0ab80fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b273c11727ed00febc59b65963249114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454473d61b5da177463ca57d8d7d8c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba51773ffa4a70118d90f62067ea512116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebb4c5c3b18cfaeaeffc9c3391ef8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513415661b7ebc4145178c7cd77d3dea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2a2b9560d1b469957675a7d93dad9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cded3360d405f26c4977118bb1b017120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f770c37bd1c2c858ca922ab408cb33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55552911b5d77aef9df8a003a6d105ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc93dedf03d46b4ca7d2793b0916c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664685e3011c3574e8d69928f44eff5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362afdc5f5f4ff39c59ae603eae7a13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf0a331dd93892eeced5ae23c4241d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e69350f96e2016b306c53042714ba3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd654e9bfc75d454d297b1c4657615b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3a29b96d32105a20bc425238891d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9ee4e0a4a2c3438d345e09638b22b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba405d315c68bb07fc4040b591b6c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25275b6a544815bfaff65eb439bf33132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b2e070e30de8fe06c3a45b498965c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1872c717d222e35cdc61db0bac1c016134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24e1bde99a829f8a76d0c827bf0fa4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4038148456b881a6c07b135dea6bf3f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b3ecbd0a875f05850cc0c39c5fff8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9b35b8df820e5c0bf27b50a2588a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7616b0d431d20a6a7fda42790fd68d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a61ab15823cec76d870e10f2b304f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14931632e51145de62d3a4142e057213141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cf299dd04a8035065a3c39a103567142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6036e1a21da688f9c7e78f3e4c071143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f1de77a1ccc14e5b0619724f8deb0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202963bb042ba3b3d37b85f6fac66fbc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287d8cbae841b70b8dd5d3470f2321d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c915796929b7427004e580ad6425b4d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cd980963b36e7a6416fb01607c5ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406be164ffc855688c4afa8c819b912149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f843fca9b6cef49ac1a0d8d9b167a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c92d3571580589461f77339f816787151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba195eb87b23a8686f56c04ca32d52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c4a7afc5375281291f013b0f921a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbd9c24578a70de7efd50163eaf12c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91020506e798921bb70da2a6e40cba0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ebcb98aaf490f666b6e1e95c4cfa9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19405cef5bda66d6dd9c91cc789fb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae82d7992d0acf5774703bdd7c15e7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0d84919f4bfd2258aeafd6e7850d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b92bd14f5bb726e88a4d0fc7a4727160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd975046fce9d2b113129a50169b6e15161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39dc82d3da5d2154c40caedc362b60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ecfcee33fe482e140148689d071e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e569a9696a7e984cfbf8ce40ef737164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5703091a682cfffa944703e4f348fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04051464d63c83bb4047a06488ba482a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98f02f188c9bbfcbd08c8bea1b2c54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b2a3353789005ca33ecd43cc215ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e26cc9c2c0cd51269fd35b128e397e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0da9c954cc6d0759d39a23564520c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cd032fedbe1247000b0527c9ace5a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5268908fd045994992b6e3c91b41f23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea75350cc2d445cbb2e4ecef918382e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2b7537fb723c3f1a44a700d9d0a02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46e4777f0cc47cfc0bccb38c8e4fbe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5d499f152fcf08084d6c0062e9bb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c81ad2ae77907d48e87b40e1c6c54177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2dfe3c20d79b90960cefbdcd0afbf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcfd3dbc6e9fffba9746f44840d56e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f397871cc78e5204b558817ddc69c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20837b4e9fa04f57979a1a7afca971c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71e2e98379b518d97fcd7c2c17e700182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ae9b48b293188fdbd113d0756f29c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e348c48328c7d5f73d8731861360e86184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623a7fb909953c6c1d406ba04735eb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c540019d729788083b16d7b830c9e31186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa969cbb0d06e5ffb6396c718a42241b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa5b7690ae4571edfe39e171d34fd8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbf98db77253c662c55907d436230b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cbdf0b2aa69aaf396e82643a9f6cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68b14e90d15ef03c35df4d1f3d5b7b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da843957a3d35b1b47bf242c269dff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71733491b0fb0b9713fbfcc087245d7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebf77a103f9bfe373b223e788743c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcaaeecb2027ce3a88a3d587d5689b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1df28c90270a89e0acb2b7feb789a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b43a44323183f4e5b84d9b27d51147197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843cdcb168e1dfc174eaf9b2ce788d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2783f0cd88b95b9f3f10d8a81c994199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b034186e84f2c5ac9ddfe5fdaa9dc20200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb89a076fae2533fee07d5284b6f17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5beb07990fdf71a82542abd0819843202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25a287f18c2a35950b7c5cd58edaf2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d454f1f83d1ed9a52c2020293324b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbe17180731175ea965a6cfd5d9e0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ca7270f88aa8c96402e900c36eb74206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb258ed99aaefd856e4d06bf4592db1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1fde6b03fa81b92c06d8920463461208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8c9cc135762e6f4709e5793b99d6d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75ac1e9bbd4820d5cc36ab32e41c78210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a90366117349e7d4112d6519bd408211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f86efb9ad81da37d0b2471d3436458212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a73b77e059dd75e656a293a7702d4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed29c0225e82b3caa5340ef6b57bca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240002f16f5a6af582ddfda45970af6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba98ab52baa4d2c88804ef332a71c09216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6733c63bdafcfa984189cf566d78a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168606058f2437e1a6f6d4097d4bbd7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789de67d67b64afafe59bf17c76ff4a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb410b6ef7db7e8f7755c3959fcdd06220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118b2f3c3db6e0a6b67ea411aec46ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe4d16e79dc08a8479f75e0bf782f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd0943228c12b344fb30d3d82f4071223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210d2824242fa601c64f038ff2c0d62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3913901d32500794fd2e58251cdf41e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01636e94d14097fe287cc8e3f0b41143226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c944763cec01ad05e96d0ee5497c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cae5f196dcff3679c7e675455fff3b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f7920c8d233632582220c70cbf0de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad081c058b562308c2a7908bf3c0b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16208e729bd69052adaa395e841fabd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e12279eb3a2814f5eb2e3757110c6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd511bbbdb64db8b972c4752aca6fed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb1197f1d83462ac82e505f0497b7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e2b64106140996536042dc1d1ca77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab742de78ed22962c7291ffec919fa2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ad09dc1d2ace46d7285161bb18d72237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a3502ed56702376db695a482f3e4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232988242f5f1317b750d7907f50dfd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a23101ce97159d8371bb23c51b1ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293b040ecbf7cff7ddd386e4e7b9225241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24987f9a2f0ce9ab54127066f7b114a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9603dcb8c0ce915a94645a8970c24243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da19d9a288db45f2d2ce70e3033ecd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834755b3d34328cfd58f408780f7031c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fd7e58ac476f2fb794dbf57d6093e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3152fbcb5f39208cb004f5c01438ce3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2aa00723ccce89fb30af53016edc25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ca67628a14afa5bd95897e08edd2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91576f338d31af04f531176d2036ecc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d41bb4017c579d43b764ebbc1f50ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff64b199ee9bc68cfb1570cabd160f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f331c1d0fc8d7e24e88eb477e8ca3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f8478822fcaf5d76ac51f3689bfc2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f146fd01d80ea62d2e6cd61aad2c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29116f1d338c18e453293d1b50fb42a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d6eb1956d74bcf7b8948f767cd4e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a775425feb80870721edaf5a8f016e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0085c9e255f0cd7c66f88dba1417fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93925228f88f230c294cba5dd9f1cd1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abe6e4b62658c2be88a2ea1a498fcf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c058066812082745b70a08232db533262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccc66333934cec0808f78cf8aded8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051cc7d1ccde4f697a33ccf384fa725264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da746623a8b838fc98496f0ebe4037265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a272d6c7257280347b083ea60de8d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761ff60b176adfd310f9b20e73aa058267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8481ba35ee95bd2e495dd44288c787268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c965d4851a30715a4667066885724269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f56cf754d54c1a84506174638250c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b89a0ba5aa15808b4b319456dcf4b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ec1ddb20d543e1dd530cdd5f5ee59272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b489c89ede431da768893b4ec3a4721273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1486354baa570fd286d9921252c6e3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6e2ff3e6e68c3bcd69b5601cab39b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab280a523ef5373fe1d68451d5254e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae6c1d32a7e75bf4f7544377dbbe22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e8fe7fd3fec920c1a254b35d218e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5ace39e214a33d0c7bdc3fb72e01d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1198bb8a7dc58d391b293aa13e74e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26222092884567e2aa7815ac6d38c118281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba619831ef96c567bd627eda3677eba1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee33317f138591771a571763be8c8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cd25dfffba449324dfa87c337a97a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f1339eaa32417b3bc67d70bd1fa03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f284ad780e833d13270ab10208292286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717aff7a10c003a51e2ce1a8d70a607287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30654301ed2f042f39ce63ed703c111288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2754d0585234714b9d58fb0dc4998b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961c6f00e7064a5ebcae6ae195a533c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cfbe93c3004c40de3bbb80d2a3d80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5303dc451607f3544a09e9090d2f58292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8f517f432e3cd7240c9b2f0682950293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eecfb6d966090d05941d48ef47d29d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e644124801287c0ed15da9ccd4e08295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c984e4d7def710d0cc5b5b32f22da94296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c517d9337b879aba4510e9f64c755ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f94ebc744bd56f08cdf085391fd3d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c048f32250865a02209b812359b0d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e779effc08aec88737bbdb9624bcdfa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35879dd9b5a702bbc7d66d94fef0d0d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ed2caa7ae2aee3d80342971bf56f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac13bbc5071c26485da22cfd10672f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d24cfd0f5ce2a127339f34148feb6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad03ce482cc5ade50d71a1c4449681305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd528681f5a688399124b83213679307306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfe5c9101ec5b3d2b17fb6ddd79633307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bb26979bd3a29b01ce2a746cda691308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a378f744bae7ece363a8dda3c18f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94b3a48752452aebcbd5fb12f6c92d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1501a23942246b07301d7dd2b5ce783311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab47e59859d5f29f4654809eb64588312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca857b7242daa9675d639f99db1d1365313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810faccec81d6f7c9a7e5fcf0fc9695314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eab508eb603c076f92830cfaf47922315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453f5f872dbcec686c084616af77997316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc14ac090a66c97c81f156f7ee7ca49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234795db6c8357e9abff0d6e3bfbc57c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a00e27ef584fb7b381c827c4d78f0e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db55a5d8a7755c11f29712bab01ed9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112892be15fbb6527892571aa7a2268321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01fab7fc3e70c7ccc5ca507f5ec854322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f65ff6cddb24e63ff0b5b1cfc27ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38ff6dea9b5e8e0e1410a1743bca97324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144ff7a6e0fe044dbdfe5c6118d2df8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66166acc7b7021728e97e0e457e4ac2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0ea8ee64e46a0350a23cb5350cf05327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e27e71ed34bde052ad5114cdf9f30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03886ebd4eb0b5bf43f72de4ce5969329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50c8eb91af20eaa394ac7bdc8a9ba3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adf7fd692c76ea4e4c7c8163b8c537331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb7e8d295390519e0ce73a2192aab6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cd9b715f0c1ce03eb2a9eb2cfcdff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040df084172763e2d6c49f0d4b071315334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f634a68b7eef4a09bfa55c660a5aec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72803e63e05af633b9a65e2ce4ddb43336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e23653eed396d1bdd68ac6914d1560337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f96fbba0ba9ab14dbf7f328801581338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4af36d9e50f82359134e74b44f5ae7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328e9f0ba8d7351c567276f57de175b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372379a1aa920bca397c81c28a85b1e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedd74e267a47549fd6244c18d4c2b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494728231b0f9a53199e6da806a6de51343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952f7aef5b980b8563134084f97bd9a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b73eba53b7b757fa2edbd691813c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b906fb6d4e18c2a7114bbfc494ba16346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d5ba19f445e6d0fcc4e83befc00f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e51398843923de63cce52f4df8f830348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec354e1e499f198d7924bdf4d5ab4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0938108bceda4baeece0e30f49cba96350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c3c71a112c44ae556dc6473fb9184351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f6fa9e8f3f3e8bdd05a55565298ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9817d1487bf8faa4eee61e5fc79c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957edc6be005b605d38a398b3491dff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b83cf3d59b951019d0b6fa1ba5663355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dd9c6618326f4a9b4683ff22fc720356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a339dd75fd1452b8e6be4f4a1661bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1f28da7b40e55076c982f95f5b43a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb999b3c9817f6cf4080bcec2b26ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4643058df201954710204114e407ad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db30bbdad797db7619efb3958bc7a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7be16c614b4807858b0f6cdcadecc6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008be1cdc32f04b737fc36a9da72f02363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea807dd12699873e97e68328d3fd9775364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944385a4a0100b743cbee1bcf8798a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80ebbd3b690e935ba94d8f09afd0ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460955a51c1334f7f41e7254119444fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dc953a0d53883ab3f40ac609a45db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16af65e555d0386321b88139837e84b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6620127eff71ab5349f49c9adfb3e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1524255db655eedc84894d1323d3d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db89aba70aa2fdbc5c5ef00acf7ba8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1249248083a374a034cdf91165cf36373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b302707f969293f71ad24442ad1c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f02fccbfe4fdcad0303c099ff270de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f2436d7382c36078e64e168d0f153376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d8061bc2e3286b8d8c5623074287c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165b2a9e0802cabed6b1150e7c703cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c73fce146182e44bb2d19d36d7fb4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc60bfeebcdcabce9081f72af5559d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911aacd54e1f4bd715ef0d4d6e316cea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bbf12bccf4c7562680a4e1692fff0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965a0609392ec0232df1d7b3c848491383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bfc1b39405736b5ac1e50a2e83448384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cd7a51064bc281e209015ce0b3682385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bd821c78aeccda167f79423b4889a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a911b654612427bf01bb269b3f6db89387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b809c1480308b6917c74580eb217b2d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2895762e8133e7d0250de456f21686389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443817cf1b992fa406109a428aba18f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842786395f16d2f6cdb112d795e09be8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e19bdcba62b1baba249e2660db20d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d745a54c3c1754015074de822304ab0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b8bd4536163aa404981eecf032989394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077a6f0a97cca1d6b5ac4e3e2f32b25395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865742ef17a87298abc4e54ba0e143f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ba4b7e420b59236f1245ab39fa1c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0572787d0086577d97ec49df979f52398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed96243b3a71a51bb7b0c36d2a84f9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05019c6f25fc816773d5a0f9a5a0f2cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad3389010a7fce26d5b08900756d60401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73328892949195ed82a854c99583bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799159400d3aec7128075ca903ee509403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac6335c3e435989ddf739dd844b47c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507453113115fa304056b7d029dfe307405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1bb725e2e3facf999f94779cc141b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e284f7ea0192e2dba5eb6734489f6a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c7a53b79e9ae906c9ca7f30e9323e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9463113a882b59bcc07526e97fe63f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395d96abfd6fc4a0de8e3c7b4f303b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac2d1de1971f43539d4b28b5e73e70411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970f21639671e97b475fb80b3b147f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adf6bf5b568a41c429d6bf6150ff60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a56aad74e340f81f089558885eafc6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e63945ccfefcf5e6800ea58f3695e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486e3948f2ae38ae2be6af3b8d0086f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c1ec5dda5937efe1ba33c3fae472e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b3809bd8b7a67f1e7a09c6224664a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98f3eea5b0cd8eafb1fa1ac84430ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b9b5275768d790fa0a30b376ad591420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c6e7f2d28eb29964839dfbd8f4cd6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3acc362bce4a92529d55600f9648f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141cc36b3a97574eb51b1ab4d53d84b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1733013eb9f7d12c7c11f5b8b6483424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b81fb9d8b9484d28099e389b12e62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c489a98e4cb349dc1614c8c1a052f7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0a48b82e912d73a65d416aea69f10427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91311f810487d94a60d4e1729351ad5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46e8e71ea0635c698a823761e9bf80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea984d75475316ecc9ce43603e72062430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616ae460afc47eeddb7ad1660b9c202431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695b887404b58bceaaa2cd9e8fa3187432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d92bb75bca27bee2a02235f889894b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273e886fc0a3c855af4f715b25c76bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcb6e7e1e7be75260bae81415d8043435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d5cae19beec7e8e4735b82a0da117436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58172a5c9a87dd5620e8ab817b8299b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d2f1e4b95a3e18816310731acdb4b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0979fe4ede1a438a929012b4c2f96439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289799bbdfc85e46c3afc23249674ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4f0e94132593a0f365599deecd022441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2b655d7ec68cf549f828e78e07ee6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f91a80c813762528ccfebdb5cf2cbb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794075fc601537a729d77608bb3474a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f50215d7fe7abc1f2303cb6ef2942f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f04cc9942d246854e7e89005c1ab7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698877f9ae5bad2f36ec6d493a713253447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e8ab5eebadb647a67dc8f71801e13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0537d08a11e7b0f0b3d0cf197e151b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813aa4c8cd0e486cb09661a7ccc45cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65002a26c4ce6eb28e6d0fbe04649a81451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f77e318941a5cb10c834d296fe83a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433fabfd33702b94b6b002f0f84df0b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f8aa221dacbbb9b992dd5a382b43a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f482b39cb02c77565a849286ed7fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e0b515a961daf007583891997c63a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6299444aa1e397fc7d9e1496097d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37590ed720f1616f3e527687f22afcad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52bbf5dde7a5bf457f35bf0242a928459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea973a7344cece0d54589160feadcb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737fbb82510839592aa2d9b98afd233461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c77213ea610872b28d4e5ca8cb77da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1c749fa2012e498ea3aafe213d529463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929330ba3a38f55f8307d08873e9479464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e2679953fec10db8acbfd30fc9592465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02a382917a73ce89f8d5636e0f2970466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8971b66f6de03fa6f5c392dcf8cd9c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d807980afbd8a05e3feb53e6bb06fed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee278f248e3482b9dc91bddd9b11d936469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b275ea39bffe6c335f46132c8c76d5b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81a47d78b27c0609d0dcd5e1c46d9b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef625b6930e424ec009b4a9a3e522c41472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143a3ecc15dd49ce9795aeeec9691b1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44649eb4ecda5ebc60f33128f6d25d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efef56b833a909edbe85704d092d3b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6a94c738fb1261db1c19fd45d4fa9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b703c4a01bbc8797e9e6587719d9a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ce56b50b8ac3d208b09243d9afdf6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee5ad2853c88a7186fbf69d57c9755479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94725726fa11f2b252d9360d5ad11ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46825c1d0d00087ad8187238f26006481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007778a3c7e192b40618f9d0b6910c2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82a6c93c0a7cf877a98dd829f2c931483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d288ddb5bebdf320225c17eaaba900e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17965b011dc7fdb8972d9cd234e00c25485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94573fe6d2ffcc384de114d2432e41486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b11940d505418fd87ecec7a37edc3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2d67889bea6326fdab4dc93167537488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d861968321e1f4e6bf6327c67ae2cde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2e6eb8bc22674ef994d11a893b5f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8715fffe88cdefe5c974842170d88491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93b2017fd2dd5e640eebb0cd9d5cf1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972db6d3792312b0f3b0523b818a181493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9005fe044627b50dc4a8c8439223d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f684102f1c78e174ae0c0eb7a7d0ac8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1847f764338b44154701a4475b81d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc9c4aeb0bb2286beed04822455341497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d71b61577247c44b4882602c31ad1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f050bef80dbbe87f5273440999e89d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0b4378ea370c0b714ef1255138b05500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ab3810169da7f002b71427c0b4f04501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb871617c07866ace629f92cde431e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b025e3cb24697f31dae6d1cade0983503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75151a089b350bb8108d711024e04e37504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad36204b37c85dc195e318af3f9829505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520360d83182fe0c93d6859314e7d831506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16448d231a9dacb559cfa3347184d1d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19df2f2a58a3718491b89e4e64f5f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc63ed1743109d3aee270d675b4d47509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2e2afe6b77dc11cc41c31d9e06b89510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d53dacb8a7ef0e26e024332c51ab7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5463b6d5e1db4a3ad757e0dc9b546512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b14f447f845338986d0f5082af60d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b22147a1591db789abbdb05d0bca8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbda0f18823fb0743cd3312beafd5af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cc2ebbb0adc242c6682b7937028d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0b26ecd30218d35c59619c1d3b732517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e396c953f734aa803ab466392d2356518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184eec5047c2167f7f212205543161f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ae88d492534e873300e27a2f44d64520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea016af43bee5e22cefd6be94056d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f68ab6dcaf78371ca40f25cad25623522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2494c2b64fcdcc690d699e80cb79f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b632f26d688522adb21925f3d530ac3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8622f45ad861f79a814f9172fed9f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d1915a03bd06a004cb88fe71d0719526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c418c3a4b92209481d8cc8e6d3fac45527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c060cd3ab80c1ce9080d1d70514c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c57eaf4e418ec9789f628c59a03808529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f92656fbc3b350681c02ab2f1ab9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961e74975b8ad52b033be774cfdbeba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60a2cb471936ce8c228fe3c392c927532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fe533ac0e6bd4afb4b20ea5425e7b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd0843196344ec7dce558068b9b5de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a165e0125f181fd7812aa8c0edc1d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e18cf37c638d14724835106340fdd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063e557d27f9326a6583d4ecf572717537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e191409aebbc83b103adfea5bbcc3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd99fe241e6b4d173829db11e8392c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d7049fb27d6845e1cd4d511edf4f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5385489a56017a8f01ebfadd6fe1c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a559ddc9e36bbc580474e786f236654542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d2ca642552fab664cddfc8ccf543d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46dd858278c86111627b033d4ab268544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33fa18b2aa66118aa27a6f1cd5a042545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695302b503b1168dc7f877b783761752546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0746b801132b33458ac3f93b5abfc0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9bcaae4e6d6695e73924cb1cf7e26548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adc7606c4d629b249db540abbf3e42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc39431e2be63445b965c9df555f984550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfba688cc127aed10ecec318bf51d91551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fca50a0e59928d71e65a92c433ebd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced6b2ac61ba54d7a9b5c6f8eaf5c92553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a922b249b5d93863c97cfae08a0eff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23190c987b2bfc72417f7ec0abada3ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194f356c973baba43d4e41acf37a786556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6b6c1f8ff6c6b90cb871f7ae86557557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c058b40f1894f9feacd177e4819f1d2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fa85e891caf269e043bc52f6bf74c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffce5524cfa9e1f1aff279168652d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579bee8205d2cd74e6580905f830744561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20ef7a90c61bc963d0caa4b4a5c28b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846c598b5605f9fe20a49141e7618d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d38a55e2f07b065f6082c39bf615fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b58bb5b990b8432d726d6ccda4785d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f7c2e6d62af0be5fa25889a807b33566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c146a41fbabbc8bcc519da41a072c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb64e513116f98e5453caca6db1426a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053e424e2d52e452030d5aba622757a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874a1eec14f89bdbb8f4a50d19c8a1f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c0f03dcdc119895c92c2fb0058a75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46205732d41e6c98ba5290a9e8a1d89572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96b67fd85bf6e61e2379da646422b1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c08402be82d46a206da4571b824d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abf6996e0e1e62df99da522fcd72e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b8695f81443c6426cb3f93d721f62576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca944b9cfcffd22ff5a8eb93a6687b79577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531794e9475a94f62e34df2e21f1039578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f8a0acd6e886ebea7326fb89be1fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65889086315cd7a833c7d3967b65cbb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251829ce6ed7b3bf087fcf4b66c10a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350002e16bf39c6e1b261a17c0138d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc53917fcf6be2b4e45b20012c87695583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb22f4bce29aa61db699ba40d244d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae60015db6f9b70dc39fea3d5c58b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404f75392b2017e9d33773d9331543c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c306cd220c1793b42c04d58c51c896e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1687701529cc3d98f59db0da04880c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00291ceab075e14bcf9aa3e176ad271589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce5da1a63247bd14f176e06350775c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41df1d6ec9c6898ff7650ec1fc9fd38591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3622326288c01d4c8ef5119617a2fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacb44db85ac434744d4e61993f75b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21aaca69a9d62c0dca83c1c028dc01594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17a74881d0526bbcbe371d986a0e30595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e6df542e84a2dd04f114b6c5a4be5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a550a2bbe14c511235345bccc38f6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a611073937f4b01096acd3d538fd3d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17dd315b3c95f0544d20e7188c445a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3a140c195ac3b958888152e8021bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffb323ffe99c59d1a4c565c32ef309601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5583aec1aedb989db386914ec5f5e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59381e3afc20e3364b4135b57bb87773603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658130ce64aaa8eb42940f899d20303604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c828ccabde4e0a6d65fccfa31c5a639605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986374ffc9e47861322666b407e60458606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff84c845bb9bd392c2afe0584c121d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d63dbd0c48a49d328c52d6ddab7f8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81065a23576698875bb1d26bd60a7484609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6621cee54fed26cd3eb568b7a862539610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46243274911cf51c329c058cd202b85f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47d5d303295bc02d11841e523b8d24612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed784dc245cdbcb1712d693495f16df9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e4c6123f4ff22bcee93c91e6160ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c361dc1426b3d9e0151067ebbf2ecf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef249048b9a3bbb1dad7eed8349383616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b643e81c850cfdd6ef1fcf854014a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318eda1fee818013292498eda3ab7e5b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1147afd12b6eaa24e35c8f3eade2e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6940b497a9c2396eee0db40d852b87620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a230ccff5be65d610a1b4b68422b514621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6be80f2f447661c1b0a584d6454166622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cde7d6c66e944c68706a7ebad45d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ce37d408118c98d2655b23ed8dab7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc4ea4f5745608f1641906d7f80dd3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2af75b704ae0af80481954c668713626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7db1e22dc1993e1bcac06fe25f74c6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf93001a42cbfde33b7806b7432fb4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55a9109e6ef0686ae8ae657bfe7411629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496140354032a7687f110a875383db99630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee28599e6c9d8f3a4ce7aec1f39dd1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b568c093a81bc70914eaa514904a53632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ed809461ce1586be6766aae5277b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53171ccf68490f835b75a2dc9047457634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647f9657dcd4c86f6a7f90b15fdae19635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c4edc239383576c14be6071a5b84f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd504d41080e6c69ff0405ae054a91ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472e7405e288b6af8f5af4cd6f6c112638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53771798e28649d77fe6b614713660f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75089c6cfb7fdfe7a000f2ed11bc3279640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dca52535cc4e9925006c65833d206a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426d1d4ad0af558cd539053b6308846642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4f00228342d41daf1cc5e18a43829643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370fe7e991b2d9488943a569372f33a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cc6e01d21b47d5d50900c106cc6e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b7b95f38b6a599fc4d7cf610e4132646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281010d46c29dd860f14ca4256baab91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2741928f90158fd7c177e257c746505648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6aa78114196dcc9679facf783a97e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3def5f344e35693e65a9b16e88b72650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfd11b3d6cafd764c7a8741e253414651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4df649350a091141b77dde7de805a5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d40a46187cd9bf839857bd7d013e65653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc91a02e52d71230a1137626d39050654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6f51887b29fe797162100dfb41027655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f91435cc1699a11f6b5751927a51c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272c4f746d9137363553dbb5ec5a367657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9124c59312f481577bc6027be2a1cdc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b201733e8e4f06fdfdab858173dc3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a1410fda0af6ef90f9f57bee09d2c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90048ce69b16fde85417b6983e5f201d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ba9dba04d1f3d3b4ff6965320e277662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f621df6b9db8b78ae9336774f2a77663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd49c26d8e3282eccee6e15c18c24d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc429209caf4c0f9bb70cde4ddffba95665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eab9586be1d3c6c1a5eba4ddc7d698666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a201cabede880e34caf4f10b6d0577667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549a47ba75aa0defd53e191f0252495668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce942af07a08ba3ec1d10ab0f11b1c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed723164eed847380c2ef608f1132b8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1afbc97b76b87ccedcdfc9bb509c8e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb4f5d8bd45dd1577d65d6373fb511672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1a7c98f8e418606230444674928ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49011967417f0f26e884b6fbb1f4aa4a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7191b5926c1d827337fdff8f431ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7017fb19baf4406b9917481b3fd92c6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b5a18c87f5849df5317bff62bdbeb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6b6298c6f5e6886f359a678072987678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9547175d31e9589c1389e0808c2118679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa4c886daea0eb70f6c6c6f484776a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4170e754f4c150d52208bc8ca453469681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d15b1c428b5ac31f0ec85a0874578b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c43efb5bd89b29bea2e0027523a2b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0a83108556b7ca0d8ab7f0d56ce4a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f61393894e34579dbcdefee5ea3ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251b79082e6fcb6305b8f0c873f462a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb531dfe120b25298d800f7a4429576687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1884c304b8e4a48278037cd5216b67d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d05e82dfc9ac56df15311d5a69b34689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8620592494c57a441fe313f58f71877690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3964ca44182ddf0cfb58f2ea9d729691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd974c48d1318a3ae9d5f80e9ce41d8b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ec2eb57f2661316fec399d5e1d97d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279dccbffdb5bc0585cabd914d27aa0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898fd8af81b25f03a53cfa89cf2c388695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236a241a361f9f1080880d1936bffd6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8db3df192c9eb3a93f1e53a0849cd0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896e979e326e2a0cfdc63b9b2870941698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1096e101b2b394a16d1b9d078d7b357699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5d13e2db674df289b697e6f50a5be700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae08c55de0efb1de3186b5db3d02d09701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f1954f4fcf36f5557ca740dacd3c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c36263638fd4a7fa8661c212fb656d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727c2b0bc67988079238bc3abfacacc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd07f5b60f9d620987869a4880f9c42705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee4012fb7703f7ee84880653c23507706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e1103c96a019c9b0ebd49fa341602707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fe18338b8818e70c41b4669f5745e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e71fc502900e848c4e460d412fc7e0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a6bad4439aba3b2112dee156b8eb7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181079c1468a3be6a1552181151c670711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bc988729fa7554283c27a82974ee6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cfde0732e452d381bbaaaa40f29ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058e114da3ee74050cb9670f6cfe4b0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1f784900e59806a20f3bfdf17d317715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b30a7b05bc5fed7e1dcf2d325f9ac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609b5e59382f322a344d3038c72c8eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f112845718ece77296f0a3baa031fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd4430adcfe4921ad66c563444cb73719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4f7a6aa19e095e58601b0d43a81af720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab21cd544ddab307d2fcdd324fa80b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7de0676e6d567a40af70e893ae0640722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009bacbc293ddbc89b6eb34f1158818723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40c8719749ff4e241f0d43a138e493724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5bf7aadaf51296461aabf7e479f55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dc93e57ccd991b02fab49ccbf1242726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e2254bc59ff68da62c52a9a69b975727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d81487ca83e3e7769f43b7f44311eb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e53eee50e2f5e7b24730d0cfc1eaf0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e72b4868b75cb4c265f93be7cae6a8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4444068e3c8fd7b86169fd2256a725b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a408de910c07241d9543775bd916ec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a09d22a031f58a8fbba49d75b7a89733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8263f49f40b2e1288c7272d0103d3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdbb6294c62d484b4d3ec1e54c4ade735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c398947661af3f25c6f462a3922ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e286ff20b30232af4fd2f8209f4ee68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a9b346c29fac95b75f2b2ce95c7b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc78165a9ab05d48a5215827601da12739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f3ae527f9405cacb3ccdd660ab997740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661c6f258b27cd8067c2081cf80930a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd35f8f35a07646b44f0aa7cc9bd76742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defac290940b1463e1650adc23536d9a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99402306e126c962ce11bfcef9b4ce744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5b217c385ffc5f7c9a5f3bbaedb73745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb81386b1d7806299b47b19dd2e201746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9babaa8df9345408d94a6ceb4d4e7ed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bef98e1d3b31c2324d230922b5cbf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6879e45e12fd4623f15ccfb3e7b756749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ae84eddbde7c6bcdeb1320a413335750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9507bd7be8d39339e5ede1faf59cd1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d7897d30496156d42b40ce697fb25752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413280d4de67d59a1888ab701a4109f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93752666b8f63e3d72c4995bbbd3c9de754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd7305bd69c181df96331ed92fc464755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198251d0134c5e0b2d0714e98930054756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe1f263ee0de703f39fe814d914caf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bee6a80c4872f398d10aa19a63d39b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc85cdb1034cc853d2b690ca99ed816759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>