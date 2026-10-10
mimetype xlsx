--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bed70150bb247615d1a50e1217b0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e65b4a04a8af443a841a8ed0b44872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce9fd092482aa692e40cd2703f22b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165ddf00cf96e067110737baefbd6014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd0ae3b5313aad926b8fc9cfb121735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895d7b06dc8d0d95a10d666931f32be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f3f0ea383a06f2853c6fd478d0e697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0215bf8750eeb53fbe6a18f4b2ee88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b2b8ca835b8650ae9de21bbd181859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6d7f959576257a4b36a3e3ded566e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcb616a6b058727964e293593e25b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792423ceeaa42d4c9984acb625eb19d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80304dc842b8f8a77b28d8e230d9006d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb64ec875f8f2b1e12c81628c578d8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2cac93ed5ffd833e07f69458fff5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523dbc015592c9c252be90fc14a76e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c001e0cb53d295b9013274645f4dfa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5841ce16c9de5327c520681e239e65118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511241fe425e878b1d4bcefdd6a87ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dffdce8326eeb0c67ca9ea958f740f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037afeacb10911a663dcf12912ed17c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af44033320a98a125662a40e2faf0f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcff446047bdef6ac80b5c26f1b17a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851bbd4602f080c5b10b57918e0a29424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eef7b735b0864a3689979e260a07ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1b4af5282c125480dd94cf54583b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257fad0aa610e24b9ffb88cdc647e0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134d3efa251eaad2bda8806d2148aeb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be42a08418e572f1354a4399deb4b5f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ca2d5a83e1fd7aacf0a3bc91aed3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac8c09f951e7368da6cf9be631990d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09de6464adbf791670c8ed3e35acf6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f23b08abb4fab66baec7e163f09ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497ea8fb8c270d23ed4e6965a633e7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef5c5c71c70863a770b3457350adbc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534316b9de551630eb267251722b161f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb19592ec87d671cb5648b0ef099a4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a065b306ef3461f91826addd420d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667adb98e24130943569c05812847c7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9465720cdaa909bc207584521e73fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76862ba062bda44d46bb0a76ffbc921841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebeba1fe126bb2566dd4d3a799f79442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158c1fc0dd501ec47e216627c69a79043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6155f1d1525df219b79ddeed28aae344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a51020b8830b163931a612db703bd945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cacc542c044bece049ca5557437f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed723c601fc13728ca3022447ae5d42b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d493eee8f469af094ce2bb5326167c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06916a606b28754bcb7db9b9a78a22bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f197876775053550e7b4af89a93cc7350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77226d2d3ecfb5101806b46d4150dd1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d37da29e8f8608c3457d3b6f150fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecd8823aa921b8d8e2fb158cc2a1dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412fdef3dd9d5832c42adce5b3c8bca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613802d073508fc9792a52bf0e482bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d976fa42457938556e7ccd6f0267f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d36e21b460c9f75b53a393d06b31bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676402e4dd417707b36efe37b1ff20658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdddc0084a723b65f0d3313b313bec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d88a627c43b5be310df43141ae65f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba894f611cf798aa19039464056e5361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d774d208e3cd664c7af9bc74dea3db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a6670b0c65f545fd9ec739d137b9563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879eea7504755fe20b913772ebfe217964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f338130c5ac5aa662ebb27a2797b2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb216af298a62145c7c113499aa3dc7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84dfac92f7f376a4a6ac385017811b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6dfdc3a2b61a1171b8fe6ef9abaff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee96ab37dbd4640e0c065cb8884ceae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1008685d533e316ecb74a5e4d008d5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1bc1af1a9de2aaa15cc870681a8b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d70f39a51c8e018c3389a9d168faf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e633b0ef5448016d523833118d7fd073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bb297b81c3ccd34621967e692a31674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c4e40a7b4ba823c0cc0b86510976875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706622a2523fca0ed3d217e571b279676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53185a5bb8d04c1af96af6c2fe247a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349c7313f1dbbcc10b5e71881ad7b5a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b32f300293e412101c7a81d864fde179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d3c5e28269cabff7e057b11b1337880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757718b6f2467fa2acb71f86fd1f55b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b42d53ff4dce481616b4110b51e0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308b54210fde54c786567ae9c0b4d4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef755e5f04a32321142ad67a3a32852c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5806fe6a3de75d82691ff61ec1518ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e78148277147af64ca0655707cc9fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2749da685038679d96970f9204774487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d627097a165d445922f5b795648db5288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404e5d18969f5fbba9681781f9c381589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c3eebcd6d7635cd4c4b2a4dda959990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cff576a51431740ed27a6f66ea8a3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15987dbdb4e87d7d82599275f2c0d99d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fb0deed7fc575152bf78e0f89ff4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f393eac095a5d98d61927873539e7594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a307358f4f0ec6905ffb45f5d76ea2395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41f486de4b3133e5d405cad6ce4e6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa054616fde8ca4229397d8263d91ed497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b86563067b6128e705c92de42144698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dd6034571633adb707aeece8915b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68120da7728ee4f6fa32fe6bd72a3b0e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1502d993ee152b9b6fdc58fba7a602e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534d777da5fdfd4c51dc9c602d89400102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a8d1a549d7d0b60f3c818f6b5f738103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635bf3d4657c7dff6140d3de74b4972104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aedcfae543ef3c0eb84cecb4e06471105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c4940e523d54a8db336be8a2083c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f31899124d8018dfb705f8acfaf60107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b9081e0882f1187b3fb3fb8698f33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdc1cb62de00c2c6bcca64d3aac0cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd084aa24391702aab642bc6708cbd0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9594ed146bb113cd4808ceaf9ec242111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac805780623cb6185b6a2d25941bff3c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb9e136a20023b925ebba0c08ebbd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de395e9f278978e1d2a13ff59b00f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4859068c850dc5818561bb55f87968115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8fc06f52886709ff47dc8b2fc4664116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473e50e2c73b40a9ee85a287af51cbc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe619bf5c063d451d939f943d7072a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78706230233ec83be9e4d2e283ed856e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e817f27f9ea3fe3698098333971ebd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb32239dacac00a75d532de0463a15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1d6de3dff5733736f8bdf02e687a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba632f37c7e7d0b3f04bfe3dc9cd8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6151aefc06a95dfd688e108c650f931124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ee00749a6f81510f3f2552b92438f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1439bf9468c405f5d0d408a4b861e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33ef3aa8a0edf317faa2d360edad0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30d2b826992cf58d13936ab40b0359128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9726bad3bc59e6937f11782bbe9bee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04589f1d6052c2eb3351834cea26e79f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dadbf232e9c6fd8f0b94b52236b35b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632158cb07dfb90c59d2a8188ef96ad3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93ec7e9ae3efed4f62681bac8dc268133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383b6ce6afc8d58a79e0f4238f85837134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d625dd0748ee71e0e7559b4ba48279135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21b8e03531968536df38fb9a549725136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6d656df1c156719c30a4d52d54c66137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55549d23fcb30bb4860a0f7b5186787138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9c690c1d289fe2a3a9af3cc20106d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a34f59010d5cbbdb6a72e3eb97940140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbbdc235b84bd40ab4c46e5bb4c3fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312125a86228505f7d9213720bb9445142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab792df0b5b45f31c847a0a1324330e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda94a39a8ab590098de27d57125c8d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42410fb168a8b5ef1cab600136d5bb54145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0bb4f0158ae5209cdf22bd2523b10146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb0ea71d502a3c1218ffdd6896a45e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e040290c56d4abbfee66d214d9942148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375339866c4719a72fd14233455c351149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0e734334a88d0d2e360a1a416d98f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343946d9f8170b00688784691687612151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ee4ef7931e5836f0dafdadf96e8b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3f5c74666eaf8f19a9040679a7487153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd98b511774612fde909708c5ea9afb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9642e50e0de594521067d4504d336155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109751b531ccb57709f7087f503e8444156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46de0e2bd09bb1a7d4b05106013de3f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b053ffa25550d84479a16c228bb3d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e10f4f2c4ea35aac4491f3d11ccf4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbf2e3d76a96debc285388e5af61bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a076e51f5bad1ad8fb7bded8ef8a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34ebfb566dc9e9f9eade313488f6e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5fd67f0a70d9302faf237a6943fdb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b4cb28de4191f37b95c75f473a4a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd81752be58e184287aa1d9c4df25c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fce6d88694b94307b95bf56f1d5ba3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14f9680c39f80feaedda57dce5d7d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044b4ac228e3800fdb639f66e520822168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffec75589e8d102f29e5b38eb11a619169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5584f5aeacb7a0556b9af8d7a1ae20170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2f1e73652a65c9053b4f0668f4140171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318c5a828e07c3a40db1f6964299217172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68292b04bd3fe400b265396a290b61b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cc6fa4ddb48313991856825aecb5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87f594b00bb6a4079e3c4c9bcc8ce1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e722fe0086ebf74b5374d37fdcfb0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d24756a83e425ed13a331502f77ec5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e15b7cf10dfc8524fca96e01d8c4e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1cab4a6d7e4f21105d606a41261e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ab19fccdc8be695804b98279edbd3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2283bf826b9dcc83192222b3894adf5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d959c478fabbf4033fc1c6a7cb9d8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db389e8688cdb53346abb63ed5ab752183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb331fd70f71acddf395992a94ac3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f73091616bd7ad79ca8f438ab17b80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c16336ae967e389fd335704cee975186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90029be89a9de8dff51654f1bf0b67b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7b7ba82567b71b03f2b1d6949e381188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f85392593503c2ca46500f10cd365189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0743d4883922ef6d731ab66d54d0c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb5055a18a0b06a96796eb8a258f5f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe5bb64308e16a00912ffe2acd2803192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51a429b57b6fbceef2429c03582ce2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c348cecef7364bb15f6e51e71f5bfc9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499acca4d0ae41edd27d6ea1b1547183195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc77c35c1f4502fdfbfdccca70e4475196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b5f0549199264be5fcef5abb7cbe0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97d8bbb0fce516cd374d2f06f94381198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91761fdb818210e882c9abb8a3104549199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aad5a24527deb1c0369a8b032eac7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64bbb095fc3492aa99d95d60b5da36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709571461ab10dc30a19755e693bee3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9261897ea64d46e3dab9b10f1ede939203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bf25aca5285b6129c169913ba27fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05af6c5af226cbb62ecfe9c11293fb9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511afa3a875c7187aaa48032149f456206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e72778ba393e9d939e9b5c2166d44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2e7957fe865676b9ed29a0728ecf3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526186fba478b8e183a7a1a6d4c1eb5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e21635f4e67c004cf5323802ece2a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42cbaf7a0d8e44cd58c261959cadd0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42352932a017188ae5ad01243f246a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d21eb9952cd242545cb477e48dce2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47b64601dc7f3338e2a3b2378ad8e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d232b4512e1cf1c96f1ed698d33dc1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1fb7815544ff1a15654e74fc7951d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bb6954b7eee22110ff051dcc570c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecedb03c0fd66f85e0aaa7373cf312218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b0ab400cd14eb865359e74983feb5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398cec25278abfab5c866e1fb628d34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7604f913b19df884d49aa59fe5691221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e837cc4616d6a5999fb2cd47e1d017222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abd5b13408bb740e748f2b0a7450ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162f7a26a6c0e293f13bf0608c75eab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c98b2d8123e4126505a2a32eab943225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22811a87219a4d9936107bcb6f7f3b79226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c373d7f784de01ad1857359d29629f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7d44a0ebd597dd3eb2824c377e0f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c782f56d0b5b8875347f9ddbf49f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf5e404e4154d123849ca8064bf323230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1bb5db1a9dd0ef31ee7c5f7710421231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c8d6f7c98a1fe89bb2c4b38203fe0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ea4d32e31a686f7f53b0986b9c46b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836119e9e53c19e25a5085c5bf7ea99f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44462c01ee1d6ba08d65f41c5cecd6fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4d3e5cbce3b19e443a75a3d74fb1f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a6969dc6999573b01e1414d072c98237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b46eed98dc2c66c21396fdc92b699238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c29d025e5e0ed8600d1743e4bd8cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54184db7b7517e04e703d056f015b49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc9ce7d50c36e702cd65ab88158c38241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa1d7f86ae3d8199f71f944bc39c66242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa5bbb9f6ce8f8880d2875ea83c93e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc969a747268030a1c4cc93e35073c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bef79524bcdfff95a5dd18297e321d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057384212cf3aba55e7bf57403a0007246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267055f63894fb5862f7c96c014fd970247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5d2c3e535f7b00e324bca752dd659248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dd0403dcc8b142affe86039bd4531249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab219671a7264542ceb1f540c39179250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5bd848c50c8e3057fadf4eed2126e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7b770032b530ef7fe69f4c06d69ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb27702454f6e9c9bea6e8e9763eb2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523475a79ed33bcf3774e4b6f8eb3cda254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cfb9d83873748ba62eb7139336afc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78f020b1e836ffc10b2775e2cb493a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ba9d5e050f73e26e617697642e500257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758f4a7e50b9190c239c574f5c808c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5b822fefa29c4561c167fe3d4c5b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9d3cc39d1ff45ebaa4401479f2002260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fbcef9f708ce179731e935f7bb5ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c730da0aec53219b98977ece3c963a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e5e0ed06951b7ee5dd89d6b867cf6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8a4281d6ba881da6cc034030bf8d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2867cefee9ca8452772a0b366a75a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5ec8f03333cd4668be45e1243097f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63148f63e12ad0ae22c34a7c6ce28043267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d145fe0752e2b394e258da318d202268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b288fe470be68aad8edd2ffc8f7bbc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636c4f55ec2133badd8e7621b671de4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f747137caeb856f1fdc989e7e69f95271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7930f7e740f1e9697d04ab96cc8f9a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec807cb27462e0fe2a7f291140cd0f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561dec9019bb4cd4fe12bfac36aa7ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d4f741e70160a9076739fabca5fa4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d4bfcbf93c6171f8b02eb99076db4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce42ca2b43c82e816eba8f9af1d5970277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440931cf67f1b7a372aa68ae2371514278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dce75b5f6adc8386248f0dea1b5364279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adc4e9d0657cd6c7d89d11b7eaff71280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125649433ecce1b7ec688f73d8abe8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e79c5c65d9fc605552891dfcbeaa4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb248d2e07601666d9b8069f9e0c6832283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d810634bab609d0aaaff3736c60901e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddcf4e9e52584c3f046257e4197e67285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7db0dc990eab25c63a4635e4ceae73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc8aa3edb4343a475b668565960e32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c22d1cff0d2f32ab2e278e08fd793288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806faf611e5587fec82fe0142369b45289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283dc68142808b882b5addf31b2c4be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2559ac4e3bec102cc71e986e5b38f9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0196f81c554ab2e018bad4280f5ddc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa7c2490794b983e864ade8ffd3eb4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c0ab76c6dd4eeb47fed2bdf240423294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16080ab1e81a7bba06fd54d97259b956295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c30c46998455efdb4a32d310b690ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713eb1e16b073971772b6b3b3616e857297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9c3d5024255d5245a87e9ae6cc18f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd273c9aa9e07d9034a7c9adda915d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccffdb6d47e14048ccc63d07c65abb0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57a73d2db8408191d1047dd7ce576d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8adbea9f48914d882634b4ab5a583c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca1494e5164adaaab435f75855eeb1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60eb7f3c5b7bdcfd9999148d6e4380d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517851b4e407778d679688c8b348a57a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53570b8ead477d389f45bf23dcf523306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f402b2d676cbff4033fc1c573c285f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a325d5de4f92d1eb3677d4bff0f58308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94f52cc956c08b6777cfcee599161b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15466787f1718dfd2c2c1c322a47a2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6a6df4b908424b74048c73882f64c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3387811603f1dd3ad6ad3a15a6b10312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c7e2a651cec9ee4fd8608298cb749313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29544c7d65dfac69b1f5145e622f973a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e447d234cf74c9b875d171da32d16315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832a57eb42afecc34f577683b7fdfd5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3ecae4331d08aa1b4a905863443b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09afb9ed3bbaa72815aa8aad568a76318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df908939456e20ea1fc5528245b5c60c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d06df11ea529b9abc300354b0807a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f6aa1567075626d2ce9a84eef9a65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfae97d8e00a159bfd8d05e2403f26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026a3b3a7f1384a1bf515e1350e50bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9fd35b17cc298fa156bbea99e322c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a992d04f52c244d5c74e958cea8261e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e17de934fa83e20166e65bae9b78b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560ad07e3073be73e8b617edc6fce37327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c079f0854de59930b6824855510f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea017c05ddf3576a866d60b44ab0b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abd26f082dfc419aef476f64f4f443330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c932f82626f94091f604d757c710c8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2e032efa18a77648b5ac8b2f0c34d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f709869e910c56c6697f21790046f3b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c0640902b08a94ae872aef46a4fc9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8413f83d04e63d866e1caa320595b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2de5f977d017082cda9a0d7e9a613336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef15b8541324b1eca1d12164268943337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa956f43db7643380f890a5da1e7a12338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531f1174092e3dc19f1cf1c631e0fc4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efeba620b89bb70163eabc0db2352d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff7e4a02424eb3bb89f6f4509124ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc353a34ae5d8c9546bc252fff69c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77dce83c8bfb1402726e170cbac127343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02563cf642ea0f1dfbe325430c7a7a24344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a3bbbd8c16d13f6ab03a3b8064167345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786419281b0cdd8175f0097cd372fdf7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d42e813e3872cac138416ff01ad54e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fdb04ca9f43c7127e338285677f79348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d75493884a9e5de610e3b01ccd38f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a46a6fd53f0728cb8bfe2e322fdb87350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec4f1e251d52ddc721fc0f40bd6b21351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03170021dffdda15869afb181c672e2d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cf57334a7d5f9f8eb1c1a2352c63f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d0ec98f0b7f36f10187606b582d3f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8d760c16239eb15fcc4dd7e668246355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbc4dad3b1927767d631de31dacfee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1773e00f35b4531cf9f01f8a5467d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c45bb8cbea35221681135cb1d31e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1be92e67ae6d0abfebbbab2d843c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1640546037e9d6577da94e693a29e5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d43041771f1483eee7f4c778478ead361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e3f84f5246460ba09025f02265294362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851043265d30ad3d59b6d60226c99122363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe2345272ae7f6d714c826af93d934364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcb053aebd558c95e8b6888d353aa0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c44a3ba37f0f6f6a30ebda7a458e4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7de0c48a0238e7e60807219b0956f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78330fcbcb31ddad870b4767f4f9ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1700a86fb8c1659d5586e16d1a67a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd44dae3895719ffe29177cbded2f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c94e5b03198f3231300d7e5c87c99371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8dad92edf180cb6b149b1b21f1221372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9cc26c0578d4a09b5023401cde846373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685d2f28c879a42cbb005e8a269c77d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39eea09afe56aa4656e561953b9024375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059171ca148ab065987eee53f1f635d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fadc95ec247d47f01d768cff8552f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d487fccd4abb9df592f9207e45b1f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9724436af6134e2ef9d380af385d94379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbadda7f76d584d7c8c5e99452ed37380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2c55d21aef95cfb9eb341c4691f39381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f96363d72ba4ff82d03e4027aacdc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b159f020e69c102021f09545d7ddf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd965880a1760a655d836798dbf706384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab4542ae426b3289771668555b9396385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa8f86e84b95c07fb7c9052bea2894386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c0b44b74d9a8e53f969c2f3e64a36387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887512dc44b14ab9a3c0e45e03e5c765388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae25eb8314ef3355c2458221dcff2fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40a92e6e24938f1cda798c22259cca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbaf1356d0306f5172694f5223252fd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dca941a6f07626b97d0610176b61c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142296c6853b6b84fb77f80534c623ec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0ac90199cd4411b22da6e0d4d12bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e63b3d4c9a93cdaae19772253bc3a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e90f6b7161d7678940e4c79b9a380396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6983570603c7e0d70ded71bc349bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b227f85b0e551e3dbbf383b5b7562398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22698aaf067d9af08747c64445e9fb4f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87061b7fba56f24bba25f2c52c7bfd6b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407a5ce36b3e86bb28b8ead43a79966401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aec98dbc04e964f48012e502eec898402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a138516995a47305ebfa7c18518bef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a686b7c6a513c12790dc4d7265b81404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973e37735f85bc679d0487e1f7182e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d098356a10b42203eab54efb0d01c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1bd9d101d4c4d6624c1ebc7a2de93407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c31866d4c3baa1619ead2284a18aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17aef3a87d6ad6ce7354190e8854c8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef31c6475ddae03ce5437acb22992e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac1f4fd5aa8dcfafccf4757134a978411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df734dd477abe654b53a187d5c829fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc975944bb1b2f666d5bf9f785f624ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28275281b4fde5445a05a921ab3ffe76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dacb934d5b1be2e9e935d72f80fc6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1296cec75042751b1a5e62b501e245416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475435d7646442bd36cbbd82368f54a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b64a97eeb66a800bdafa6cd6c1fe28418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9a9305fdde28a47941b814622861d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261ab2849796a10c7d9e2da40fab30d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe78d13f511b82f866c44979e36a323421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe725e9285307280a3ecdab70cb60598422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4a1726092523fbb94236e3381878c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028072adcac6e8371bb2629036c1add424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66cd2fbf4e2d423b9210810b49e93d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86660de69dd807c42bc28ceff1808d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1dc315cc3643f6754ad4d3c3efbc8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18346c050561d8b4d8b846277c1c522428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f458627d6495df8cf836b5ce27a07a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43087eb0bc2e8444e54d242cebb20bce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef33459d148cbb553bc87e8dedb0f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76093e484ecaf005fd6dd1d7068291432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914c7a134006753c4b74de46b23042e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc38ae99194f438994d794ab102873434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6939178435af4ff9fd9a897c0d90a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550e97f439581e712724927e9bcca1c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de20fd8e1d115a14b4c329c57c354d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c398e7e457db52f0c56de37e4d9090438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be71d7648a8e0460f6020794f450a0a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d62bfd2ae4f859d2f888efedd70fe1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c13e1eef1c8478c176f0283c63477441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd676df96781bc9be0a519c45092d670442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8851eb149b539e7218f4f3c0394847443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144d588ecb19b4c75087e50c10d7130444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e69ee93da31999d52d9a1ff1ea724445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d570ed271c0f76303ba51f634c333446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfab9e5f680a40698a009a7e1ee83b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb3129392dfb43bbb728fa82504904448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019440c5d7090c0ebcf1d4855ba3673449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7da0d7e5d570f8fd62955aa8584d66450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e6b1cba8b90fd094824af9e0b9467451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c6474c2c6bba81e6319950ace71b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b254a9f340914b73cfeef95ca2c67453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef40537fbafc82f2a4546550bf6986454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17be421ca2f9a6aef359d08bbc786a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd93556642e3e90ce10de3064cce31456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84aaefc4e2cb53d905f756ad33ea84d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a31c2bdfe5741f3e8ffdf1c26dfc74458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da8ee56228ea13ef384648ce8f82fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd939dc8129fe9667c2de851522f07f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97263c5cd838eb6e9dda594d128413d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98166ad57f8a292ec69d1b776358713462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef3853485d0f96bf2596f1258faaff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b1359b29387f8c567b9b67235ed5d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b32e3cdb0fe205b53f96c01aa10314465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c25ca289729387d98367e01604b62466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50dfc3c1b5d3adb523d76e07a8dd2d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a94d8d7033c895e2989df97a6d4d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0d3dcfd90bcf900713d11342c1ec9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c91a8a03025be5d4b593fa18c0472470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee64a82b432195b99eaf3577512dc1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fd9486fd60905b0a66e1965fce38e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95d7ce5266548d401aed5b8515e4b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8719b44e8dd7e4ae983a9956a37179474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef2b94b58abc7160e4056cf3424c05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a3aff05c84e352dd4d4a6934fa6fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384abe79104d456b1514961612c5dbc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b82ac53026c9fe69b8c1ec1388df1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fccdac2e4a4d21c58b2759d17dc250479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eedc68ae9a76e20b3b27168cf2f320480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773536b104d9aa5b72a7e97a9d8739c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1adce15c5d6110f417c515b1991a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef5618c3b86077013e3fe179993661483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513f8b4b23dab77ced8e8ff04a66903484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d71a9a0a251c58240d7a49c36cda5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a55a65efa07642e8777cde965cd2f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641ca999d16a6046815bfa30dfeccdb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6940e3be619533376a09213173627488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374728a7a5362f265fae98c792578368489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040609082c131be25da07df8cfe52bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d2ef185288f43866fb5118309d928491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523e6da3cf48da69deceffef927cc4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11b0dfd02555de2c27daed52baaaa0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693996f1bebf30aa19aee0ca20ce7125494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717c6bb57077ce52d77df1ea8bc76a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37b55dfbc5c7a1d572946b304efe6f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670391311e962ca635e4d9aaab7c07c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32c835427e4b4591da0e5388e47eb3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7ea6146cc2714538367787ecc01a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a377a58d5157db47c5f69f7fffad823500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a501b8f161e10d15bc2596aad99c6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4b888c2df0e9a2ca97835d24281f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff843511d926edd8ba6c9607ed99ef2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca4ff482d9ba7d7846146acaf674b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd50d23a9e0554b81e032338305059505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a30e5bb625f1026ebb0de45a8b692506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0140b5a532911694828d79f374933507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220866fb65273039733dfbc2a649cfd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bb1a4786c2ab30f3cea3c8f634cbd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147c43cb0ee73f4435ac27a13c2bb30510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dbea9dc62ca460f8b501fca33acc7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46951ce744cc0aa9c7a1f1dbfbef321512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf58dbb96700c10d7984e72211b3a77513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b96dae1a22b7f39fac30599e62b8a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee31a5722782e6b19f8d0ef3840921d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db5fbbf60e141bab71c469d2e51063516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302170235d5dbe70371c51d2493263f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ca48f67b9b126adf0629d1fae87d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7a58fdff3faee1d9c893d01f3eedd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacb4be3162a78e7f99078e7d20769f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670ea58194152704acc7d01924fb740521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23d612c8db4d616626b748914360e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d10d269470fda87ea9b4520e385f03523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5972e10584a5171de9eb5ba8d71e8f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599043040b92eb969ebc47cc7745ba83525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc15b9b27eba597f59b511c5d2a8f88526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142ab8f56ff39c309ab362028371e0d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaad5b9d615c601ae3afe4a0ec8241528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3e03cb2c18d1535aaea75fad537f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd8c83ea0caf9f3b91fb2daef93556530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b922e5e873f798222c3f6daa21a73531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa98b5a3f7ef56d784160a4de7da40532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7032f87891551991cf0f5ead0cd7907533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dcfd5938fb9030130bf9238a937f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f9b992bc2e1313f3168c2e66bbf3f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c536a70ed2c24444cc5ffe5a6a6a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8260246e06ebb87d382d29ef3c088537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb252227b8d85e4e6f9b556d0395ac75538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ec78d7aa2f5c6990785a1d897e1ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8d5b54c4e9bc8323debc3625407bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97106a174676867a37b55b03e52d529541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd5939570f95f7d1dee995f0d4ce47542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a419d57059b5820de79700e2fe1fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e8df8bf23b2511b98717051daa435544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010849463105f7583ab0ca5b30236f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184baabc51f24ae1584a86dba3d5175546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadad843b17f034ea4094782df0005af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcc75c39fc8af311a3fab5bebff31f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ee800d38aab18df85acf7a936380b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0b447aac27428ff0ec80bf97b4bc3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef64cb20e8309b1f3375b85687890a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c89de212e828be66351cac0b1e636a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a39467970b4f14920f339328e2e7e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb75791cdbabaef4969c803049eb684554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f429d382664c662b3bd41e4d8de27a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d69a83a2a5a6605ce4b1d9b15b15b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1669559d4f35274454abd381f717e4a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1e841e0b585353a9bd559ba96c92b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031cc6b57c389c00d54535920012e70559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04c9cdcc7438a9bf74f1ba61822267560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13916caa893d846c4f358b81b6551407561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80389cd81adf00b52660f69ff7e178562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cc103930f2747f52b16d17ec98463563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c1b2b518350fe34791ff5389495a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd43d847a5d65d7069d4e9f34e85c73565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9256e2ab2a05afd2c0bd30fe9b5d67566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2a663698ad82e78974740d1e62586567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cbe6cc4283209ff6dd2c0e3acf4af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fcdc19ca5adf4dd2c518ab871d082569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d718284656c1593e4ba5fae634d30570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73efce776f6de6627df46978bbf724571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deda440621139e45b3f910bdb534c86572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3fe0777bb8f6990ce410348ecea7a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ef6258a0235c32e669aa89dd61c09574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b61629c5f64902e4b424aea46f175f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992563a39a4fba38d86b0bd0cf39bd3f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b31804f45f1102fb8e097bab5314a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f83f246f8fea358b3a69dc13009ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506dd1f790bdde20856d2b99d972270579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6d70fcf36dd8eab10ed48f8e1fdd5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8228d89c28bda7adfc5b71823fb57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e050940f54cf308ddc04b5b0fc53b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47730ebdaaa2614f5339a243f9af15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733b4fa5a5738bb6c9d3ce6227e1655584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02cd1164a3bae840809bb04bae28af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b01557cad57290c9e61fe441491576586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35c0ce0793a0fce1542b102b78e1aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383fb7fe8634f5b3c6f9b9b70a34884588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31db8a9a5602997cf980934cbe25cd1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a10ed3acd0bad7942e28746f930e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb040aa8bb0d59ccce5abb3693f9e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7e8aa4f9679c3bf4434bb47896677592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7caa842e3124aa5515600548b6c15593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130cdbcb6d0c3d302169e28c55e9ee5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c470ee3e32a55584ee5b79e859f0c94595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ba3bd7d69c74aacc068ddf51894a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79029c3f976a840165c50a1edde150597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b7d9d388aa7bea559cf49de9aa081598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df5c96c6526ec8770b86b5fde11850599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe39cafda30156755431346c8888235600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd9fcf7cf582afff0eb451cffaac35601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803315a5409e61005a3fadf9b9a5425602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46e2877b5839132dc60ab108c235a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea9f63af6c471914675315cf69a98b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ce43e8508f03c98c00a18ce033fd7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa9733ada3ed80ba32b8b3f71fbd91606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf70d814493866cdeed61b17f9dbcd7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf65d97daf1c0d72fd4e5d41317315608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4f5148f2973c211f507ad823b5300609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2ebe22b2db2804586578c792a214f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4420a71650ec065eb94055cd156fc5c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff254231a52ed1cee4acf18563eac7a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede9666c6f4d7bab78f4c206494761f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a42bb39c9eb1a812b970d940054d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ade26c6dd82cc4d269f3fecce3496615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77986acb3b61c1d50f2a8c05f3f2fdc7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246db4051db28a3e89d2953534109fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09982ff39d1a606dbe4c748c7ffce315618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e80ce3f0ef28355f45edbcd7fd849619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451200614acf1dabede2cc20e57c5f3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2ec3a64a432731d2fd4b6c4c8b6df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea8c42a904bd91fb69b4570b78bfb4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c423d1bd175026d37b2c1ee89c4950623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728e9d8003560ccca4389b93288e58c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6bb2f5b0e4116c2a0cd0d295695d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7ba1786bd5ebe2bd4b1a48a5fd740626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc7976c0539b0387b67bc37127eed9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7f5312549461d121cb1ad8c65d16e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669024fa54266d4e2dd92d203bd65207629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd56ba59a0ca33dae203b4d92f9e97c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4b6dac3b3c762b1b33e1568e57613631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fc94856a2f306f906575e04cfaa97632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa133c72ce8324707b77da051a3d351633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d0f39a34c3cde14521599cd4600d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fa30ea80b7c9bde63c5453581e907635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50eca9d2ec38b6b0cf405037251234636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b021ec25af3944882c8bfe12eb212637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d91884842817332c40e0bc03d2891638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f45c942d85625bf30291176a832cd9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab12b11b7e2cb2cea684de68feb29f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e92f57c9bf987df23b9472eb3cad0e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9a7c6bf9214193b66895ba3e66a4b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551cb1b068670c3a4d83550607d5b1a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d389c8708727d1d559e8ae842cb6fec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4c15322a1183208ba3accfcf78d3d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7fb700c8df08fd8071ea3f52a78c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a60b008f465579d8e6c34cfdd4139a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e557efd1db6e3f372f4e57edee109ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b23410ab25d983059f7db0fc6b2087649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582efd02165ecf5fead985776fd3ab7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c7fa100e527a2d31f692ec27d8cd7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a897635372ee9a93b8bd24462e747652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ebdbb741aef18868b0fdacba0a391653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917a183438660f23baaf55b837dbf23654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f511fd86ef59905d10eeb299f5a90655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50fb66b26536ad52a6c633d9c2113e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a224bb1dac847bdb7929d3cb6669618657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da6df154d55499959aea5eb9b7d798658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386c75834420cc5e8afcb77e2d1ea3e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3ce3babf48c55a4666a812653c5c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bffd55a0596dfbd4958b71118914b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e33aed2057c48ca5986ae882a11e46662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b935bb50b867840a825cfaee67803663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfab2b2444337470c3becf06e3779b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b2a5e01685f68ece1eee8dd90b571665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea25f41331e338fd4e76a1117ac49e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147370f7a162cf6866fb97aa321e818f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e08217890bcab6150b511c59b805d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c9b9d54f067b26351627f897ef8cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4226e6c327508fe27bac794138e5d26670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e615d4726eab4aa146302aee823bd8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa672d4552be3f6c7507bfae07c823d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcdf2f960d3a1cb60918c2fa9e2487673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7ea39ed04ca39ccb6ccf685cdef93674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d905533fbc854fc561cf4c6bf5a9d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844816bec2db59a70231877b5b78c09676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389369199f313c2af854085df02a540677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb40d6c7ec42fbc91bee416b37bf500678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acec6ffd768c2510e9be68c936d68f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db097c32e96afcc5084cf2fe9859c5e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43587822273027e88d41e28cefe89d82681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f913d45cc90231c03c9814e48cc069682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c6d1221a2023144dc1fe65fae533c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0687a5e51159ccf013c493348ecc9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae2e36366b93cf52964a804b1065f6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef624c4856b1a5be6838d0c27c1a1713686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3beaa182444cbbffdc811345c7feccb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2417fa98c5aebcab6639564a9f8beb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669f24e7ed6d3c70b78f22de5e38899689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc564a0c5f2117cc80c3f9e33e668355690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90674080378e50691b3b2398b0a679ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e9fa9b428a7d73cd5a7c16e85d6c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b8b8406aec6faf9df24a5d537811b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102b4204abe226084a7327663268e00694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909182b2a5fd6c85abeb147d02d11e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06f46c1767243b5360091ee3515025696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446da2a1b2c678f3b4951eaf9b078bd9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e8ae8fa3b8a2343dae1ebce666554698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9a6433d00f195dad62b7abfe3defb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aad5255e0077176bd12156d05435fb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e9c9341b7b4405d2771a0bd416efd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c17bb00cd9e36e14555a69fae6166b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414de08b09e4a5d16077977f2c8aabee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853ead127eb9be5d1adb58c14d31435704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3279d58017a0881e2b3ee266e0af73d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7767a441b26aa3f6f16432276bca82706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c4c61af4f6e865bd7d83c7d3a7f72707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a01e939fd9ff4a91aa7ed33af6a38708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8a74a18b0c50164aff0564e50b9ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfd4ba9c5ad5dcbd5f2fb0ee911b06710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5e4c4be06566e15f3d761fee77504711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596447e6995e968aa825e49e6ae0a27712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3dfd7f5315ab459d3ca8c9e1b6e17e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0876b476743eaeebf38008e8296d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9fa82eeaf0cdf581da8d2f6795451715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233933779ade71c05c47ff6721f11bd9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238935af75f949c83d1fe1944ee979f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28802bcf486cbaf4c0a63796300e3a6b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f998780022d15600f13a51efde9b4de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0fdecba416fa54be04ad65ecd1242720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8f0f3ced67fe6a0f063afd764aca5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec364b0b45759c0c181561c578388bfd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dccfa230400230ba4e1987a16158d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba145559ba63d65ce23a42aa63151f10724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8066cb887c582fa17b2db577c7614e0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e55ae4e66c54283fe9fb6d444d1e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd867a3d4faa0930f19cee50a55ecaa2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c494221db83b33c95a2c0ca4e0e9e29728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cf46acd85897697c1375690d5cb4e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434b3eebf7a3681b4ec26aa64322786730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bd6ed00a6be84cbae2915a307773a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc174bc9c7f5ccaf7c1eb34f5cd358732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccd2e8037b891d76a228e765399dfc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaebb7cbcefba3f88af7135c298a13734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725a5a35de35b5e6bd07237ee543d01735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38537f36b0b826c3fb3ca3a5598113736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350479154867ebcca177455c32c18377737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06890ca35347b2ce7e3b6ebc03c2ee78738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183856e9bd57212ffa648a940c647a0f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5698066a23e770de8a1a4a3ed49466740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84158e40ab98f6d5c3b45f46da5b5323741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dd92036e82204f69a4da969eea423742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a648c1b166b7354c340093f941844fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c571083a1c82909902ad94e23dcd66744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d90f8380d2ef0322716fe36b47a71745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31215c6af5f83d323b658dfff6aa8f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bbdebe752205c3c43a5f497d6f508747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740126e11c2f0e3973fd52e254c7d195748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f65e366a4e6643ff9b61a1fb70b8f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996d15ab4f14de92f86464390d6e983750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c992a03464c7cb1a8eb696b4a342635751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa2d1cf4d37f41c28c38bdcd4215bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd189c51534c774bb196caefcd3c3f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f950fc3920379b15d1ce264fffab09754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffe614f8652514e1817a0b72b4e5d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fa7abbc57b520749f9c53ca1dfdd0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4c024b904c806d641336b272b32f6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70acc5eefca1d747b98c8d3ae8a530d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70407e709c7152839d30d8eb8222cf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdd9bcb68bcc95754b57ef15b8dcd71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4d5ec353d6b8a39db2dee712474ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657470f1cec6279f6aa6b502b6aafb373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8864eff8fbb59543a31a9a258984994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd09b35808deb8a9666717ef3cff4745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8785998a10ce654d4b6cf9f8bc52d1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7a81e5323d84b87be76c4964ab1537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99542e2b2911dc8102a4f4dc55efec268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61869d92e05a78632a4ee3db37f786b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385a23dd508f5e19cd8beeee89836f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcf5e2148a79251f9f75df3c79ef4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ee7445cab484adf5a4c64202fae0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6d9d2fc91359a300ba82c746de11913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b1a4202cabd4893cc50dcfeeb0a9b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b98e4ab7b8be31b2673f64eb3de92015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60164f9c6435554d4857e5f79342acd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12723365ee44152212014c985ac8ba5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c8f385380f5a1b4965582fd8bc92218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a98ffc3532ce371483a6353d6dd7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f11bcf1869b1546f5b5e80ab155f1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddbf6fcce2165c0eb8cf053be82df321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cd4e040f708f099108b074c686f2922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f4a8b122b10cb2ac788962ca07b7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b72a7e7484132254d3e2cc4e16b47624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385ad20b6bf8db98f72c3c233d91cda25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c1eb8d17b856b2aa3ce1acc21ff0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881fb72a4f0654e36d22b21d4a76ad427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faec5ca0f350b65d79797df5d99130a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc9ab9eab6848a2abff5e14a99965f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07556bd0816695fa12b744c8ed54f99030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ec41dc5020c822de868526a422b3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb6a42f94c7b8dac5177f28eb74d7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fa1a558f8d7b4d2958dea2259c9ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711839fc1e6535347dadf039e64e27ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc506dafbf2d8b12125945301cecd235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e43a82f6551abc742852f838c26ef836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231936d2bc08f58f832ad2eb2818a1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab366d19423ca5b863cfc81588cbcf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ca2071fdbf618b5b5b367a179264939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d430ce3ca8716da777284e30ce73e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d688d271e0dc79547be06389ad39b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fcb5fcfe9486e592790d000055c5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e532919c5dd1a16e6db0269444c56843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d7d502fd5fb609b8ad733a3aadd2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288ac8c67bd483a2b20b659aea0570845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40bd342f9ad514d4d0ba1b22dec47546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecc6acfb6c6dc9982857df42ed799a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cec8b84094afd8663daccb23578fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f249335031ed129fb984442910a283449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57f8695bb1e24ddb9430fefb0803ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1199fbc10708ff06fc89520299b85b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d8c7bc62b929ff8040bfe6011f3e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ef15bb2282e6ae68a8193a18aa2ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14132a0cec121682b8653f5dba2797ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a23fc2440d7da316842d7764fc9dd255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3d6e66b0f3cfb78a99003433f8e8756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911ab808eb1e15a1c86c7d14320c11657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00833eb7b26c5746b5dce4409c3e1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079a6f52c65a78e3a89414013b43c7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead3568ac41048a6e7a538aca74545360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9412098211e6d84dede8205987baa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20354b0d42f63c2e24838363d0d5377c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ec28d00d4485e7535fd27d22d6e3663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e52462b421c4bf6a9444542c430da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bac811072f484f3713d866823376e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9b6e9a5ec7ea92278668d1290f22d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d08c34e8c1c5ff67f066f4e8c8a39f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eac2b102a1b6c1524e86650e336fc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886b2c018e186d168e964bf9b5ce20369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243319d3fa988ec31bc86df97da70b6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868b7ec3ac82d5dc67d5aa9bb9034e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528448027f96cc44263921a556dab8872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c13e9ad20dba41719da6078f77f3873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffab6eb579a9cb8820843511fbee3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7529fc5101dbd16c1f95e7799a7ec8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72631f9db83136ad53dbc16030a5bfc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267df170367393eff0a9bfee3592f9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194f526c08a0d487d6e90a4c5382cc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63668b5dbdf864ca4fc332cea18098c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1f0b7dbdd7ee3302002c24a92c43f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803629234e584867fe76112bd40f75981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f544391815aa3c3c2f2ff936830fe482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161242f4054ceb685ea142268a141b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf5df446ee6d872c115319307b85b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3afd40f8174e7e7ea9dd37f7e6213585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e0810f091e8fb1ab0c7c5270b890a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1f598a2827242874ac30369a2b26587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0e6f2273ab38008b1f8d1696da01888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10b2339b6324b7da0754aea15c75a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56767c365b3e82786fe7bb710dea85a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01b3f60e73cbbba426fea39aeb526191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824d29dc5939f3ae00e8423dc80f9a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676ce1c71cf0ab96effbff0002ccb0493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af542a1a51c4b3d90ba8a9b31e7b6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fa27a2b825b7cb5aef6d9f4297ad895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a46a2f78786128bda0f92830a243496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c9fa3f09c74a1351d0edc083683c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98e973ee9461c088f2d7cfe09cfaa498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd813f7caf435c1baad2be23eb323f0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45502f2bebd066f7d5315f0dd3dcb0b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a8b9b6834fe1d0cd0b3d87d34fbdb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d090773cce71fac070c4fb7ff4868102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af26cb4eebc520e8dc5da6b1504a319103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae438d041586d23bf60bf6c741b583b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479f3fdaf20fa9a405ae8e309ce96ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8825295903e6ccb7eefe4362559a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6254de98783e22c4f6dd7d0b535a28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641250621c059d44adb376b444b82f23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbaf7bceb6aeff48c0b9eb50fd42e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0c161051a51caa6e10da7513572cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7033a43096c853fc4c1eb0923fb03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf091308d867420b49cee8c5ccbac0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92b8cd06cd2b940d5e4fe8981d691d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a1f3a3906b4e6eedbed46c2e3857d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463cb34e4d509fed40f49509bbf4fb1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ef878ccf0fd249878b5fe9dfd0b21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13119b2b74d97a5e2f6350e960a5a447117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84479f8f8e62d2aa06d9a91fee7f4134118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ca4731b12b6b95bcee2123ef7d630119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fde038e84e6819942ac0ff0fb545b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562277b2ce4114c939e9b65199009eee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8331cb563da5ec11d58daa53f5190122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381f7df8deee41809fcc6170849e27d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729dfb075f6e901247908ea232eff20124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03246ecdf518c221ffc45e166dcca577125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585aa9545a25157679304e63ec0ef9db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50354a24f114299628706b4ec69e2c06127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b506970acfed3ac10c78010b966433128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325650b4d4e64bc99d9064dbe1738b77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d2815c0e0c94455dcfb4582293bfe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22985211eebad7d0dfa0ff1123b998b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051c7b0d95e055bc7e7adebab004dd5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b492ae6c1341bbd27758380c4112d89133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b3f95e83e5e0391b1e82f4ebfd137134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361644b6cbb7184a9bd4f83ef3e7219135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335115c3d6920be2c8d4d5d919f3302136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370d1825fa2f01337e2721a4883eb62137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e14f214a0c8d1d039e4f54e303aa74138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895a3fec0b384260caaa234b2b6b7d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86d55acfd6a3da445789a64ee20573140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67537a067bd51e5fc7aa69ffa4d7c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94c9569d6520e9c6e8009b7bb64f2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7a122df9430e59c784187e7ab0ba2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed408cf030b8284816512f5d6e141a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a2c6c84e06a2ef3844060e2d5b3d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b3791ac417293cfcb7825cab8cbfd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7313f91b8e1e1779e71bbe1ac3a4ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ee49885924beaa24a086c83a1af1b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672bbb681e3558e62884b4bf8fc27f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816d26bf8c7ca1d7ccb9420e4024632150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e4e9874af4963eb968540444f9dbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff63947c1bcd93d7fdd2f3cbc65064e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd3ac4e39d4207f809a622a995e620153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbba89bb6bab0263fc9a8471ab14741154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a914405c66656033c035c3b3d81e25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf06b1fcc82091c7fa0ed57823b2a2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d53c581139245ff3b31eec76501e03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a94076a974c734690c5f195a370cca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb62198e463cea0163df3338cb8f7e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe6603a6247484721b37191c01c6e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414658d989d4ca9f37ca2c89bd9f75e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5bc2e62435ac32ad4e0af5621536d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebbf0d60eb1673bd52fd1d9def45d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39551654a16978a3787097a526dd75ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b301c8fc901e4a6e3060d9e56abbb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab77cf7078b601a41e4900d60020f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fb65c0fa97e00a19909b75bac114a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f63e79275036d0f85ac871940f460168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ddb7479ccd252503f8bde929343d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c357987bcf19b8893f5cb9b9aa80d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294861c72a23257fc3ebe15a890665b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddff876f7b7672bf5d3a43dc33b511172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ac8088b3d4c91da66da50bcc441f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a059bd93bffa084cd089dda2743f284174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df313ab860ece58557af60bee5cd1233175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8b01571afce10a5116d6b31c8c091176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d8f3b42b24efa061824a19321bc4a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511899f7aeb7858ca4a2e5c981e2d39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4ea8b4883c342e7f264a2e8a5cb89179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca4cc66933f79d10124d32d09c5c38180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28296d5be5fc2035c1ddf224c91a311a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67c8a8d3301093b41c210d9ae40e51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0b28d7932394ce56e3ed2477eeb66183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934be24404d52ef296c4d02b131ecd6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec7f73ff21129e6d1f95114798c319185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62627dba78a19268e898eabb7eedcc7b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a67859800f264ad09c228f91519ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1297d7f2cc593b8978c82a69459a75f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55d29edeed718eaa5449013219363f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfeded1ba0ae9049d1fdcf1e6535c45190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac9de13807a517855e223743e28521191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b499bd2e3b2a1b897695576aae8a61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465756029a3e8b3f5e8286b37ccedc6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af70f28123a223c53451411d2c185e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab567ba552c3a1a59980ccdae13472af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10052e4c4f309a09781598094fce2039196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a16e8b6b61d50ceeae0852459e662a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ab262f03e85640529f8cb336d6820198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8995c7cf51f7df0a6f34006c2bb2e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911acdcffa8fb504776a558841f19ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b17427dd9efb90fb6caad5f26e1026201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621048a85b47144695e7774ea70a0ade202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7e9955c2b087215a18f614d7fcd7a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e340df7a741e85cd6de5fccff5392dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b64d0ba1f6b280849648ce0be64aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe265ebc5b260c4534a871dbc11e91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88213f8fd6ea094ec2d8ed606d81d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142b2b1bc8a2800545c2849724326ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616eaac544543e501c16c2b990d15d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d2f91359ed466c9128e243868f342210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2076543175e8d4add94c72b9174a863211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5624717259c869b557f5a544f7c3cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e647357898dfb02f1b87e28c168a67213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023700e6eec09d86d8ceb473d5d4940214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743537d241c65d2c2a4912e70e599f47215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856603bafa3e0db8c4b17f749725088216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3883ee04b63a3788e2716ba652473217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72cc1891e14385290b1adc450c61c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9a2931bfbdbf2bba67fcd4bf70d44219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214eec31c5d5e546268353d2aaeec2c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f110d07b27bd3e2c909728386c80e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e23905d59b265f3b1d4e97e4dacada222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd158dad062c0ca1e154a85b6d861b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22219bdcc19326bfd9eb2605906c9436224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4daddce6a68702d704f91c51c6196d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25069b961173e1cc469ffb71e845d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e589f57a9513ecf18dbb64778e65a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27679ca5081c27d63847f7ac585c2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e545950964f10fdb7e755b2acc2c06229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c06fe23f50cc6a09cd30d6d30aff9a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bf998314e9517779e80633f2bbf6e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7920e98698814311957d74b06522b0c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc299032fcfc41f093582a2e646697233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a73f66fd4720b5163e0a45d82330f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbc67c16eac0e7f2fbd857e38a2bea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0506fd7feceaee9347b76690686cf1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f353de7b7592b7af53f25c12667c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18969cc85cbe4aaeda9abea3f74ef1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c154caca9e17e960ee7260b02035e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ea83da86b462681567c624b47a0a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1a1670107839c72010b76490cd6e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a49a5a80a42edb527630a69f5c8407242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a88668ab2c1bfa483ce045c702955243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3dffdf8c23ad788fe8981978017eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4fda0609f7ae39ef90da6b297754c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0154a62977eb5207b28aae2520bd57246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef0ba5aa75dc4adfec2545f956d6c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc78d9f064f068c1b181706d8d780b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e72d6229e522222e9232135d051bc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d4d443088b0d284a899e781ef441b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e28a28333a6dc9d84e02645d7bc0c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02833df0fa527315f436f0bb268f63252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18f102a45c98652180cc3dc975af05253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b4c91f5feaf3de36c331c4f5ae83d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bc9bb57e4a2c03792a84f73d44223255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59251e9049c8c4e06faad7bb63a09c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9000b5d84c0f6dd7ce02f705431121257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913389cf8a5fc6c2203168fcc55cf676258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92cff247d4e8cb2ae0a4e941b59869259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe66122ce8be68d12ac94eaf5d0476c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc4ebc2cb79fa0f587febbecea11da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782b7f84cba04504e63c2b042be13cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b0f6a0650ef79ede97bac700c6c80263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da27598369c4672bfbbc5164d365fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64002a21256d88e829caaa66668e11a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e9a665f70fdf453c3279f0a972694266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8bf7f578724a4b98017ca126476ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1153f1559553b4d0ac8edcb7ccfd95268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75405347d4abece98e373c74cec85bac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54118fce88d94963b7d08e482059f6aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc5f3301066f4f566b4689c0c0c986271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329117a548461a39943f2b50e97b3ae7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded851a34179bd60babdfd73fef3490273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eba0d22abb915aa146c7045533d73d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2921d0e4d8b18d9738a132e3972f67275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbb187b6d0425a497559a1690cab7d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7913561ae84ba2fe19f25a6443d87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d414de288495efc7ee9dde5efa9d0bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bea0d26efd4684bdb025aac9bd1ef3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d724c9ff13acf06672319854ba3cf3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9ecc13414cd0e69bf8d730b8c114a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c251718685426baf32d9bc9ea1a5a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db99d4eea5c8451135d72a3b51e3059283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df447af883ca8f41d4fb6ad7f6f409284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46a0cc6f30380d3b7e75514c953fdf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb5b76a0dca2affad7c2fa1c2e700f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dbae08c674a8939cb87b1e7cf5c89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695d90ee774892d517c81bc364eb33e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65601fb4b17fbf9a5b79953a73a79c80289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf190560fc42c2a3b27d22f57f0d340290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632582cad74dbb8ffceeb61cb46bc755291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d15effb85a72aa9b7a81b71d29047f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef24309b005261fbaf880a8781f5d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036f0c7e9c83880950b88ef23a7da73294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63794bd3ad2c4f6e87c31f314b4c8353295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d968da8efc0f9822f6c427acf21924e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e29c0c11d6e58ac76b04562af24915297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fe95eb3a4bac1121f64fce0b8486a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e24e593b07033cf1de0954711f3424299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d89e91aaf5a72b20a808b0f3632156300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c53585b3579533872f8cf6fc684ee4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e4f6c34581b2c9651dc53ce9debad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04530ab05e38730caf40e349a0923a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a4714fb3ea99f54e424494b9813ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec066f7bb77c773bb13fc3ea9bce6afc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7a9ce5f2af2797f049e954800d2ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d7a2a40d211d8343e6468826d7f5d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3628143a3e3827d970cf6d2019661f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db305a6e5b124478c4952da4431eff8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64cd1d2f193fe1613774196c4a8821310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d31ac072969bc762814f7f995d2611311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0014ad024acd3fbaf88b713d999ff01312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21dd133e6019eb7237554b0b268859313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab63b332916d12bfc0b9d5c22bb71ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad655f4426d219ca5d2f27aaf88776d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531180f984a0202ae386e0fccb76bca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe4ac0c554005d4b506c1a0515c3e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d468c7b1d62ae78f16aea10b504bc1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d32a5d3800446afc52cb8fc4e22f38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10adb89c9ce72c7bf17dbffc819d3e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57882fa1d540d69164907ec2bc06441f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288446b410659f6372638ea1cc796fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca282e4064ff2dd6f0730867deadbb16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21316b9534d77b7636e661efe8ea21324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa05f45a45c1122e39ae393441b48d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672f19a42d8d192d506aa0df58b8ba0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59afbd764de0e3dbf341b12565a0ff0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf0bcaf809b3dcca6c25c9254ccfcb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fd0425fc26b8b704b047b4da9047a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b72fe8b318dd584385c89d48737c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae0d8359ca60d99f2d2d5306c3b16c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde22665049c2f8848bc41487fbc21a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a8e6952412f70b616522e8457d19a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba611718a3ea1fc5ec0f834f4cd1c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113718ea21cd2e612bc0145370f60f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0928f73b60c4b8165e31cba4dac917336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d3200d33d9fc51b1ade785623d963337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68f73f01b99465a3081f7ccf4acd9c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069ceb420ef94e981ae399731322635339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4e6dfdb074c4a99872f406a2eb6e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a889b79609d0baffef95a4f1f7b7c3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40673f9dacf4bae9e418237b109b210342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1800c6e8ed87514f19be86dea0763343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c9ce11805806f38b7995c578635bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d2a5d5a88dc0d3b45d96d6f781fe7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939756d816d02c4e7cfb4104844193c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f473748ce0f4bdaf1cde08dd2a26c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4a2ec473176941d812c637907009b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10fa2ef6191306d7442f101e7f9114349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963010bd3d76f5988bc5f0c1e8a3e1b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d989c4fb811c9642ca80e244ea8b75351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9e9c6f2c0128a289a0bc35c71df79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9b90ec49c818d552d7407d4fcae23353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3388254bb0459564d399f5a119195c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aaa954f902935aeb1f9cf8e7a577ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332d7c2228c386b4798b1096b9bab2c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339f8060d32b7e8ff014747477e8f9a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd09b337d57905f52e1fa094758c84358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ec9b845f5ff374c58cae2eff73ce8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6a7929b0c9f681c1f3af2d7f754a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dbea0348b12bbaa48c4c173bac9b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdd8a73b99132dc19210b2596c3a27362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55987f288c0551d8264a4c2c1ba83670363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408f42c94203ff2b05850137463feb1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300e076b991d30448c57dacb79861ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0f2948b5fb0d172b096f8dabd1ec5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8525f6ff53faef256bb0a6eb72f90367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba234cb41b34a119ff02934df063c33d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1ea666aad1f7808cb55e8722248ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d456e415a1f1fe3cb4a6e55a900ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20a587f14748411b57461c7d2ec386371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e75b70c2769f449959f302f1df2573372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30d61728c730a5aa0f531ca02d55ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bf44e8ebfe9a6883d188691d9d5d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19de307b123d22523efff75b565060f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4542687e7a2a3713f257bab91dc47d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40585db38e68f8ae10dcd393f0f1c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98ea28a9c8a7287b9cc0565c445245378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc8b692a1e51076c5870d729f0e532379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d168893f7b9f75a164289adae85b1fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03e6debe114a5612c60ef9da07f890381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57979d22ce4a4b0388e584cb9b6619e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b249db2079763eb41341a3400985b99383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d079ac66a854cc602fc7cf0f4dde4c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8e2f6fbff026b50ea5812c3b12cdb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881f5e3cd5b34c9966b63e0727a18ac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e38a1ce2f01a504b3c4f268b06c86387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5c2aa827011acaa63916905ccdffd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044c0762930e0e021dfa2c5f44b01a0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b911b81603ed318dc385cbba7f655390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561a3806fdabeb5f0995d96580280df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a111833e9caf8ba32fea12619d7fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583451e2de4d238c69e09c291a2e9734393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7ff30e7fbf94f9ab64d86b4f7c896394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045f42864d5090819c2b1bcd0c831e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51792be8933ad7d54c6b9d4400eefacd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d627c6d5c28ffb862e7549c22dbeb91397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07d2f36556a01a46c5eb10bdb335b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccb7e962316cb1bdb1f1d64b483a25399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98708693ff9e2374e5c8bef9debce34400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafabf1fdf7a4965e1c543ca4d9425e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7438787955a4529b2c27d6c42c2117402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d24797278e4a89a1cbbf048cd77e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936149a5fbef15f67f839fd071408ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c7b3c455f71d813e569203fb2c6f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842c8162aef60bae559f902f8627389406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8776b39b4b226dc5c12193db29d5829407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49d56333494de9a2a035982fc1130f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790256c42810028802ae6ed51ef03f39409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfc2fb2e820ba6c1758d27962b1e28410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81836c4cd05c55d952d3e25490414a8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8670f40d9b816c5b8b81462f63a9c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bead3199828c484a33b150e0a2be8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80767a68fc88cc657e08749fd232fced414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115851e165eeb44b117d13901b6fa53415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adb0b425137e5f3ba83cdce7637dd7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649430c734958f94993c16cb1d6e399a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a74207e62d8d69edc4ca87428172f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee17c23ac3f0a7745d91fcad85472b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f272eabcda8888dcff87622b411fd4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5abc0f6c33231f9b89af679c8c659d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d435cf7700c0c777f03ef0de9f560b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a450545414fa167682262ab6d292e2b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb00febaa4cb40bca858ae6c69c3a21424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347eb127e778c905b987bd4333144de1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493def6272adfac937d1c4ddc0ab3183426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2574c9f5ba660447d94fd3c3545ef4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b83fd3befca0104257d845642b21c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5942030740c8abd07d1dbb7a88b14e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31715c455142c4bef6755575743a962430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80cdb4c29423c97758aab47ff53c79431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36f8ad552a5e6111b9a714e6ab0d9f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1195e49368b875bc59cd1c9ce2382433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6d556afd3a69e76c3599e43e279e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85fc177b01cfb66c35c03560e8af12435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fd193cbb48dde4310a919ae140d51436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015634893f5e70e031915c0737a4efc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120c4a5a2228e29fe3c223a7757b832438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d78860e1b210f710d31cfa6d4ff2b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e01fc04cafb9bbcc8912149558e11440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ac30d08da79f6d971f72602ec55a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4e873b4f411abedfc3e9e591e8190442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de157af4a602bec6d7a2ee71c4a47576443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2001a302e2bc0b05f03ee309aa42b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809f8b2874c2de7f053a8235355691d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45b8d50325fb260872c0af2ebc3e98446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a422711acf239dd886c547a84629337447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6516df79455f3ffe1661071a95b3e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e4fc5f6d9e64b206869d6548d0878449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91a6eb91a3a3d40ef5c0113d28ad39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264940877acdb0d80d97f03465b9ba0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65ad353d099b6b4332068645371868452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd982bea56dea6fdf8f8d1c88477237453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caa568bbcfbd4f7a065f53123bc65e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a75eb44753af826d17257eb1e3242455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fc4c03885ea1f17718dff4eb56db9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc82c2ae5852d25bfb4041842b7f83457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff337906fd5d89c45a9ab8717c5f6227458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21a76d6c6055a5a50b8b75962114cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb619da4f996f35f99c769bce28ba0a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4240ba5daf21586c92440f6ddd56a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b77c5649e41f2dfd598e092dca3238462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff875cd124be2cc0a6fd3335a97e1eb7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b0c9f4185d41a44e14a8c3b6bad24464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa72a16da3c2259ac4dac0b6dfb12df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21f3800c01e5dcfa9efc64e6b9548e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76e37ad80ab6a5dc515cb6fe968b6c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf82350afd0c7588336ec55d3cc189468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa475e99ca954fcc0edb9d7c3c404c2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c5e93353462dad2b4c9e48e5534be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d14f6f51f21e8004ba4707a81dec7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f11e38d06794defaa449bd7a30b80b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca58902ab60b950e8610e6c08266b4d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663ca3f016d3e0a8b684517c82165dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8946a3cfa1011680c7159b632c7a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e032b4dc1fa27850a1f52dc3cda2e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0406e97d586e15ebcc4dfeda7f9ea3c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bb0ccfaab4b153a937bf275f15aa8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c273421e06774ce5b6bfa9c37450877479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a78737e8d699b268c7b9c3857e78e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb774cc9a0998b837a26e3080c14495481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067210760da583ade84203d9040061c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd740a67510e1a6369ec36bd3929c1f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bfdd015eb44fc44c364a695820177484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c828f6829ef99064a42428d63a05518485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992796531dfc8d067a0df42b755485f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b77def2ee25a467d5a249de502a35487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d63becfcf1f913e9225560a6c244a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff088e128442c1ab84e8df936ddba48f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a2bf0715e497b63cfcfc4e1d89ba6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d40642d156576a17b33904642a027491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44e2f52a14e0acf577a2edd9b3d565492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ea4201992556e94b50de2bda4bed3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214845207e454e1145894c293215b2b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98dc2589981b025ccf874931d8df7a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e73430cfbd24992a3b250236e0ca9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6765f52a8902f946731ef44c6b631497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a397344cce8b9f54a7dda249bec2fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68885827d5799b35bb764bbbb3caa6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0385873caadca17c787fd3111ce9c0c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba24ef16fb232396dfa8b59c4b87ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649ad1b217d4bdeac3ccc5546f19c30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c553f10f36df4383e9b3fdb041c24503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff4b704f3fa90f3bc8c634529776c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fee49ef18be4c3761d39c655874880505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0b56fa1eabc566cb65c083a092fd6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5a80e27f50138f6325759627465a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605c998b1b29cc9dd3e1e36a12fbdf7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa987bcc2a0c74f1053ea68fabceee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f573e47759ac4d6ad1596688f7e728510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b910c453b05fdabc2614074d8ec66511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2c6fb50dba3d5239c83a4882dea84512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6126797297cbfc57e0dc90d77b9e6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850d9e16f524dc71adba3c36d623dc3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ee58018766e70bfdb911ac5bdbdb0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec3e61ca91e35b4f6920a22a54169a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ad1f840fc2f8f93b10375855ad6b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f32049aff7e121d86748a9a295f0b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f598c89fc319b1af1279a1ae841fea6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3ae1d7b65ed80fb55f316827326f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5dd0ccdbeafffe4ab15f50083b3ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b503054886c226fd9d805f069cb0d52522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bca2408a800d37c4e067bebed9fec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f00ddce819bedb164c44d1cc58471d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98731d86c582212d5ad1f5348de6ca3a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11d176b5797defb2550ef160109ee7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dde6103529535be540a1dd1ed7b95c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd3e818eff82968444bbe92f442589528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484362cfde8750fe5ab14fad8b9736d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f195791bf3397ff9f957c1de0d44e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdc84f97ccb8de1a00635ce7601364531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692685a468ee882a8f2ce4b3446a5ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5c87492e1b1299f6db143bf78a663533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8228e7197fbf0d3e0c484de50de0c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545c6952d0371033b247e878b309488535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a3903e72b7b1b40b7f53c1e4a9ea9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e09fe74ee7c331ea0651bd21c7890b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81948171e135cd7ffb7fc7e8f3d63d65538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d57c305f5f4c97a8a0becdad9e882a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b208192c3cade36e2821f1f128a8d3c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d87d157b36c32a9961b33dcad483fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99f9a3f7357b15d4caa2ea1b5b60ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c61a528c586bd04584d364f07234a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fd5bb0a960590e19d3244494b34a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ad5eba7be174df358c04f0bbfe55b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a9b44178d0fc274f211fa79acef53546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3601e2cab38441531ced6be8d180ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793dd7c0d9fd3091473ef979dfd8892548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6d1a9702972d4a704e93bdf47e0f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ba3605e1e0c3f136e2b2f61b2953f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d13528a5e4a0e24eda5eb4b10013b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fd961ffc220aa0efb0bb41c34a911552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ed549222fb89d20ffe647afbdc56a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a4fad330a07a49d738b06fc133edf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9920a010a33841e401c956a89642fbf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4b099c9c96dd0300407aa78a7df1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e5193c7a02a8b5f3a7af2b72e9b86557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa3c2d13e2c96f87ec97c569af4f69558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd19f0803b6e9ab8da02a0756f050e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c144325dea5851101c587fa8aca40a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70f1c4b352d64f3516f339ed2baaeb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cb0e66ff1744c945d823b0fd0af27562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52123d9ff342e9b5146575eaabf41395563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce0feb9eb482958533048f607a2d04564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844f9e48220f68618c61daf2a108ec7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e71cde93fc3cac6b67897100000d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b583a73fc7b9ca7a56db34ad6ddd0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1d1df293c7d6adca1b0e841287a83568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fd0a959f9380bfdfd9a3558b2926c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70956cc545d8270128f0e875db6e2243570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115eb923bd6777c2188e38fb7c901c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889565676062675aaa9f3016371722a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4af3d2d49e06596856158d34706151573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129f9811f0aeea0df6e3ebe15db70bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484579111d0bae3d6ba5adef2b68b276575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203dc2d549ecb35d006fb7ea57144d31576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31042f96f18bf5bccf4953dd8291227577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d07567515b079e24d233e717fa4c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8df5114fa9c755e3f751629f443a59579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f374f2e78744e20d59df3c945714e64580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347d383f9e74210baf2d849ab86ff94581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5fdca1d2b208e0d14d56d49f36e11582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51f8f1ab7a2a7a1d049215be706092583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adcd57b18489ebae2786088238a426584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d4a2951e5e931b1d8c3b8f96a20b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a0f880469a63bb60f148be7a1fc08586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598209f2eb3650b3e524496de78ae66587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9613d195808f06177d7754e6825307588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17234ab157a76984b6eca99d221ebca1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a2835800834d9fc7a9233bc0cae25590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27264588bb7facc4defec42f5d1459591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d2405a989ce5d39c1552a43c2a66e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4848743c00ecc41a8ed37e193218d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d5f12039e7284523cd28eb8ea333e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cc9d1ac45bf41602e3939f1d47bf5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055319a00e4f92505fcba7b8701362b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32291071a9045c710f595fe766586284597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758edacb57f297d3c2d7ab1d62c25ea3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffe087bb30a337f6b8754b89e60111599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052e54d2499207813a2ae6f05d99b0e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cd53d8d2a15d9231347683d775ed1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd175c119cbd42b5b6b39f450d38529602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505c3ea58a9badf98b8d5f78c3496c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e8f8e059560148f1e90bcc1e9460c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e473efa39f04f059d58b1143712b1e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6ecb4ecb98458527e57c81376730e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb508db62d004faeb9a51b1b5386e72607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b97659d3ba7f488ee8f6c5651ffd3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05247917084ffe0926f0a118af666e7c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b31d5f9b0f3e3af2888cc290e99658610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a9ad123a7ffce8e3eb3472baaa4d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012e4cde42aa4eea3798ff071a628ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f657f9018f663664327700fcdfc0af3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dafbae5208bc6c00f2fa6517d0e71d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff961022f91586e9a55955c7d7aa05a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b8933878e45d976289f1f4dddd6d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2e870df78f61bc9bd821918a3bb45617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c12779e57ba4cdabac3226e046842c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f162afdfac898953686b069638ac2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be2ad3ab2825b23936e61294ce6c78620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fa97f47124a551287b22c29777574621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f65b73ddc42b4bd17dd24e2700fae2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57fc71b37d61a49c7725d00541ef5f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ace1c433925adad0ff0b5024d280e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ec7c551245917a1e636ffdf8d68d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc224ce8bcc75f755bcb65e033ac9d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce9e42e0588987ca60f5acc45d610e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9623bbc15b327bc18c11eab2e97257628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444df650435e2361e5bf8978a0358a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e0a928c8efd9635449c4722616dee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb056ea4c326c8ab6821e8d35e3a12631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f350d8116056986b418b9934ec1c46632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993a7fbcecf4002e09765b360beab12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5bb1a655787584f5b8930d1508d48634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ba8c40c5f50f234a5144eb60807f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8731e729b5b390bd406e66803cc0ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6c632f04ad5aecf079ecce4917fb4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274a42c9f70ff5f003b2d672ef2108a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229860d2384b9318844d91a34ff9c05639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434fb37af36a1ee4665e0057140e676640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409b24e188d21c2ff3b000c8c70562c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837acb41770f281eb9318b45b2f10e89642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c3953d33f457ee737c87f88e4baea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22564fba897fa67d43fabc71d11aa399644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac3c1403a2c35e21b2442d73e66754645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b4f3ce32ce6fbae230caeb048db8e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10aeaae2e73ce27a6bec3d98106375d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777f5a737bc4fa4f0def4f0780593fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4b708238e215938d8b6d4433bff9f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3b151d94f76baa0428833967d34b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be551e234b2f07b5138ec7ff5627efa8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d04b1ec85da75474481ae12edfc14652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3f582e0b7539e7794d8cbc84a4e05653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6208c4afe7de62336c54c1570142e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1595eb1fe21d6e076a808994ff0cbb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce985e411eb1151dd32f5bed24f9f6bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12419ddc5e8b51da5dc6533ad09dc7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2267f52a731f057b2a3920e148b968658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219182864527975d3936b8a608e5e172659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82389932e6fba15e2096d861c6b4f16660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0158ab086d20befeffcaddf039f76661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4d658a124fff655e6bd411e82c1cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc2a16d0dd2bc19a06f29bc96ad21f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac7b3203cdc7abbd145f89954898c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187a5e767511094379af3dbd9a70de1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41756f6689a7ccbb2ac1eac2d82ca713666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524cb08b2858cfb8bac79ffa15cd498667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addc2c2ab728285de2fe2d5ff37a097668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8d2922cb1a714bf85099b8b464cdb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824449147c162cee2dd71dea392556c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c3dc0908a9c3c575a711ee644e796671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28867518468dc6fe566332a001526727672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043e0a16ad04a5612878b969ded6b5d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc43f1120ee39b86fab2a3fe253a036674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80063e231d07481995c16a47fbfeef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142cd3825b2dcda5679eee66b9c1a03676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c431c08a7fe24dfe551a87dedffa4b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e949d03aea354ce064f81dd934697e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11486723400680122528b51cab5413679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfcc37171f17501b0eafc82e004d0e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5555effbb268195522d94da3ea59e33681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f1cebe20fa9f829f45a23c0c6fd85682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9158394de4699da4393b5da17ab66683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213848c0744b64db6988e13ad893c355684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca509e75fe4406a75ac8f8f4323982685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209588cc1b00820aaeef5fe26909194686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ab69748f8fb6aa65d733b7a071cab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9441fad2066206afa7eff760c855b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8038e0a03a3db09399b18e623a49d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bce853c71cc08cc514ccc8da8bbb07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4296eda1a0953b0e0a9a752a740228691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e19a5db650043d0b1788f415e52f58692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f1b7ec19e0c328ea3cc8c8dbac23f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde4cca99dfd996ad78955b772d3ace694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a06de31609497a28c80bc6b121bb79695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccf257cd32030f5a0fcf5daea3006e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e9b2ab71d7f1b8b9103b85e968ae3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057291af904b4050e8f21373fef636d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95de84b3a307fd73e9ecee098e17b1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a08b9ad8de4b5207316ed180932379700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabff742f2e1386b79453749af75d69701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a1482d3bb39770f0e3deae9fca43d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8a32dc344c8eecf907b3c1cb70fbf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9953d8e83b2277fbe484c16a69774704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218356e3a4f9f4213f44179147ab60bf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6a2ddacd8ed7e14e1a1d3c7da1c67706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1d2b4bcd15df869ee4c20a996fceb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea502eb4fadebd88e26af84be86618e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa153ceffc4e994bab11da814f9dc1d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4166acd983412459f6da04ddc6538da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae84b34c63e3bf3aeaa6e026c740ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac2a089691c7772d7ef530bb1fba45712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172f4b6bb82837fed628e40977e94fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8af5116cf181868cead5fb7b58460714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725491068439638191cf8d73c974d6ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fd5b610cdbb32ce5c95e88c963821716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096ca3198b77cf829ed8c407e048a70717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40aaba3f8f3c2a9fe7f67f82ec484c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af65900fbc768821fb3e90030ce01c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3925f8e09b65112a74ef61a148a2e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8280f2a548ce0a6dc8c21bddbe78ef2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47108f055704df3abe4108bdb9adc3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ffdeedb76d619f620fb36087a1b6d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca7f8d1fd481fbf6313e95befefe57724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946f537c20005cb099da944f50c2beb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d3252f370dbf2077915e77157b5ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244388757dcc454049a71ae061dd5dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dde4321564d1a8151655a6871d464728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea9173b523a740d51dd903b220855e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae722245e9a35e1e8557f7396928da730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8c7d0bd9504515b4b0fd72e0613f7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c8c86db0c2dc449fd98ad0f678f70732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68dbc2230df8007a1c8f8a22db766b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d164d929986acb2e7f3f402dc1fc0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279b67560459368be4c0b4acb6cb6ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1713317734d8d22bb682e5f36d5ec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badb0c94592e13c4b539c81255e8933737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d7c3f7e068786a24138a8512f817e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437156fd26a203fadb6267357480620739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01641d1d46f9d1696733d4c748a8eb65740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80f8c5d1fa18b30aa6e360c9266ae2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f39bd21acdbe8445cbf60b39278874742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6bab1e4083f0ead912fed5f61b5c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197398e28728a3bdf0fe0aaa45d9bfe7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe37755fa02f14529fb4a1a2347903b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a1b68f5495fb41235412b11fc83c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968d985449f97b50072498a4cede0bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cf8ffd50582fdb123a8cb69acfaf4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68701f41736017ced18f3b7fb6a631749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5975d1051182e6772ed1d5970c29c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b072de022105ccd5ef879228d9cfba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcefeb0536f53ab1e326a0682cf5f7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f5d7c84196b8b0c586939f5c99617753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7375caf28f9eb8feffccc5dfdbe736754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4b91c265e17abcc0751badd617b37755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9ddb065bd1afba565263da6871241756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e52d83a2e25fb311d66bd6a39e74e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6540092e2e5bc323380f51fa6ec1cd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c6843b898fc7af76a83680566c561759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>