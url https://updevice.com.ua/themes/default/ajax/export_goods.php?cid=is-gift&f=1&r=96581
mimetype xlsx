--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14e905295a74d03b8215aec83308951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625b42f2973f2c8f3a23d53bb70024f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9da164a19c3eee3a15426f791ce543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b27ce1e7293dc33519c003d7514ca34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0759acc394caf7c27206dbb177af095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86008804bfd9910fda8ac677d6b615f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f62eaf8f5c48b10f7b0009a25f1da57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bdb37e5844a799a7b624cc24710ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b323498937af4e199b2f002c4c77439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b17e3628c3b3dcbab4b6a07555ff1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95665e80622f367ee40745c8950efa8711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263ef211248410c59e67d05ecdf0d2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78c8786554f48a2db665a4d565d80413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb64fc919444439a7d8bc44b7f13c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6e309402a24b0aa4362d6db05841715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edf62284fc468744b0d2b4ad7cb2ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30069b892bb6e32a1c00fbd158f349e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8086a120ccc7516002e30cdd7f67018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f55c3bf7a5c4fb8d40a21af28f541019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba202050ab01311fbf100d2d98f7f8420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda21fafc1312c858bf807defbb52fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9858efdd31c513ce465ee00f7290922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699f26f0559678e041a2f0749f9dcb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee42f3466058136d808951da2b474224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55141407bdb7df5622ed722b1cacc9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa115ecf0bb32b6c788a26000a030c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080fed38e19ed85ea406305bb456e6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a6e13eb6061461fbd81d0510ad01b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acbece18696eaf18f39af3596f930b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dda6b6176c8dd7a4b761efee20dc3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3096179759793fd75813a4d0db7a6f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7dc28256ad6c03a8f522bb4af6efe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194458dfe77acb6e920b95fc5380991033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1662090376c27fd34afe5695331688934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566cf564d4fd2d8fba14a02e464febc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b2251443ddfc5457925b69d991d5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e055a23d8a50e2172233cb0d11d6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f412f579e6d1c5b906fc2db47d3a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d275e1a7ee0df79fa2a19308629792839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7b69bf3ac5406dc4e7e0e6682676c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd56ca389e0154c19c7c438b892f42541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61a6e0fc661f4b99eac90def02ddbc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38425df314c5d3cbf1e242db93f9f4ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c34e3ff5959012b5113c98d82524d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99b019124d50eb19df63fd9193ecd445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f73b2e31405a124d8bd291084776ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bd1032583858c99b6709197cade4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1fb1a07bba99fd74dcede9a090c9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9e965a0f4c1fe338faed72c8f8baa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51c025f1254a3e56ff3abb9ff9851150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43f6b85ac0c5b3bfe1b2dddccaf6e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37197dfc99c360aa0edae5b4e544cb152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52265b094e443d2be00b73af74102b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a9ecba177290258be0dfc4ad745db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a36c300971a64d173dc961c2406c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1d52d0ea26eb6f4c7f5e66ae4299c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96749165698eab1e71ec9d1804bde957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7ea598d67cc6a55bf35cc54501bbf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cb2c9105dc5e625ec11c0b26f11ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d48b61cfdef268190b1ee571010d8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309432b05f3d8679bdc6eeaeaaa1b94961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c1aeade85d7b878450cf45cc1669e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ea4bd984cc4782e6ab3efffe4ccc463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d682b771abed8f7facdfd5162cb48a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2aca321f0868640c1e607a08bf26665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82f80685cd16cd7a59bafd146aae7966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee4072be92fbfdf0a9296bee4036fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d658f6df7459ec30295f74e8f7e3df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1733bbc41f49df86e5a090338014769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b24c3fe19cdfc4474c1aee23ff5d6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2034acb50e7c359fed7e2f9868130c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0802187e32fa12b55981dd87d11b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5f951e003a09c79915036ca798eb473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2e4d6e7644598ef9b0c9577e72d5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb27de36495201396343dfb3aec03c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa88cde8c9a2fcd3c1cb77fd50554176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc66eb3e551cd055a8555b0efa432ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa45c4687e84d2200b818f5b7f959c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848e7c6ebe6f382a4a35d9aa2e103d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b684eee7be35b340574f16ab30d8aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fe28f06621e5021ea64a455214c8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848c4e0cbd2d11e25813f7c32fd5fb182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d625145f5556d1da88f4b07f29331f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454054cc85385f1d0008a2a30dab8b1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657074156fb972cc179d2f03cfb19c0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19e5b23d28bd75675c6433b6121f5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f93ccfdac7ab5884d4ec62d5c923af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58c08578f917887f809dd25ed07bd188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff71b4e15bdd53933c59ecbdb2849ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7ffc30e6df1e07e8cbfaf46b0b1d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8d0e11a4b2327c999ecbc246c45e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add14ba36772c0a2b6bdc2c09c49932a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291853b8152d865d3e2692427b3a056893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b426a2f1a01e4d69016ae9f8b53654f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79003e85ab7c0f155343c03c3b1d6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caf620ac7c9877cee087f8524f18ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8668eee71b6198360b96cec2a4a7b8997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82347e3d2985762258f6178bf0306c3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df434a6057c268c5eb260a41e2692ee999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31672efd97bd41229b1feceb94c76c79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b6d648fd6d3200418f4fefbcd8958101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d94b42e28af1c7e153e1cc40ccaa6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfac15fdae8721cc86179361228d12b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0c85c8b978a3cee555ede57ef9304104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a62bbdf8a2d8552f374a1f70747b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2c69a4b8677f37eac230a3c82789b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b73303116cc71e6d974c30bdaaff3b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dde6469e5f300fe1905c58ecca0273108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6899c709d4c98bb77db268ed0636d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cee68c42ca03285fe3556034454d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa40f766c9c04703ba60e819f3a9ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567139393bc22d4abf901c04a097668c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03701b9b9c62eab8ebd07c541d1de0ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b95c38f71ce07bf28d856aef32b303114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815874d579abc379dd26351def2e8dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68fec7feec61d95d0db37400ef6525116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b87b8f7ceb1f17a377a0424460c28e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894faabe6a8a4c5927db559e35146b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795f8e93e3dd0c4d34ffe692b7276f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110810f4bb4e334920b26933e1b72557120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a271359699ae97bbb24b59424ddb70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07b9a50ecc98bf80f00c944ebc749f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fb62c4a46bdb0e57c95209ce603ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e81c21f47ad79a5aeaa1a5a75f3940124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63058dd8d150148e9048b5952d9120fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d37b8dc0951fc5e1f7b58b93171f61126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80098816038d5384360af1541a4ddf62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbed0993d7ecb1d5cd7a9ef53a69717128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98e9b84930464a43c660bd182dbda0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36bfc3d4afefec11e409df9e0228fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1f3b66aba59821c5146e49df8e5b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9c8731fa4b0febb69d6418ada33df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727a81fd922bee18e53cd8e62501353133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7f26b022ec804f8dd2801920b2d45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc952bbd5c95f69d3178525bd5ff794d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3900b041d383994a5ab7ad2d0778c14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa833502cb882ba87190ac7c765d0e76137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c578bf3a32d66be27ecdf8bfb09969138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76775b1882c084f13fd013b4a546cdc3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a4f04cb19a471d3207e69395ee0a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb96ba6dd8c93a281012c23ad2f997141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf70ba71b7ce2d59f05dede266a4632142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79000d3f1b0080851c156a6ea22e1db2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3eaec1fc90481bc69344c9054aaa61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae7dd42eda3aede582d56622f00972145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e77cbfc7061e4377502c3c7228a277146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614621df7960000a49ba93a0cc6f5de3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a97f7546242e7f11370718b754e42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f079a392d5ed731b88241f32b9777149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cdf129889a948ca449b777b0f1f63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3baef316c120dd0c1d35b34d09b81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871af33385fa2f0b9731a89c37cd705152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80645b5847a14c4a4adb257106be1a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d8dae4b90d866c5b99bea609d0c7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e6b04713e3e0b7412c62f4540b98c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1748be04d30c010ad33f0522a804063156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f753f30b8fac0ba91bbb5d92ffcaeb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15291f6b04677a1618d352f5bf3a3732158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b63aff88f9d4e0227f28773fd2b370159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dd931a09cdfaa7882b6f65072eb83160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95578eee267a8c5d929fc1dc1738db7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80588f4e1b9b00d7c2ee52bbfaa3ca68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27eac05ef44d97053595a5b3e02676163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae0ce5a3a244d682232d46eab23aa2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1897e6bbce41bb05d89e253558e1a0c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42f7235422a22d10a4f3625a3e8ed1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9176cd41e7057e9e2336631f4a9545167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0970632acbc3b11a4bf5f1d9fc7759168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d53fe927c1b90b768f6907c658a3d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae7232c937d373652fe03886c77b04170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427b5fa8f6b45d82d9aaa4e4e2c02df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8563a245bb49ad8b489cc53ab11e5d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50bbd34638a41057f1a6d655dcff71173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a97ec345f8d8e4a9f09b97352e89a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf51eff75a2c57ff666b0b5b532213175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2237b5e0c3f7b80339da567ab4d666176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab0f3c936e66637a43f31bc02ded43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf25a1554d427a5bb4f93d933b24f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c399443335af2c6c947b1e8f50f01c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb857810a91cf10a8a0bfaa0832d5b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775718df3158c8a01d122f12826bcdb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5263be764c22daf96f6f753797693182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3977f503b62c6d43df7393c95ad67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa51181d3e3c1e8f3b6f4c41eb0beb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7bb129ba8e30b4194d9306aa002e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a351fec41989f306e4d526c30d3f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd6728444af9c37be34defc0b38d57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f5aa5fbcd51a8a3f54cb048cf548c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84b59a4f7075c0cafc625badffdad4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2c609e38f5fd42e41d8d2809216bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f999c6b96c4e4b8bbca5136175d5d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d6f4f01e443116c1180ce32b7e32a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3a01f6c014dbf538c690c4a45679d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242899fe476ad40554dcbd11ee5b2ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad3e11b94d7f17cf3983bc659e7a21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca573dd2c5d1eb2c3013b1f8f659c5d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf8dbc6ad4f654e965cce664b3c6be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daa7fd3eddec5777ba723e844c5a8c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8027554336fed41891100a76bf933199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c958e4ae38f91ab2331e6175d51a07200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba1ecaaeecaca58fd837dcca878afe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec33a091ad3a38ee749030a1886b47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08260812e347eda0faf3c724b6c4dad3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1f54a43c90d89699c504dd87c4c4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db76265bbc83e0bfdff1aec2edf81ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7805effb118496d58ee288825ca41206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63ac8074e686a651a197f6bb503d57207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6491254b2c2b4d06417a760efc7b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109586d4f512b6e2cd45f648f5279a4d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40a2d3ba08219aed4db6ff789ac6b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f298026eca83a781ca133fd0ba98b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6908ddec85d30042a94445c7965981212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c328278157dab79aa933cef996f8065213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06b048fd9c85f69434874c0e138565214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c49a6d456d4e0007e1d0e67a4f0d91215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bcbab4e2a66b66f7e426552a11656216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2045c7349a29449ac4ebf91a5164f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e026c64f89c63d3635e6ca9f2f5d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60598b7104ce9cc841b15cef9873df02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ba1b20989ae912b57e70e61217884220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b180903d02e72159fbd2f4d18ea7706221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f48574389f5b0cc1c9bd143d18f3fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45185fd00ab5ff47bd388f155bb34170223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251a69718499bd86f07ca7b66f9927a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8c773b3cceaea682bd69bcadc0c33225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7171b8da13f12c7b8155cb8aa4fbcfa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51161134f5a9923a75bd4f838b31f9d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74509f8c9ff28968ba1f905b6a33c926228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab4223d78d956585b2c45603defc59229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17afe3ce808a1b758acb8af07219723230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61445041e81a84a4067ed65b613d28c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e3764e0724545e3d237029784e7f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455d463e7b24a08456245bc2f12ec41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba27c1231c74d0774e095b039b94cd7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c907832290515f7fa16524c1ffde43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a215363ebd29a909c6f2bf7980c27a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd5e45ef6589e2ca5bc6daa61c7111237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b780494040095bb9fc0dc727cb20e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aad8b4b2dd8dcc203f7925cf7bd493239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e392d2128940f03a06b70e63b251418240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608354addb4362bf5942b393ff8e8ef2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e2bc5d463c868ff12622b0fd10747242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d66653ca87e8595c03d8919509c68b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814602247e7c228113997b8e969758ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519e39cf7af681dad800164fc36cd63245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b90285880e0474ccde9b85f4b2d7f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e634efd173606b9b8ab45ba7cc3cb2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d89cd37d6adf47d3953fd46f18a79c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533b9380dd541e6f0531dc61382308e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac3f45b39bc665b8613d11a863215c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f934b2b75152d9c87c29482282f807251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b551612862eedb701156f3b94f5e8a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de993c4af777c1f10b3debf4412723253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09608047694402fafc2af713c3f659254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa462995f27858ce69228e82f3d408a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a84e17958ce0d0160212c5c8194a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d6c5d84d8a09134d66ad32639913c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6d4e0adbc417dcdbe98060b37ea0e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6205ea1c217ea70610446ca3f7558af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12980501b165b9ecca3eaadf96b3e646260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8798c1ccf45f540e7a0e8cc31c42c69261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f285079f3b59fbdd7145e432f34b7b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb71ee22fbdddba5acff9a5e916762263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90e40eb7174cf1d8521b044625c729264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ebedcac1bcb333f683eddd6faeece265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d00b15b87cc48a76ebac15ebc641a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227776a1d74f62b264dbfbf22aba78bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a61040546fb2034580dd98cec570be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5719ebd69756d32ad18bcf5b84f6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1520464dcdb8f6d13f989df9f16ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6539b264fe234fab43da5caab2e3f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904ce10e757f3d68126472a67a07129272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cb1010836c4418f84e6798382f2d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448bfce5a0ceb72b2c070d27e7acaa0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d62504d78ad7e76ab2a4f9df85f37275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fed53a416d57a39a9d57b4d336f07a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672f050d37fefde51e5fff914d07785277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660db55374cd1d131b76d79d4ca002b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda6dd65733e27903305a7e3b24721a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88572a090e3e2722c921be2e1a58dba7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc59a667737dabebebb34155eb94a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548df691cb1baf3dc006873ac80af022282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f554061d67b001f974c9e7eb312d3d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8c68a50b14c8894f4c6007840447f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916655f9564be1fee90ad851c81969c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def2ebeb8443d6af71cef529689dde5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443904c24967128dcf11c3a1290f8b27287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95497bcca66a674c7ce19357731ef5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47206fb565682ef68842ddbe6436fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f466a54cfa8a1aa0d74723f2335a166290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6cc1d0b84546faf99be4625d2c2f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3319684849b53cd516fa27bfedce5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bee8287d8a3d1ac1d15438ac9c4df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c85cf48c90152f4eaeb6d6a5269ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23273478f1ca525a654b8f6954547c66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be23706d971d55a835738c7e9683e73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4c8189236fa2a9bcf94b89193f962297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b6016c69ede45f9a4679cd2fcc2ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51e01d69bf59f3fc228a1c067ee6b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619fae218e49f0245d56ea14354f594300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242da1394a81b9710a1eedcc6a574f1f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e5a37be2f649b4f1cf53d5030e650302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885834404bd049f9468a39f71e73a7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39badcc6ab7eb60d8e3b96f0bf1f2fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307af13a292a4090b1ead16f62da341305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454d64c95b9bfd71d31d324e42a1274306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34058f804f3f9cbaf68e32fb0b5673ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7522efef699dc2fd4f217e780fa407308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133320903eb82ed4e198e7f466b77dcc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea70ea0461d35afa13801e3fc4f6834310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dd0a3d528f3dc98d7e2287073d063311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd75a83e05cfebeb402261b7a52e4fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133e2fef18055218b7233154e51db01313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5a348890ea743046414eb836bb7d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0fe534c4f6f562c9699a6029ef2de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe475c4005773a48764501f1199e3ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22526fb6291384ea6cedb9e320898c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad9d78ab02740993b2916f1eec481c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99073eb756c04f66813ec845fdbd10319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baaef45620c1eef3cc0fb57c779d01320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43951feedd5afe335e76e46df8532a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885a729537c43de121aa8cea028c2df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10bdd7cac07dde2c816e31a4279982323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44b129998713a1e16edeace8e9cecc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc16c0cbe401cb4c630d022727eea3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b6d1d493f7cc5d2b96eeac07a28a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517172a61e5789e8983729461324164327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154b1b807ddc692c8bfca55971ee58e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bbaf3ac9381d6e303a1059662098d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804e5a5e945bd96702eb2aeedc821da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f81c6bd48d29942bba6841c6c0f89331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d413a8eac772d5b12cc36a6f5a4a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53237c8c614ca86241597a7cb8cf15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f3262a514171dea1eb5cb655a14e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799c811d0f8c261432f0c36ef306004335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f783eedae469f6c4db3dbf3c21e5a61336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253769c5c5e43acf104606429a7df56a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9bf4d274f1ebade084ada734c41ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174d5a98263e4934e0dfdf0ffc63bb7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b57fa8648aed1638693c8ab5a6556f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e5f7b502bc72c0cbe1c152f10bfee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafba37bb7131d10b0558e18055f94b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded807510cd93f34bfa1e365046ad63c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26086f30c9b362cba098b4f14ce901e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1490f007752c93bd29a849f6bd0f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595d393c11a83024f6c658e6bc54a52346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c0c136a8f78713f1bbe7cc9cc7f30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc0be3bce27c999b6f86fe7610407a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d49897ffc76f23105a277c6b29253349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4b901ed308bdda9fef794f224b35a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5488c457043c968e19e1626730d5cf5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c991bebb852c2e5cd4a979272da593352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325df81f9c8c81546309d973742634e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a06eb7797d62819c5527e6dab2e91b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10acf6d7f81200f46d79612b98fb50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915ba6b06934541b5d6ac32e020d4ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfde9f5abf9454f44b600f9e2267c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5f907b17add69eec39889be017ba0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a891f2f3b323f93ee9829dd45763f80359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db091002042999d17775e999842df136360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc7f6be650e1135db523aac9242d71361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1e1819bce6ecc0d487622e82f8cd3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503d770b0ccb5b9c2546ba4adf35aa1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3a09d6d1bbe17f1cff64530f1af90364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ad07332bd4128915b727906727f22365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489880daee2b8a0922f0b43aeb361f36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7474f49c890ae2a864d3483646b089367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b81cff5a10c0f8a343ac3f19877b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed5c12e5eff5e35c28e4bf14468d7f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa6522665319eaaaa8b9ca3764d308370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6b5e6ef1f33fdc8c8231c131a8a6f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0044d161c182896ff9da7f0f6025f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a58ac8147187b688d6d730cf7b740373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a562d9a3cc2cdf42db9e78b15bcc65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748dc321d00e286d8e649939107345f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66450c25464c5f978d1fc8f51d6d2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de191050cf6b6c8f142655476c80a2c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e0a68541922dd61b894fc22054373378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ea7ae39e53825ffb5a158676466b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f8a713f2350219bbafa536c23bda6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bf310adc451c7e4489dacad5624cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20586c014dd61347d3d87cfe70eb1c33382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757e85f54814ddc847c083a611aeca0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7407918b453c7b027ecd94387e8526d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307d55d4bb4544469b3151f48e40be0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b6f1d600dd893b6eb0574cc0a154e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c3b1e8676b416fc52eb1586c23cf5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463bfa2759ded590f3a4f30d3c11c5a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b1ac29515ec6ab40b7d6e214800cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4eeed936f3d7712a30cb80759c84a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bf7269a91fd09f773db5f5b9f3b13391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5fc698f2d9a45ce4b7fd4a6d04dfc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c1683379220538d4eb86eb0f2cc86393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147efe2413495455f600cd39b66717e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b2c6842163b95f61f57fb2e32a70f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65ac0a4aa545807751ff8d480f7687396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc6674407c62e492f530df5394bd75397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b9372e44c476b8a4f76a3a9adb5ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375a0b9c72bafc5c2fb3deb251c1c6e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828ab8f7d7dd5631e7cf1cb5e19a35a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e37092a9439ac4780c9a9251b2656401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1daa05ac5c916054f07dc739f35044402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30efc76d823d45c8d641b1333a6e25403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8fd45d58836e983ca15170dbbbdec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6aac57f0d1902ba6af9f23e3d2b35c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cecd2d17775e42691f196ff32988ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc03f405d1ac04733289838f38ac35c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def60f834f402457b693665fd58bfbca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d01656d560c79e75a454e957b23bac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c61acb29cd005bb6b4a5a17ad5124410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314ccd8ae3f4d2cd791d5bc8413b15c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c51bc7e027e9ec4595fc7e6fac164412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493195be7cee648bd212f2f79c512a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dd10a822b6599881bf507528f1d6e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26eeaf7086c29ad19f8066214aa4596415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9d2e80710ede74fda479c44223cab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63fd1d9b264ce1c86b39cd7deca0d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88e98c02fa69561c87094a4c76e4fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a5808e676c88a4d4842c2fd5db2a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923226b0514585412fbd7c1dde7e92a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749e119af895570d4a9593546bac1aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497aaddf899e8bb70fc371bb72bbcafc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b173b1c073fed9662044fcf03e62b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7033b94d616bbc86b59ca9799917229424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc112b1c41e8a8c89984665747aeea6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524df31b3d3a4ec51705f21a24204bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556e0eb51be83cd38771545b210f618427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c1ae46ad4cc6b0e29fd48ea50829d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d923ced7c306634d2c40c797c1f47429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d6a0f95ac0f869ab626daba7e32f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ba2f0ee1b66bb07844d692af4dec7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10131d1c5cb9c2ddc1387a830629084432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9a6d93382cdffcc135655728c988f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cad20925c7fdbb079d2b615c4889a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dbcdabd7aaa7d878b80a020281945435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62b6753d30327236570f2e0076d570436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0ccfc295a074b142da21a7ee5fc63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206552f1ffa10b351461ad2e541117e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9df1fdd1f59080b415adf8b2fc0799439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37868f0c7e4294a4e883eed39e75e6a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68268f236db3795263ca41adb27c7d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e635ebec0c3e7955e7d6d0fabaed607442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694e2d973a02007b8b6373d44086374443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288368a4ca7c9e447ed82222ba73ab7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d645b6f1888b0a3b6085ce5803bd0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e827ac369a5233d8b375983f1be993446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d819deb6ec64a2da48e1d85d3f025c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2fcd1178b3a23afeba50c2e5240f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7b3750972f8861f71eef73104b220449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd500bb45cb911069054effa5d66c658450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700c86babce905b01186312f34592c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68151c791285231b06d33703067f0b8d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033d897446684fb0c142c96b92b66c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb787cbaeeeb7189c53e77579aea67c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e130a3238a1ab9d93298fd8a9bc04455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2845e905dbead33313785a9b2e9565d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4be1c227f097f537aa8e4191eb636457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5791cfa9b695a00767a194332c4e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f31e87a7c71581dde3930d30421676459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf051363c6514d0daaf450cb404fc8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb25915fa98811fa07f9206acf627c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137dd151ec7efc4150975f0f90f626d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996f24fdb6de3a3e6b44e844aa55526463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b72849bc086c7933c7acd4c37fec4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef424398aa21a77b9fefedce174a913c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd1dd5d1bf57edca501c256f36a838466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b2f553db7347eb2a6b7623544fc09467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae3d5ceb5c9105391e3a9048059440468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4de485168dfe14ce097ab6a0d15ee2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069a3f00cc571243ea3cad6c77634a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92617fb51e2d9373ef8e16101069cd6a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdd6ee5ab3b4b9a6c49c3b42289521472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e4bc58bcaaf77d7e6849bf49b68b1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaacf02220aa5ca8391e069eba383a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65097b8bbce560e50d55567e9e0d2b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3e9619b4239656c8eeab619d83469476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773d9a72405da8f6bac214ff59aa306477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8b618a233c2b4d059f3d448466f95478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2556e6ebfd590bf4ed160460656e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fdc9a43051a41bf5efae43603fc7c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8d58c4812d9a6785d438789c86d27481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297d1d89d6578a52bc91941ef95c9a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6bdd0dedee8e6f202d47bb14cf56c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d240c6ba1fa44aba86370f7482310484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4052887283b666d35af1bf39be9ffb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872fca8c75ef5d78c9eac4de1cece11486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2fbafabea18e392a76c9707d0a21e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d169b67b65ab49f55ad00b1da46c76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de1e6370e1878ccbe99b06e472b9fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9e530a5cfe3bc6c6ab83b9e5d205a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75e0f282553e67705155a3b73d1596491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a7281a2c837eae3c01d60e095d7b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632ec26c65e51e684cdf9bd623c0185493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf1fec0f40717b3db54767704962d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7cb408716daafef30527e411388fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3f4a9130455ae3de1b4ed9eb77094496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db059608ed0037021b52e123f65437497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7f0ad3fdac19b8b1d86205b6a82c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940e243c21bfa098b550608e4a80a4b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41221094c6397a570bdec353fe55687500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207bcfd942d0847f1d6118225ecba4a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c937cfa6b52d2818de5ac85b556ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d9ff031d1cbf656fabb5b998cc4d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc47281409e22ccd5d32475c574df71504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d69bba5029378122a22ccad26e9e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb49996a976cce453fdaa4af6fa76d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bceadd8956f8a8ebc7a9d555894a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8949a4a39f9848a198282a69d37fa1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d09723aeae9627b9b3ab918241a2d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6c425a771cd4ae73bdda69f959dfc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7d17745a33b32789f172e797a4708511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7422b60e372400c37b61442238815512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea441f3703a047f873149a75e8de56f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6073f5eaccce446d7cf48d49e94c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de650ea00d1efeaf38347749b4e0fcf9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ee0cb42d795832a255f7476b007cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d75e2d9786f68ab703e9da14e11021517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8669f205e9b871d5a74714fae1fe79d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f045add979922f1c2283c3ee9582045519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39b6e36b8920c648f98125e6a99b99520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca4d9ccddbb7b13b2d6b1d102820d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e502a2065f46fb7a396baec86da7f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362658560cd82973ab2d30574218574523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ee64ec6ef1da776c2451152a5ed1a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15659cfd9258e1c5ef60744760c15396525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6cba2d80ca6ebb158599c72a60f97526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b0655d5f9564694bfa2e784e6f288527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38243e1053fefaa425e31581057182ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5d65572b922033ed200ac80893977529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555925151e061a0db056518a32fd2b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87406994112d55e92562f91ba743d9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a60e0ae351cf7b10f49e10e2d495b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeaca7443e783c27b1acd66d9ff56ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1a2eea08eb851aac755157d0f92d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fede4516aa8b5e7d01d84750d07289535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d2c3b09f1a84ba573c52826a6900c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b440fc587c9d0e8175687a734e992c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2af0faebf9f1d3b68615fe495c2bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593d0d64f0afeb93adcff66eba9645b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330dcc2b3fd3a4cbc276c0c71773966540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71818f5940c5e82403ece5574694dd7a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e252486fdaafdccb01d80c323a1a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cffce916d701897c2830a9e073e16543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37502ae79f728be170bf52dd9d1a2d0f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62ce69b071ac4b6c454105bbcbb706545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65187d1f000a12f51be318c0ca225e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49bf9dd3cdea58ca603184d9c0e522547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b00a5a155793497ea4268776b8151548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e728f351a06f6855ec2c678acc034549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5eeb4a8eeab294a2088571963f775550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2976cb633567b23d19682c9023c923551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bcd2bbfb23f872e26aec3bd1a8b87552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a5ff3886c72e4d94adea94162367c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abe15084e8452ecd8a5e07e6db1357554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018c59e7d3632d3253e2e0e59907e4f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28383c8a985e0e46973fd2f69fde78c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5fb2ed1c02de7e6ed4da42b734dd6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b705b119799340cf4e7650fe73f2b4c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3796d22a745550fccced8849b448c28559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617823782e762ce915c3ad69cbe36a16560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01da429891d301bfb1519c68fdebcc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a43a7aaff52922cef001fd54ddb0d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e1bd1722ac80b5c895227f5c5d778563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b488a11a36f0e171990e774af15046564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672e8ed7a842b589d2283054643e491565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4dee4cad100eb6662e6cc406f865d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59caaad53426d81ff7135dc521bb2993567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff06dff75d376b9b86774400b0b257568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5a6e05e2b277fe450a64e4770d095569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae001ca2aeff217e8ac891189f215f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3b5e435d9fa633cd45a5cda757bff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb90714c2456874318e5c56d9670b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e13d3334fcc5649de4c247f37bfa6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59d56ff3bfaee02f8088f5ed7b32fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099bcfb471dc0b3f0f6dd44ca2ab422575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6e3d86d05adbc5a0d22016735f477576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39df0838448ede4dd5a31c8858c7a6a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7d44b3e53844d7f9826a4049a9cd9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cef2564e5106bafcae9ccb204b0ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093e9b6b6a3edbc609f600b7184bfa3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af271f672a2185738d49d14ed64e41e3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e95e5478c4f50c1bf560f236007de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c6dfd0a1b9f34764ab7ba565f9f4b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a0207afe9e4ecd7bb2f7e62b83da2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdd420e98d6822c420778893ac896f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b997c9811c5f6130f314fcd5221b6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c7c98325bb26eb538b6f67ef348e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2faa275b2e1e2a44f29872e770165c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906130ed3cf65daf5f3925c17906af7b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507437bf655ac57ef5938a65ebfd423590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303069e62dcd75cb67cc020e0a577429591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c3cfe7ae227f28b73d06e85495366592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447ccbb0570d37be3586e1739b71841593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d53ed3bafc7e059f6db0d995a94a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83ff0a457310afa352156565290069595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8c50a6a1afa880773357cac723345596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f0656dc2674bfc1ad2ef052fcceb3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6152b9a4eab5a6984cf4f21919d92598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c51d87b4dfefea7a3bf901e380b33599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e1e2e0893c02bb06ec241acd75752600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c896657a63dce5574c09918caaeab0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130511906cae2630bf07115a98f69e7e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4c993b2bcadebe8b820f66626d341603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cae0c8d17cb0ada5149d1de93a5b06604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7836a0837d7b5e6192d790142e56f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c391e72ad7a80c7ebfc49a3f6ea4c6f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b20e0b1ceb376e387a74182884c78e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3360ab6ce7470ac4418f6aad7ed53a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac390ea5aca0ad1e8c9966c9ce082871609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f793a3ba6a3d6f1f97461e3c2b35b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0263b9a7d5d95edbf7e3b985541acb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba204a0d60ccff23c72ccff1d50972f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37239383934e674bd24dbf06b03b9cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c6eb103926793d4cb5dc2180cc1f8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dce014488e8fb5db0e1c8d9398406c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dd2b5fd713b1137679a7b5a94beb8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f34a4359ea0c1463d137b243e8ef0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633d2d1b5fc494cb62a4984821c8567618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb662edc78dc3436e781c4fa3d7d7da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d184d4ecbdb77b427bab4a471ffbba0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472f3658cb1e3e3a83a0741b9022a7f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d5c11349880a63ce69c26f2e6bbc4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dbb8b9d3d40b63442005837bdef9f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65938582a789019dbce8dcb01c87cd3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3d3ecb8ec85b23bb604d382e28450625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749d7fe3b197592d6feb3e23a337cf9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ff58a496bf833d91e399ef2ea00ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fca4f2543ec1470e591d1583644c7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346cbbc114bdbb7fbb279d9bcea0a47629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76b15f974b70d56444b15486e1f6e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf4829f090451ee599a6fac3d9abeb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3121a0067ab7d909f83047b78f108f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda97683264d476743cd12901ebbc91633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cc7705497d93aadc92dd9c7316003634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a445075094ab9d31cf0d5d8b1ba2c2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ad8b044ec2bc6500102c2f72ff01e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22519be465f2cab9b80d95417c8bed0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76c1667246ec0ccbdf7f712fa518b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7704c0b2ff7e49eef82c77f8dba4a5b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016957e3d9309b5c589a770b83da43e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a017ebc94f4d85befc0613f1c5c8b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5314f6b6c399cafea4a78e0427ba8a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087176be609880c346c6c1874eb93b3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312d2628841a1ee7492e6bb6cdfb6fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ad23db5afa39325b219d40fe15b09645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da338ebd11cafab07a48cdb5c5ce7e6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b61c190b635500c7394d75067cea01647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b0d5d08027e293732729f5640ec4c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16651adff7d7729cab84d4a874cd9e22649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a375e6f2972d2fb880ca30a145155650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8927992112fadd67bb1ad879eb57495651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd442a8d847a294053cbddfae87fd8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9f1b6530c3ae21d68d6a1104cde1f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edc25d285c643eaf6fdfb6a29a3741654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759f99575ac7b549f35b46b37c6c454655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb3fece1615d64ad6033a81a6956ae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ababd9317e9110465af69ac74deec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d40b5b5d6c380d6d063fb622521e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f649f4e60e2776a80cd842eaf45dd9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade851f7dbb04fe59f82cc491459a895660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338715ecc17c378ca69167a07341abc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec83cc514e1b6e8fa892ce4290c8f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42c3f5664c18f146c8cbfcbbd81515663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcae25c0986b6374ec88f584525886c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cfc09a67293f18c4cdcc0021f5a79665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc9d2495c8690eb642b8a7a3a868fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848ec67a51d7fba25c7fefcfc7310f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c7e6971b71e6f78c7cfac552fd369668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da32769c0c6451a2b17df955ecadc7b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e2f1d7229e9678a77f9464fa084c0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982b484118f02e1e72d315027110b19671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440eac2d989bdda1b09b4b5b9e21b1b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fa8c3f81433c035d2086a4edebf2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15318692aa42656206eae4563b8df22f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecac4245e1a08c9b2c713cfa7b980b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e2253bb7ca2fc5e9c95dc85f549e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b676e67ed3f14aa267d29d71adc6487677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0c0951622e26e9ac44a57c77a8022678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56355e8327853120a00effc97543071679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab4d1fe267dce58ef85c8f93f8d511680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92654ede0ffbb3aa7d2bc6d7aafd3f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9831785906ce2d61fb73b494057140682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2815f665c70c4d1a1552cfe792baa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf6c51fd40f512be96a1327668901b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c67ebd03db3744441a7e00da767c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b958602ac4617b0f623b306b39aa4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7f2248974ce46e5a9068ade5a3f81687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad332fa5a5a36759b1431fd711805c4c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e33817db1e95a84a1c595682977c6d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4f87f95e111e6a92cee169679697e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd12e923137fba61b917176adce6e8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72263b0dcfaeffd0cf6fa5160c5fe44e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24f9ab5191b3dec69d1314581b00b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf0c929dc3c744acf159390f9364bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754f51e8eb5bfe17ef93823191510e3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d7da86d0e3e0ca8e8738371a01dc1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281a686150d6411c538f33f6e3cd6bd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ec761592c29f894a1d821879c489b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7b89c814a185fd2d638b1adbdda00699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c458e1c5990cc006cdba9a352ab2e3c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51d345ab0249612159f68064ccbcf2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a6f754b003e7dcd2fac7735c2c6a9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367463c58da604e148290e0eaffb281b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2592daef747251ff138f8c08275dfec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca809c49183b7192a9965f4dba8cec80705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a666b6d9560734a54931e2f4c291e62706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4546209b4fb8d7caf15c3407adcff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35414c4394dad403ef19efc8140cd2e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01d96a8fdf28f67aeb76db95b3e9f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b19998248104bbed838220cee2db8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8436b13ba550cbd3e074b9eff5c8a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bdf1f088e47d1a55bcea0b61b1fbc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5977f6345b821aeeb601b5d05bb19713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc602ffd6a4f3a7d0e84a2ec6d45abb6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f80a1d41560fd191befdecc35f7cc2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bad36e6665c3a238981b98bc4c99b6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29431a3b511ee1d9bd4aa75c6b68b0b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9bd39183a5d2fd6a221ca088787e2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbd5d6336cd7291b7731536cdb03cc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b13f88b7b3ea4bc7d1e6f41dec92c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd66113f32ca4906f5aa91f6d5b25b6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5979913f82047484fb3dde09215c3b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38a47cfb2be11f6a689d8a184499db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b256f000110ca532ff67622a3800e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcd4d1f96d9550d6754f0178afbc7d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de682577e4c535b39de95a9ec372532b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabffb8efbf0c77f3e418d9d13165bb4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209bcf8f4d7413e74e82d4a6d94036b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690f83cb0974ac9c5cf95a912c3b3d6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f185506847c23ec6020bab18eddae5e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165220a83ef91e4d0f0eb3b3f043d9ea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d54156372a4f8a97132de8e02034d9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bb13e5ae6e69ebbd48344ca48bce3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef96759313b27f6ce93187fd3a3b91734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4c5180903667d509be4941dd97ac1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e5513b8ae18d04a5bb868cd864549736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d84ba56f7f2d86fa82049f81852ed2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd969ffb4864e882aeb610f466422cb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11764e9171bccc67ead6ddc283967969739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f16fc4188c999228f71acca08471dd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f204c4419875b7575951ba97fda6b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce438e7b1bbec655bba8da6251a4945742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3710629c81282ceb168900d7ed9a9cc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477f3dbe06c379ad6fe100fc15373d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0320965f8f6454dc4905fc5c7449cf0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f147eac5c67feb2a5f9185549726aca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7c691fb6409685f2b5ee236009364747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf545d2e08638301491401a31265c5f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c0cf1a4f32c1cf2ecdbbc7bcd6e46749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0841cebf5717143081d3e877281564d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a204e24a910c83e56b43f207bb364e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b4cb7893d42321042e16b1685110e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffc199a90d91c9891d952f2c053fc3753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798488805c2c1de638eb54f07f3a85641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cc8a55f2d9d3746f40a870c472b112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327c62b13287baee04539f57789fd253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae591fd064332b7ed4581e465af818ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f442a41d7a334c783cb6493c6df3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1203919d3561f8187333183fa03566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a95689e24842e8a7594d0db130b7867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e3c16dca3ce913cd1d42fc56e91868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667bce8c86192edd07715406b7245f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93d9e5e4dbf86d0b31e78cf4a633cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b3dfe189f534764bf3c71dc929e7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3de614c1995a3ac5e4f359a03299312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04cee1513a7885c36cb0839a0dfa4513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea74df9eae9a1ab9b2ae3840b5807514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cff8447ac9316878aa7e7d6dae7a9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb633c1391feca89c2135dd7b9805d6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820865814132ed5a8aea85164604a6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5a2706c508300deab3864abf170db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65ede46433f8b57fbd1605edaf251f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ddc8cfdef047b3ca94ece02ad1b1e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ccfd034e52ab9ba6946c88537455921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dfc05eed2dd968ab9bd49c4b7c7e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8232699e6e40b0fcb8f396f87e247d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cb9e78d23423f4fc0627f79f4c7fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6b575e90685511c32ea3d1c9c3f7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7ef384a403085af8b2144659979c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cb48523149f3157a21b1e1626095c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304baad5b491f6e13b00f2ebbb34fbc428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c49ffa91574bd5f9456274c514bdaa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c687d9210c68b4c0c71219583b0aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d12f7264cb5239d48a93f516d15a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053f0319e14807b18cd7e61cbeda99632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f0ea80e1a5888cf1a7296791ed1dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbac3e99e9a1dd700ee8889b4c35f8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c063348b07a66c9fece0738c5b07b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502ae6bbafc7e114239f4a7bb07870236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfeb6fce563654c88a5059713cfc6d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c095459ac13d63946f11be24b6f0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7899a89ae2567187063b871e45390f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1621c325d5502bc73f704faedd6422140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8144e8c0682361f6a649a717b5eed6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfff34a14f854df4d84caeaf13040042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e8900260fc99b01399aef861af56743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd1af7ed7901b37697870e82eed8ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760e336e85b7ecf888c6f12e0e2f86d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3de20c99b8eb245ffdefb3c4a0cb8f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97c6dbdc44c7a58f57a0063445da9047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ed5d151c35520ed18b9258118a56948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fe8739a82c442650ae7e3ca0b621049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b948df9c12ec9348909919a78a2fbf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097a70d1acecb049489f085b59099d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0165ba767aac60f9dbab4d65e9dca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e8766af0439f1f4c8b8668a3bbc8353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f72d6422c5095f9a41c9ab7e7bf25354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd13e64869c7c9cf958fb3712a58f7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c5192a5cb88480703bbbac6f6da8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4431cc03d619188edda914ef2415ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621fa5150067e72a3251ee4c5589d5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93380d57de0fee088afd564b6762925759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e4c48d24abe02faac190bb64353fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fafb69b701b0ee2766d3e850bcebf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62586974012266b220b470c5e80d0fec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014578ef0e0abf53a3191b4831a4388663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da037cba4cdb366193f3a5abb4367fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5559e169f35829e40974e452943710a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05f4bbd1c428cbacbff415c6571d7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c6cfdf8fea84af2b1446183fa5d4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55d9704ce90e8755b8d7a804a5717e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6d46e9c88e2890afd8f973c1d256a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7ab50a133fcc971a7926af52878fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0222fab6317ce664df716083ebe3af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22db56f4f9ce30f3a737ee06ffd5af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f543556f05042f9e1e2bceb740329673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7c868eeaf31785287ebcf2460484074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494196a900813d23c6cf22336542bf0a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94d67fc93b7c89e4108cf10acdb10f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dffafb814fb05bd12e788d4248bea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40c6fd6b6d5201bfc380901543f5d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dac8c77baf7a810da1da130cc624ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99717628bf0525fd7e40da9efc6dff1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c74ac3052a73b520f9f837c0cb04181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb2e2f22ecca2065889afebf7a1e7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590663cba5c6b2578c3a4d74c5db23f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb7a5ca1e9176775a164c5db7c53fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b60cee15b35d8528279dd41abdf3385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee4b46ac79bcb67c818214a153df4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67997a8e25bb1560e51e88b90191df3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f303a80a32011a9ae96d039994b4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c15a03c8b3d4c052ed3552104a89289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc81fbb40dbc1b25dfb106b3562df890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2c15dd60babef8132d83ddb963d7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b864a67dea6e33e1a7fade33bc11b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e8194d0e62c159ed4328b7a9ac9dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da125e5d84dd2b00ab53ff4f529f23794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0048aefc987016de3d105d3052a12295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38653aa7b48dffea57a285ebecf5ff5f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f19b9b797ac880cdf70677bc63db597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddad11dc39b78bea1a2c1684250482e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51952d878de5b17345f0cccb82ab50699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657131e416c1fc842453cd4ec119b36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780685e553686cdda030a0ae64e4290101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7070a31339bc9fb0f32c2f779de9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e627b164a64de669e098336d83451103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a5e1a31cd0d7edaa952605ef6aa39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb344d688c593825c9ec0fb70b3b378105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce883dd8f0621e5531e11db8fe91fdf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e047c41d0d42166ef966c27201fad1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855c85f4c2fba3ff1b138fd48b6052f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bf5a8cd8d04a77d09728eb13af749109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f865584d484b1c5633c762bcc05b149110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f82cb32bbb8b05cf94fb5fa00d17e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f067d2824662807a8d0e5bdd4f45c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f92f905791b8ee17a823afb28e956113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ceb082e96bef828315486d86560c9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e02ceb0f21ddd9e1eac963b4558663115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33cd83492465215a800637f203470e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b8377cb25959ff03fb1bcb993632e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed7d82532de73267765019998a832c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79940a4a98d972bf98b6ea79db84c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8802ed52d2338ab3bd51c59625e94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05de87c20cb67c85bfdf0ec9778eb14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114f3e6a2eae20dd66b0f3a416c8b20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f58f3d9bde944ae96c5ca6ad5d7f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68982b9dd91e98ff1b47d10d170d4ba8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af915cebb928616f29467e99e340e26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e516d9874ea4821169398a47fc848fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d35495f317ed10045204c2b46823b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71312bc4d16ef45004eb804eeb6dfe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd1e7879211633d921df8eb021cd73129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a471f259a2ede5b8d80d4f55e8cd9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207903e68be6f033c9ab620d3fc57e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47c74b8dab7c97d0c3d4ed31d8928f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7272a4a754ae82c7b291e7bcd1af04e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c3c9ff2e9dad7f8529f2f4f817d16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe165b925640c18b0dd1e0e14c52d9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41f53e5ddd6416b1c9c001ba0fc272136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbb6b6f31e41f4140647306dfe43ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef093bdf5a0da55b6d20c99a6cc243138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1ca4af8e8f907089f576d940e5809139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4d592652ed0386c980898dfb2ccb3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416785f0ee7be754b43e7e3b19557b49141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79549e9d0230df6636934f10a4ec19aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693367fc126aae29716b973f63fd14c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdc9a29ddf800b52277c9233002d1d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229549e9d5b2c42b68cd8f196987b21f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcee858ef51e7adb478a8be0789823146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339ac3643c6964bb8e267991e8a1087147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46974490613419049896099bcbbf09bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29885504616e645f21dd8c6619c30660149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f49fc574bbea0a199bcbdd927eb43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0468874542fd581396d10b2b74620a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975bc5c500c891dbe7b3e23bf6a1683152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6a1eb87f249eb816cb645d7c69766153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9f9636af5c16fb3f62ef8566847f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebe4b60214eba26edeb2cdd4d7802a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d047979a09b4daa2193a8221a21fda3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdff9a8c63a343673434aef8463170157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4481e83f95fed20ba1f27d0ea7928158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af451f571db39b4863cb30d4eb8e46b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f21da99cb6ec21fae2769d7893f31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeada430d98b59f57eb8b2d4da7739f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f46a3740a9fd1e857be2a558997f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b330aaa49706a869a87e5f622927a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756361beeac5233cb42853c5ccbec97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764abba7002e3613a6059b580c0fea2a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d169b196f4fc41e64170d946bd57ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2d86f00908ea39d86a81d27f26590167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096801b6a7fabbf0d438c90f08e0b88168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6bc83869a9ab80db296529dd7d8a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f6791356b8697d25981f078a100c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f280e9c23df8a3bd73880843bb4d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b4b7703253880baad8af9ab94c3b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29a69eec11dec39f5e56ebf0937041173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb30a189b499825f05a4aa22bbf47b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1e246a7fc075fa1a9d11e3b88bfb3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce95156e8889144e07824218a4bf5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1a8836368443b6f8931bf10c2620a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4330c15c794c70e7eded022cf787bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d84f6ef9483140173dd15fa02011ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8910bc219f28d995ab994547a11a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179012e71f25e18e5980cb07a3d8e9cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb77d6087690f713cd73e21ad3cf06182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d090f4cc89c2d9a3cefdbf6ee3e04183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2f6570a1b7f47fa38a1411dab3fbe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b58530e80a7d96f766495a1b12f2f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a86bc53f4b72b1475dd19f8e6afef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fa263185830cdbbf0490f084d5869187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774196350cee70d3c8383adc016cb5a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4fd59566c4bc3fb009fa8c5981cc6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406a34f42d8589be82a78e2c20a151b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dde2d91bb854f4ae0d6db01efef451191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60183556b11b4c59372538a6be069b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06de4cc2555c9cb6208286757336ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c8f3e07fff77d469ade285df1fbc1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfc7a7a6876a6c73778177ed0a1aaf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006717968d9046b379976f92b3faffae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d707765d2d639c9887a10b84fe70d1c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3174f48d5513a760479d62fcb01c2c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea92f77bcecb4b07e9e052a4ce57c87199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd3c7107d7055c624c16ff15e66331200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fa0365c51c8b24da3a30775bbb0ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa01297b0ebde4d0207c291f0b9de70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b07cfb3209dca28ed7b831e8074e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d8dbe4c4cb6da9b1c0e529ac8f970204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111622851ffc142de1c71d838a359acd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba919055071e5c76f4568bb2ef3d26206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510c3a20a65bb32d7d49ac0caeadf49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf5cb85ab037cef739803ed79ef523208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe357b5bf711a1c825c75df9e199a989209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737f3ce99d736cdab876e5f5e68d7c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745bd8c0bc23b2311a739090a334159211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df897c13f602146db4d274b5172433f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762d06b7926d6cda8eca6a5d1cb554a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312785a3d467f5a1b23e6f27ce275e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621f2280ec93b8315447f47eb8c3347215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2068ab0ce4b7c8826ebe3801fe559216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e5ff66bd3e23835d05c7dd5c79ec9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0138a446906ee1c6959de97589131218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604109e230a1d6ffd4e87b91e234d657219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442e0ec9b9b798355a8fdfb72c2c41e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f0c0c2de4747dfd80f492c316cf7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fa059ba29e3665b177436c2748668222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03feead50ad7461d76fd5f203b7f66bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763f522aa10d79430e2adf1da1296ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f00f04daec0b6839ceba22c28312ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8a2513c042c665576c971e1edc32b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0fdbb3ed6965621a49413d5f2ba95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c563ab07eb57698d63d717e6213b12a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13778bd9416a394e2c7a64a0b70d167229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21448d5d719bb713810445d8a20625cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27907732948e8018c97bbfa55baf298231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0b553b9f7f8fe1655b3b0ae1161ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac10188a3b2278ccc1043d79af0c24c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d91c2ea95ba11d7b3b12ca39437aac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2160a8ea1556ae86da14305ae4987235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208009c5a3a8a21e63f030dda01faa8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe55e2582f1f4df8017f90960fec1f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e16dfce35e71ad6b8cde748c7aabe1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f16409c365976e15e906ae009a05eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fc4ece73036eac4dfa22d75068039240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87b119c9014ccc433a6a723ffcafcb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61c1e9c02fd52eeac2bf91fe726a1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f84c6f8bacc10a296aeaa5139d056c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13906582b95c54ec3068bad1256aff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2995a0e738e3bffaceac9653a9a4a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0a0b1d5dca87cfe8152927f72a455246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11258ff8fb44a41ede177e55fce7d225247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29692530652c94509b0e8c3d766e1df9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143cdafc2dc3f0f1ab38f14ebb36f34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf176f55bc23f7d4da16a3aa562a3c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71609bcef7794ee28b9947c645dd2c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d461cd906f4a2228f75632a7e7753252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d047529600fa6873ab3676c186e19f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911204a43cd6b0b2f315e747c429c8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ae710b8f308a21d5b01b72c672075255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb296f44be54b0d63bd0459e06044684256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416627f0fb79423b025cbd9a0d572428257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50f245989c6be0d1a28eaf9c77a78c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acb6b93193f9c9398a5069ad307f44259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7086b65f9afb01fb0de96d6106e298260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ab393bec5b5c541878fbc516f8627261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1473244b79bc084ea992e520e84c27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a38daddeea17ed962160e1d5b8a9ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a16b379cc98984506319e0dd311b06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ae21848763b8d3c641db2f14562df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46720f2841dae5cf1f5988381b669a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b2bd2cf0f825516528325c98a600d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c108ee4c13e90983f280ed8244244268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a5410d0e386cba2041862caf89c33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f95e29d919ec51ae446a0557f63073270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afd8ac4db036c68880e7c34aa7acf6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7e945a8914a1a53192f8eb1d98545272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f32ebd3a3a5205345416837f060ed7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697f530a7ff642b04205021afef4e0e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087c9ef86d681d5445cfab287b8dd1b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc62a31913cdecc4de55054da049b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581872ceb1c545e40c3ed36d51aa57f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c466f5ecf4eee544623e17f3bd3d72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c1a9301b524f5b2d65bd190b9a543279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e05be0fdf20d111502d260d493217280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77a04aceff5dea23afcc5a3c5ee9b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ffef7502f36a8c3d8fc823195bc29282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853492aa84830d17a05f2195e5c1fe84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a5eaf7d8e41d429a0d803c40f44b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe869a5deb882d8e0f09f7ab29e3b9b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4b07604154143888e6e14f3ffda7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4fdbdde74eeadd3f7e7a15f7c074c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694931d0e70e729d6de3334b6ee74fa6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d94d196413b895917f50e7bb1e44f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463e1b829473bb4511f16d748d69591290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c0e7bc77cee15f3d67144531c11eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e232d5ac58ee0707168e8db8936cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d9f8fcf2e6cf7cde9971f7b6d0784293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520f1e4118eb8811033fcad111036b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f1b3d7f6adee7a39399ec6592b324295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c08fc7eddeccbc6b735233845ff33296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf01629f38b13fd60c4f61e09273c56297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb7bf20ccdd8aaa03b2697fa12e4df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37828b879195929ced2da444517e05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfbaef33b0dc9dc5abe2e88541853c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11def3756efec31810acd920e30d383f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c064bf769791396212ceda10ca8858302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094be679ae40126b28ac4c9abd05588d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8461a778728b55569753382c90b5e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f444d548cc5e92992869bd8889c933305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913753cdb6ec7b7906cca53d524ebb59306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de663174adbfa89828396447b4f2ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189a144e2f8933311fc311bbb14f866308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778ef813877276859e52c7514cb877e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9729dc3a330d061f1fb2619050521310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbd31e5ec39ec4d3109e633b570f96311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6da9068e2886d8de9f7e61324fbcdb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56027db4fd7d123b9fc5a1e23604a2c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f1d122d36386b682177205173561d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd523ba47cfe585bd6ab905d1bb0670a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bcd4981106293938462c929277b72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a2d366566425a57d0010104c0c4c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a2cec230b99ef1e1ae973bab0eaf2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc82452c9f40c7011f11077cb96532319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ee3ede0d4103d7397e06d781861a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fe9b3ecb00dda247518446e007b95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356121c64cf62f5809ed2eab30800e7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527b0ff2411c6455336f1457af4a668323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1db5c0bd3ba290a4ff872a58c7f06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c560a4c71ce085bdafb3198656836ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344bae4c9c08add06b8d4de5f3048bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ad0bbb4d96ddcb50f864077f253ca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc1842347674c22441ca882fce6c32328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13a9b4da4e3da2008669eeaae66d71329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd64e50fa377550fbd500447c315872330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46b490dc534269136af16c664a01e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381817e7d4d7fe59b24996539bf6c99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0d820ecf5503b3110c8047dd9c802333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161a868c67d9fe6f95943f98897b27f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8ea46194c81077a58ae6c8295e420335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2ad96e596bd680754d549b37deaec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa6ca2a9bf1b685abf0cab8e1e40b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b08dc2f93fc367ee309f600677fb4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a965b61597ec517c3c2163d761b6f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e784cea33a8efb064d759bf8bfaf4ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de9ff455be0b4b6bdb3e7aedecf23c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f774482fa288f7fcf78dcedd3b148342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b20de5d995e08e15528221716e0765343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cec8b0387f355eb726caec7471d9a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e094c896286e25beab828a6259e220345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a014da6cb26971854cf39e77daa7259346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b936406f3c388fca6b273cb86dc6a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bd2746ecb8673a24cc428da3cb06f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba57a7839049b89429b0668083c081349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f5fc413016d57d0bb695812f66f2f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee3c77b484ad4a9481685fe756fb43351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a306aca02548bac8a30a5d3a774374352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28a815d089f9c2ece9c8820b858088353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cb163dd79ca4b72d0e6b3a6dcd60d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a2fb9aa0f1918c6135fcf71f13a31355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae32c159f4cf753938ecc1e6da6b1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6695f2c690d92f12ee0e09ed167f472357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d35cc98f09ef0f87f4c412af2d645358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81e44c88efffcac7f65946a92b9466359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149824fb739ed3de71a7884660200e38360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058e871f60f6f7b1203459714ffc97b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004838d7545e98717fc0f313594104e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc6134dacb1e571b00b05c9710d6a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70373b1e3296f22d11735a9102bf5652364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fa3ac56aad22eab28d82ec2541f18365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ed4c13d1bd2c6e17febd739dd75a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53818983fb5c15f34a77812114b11e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9887c7640e14e360d3617fa194a79c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90437c0bc3d91912a3df0267187d673b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c377e541d3646e67c4c6198a36400370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95925ac34f892e551bec0b151e2b0c1d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12df485f1f9ea402313d324bc02be28372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e1948894c57f793f59b686270a424373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e052f85aff2c178f683aa069a2c48c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edcaf3649013c7535ace1fe284f398375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5078b6053603ddd1ddb17fc72aa92376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ca1768ba5079ebdae5af60a465e7d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1488b35ac468411f4199212781f900378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e59c594cace74cd92ae4fa9b717dfa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff5476ca152dfb866b8f04d670b0de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567c906f0c2e86357d41d530fa51a1b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d272d3e144ea657dc350bda676d80382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c06b28a165d17eb61e9438b79f40f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9fbd830238b1a3b4350e12e886fe8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c422c168d59e2972df12bd9021db6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e205eb8d95925c8ab887611e3bdf35386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326813e3727004d3699f226020a426d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e05ddf1b157fcd151d8f257ecac4ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246a34dcb4bbbb1d355ecd67d5d25f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d68b0b3f5220b014785fb36a356c66390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61799687ff3189314e1d4a63ccd4d7c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f8df141b1edfcb1a2253d2921c13a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0b873c986515437d22155705b60be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eec0bfb9c68276d7d2b3e0eacf1a36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef788e249b0076cca34b09c62ab150395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e9506a07c90afa1a86a1e0369f2e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cf6d349608c0cc70e938b13f0e175397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4018075435b7762697c2b8e9ecfd1b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc7f284e0fbb8098387d08f3d687bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ba85148830ac6738e77db39fc7408400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877925b454eb185e2862be634f2d91d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de52c1722fd941ca5518cd9f625ab33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b9cb9551f32f237b6bc0e3034fc15403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea623737f06ebba288c152f98e0b41404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca739b2a3c349aab5655fddc8da9364a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270542d3c73303c1e39e31ca681be1f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f92f1dc3243a374c89dd0c3070e5f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5aa86ece18a5381902b727b05b9bf6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88104fc62128ed849be22cce6dafa9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c539210504de3505604b7c6eab47e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131d53a00d06ba2a5eacca6dcf42bd6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efea4f2972aabaa0845c06afbc2f75412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c47e526b1d2b0bad479ccdcebd673413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925582c50ad79cda3ee5517439c88ffe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e489177eff46abe7d2cab10d9a9d9d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b408585a9e76d63188ed2ce3d9eafa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2e81971332d0b07c2b8c059368860417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1141203148612fe86494710a1888eaf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fb1cc2043f1232757e0bcc6de6aff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e04cd3a0bf016a97ec4940e5a61a84420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d958a3725c48a106a424c1cfb46efbf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89f8b485c4a8af8b7556a5e1607add422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e423b059e92e203fc9c96495ce2ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a094bce0df67d41aa41a2ef3fe8f3c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac73bda0144822b9cd2e05438c9d35425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86665cd4e7735173d89938b2d20936426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc98acadf12b7db3d55685fda6cef7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1731282c8ab5fdef459fb51441f2f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c9a52de283a8e44335aef18092836429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cca8c171983c92792f51ac7bcf2a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781925c15d32ff5e81bcf45cd47a54c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1084d1d1dc0787824332584b9b1e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd882e4fa034c9e16824d97e2c2862433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50766f178e6ef91d00f3192d3948c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a083e54fe1caeb4d868baf5d8373c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51e44eb22e62571cbdb21a44762c76436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e86b9bc80ade750c1c212e8bc03281437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346299ed36d9b26e78ffa2e3e282e051438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d44528e66cfaa157486c195cb7fd4f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9589e2343cca4875068fa9c5ae89c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd8f4f8d2e7727a14c9749bb7f5d12441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b862cf367ec0fa6f6a5faf75a18c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f051af4401d51f85fa56a0d41f98490443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad430eb1f9dd831e48daf2b05acdb30d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ad564b39ef60d66de46776848608f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3c63469c74dd500e6fb1b5220ed10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c13794da0ec0ff1306ba1e4aec195447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb473aed5222a8cd281e07176f69c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b2df5350fc3967008bab1b800e5ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d5670663bbcb3fb1144f18cb1c0a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad6e764c8f6b65d8f2161a4f2c8492451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eaab98a1b5d18b2c36370ecc7a7c4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff87667199aba4bafc0dd33ee1d13e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ef384eb5b46618e81ea35e48ff279454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83190b2958ac568230affe89a6a44e08455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05da76f5fd9ec71049d23585c759d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03888b0896af36e8d3c2a7591ab84c8b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6477775c00e29b7e077af41ff40f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44788878097803b4f58fee1e159376a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab4233d78674d14c409951f0beb540460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f42e94a1e680d7ebb7e8a482c3e40461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb4f331416c6cc2d56bb0f7ab33eed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb839b76dfd235ecd1fa80f37433d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd314c1730aae8f11515b1b813720cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43942c3bea5c56144235fd6193356f1d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5087abfc12616f6b8a7c3a114a5b66f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c52816190e66f1a2d45d641e4fff6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd60738add25c4f11265b0d43a84c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d41260450d8c09f578605938090cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d54d179cf073d67bfc06213c108c86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1313d80157d1ce1d4b0e9005d2615471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840fceeb6e68dd07b110c6cb6122b6b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fa729d72b10605fcdd3952a953fa1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fcf8c0bb04aa8d212163d71c05e99474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40467522718c46e2e901b1721b396b12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed661376260ad0755f9d32202ae7e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648a246b50130e1c2e6228f966de501477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78270d5af5dd9630376d73875ff3a1dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ece5ccf51f0e698ed798a8a5c4977479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee834a97d53d3072c2b8180bc6b852480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215063faf5bca14600825e95e18ce87481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7669d3210322beb0157bf31c2a3a9c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d09c63ef4122f6a14052b8c8bef4e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01cbc4c2a9549246f2f5512cc967ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d0fb69d46f543880681a48cd37f78485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b117cb50c660e5df0615cdbc9b8d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331e0654e4dff8c98c52f8325e84d8b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37071b7c6fbc7f137c67cf267c5ee24a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba1f2c6d7cfc6acb4b49a467a21e14489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b83ba204cf6aa71e4451abc077e19490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b169f356a08b056fbf4d0bffc9522491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a2b061527b2819ed175f107da7f5a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc83322da392a030c2c1bbd3f285797493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f98656bbcda1cf4ac9dbaa7af357e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa43856d26900235163000c06ce3577495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2d447e4566ddb464021a0cc69da94496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414da8aa8cf065d6d60419b4d63a332497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423b8b24e3918b1cf350ecbc92f6057498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757f3f11e591c3628c8e756cb9ff4d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f79bad5e4e5f6dc7d50cf31a247cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73a6c75f1c269d2fd05f4e2756681f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23321bea3a6fda3f6f257344766cfbd0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9404be671690dc46f69a7fd7e0863503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88728b7999865e9802afa0a13259a39504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87507fcf2fe040df5044e965ebf7845505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd0f8eeb919acaf4afee84f1cd8097506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e92e1010f4139e224710cf5716d70507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e842da2628a8681cf910ef01ffaa7a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8171db7d2ddda5037dc4a25a96313d1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7e9b3db6b5997e6c5aab3d3b4e4eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8115b6b078a21b07ab342f8c0c90e60511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d496ebdf052b15abc118da6de2bab5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02db154ad14f375248e31e043a099d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68d1262e7797b0623fe5825015a98c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376aca137d0aad15da0d7f7a18ab106515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40450c1a4ff361e5e3a690cef794cb1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a3e6f1f2b23b40df70e7eba3c209e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a80a3dfb3fdf2717e85c6335ec4173518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ddef76a61dca97323400c5e6210db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d42c5efc18768b23e079c0d1b07228520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b262a0428d846c5ed82c98320c738521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca4627ecd296e14b1cf297c694a533522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958de47274a65cd984cff5ef4f83ba77523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6de2d99dfdd44b2a62a53280adf70524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e9617c3dae6cecf6f99e8f30ff874525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d765fcb28503a7fdc9229579d0c3a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659ef5addeb9cb9dea7a950951cf0e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56811d1372f24afd1c2c92a22f2a88528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae76c61a571189937bf17c46a9c0e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10663ef98919bda8d1671a8b7df95064530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9838119042e9539f777708352adad5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7fd2790e3c38c10d99821e0b1f37b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a7d2d8fef58a02bb7e7be4bd910dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719bb26a5b3c3360edf10eb06141874534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb66acfb0f1748a4c4244fc4f842dc0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1330df75f96944270f93cff4b6eeb0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6844277760a8401155cecf99d79a10537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631bdec1522a84120dc441918145e4f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561414d57f7ecc670afdc251236da6a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cb247810d8a906153e27bfe070db9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfec0cb8fa7f6a1af584fda312d4db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947061149187ea45b57f81528298c78542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238121789ffe66316bd49da7026baea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa1835cbdb0ce435cab5607d5a1657544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae62de1071da08cde7d2e2acec0fdf5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1604dc600c68290c51f09402b1d215b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f4a271600a933c8769c8bbd0b3aea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8082c60c28a58435d5a01fbd19026a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6a1d41ff89762fe714dbc6c7db839549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d127c64777a295b647d6846e702574d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd057295ab34e67ec2a21f92b2cbc9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99e3b740c44201845ef22534aedf07552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb46d16f0b0d85c0c4bceb8d880086553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a38dc7418db8948cdf929b995877d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b554221662a7e725ac92ee856f090555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9e00c6cd6c3d63979c98ff129992a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed04ef651198a448f44794c5dddf919557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897000fedc05627390c563a68376451558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fd0a1fc50cd5059005cd9278f2a05559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d9ac8271ee5f0f9b6fdcd3d212356560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f5092097268fbb67f3a0ffea5361b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93ded3e58b0f594fe5b706f1d54998562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d54d5bab0bf0b710a5c6239caac42563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8c5dc652510ea10d5f335a918aec8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3483879fcb5a4dde13e75a6f2b8145565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fc7df7255a39f46e77388bb9f08fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0261f488a5c5c9345f9a46812aac4ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a38c0b058f802e751cf2ecae70736568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c8e0d4e51d0c63a4b2b1e6297f4c6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaefcf10fe004b91f2250b22008eb4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497819cb625a0b50a899650de05a96d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25ae8afb7930651d890955b74c0436572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4c1d861f46cea8c4653c0e62c6a37573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4061cc38e25c7159a4fab8fcac78af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95281652d9a0d7942e8ab58305f3096e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93beec28e9c207d350ce74710bc2f747576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d9d6ae080b7e2ef19c716b13aeda0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50519781c71659d5dcd407cc9be752c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86011c6248539b7276a2bc49882c9df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d571c0332cd9addd551d24556ee9b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993decdd554e85848b81b96af9ea444581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09603e8a754cd09c8faa3d24ab419b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0284a032de0519ac9c1189573efca2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1733c44d59c93eae8582f304f32325b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e08a58d23b22c480767d851a9b882e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b4dc17580242423727c73f2c8a7f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5e1f5db2a8db7d1e80dd0470fc1cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e4b7bcf70f50332188423827ff659588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e81b86b7b0bf4cd2cd7886f4197886589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979439ba7508a10b6a866077ff89b119590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f2036387371ae965a751bd6604cd9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089783e1c00116f2b5f1306cd0ecc788592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b155ad99d8708813d3dc33d06668f29593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d165558d081edff223f9548d9209ade594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a87e44c0516c97eb2a76dfa8d54dc5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82a36750560ad2a8f4727d092e108c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a719cb7569bf44a7d533dabffec46597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206704af96830d6a0c912ee9195bff5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ddd36138f94e069947557ae982e6b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d6625733aca74a4d0c30d03f2c6c2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69b68adecb7c2b98f01a4a80ae3f4c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c0d542a4b325c4b8da39f6e47a1c5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd0b7143143d0355bb9b5be5110b34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbebb7a376cf3d54d481adb85f48b85604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a5dc224ae92402f57ea885b3846a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb6146309769c814852512518c1497606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89596de2f46ac7cc1845889beaaf29a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1bf664b69b58d7d73652238e367b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6f0dc2c4246a4418365bd49cb6349609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd655c35334fc8bf2be98e3614b673610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df0193981876d9c71db491a2b53568611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c586a1c4a447b587425b1408176420612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b04929f5b489f8abc9f74ea6f38dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5349f94f5d66b8279ca1b0c10797d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ccf57c769a60f41ffbf0ed3270c3b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2b3574d309b37238caa821c7e3b19616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c45e0d970c3859270b6b934e9c4a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44537dea59a301fd6f8945337d59b046618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576343e51c2f30305ed068bc8d2f351619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac64cbf92afb3d10eeb104454aa05b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596013e9ee5a3dd81feb9ff5dd45da15621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5b012e6cb53c6c3e6fa35680ec15e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7387bee08ab8266a12d45263a9468e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb39c717606c4109686ab42dbf6a97624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa60057f67a558aca9971056c5ce9c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50215cf3fc2a118d6f87caad7e0dde45626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7db27372faa890e3217e98f8ca844627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fc5419802d24cffb66e99a9ac1518628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb46d25372443e772dc408cb3bde0fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7a557d2c37acef0db4cf3b08a9bb7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14c8cc397193239bb0e012ca486f32631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c534df35317b14d710073fd26c73d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757c9e1717df46a94d7eed183e918ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4fbf2841f8cb58fca0d3ecd8d17e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64232f94409f4134d7a6a4d2f4b2a72635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46452f0e9d5628f7f322578ac228a376636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b9e4d43a2720842f58031781274d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7017e50cb33b1e0a4a200d12d0847638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d9518fd0fee2910b15c5013ce8e0b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8845eb28614b9b18fb89fea422c5718640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1b2fb5e6da96128d2a721fba87217641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337a98ebc1c63940df99bcf8b29223b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39766c4ed12b4f9129a045ce47afba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1364f1ea6f310bda224773f1b45a1c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c264a7d0c4ada341bd9465f112a64c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df16d1c5acadf57073b97fec4be8936646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804f96e587663d8e2e4d354154c9b55647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a037bc13bae0f65bf1b38cfb21b98648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5db00749e6b682430cfc7c820919b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5856e145678c27765900d1cea0151650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecbe12276d103a379ded6cbbe2207a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6173451085a05aca7225257bd940713652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbc6b043cf3bcdcc67de9933888c5c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acd7b152713a74055e3e119b60633d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2c005b904e1579eb29ef7661eab31655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f1761a411dceb9540cc6f86ce4992656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cbadbe71839faf4e76fb036e6186a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5936214dadb89f521ce070048cec8a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01ab00c0c129935183e7feb96b971e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41716405eed85a6298a4770c0fdfe3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220ef6720fc37e8c2861c4801e7ed90661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba531f237b781291fca7cde29756d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c0d9e8269180e19f942bf1a460198663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f05e3322185756961f0584cf642e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dc5367ec17f02e262bf9f150e1dee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1051f3e89845f57decc4f8842acbf0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880b7c073a6da0b5cf3f2fcf35d127f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a7d8a8fb0e816782431ce33c0583b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166406bc3a546510185e27a8cc95b1d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4260425456adf29729da2cfcdd83b8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4cbdfb05a255597851dd37260aafb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978adf9be60035f6789e6f657814306672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbce5a75f3236ab423835fa228cd2d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27c3e2be0a43654f722f1a099748d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3281b46a903c2b88ac86c4a2a3758a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d2e0aebe82d6294d9b4e1ed58e27f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98941ded512245befa4e3f0acf2206677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f466a1c1632628e140e26efc256738678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944b79f2212af0af7b4592090656709679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc9ff029b437ca135ce9588c99527e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea5a4992059da6d691c111a4fd7c71681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b606e04b5b813d38cff499304e040be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce627114bf6c90cc14fe6d7afc5e57bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2805bc91a8b3dd0bf5496bd678e9e9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703a8e819d3244c4e7ff020d1cf8b90685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef256f5d3f6f9bf505870f932b63ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45284dcea5021626826d70ff90f98f2b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f5019eed9d2d510940210571631a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af1f114cacc841a8243a298416cf0f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd85193663ec5d034141803f3097244690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840aeb49cbe29c411714de8db9f7b387691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23efe075e307362c43e1b3b20b3e4fb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8db6f9b09ecf37f6fb7a3162dd34e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599bbd0f9419b51304b5c73acc8944f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c55a7820488e1df9791f65029a4e91695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1487f10568bbf22ca61ab86e2df18696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20c008ed312f63b6c708d33533797d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d778a2a666886c40b1b0cfc44b6f4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf594eb9d40f67b1991e40792b51508699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa048790fe9d105e279ec61395add1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b90f1dd910e6582fb7b4b4dc188d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18df2ab01890261e7e468c06b38f34b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600418e92d9d01a0db0f308be032ffdb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c618f506e5f046f28e4fa22bdcbb6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a01f635613752c1cdab81bdddbfe4a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d714300a784b5612f47f9c16254877706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d46af9416e61d5ba24c0b05cdf989a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b5d7590f386c8cf63a8b3cc63adee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea2b09be1008838747519f38f78d9e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badca60869bad28911fd0b8f61a33fc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ad4faf766bd61df1ffd400b001801711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a46144128dea8c6b7fe56408fe2676712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94c95212ab83fe10ff597d8ccc6208713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac60929ebdd4e33eeee2c3c63fa1935714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167740c430564fcba89e5d79f9915885715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d530ff1797f4c84530a670c56bed47716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaad967d02a4f33e99c22ae19edc34717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4cc28f9c36adf316330dca908961e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d8646de84e2698aa8dece2b50eff2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82375f57ab1aebe80b5b7c7884fe4aa2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5c0835b3b9df14bf2db6bbc504a20721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfd4ff7373f2f8ac0cfffefaec4d6d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebba8df9f9b94b6952c391478b49bd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adf1150fa2e41d783411400ef59526724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f602b250108dddd6dd21112a0a22db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251d2ead521757b9213bf09a3dcf950726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cda6db0704774b320cda6828f89be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1a4c99c3e8057cf24fc7a58f96cd0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1db6131b55867dbf668ab20a541d19729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cf91d7f301d90597cc03312748cbf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab150023706e482fd6c92af9f45e2d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba91ebb69bce527618fccb5a268e7e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77fde5ff1001cc9cf09d51191d5d2c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9422413423ec43394d22918c32f9c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faf57a75fded81c42be6acaaabda1b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5270b231a830b3e14eb1ebb3cfdb06736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0259969125de234c1d053f8234511737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1d10bb1ac96304483c46368c2e775738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3b7dab025534ee7153715520cc9e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31856aa58aab44601c6ae467c4dcb092740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8750705f6b7cd99a4ed09860ecffa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af387c52448c59149b577753b640193742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcadc9d69264daf754179a81fd6c6f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc91183fde06a2333f762690b41a852744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b40b5dbde0fa9b847c2da4a1643e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66713082565862732951bf9ca315862746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb532ada917290ae2a2ac4830282f77b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d157b2b4a0f79018bc93d9a759912748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c6f36de52c223b6ec3bccc9a440b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453be406857c436150175223eece2d4a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804accfed1b9bb6601559294a8acbde751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89adf14d347c43fddc77c1414afca31752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3c2bfb05b0e803b57a86abc25e339753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce84916cc6621275b9da1515d6c516754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0d9afe91682433b41d11f482ccfa6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287a4d6d4794bc8e3a38395199a7979756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc87e4112860afc511edd6e4febe6a757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>