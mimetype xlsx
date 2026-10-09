--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b62d12148df0d0ec157724d45f3421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00beacd24798197cf8c844f505132d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aaefeb3238bab348c960b4da3683183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8925149e2324c6c5b40a446680f66a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cbdb1e65d120f8491ec2ce1b9dfb35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c758a69831cef9a574488cc6a5aeca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5512eb0a8c443315465844217e4fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba2a805ef050d52533acbb84394c078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e86e033d863622048905b152703f0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95913441494ec9e3cdf03dd41856f84510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bdfc4d2ac47320358eb975425276c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93170567e9862d4b805fcf5eba0747112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0a767c990afbd7e4c9772e8c51ae613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d67e61ea9af4e3c448ce920994a9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397ccf8cd14ebf437c93bd16db5427215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656e97dd500af818e73ffd90ef4ae9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3bc7715a1ee8030b31a81427f8b7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222752eacfa241a7c11c0fd0c956aef818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6f056e17f3907ca082ca600bac33c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb2d8fe0295cfc48450d7e0e1dba0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b6ec696b6b5f81f690ce59388f3b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7bbc7013d0d5000f97f5df43acc9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04392eb61f82371e7acb8de28ce611723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecc251447e178f1e9dce0f787f71a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1a191f598724de0c309ff8d29810725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43153343932acf5ca2bdb9b547a16826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d159f773a2b5667dd37c9a98210cb1327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1521758ec7342f3c60992aa10355fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24077658096bece774a70fdbeebd6d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60943a48195c6f376af84a7fe672b93b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab8ae0a957d0cc6f2e88f72bba911d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf823f644285c7f301a2957482fa30c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fba71970d3385124549c9681c61b1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918d8d387c6cbe53a20ae06bfa13ffc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d910e547c3380987d69e490a604d8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47ff8fd89668d4f69be3835f8c09f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ac30300e7d8f8e4f556155827c9a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3261bc35f1b4d78d2453d8e9dc36138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc87bc8f1addcefdf455846942860039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a8db16eb668396fb45c0249a5138240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf968cfc3792651fb829d432bf4e0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef84d5849a98f9cc81615e016b20cd442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78535972469c45ec35cb5c1f348f35a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e6241f45765f249d8d59fefbff20644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68ccde0258c61f8138ff4dea654da545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eab203551e66da0283dcd55708c9dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ed95536cefe2cc73407bd8e9694a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31d2af117f79786125a0b4529e8bfb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ffe287e24558f3eeff06202ff0fe149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b71451cf6487247e54aab01702c5fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968663e0ecfe9c9a91a3aa1fcb51658f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b082dc487a01649e1c28ae41361ed5652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6864494802a0efb3dff06f0ebc7f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd78eac4001bf97bb2df560cd9bfd1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035588cc929f8ee097a2af1e18cae8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0f5e7d148b15f6241fdfe8988ee2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa954eb866796b1e7127736fd9987457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f8dc62ba9ec4812fde224ed1c16ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a93455e0ab12ee694e4d0e1631c6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c58cba9386b3e6c7c8f9f7c20d036060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1009eb86f44981898818123d4c5bd8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b252591798aafc2d87532487521fe5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed384bea4c17ae1f4afd87d9c25ca3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498d7c4cfb6656d93e57fb19fe2261064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9e942aff04ce7737fca6511ae13f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a38c6fc6ae6d4b1e95878d4cecdf366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab31953b9d3cf9c3cd73750edd081367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee036b6e6f631329de2edd5767932d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846c99a1eb9dc92d248cd4f01386e4169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153238b0e2bfd660450a254884ea6d6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3543b95adf234c1d19602f23d9507071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c02a68b1b9defebadb5d8168ad4d5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ecec4cb82cc3398e0041f9508282173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e27eda98beae3387c4f97b9c058e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0fdaf211eb66746df10033cadb41575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcbb0d6a0e2ee9ca29412059fa6dd276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a0da18fb485dceb38223edac2e83d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6690f717c1c5e6f5f521c36e9bd57f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42130a77b65308a94603618b3f25a43a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b7ed2a7c855dbd0815406857a6fc380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043771fb9c2b20c752095507ef7718b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef9869f188481fc08ce46ecf84f60c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82f7aa651434a771b5dcecd323b3a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c022c3438b6c2125b954cb53d8c3884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f8aa2d653486dbb35858e9fea311e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b015991c6ab153f96d4acbec01c68f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e94603a73f3bac758a644e9ef7e0b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3c1813d4fb8abfc3079945fca04be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542adf5cc3230adfdda2ea9ce692658089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90f4868c428a2e97b73450892b6e6890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927f22c45085c2dc27e2b601b54b71d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746c539bb0b3e6a877455128b193a7f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cb81913199363a2ae198f1929289493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd91bab43a7c29284826615361a9e7794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d67ae62784c56339f92c21718c04495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabb6f9c05345ab054290fedc6260f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aaba0233c8ef83a08268afc8112d1697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc7b545dbbd4d8cc35210c8acfdb2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd934ba06c70750f42bf2989fa0d891b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c078721ff60ae718b136da9df2f4c14100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01baa3191b51a04df0af6082348670b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde12e924aa61b69ae713d6474d0aa91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638898119ba3980fb741ff5d73319ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae752a904bc013f48e735b57937b2cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d50e0f38f089bf4acab065b9b54a1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1815d0d5eabe54f95985eaafa64f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47b73e7d66efa6d2c53f44651dbce3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b3a2f032052d8a0b14cfb8ddccd6e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b272d820b22a93b66ff19ad719acdc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd522046407f4f979b0b6e0322e364110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297df43df32cd8d013e6306cb52d82f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02df4a04a5cb01b49763ab726f09580112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0406dac95742239bb4b4b81c1c6ddf1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10721321c7697aedf265739e7edd7717114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6e126caafd967bc2f882810e84491115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7a3cdfbcfafda6e98ee1748f75fab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bf50f12e1e3dede53e3932741e52a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a53ac1da6686a153c5f56b4513a56b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528f49c98cc549f557e402530cc9a1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb06672b13a7561f32bcae574c0a6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0797ef0d467a5009398b5705947ebc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089cd5504b4c33d636e9791c8c8f5f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f49432f263a90cfef466d35ea0513123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d594a7f7b05296bef8acbf75cc1f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca45f92d4958378ad0bab4bb86267f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6628ef90d832ddbb0bf2c94b3e4a50a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a77dd3b7b097fff082a7382720b80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23a9fea2265c5442b6a77b79333341128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5e6e1f8ea227f0637746e754ae89b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9198a772998177ce321022e89e74898130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436bc00ccddc7bf93e9c0ab5aac9e3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93861a7c2766afad0c378f400f9d019f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7be0860460eb00e67e1e629fe8513e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6032046d010c9f1d05c95cba3067d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49447385b693a8e802b4499818534c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea038947dd03fd966fb2fdd0a6e12c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66828177fa7b04f66dfff1cabbbcc079137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ed81d9552b3e8c5174f5f41139c6b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5883562a598341e9bf42a1e7a42303139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7212a0c2f0b5ac5dfbb6e7c96bbaba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac2faf5ee4dd8f6866454ae91fc4b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ef54f4f6149232bb842d83f26e8bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447aa834b89f52d06e1d6c16b70264ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93a9e59d59f199f9dbf943936b7c34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa0c7e6a8fb6162f66055ffa891891145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971274ac35a88eb8f68f1c478f24e0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92c085efcbb2f90f4e24cf8d355e86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9fc97c9830b5b5c28cfc405a3a4e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e01fd6a3cce186dde3bab670cc71f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c494ff977f7f8a3ecb04e35abb4c43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d91c90b1f9941df28fb4a629a6f006151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b0e5bbc8ecdac04d5229f897ff013152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3e66b5fe00c56aa422a540331bd2a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42aaddc7ba078ebea700f8425aca987154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488117a955d7e6019f7960d0fa1bab4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76627e5107ee69784b81849a91a899c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf813f9291058b53433164e79e17c83157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb793fc280dd05cf6ae0be3b2dcc21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843436ecaa6d85c38b76e717a9802f8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa6ced4d2e8c243bd239e2bb755846160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db56dcd5568430d910b5d172c78581a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83679911761f147947bead922d71a49e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3d81a79d1bbeff1d2e500f62cda42163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49fc79f62347af4df93c9fffb0bd4f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c9ee724e5d567160dcd6f3b0fcbe5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdc1eeab8f68d31b420ca1f96a49e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6030755bd5ab0c1a3eb20e579e7a997167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d11e005848a68928589e8093c0918168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb9746451215c161b92ac3dc600f3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703725bd76d170e891f126ea7eb61df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811d18fe2573d2cc098beecda471380171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92e0df30ce29eab70a1fc0eb7dc372172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f3703f3c5373daf95792c01f95f84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f630dd6657025d82d391ea2c26789de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e595290340ead2156a45383837ad6a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedac4c6e51d1ed4df4f489a7097c2e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaeebab9efd5e433d79e584f9835287177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200b85ed6523b1ad5c6adff1992248c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362edb96f881ffe6d90e17c6e89cb7d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746d01e35ccff119cdc67061113bd17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56286ee834dcb28fcb9ee53bb91304181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b4840707679b980d70e925de00fcd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dc62b2e6cd76944f3b3118f03601b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a6bc6592575d9011d774b519dbc32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71322623658e9e038e03212b0b4980d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf5b6d3ecbc49ae520758f79de9887186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fb35a391843bf5c7e4d327da550a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4e51a9f5f356793d9b9c8d0951449188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf75ab66d3c43413d5298d1a7afeef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4521c7be7d02a08d95589b8431c81190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d08664363aa44425fd9bd94e2d4e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c4a36d6bccae1333f4fccad02f4dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae68106ffccee342bb2ea9f78e00c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72a8f16132a0cbb97874e26b00994a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4be2b1e09af07d997929cba893b09195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75efc4320bcb04e845542143d47fbd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc60123818fea5ad1f047598afa07a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c626bf9ac37020a70583da2722eebc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bb1b7ab9df3daf694cb66b0a1f19f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8055dbaf2c8977d9421cd2c4839046200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3000a36f0998eb0bfa01d003a52a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52eecd481f54e7f0351305bba0de3eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d4e1c590ca869de26f61f1f2d2467203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7e0cb145cee01e0e0ea091bb5abf5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f56236b1c96d2559ce2ec64185b5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd7c03e87ee26951f180b80b118aa7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab791d622b56ce08881383e979a4d721207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645af031e1b30eb31d3a2f3c4948c2c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da911ca2e3471df135bc61f0b05329a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0826cc193140a43dc29c9299461105210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463987c1b225527441abd06d11de484211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741884703f129a6be71e2a174550f3df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf549e57511d28878bbdab379ea70b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43541f1add447f7234c8f075571a691a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9aa7254b0efa493b74edc040c72369215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f2b81d9687a2250d33e4bfa1cfe74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cb5256a613d29ff1775116439060f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7827f0cde8d4326f39ad5ea3871735218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac3163b6facdd8a2213d7b1475c73a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37687c3cb49108c469b2b14b406321e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce572472dd635781e47a8d21820b690b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4349ffcfa47249636dfc7e9f52214c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcfa40e894b5a6944a00efb0ea94f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddffd1b5a61a5ccbe36a2c52531914224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660a874b8a4bfdd8f9f64e7b26fe7ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10327026900440a3d67d5177e897b0f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc022b9042ec96c6e617f29701f4ee9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d707a5c23266538e0270a2f0e068f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215ac25823b5194ee20e37e9990f67a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7689afe41add77e76c713a371dcd7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b10e249e7c04e7c2834c1ab5872104231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce316516c6236ad4cfee125763b478232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25364b2e91788c21d607cd00ca80e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22c53963d1b45e03012d9b712003b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13e0cb3612f30120c1bc3a6ced2c01235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ca87b365a3eaf72c5be0e830b34d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3426de738c6d5309ff0a0f0c985f837237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03bb93e98205fec6b4860a08128e09238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caac0219f4576e341aeeac0195a6532239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2b886349a15d4014b5bbdd4bac19c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82622160d50924f3beedc4f5d1bed6f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b6026998619d980e3e9a7a6dc8669242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5256e9a782e9530c537372fca17ef1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dde6014b39c5c5461deba45057428244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3d1bee1cb78ecfc43d117ecd8d6b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010ef352060ec1d737dc4599eae28eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f9b9a25031736b63c8cc516011f20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc6b88b8365d86ce835b3ecba460a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0feaa3eaf906b92ef0c4cc428079e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb72683cdf50881f307ca7c77d589d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a5040666a2b75d76d33245f2a96f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72107bc8c374456e473cac73cab09553252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bb954dd3491d836ba85628b04b441253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f4b0ffb323e300fdb5d371955649f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa89ce9214de5dfb7fcc72bbd05ad59255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964b68f96746813a283ffc5a770d8de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e5e8121a75b9d76ecd2a3a0b3215e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7a3c8db6b344d22ca977fea1686e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61917d8db089349f5ee6f5c41098252b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a751e6c62555d94913c0bd1bf53bc75260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff72ca9e9770300b9fe41ec387afb5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34ed3585105a84488d632c788fcdc5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d3ff825fbcb3c45a8622e9b7b53d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12d6de6303d1a5a6bbaa0db290b5eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422808f005cc23b4497f44e6639b41e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd36a8b787f2a946d3d98acbaf86ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fb5fb4c17def16ceb8f27b8e6403a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2bbb739009bba5d2655738133907d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72d88d4de41e880024cf42d10317e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881ba7a6d188880a7cad00050e12242270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bed3d188deec660d52edc4a4e9f7ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894b7a3f374af65761421b3cbb69007272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120dddb7d9c91ee0c8165158b354b25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203cdfae750a1402d8e9ee85f37e763274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae5a7f717042373f5a4eec2e58b3c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a0115bccd9860c69423808c2b3a97276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5cd4399dd803f3d67275ad0956ede277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378acd8438e787f2b67f3ea6860bdf7c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875adb988f1e3c1bc8d414dcdd718665279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff7add5d2d729c3dd612e772386435280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1820b42007371df54ce56e1491e6f8a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c26bc763db42e39e94c787431a436282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bbe27c4a41bd5a3219de402c02099283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4958fe936e910b366622f03a162782284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93e97e01b47b614bf08fd3fbbc7efb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49b2fe4224d8299ea5096b6a20acd6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c20c236cfae0103ec131dc14ea3ecf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea88de9197b6becb2621ef051bb2e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6329f3d45a5d858453530ed3e96e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270f96e444812d0435a087eaba81071290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bcd7723b72bd376deac84f94f9d07291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c53f3e166a0f5142e3792fb6977236292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b9e630fe22c4e2dacc2981cf1000f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5df874c622aa562b1a6f386ee7873c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d6a90cbf5bb30502401a19fa05c46295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cc85d5311b6cc26ff82525d9aaa8c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c27d43582d43bdf681d9eb3b00a5f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec998b021ff40f849887be6aca1e84f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dcac38e450cf0a2be5faf01901c98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e3c02989668be955e7b77fe678f4a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5472dc81af10ae1a6d92c705a7ef8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c52d65db8d6608ea0a8a8f4c1c51e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1d1e06eb91c368c8e0f80e4734ec1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0cc2fda21bfc569c7ff1bd011f01c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70a463a76d7f3a9a254854bfe65210305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df5de0942941a05fffddbed13b0acb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f2ec2747bf9a5e1ddaade06bb5e16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ea516987c20e4498d157bdfb8526c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f64585929c72508837caade4e68aa2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f103efae5375d6700b27dcbcabe3a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6be7681da7f5e593502847d909181311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e0f94f719fb2a6a5cbab05d495c5e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39c7222f4562a52d13aef3de7357d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2eec3182f90c7f46892b1959c4fc17314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdcdd2a456ac512c116cf231a07299315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545341ee611641327ae2e2ff7ec4c6bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971850de910abb73becc4887736f669317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc368f34d7c70c88d3bd4704608a8138318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ba69dee44db23b2eed95a0d162b16319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1abcefd78f32de8a078a05e5d47a58320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058eb7fb3c7ecabeafa9488eed63192321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf4cca2cd9194b1d9681a0b1e9b80a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4d1b5313ebe77d6213d3c210c55b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc862e365b9b477e6acc222c3dcaee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a5720ccb9128b0626e244ebfc933e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a488068b305724a7cb1473996e756326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8fae3bfee8fa48e6617a74277f57b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ffbeda8fc4fa1269d81f565af3ad1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462990ff7df736413ae67e94ab7bcb2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1096c5fd2cbf642d129ff8e4e39439330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae15fd648a68ee1b343e3eed71980f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb283683b13a1f2ff556869dd55b77f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83369b06a606f2800bcb01ca0ea866eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ddcddc1ead9b4bb34bd8fda79f520334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9016d73295a7d1459eeb9f8c5c07be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcabafffe16be5a48dc910d8e983a73336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d51958089a22d3057354f76d26103337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a09af9444d1912ba25226df40d102338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149eb36c069e7dc453d29c62f5510c93339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfa906df4315f423a259cb79115f6a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60494ec9471eab8359bcf34b7f90e965341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ba8342f09e3899f41a332f7116302342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b9b02b6681f506b04548a28ed09c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9b80124acd38bfa18950524232d48344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627725e2ddccf0605da2fb824efc60f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a756c7ab5eb5f01a59532f7d6841beb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56036936dd488e272b2223009d29e5c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1be96504f98364929b2b59fe5481f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab30b14892e0b912d0efaf1dc6727fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592879409ebb67037ca3862273b51f35350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937180a4250b0877724338cf3bef6f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950f1821f441b1f3d24338c9da07797352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5f04e86491ef7dea24f0524ab3903353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837768c9fe763c5fee07fe09c631bb5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1403ff5356aaa4cdfe0f27b49ea7d0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb3188ae7689abf64930d5824764f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f035992f74fea3c028a47d02585ebc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33041c20a1ebd3fc413334fc5a7c9c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91918853f8254ea60d16c21f780dcd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96024f1592f52072c5315bb2e367c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a5a5e98d21a3a6f9d31256de741c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb68cfdee3ee146ed26aee113898ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997980aed8fc17a1461600dd621934ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fddd3aaba9510ed85b1782170047fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d382ed2babfe8cc1f71b533f9c276365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66a3a8201c0a445516504b95d5f667366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23a0e92872dfc090925855d7a72c74367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c27020838e86d5cded6b13cfc1f42d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdca8eed083c81d6a65d953e6a13dd7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d62b9be4f7124480b9be3c95ecd1d6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40667b59270c60ef4d59912c101c3023371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb252734aa8c4c3515bfb70c4b3916372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa408065711d70ed280bb2dec2c25f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aaffbb308c0513559bc3f7fd4f1c81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6769f34818d98cc797c0e96a8e40d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0e84c3caf7d7222d7ecff303a8417376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a43a8a36318418f320b26d97cd9868377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7fb698131a50e85f6c1d66c35b71a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589d24c259c805a0f3a16e025c3667b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063e4cd5522b509c0c083aa629a68e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fb06259624c931d6c5dc4a9a7f1c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e1c290da1debecb529809886709bf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5569c987c15cdc294ace97b6f2c2bf1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66c05d0fc205b23030ce6a991aac83384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee74fc18f132503f095099156e8e0fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ace1746a5306159ceb90a057861f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ab66a0d4d14b7de7aa89e4f32d4ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7207b6ceab191067e5e304731dc832388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae353b7afd108ab34d88faa8ec8e75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b343efcbf4db250e5e1cf3321b840390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355308937804a8e68eea3501db55e44391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e01ab1ae7718475b4eccaaf85d9e74392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf672727dbc62a3fc52ef176918d40f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e92c0a8f89e117ea5be4f169b9e0bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c8ec63fddd4ce993a1fb3193e8d28395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805feb1246f375ab02565e068ddcb4b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27fcea9897c856bb688ab0b20ab0a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d06ea4b8711e5a77122768073124e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b50310fd7bda40edbdbd51629995fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a327131ffc6b8b166df964d16350fe1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f8bb4dc4e5296fc902de72f067c3b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed87552e895bff35717358e9f3f5336402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aeec9188f4666dadc1dd330cfe9a34403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133558c892a00c8fc62dc3f973ef7012404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320afa195ab8454d73a0cfdaf7bcf5e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67460470195ab5bd2cd8a96471b12725406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775081bf68c1b92b9ca317d1995be54407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c6ddfa26996bc4ce5af07c65334cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c8d65355100f6a3297ec55fa68387409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4462ce6f2e6f0955ba697844c0470d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1215b098aff797270278b486532cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d00ee0f5e3528f6f97a77e59fe4461412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa894f067fcf19925a4a21ad6cb25bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4362dfc0af1e84b1cca4d9759dec2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48f115304f3c9debb4059748fcbf03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b3459141ef0fb32e049b2920af5b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e116f56ba8136d08fcd17408c773503417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa786e6cdfb5fff4fdf8fea43aa346d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9a133288f9ee68ed0ebf63494fa3a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb81a2a3b318a9a5e4e9aee25e0c453420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e651f65ef42cf49c1a2b1bdc575e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bfea8411a4f6aa675c662f08be0aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e19b6d02c71bd8599fdad2b4bfe90c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57078ee58cc70c55685d278dd900356424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc7fcf0a6c375e9e6b4074c242095d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f65975fc01d3993f842ee4f10102c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fbc65ca3472105fd576a956083e8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bde5d3e5b40b8429e0d20ec1c89c0c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ccdfa9dfb8fcecc9dda32938fac7d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35a3f8fdd00f8fe3c19eabb52e9919430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4397f47ad9d50954191c439bd7920431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f139b2870e0a7b2715544615933978432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb2871d915adca492da2cc9ba3c884433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed96400418487020ab383b228160924434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ca4679ed70da1cd5843bc258ad202435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36953b3023359ee6c38346092778c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fe4535c42704d3ae49be1e68b461a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b942399135c925444d21abafcddb7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb6e2399acd71e9564ecd5f8fe12d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35653388fa9d3b00f00a41c46e6a4e5d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cc3e4fb391c57bc4bbc70496d6053441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1694598505b4551d4f58f9a313d5e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a2d6776213a6ce0ebf55438e9e2bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073be2beba0666cd63ac6c93a96111e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f612dc9e2419792be18169110bc2a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ca54a2954d89429bc02b3cdda189f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53813a4587ff706c3610100f2941631e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b6abb3f753c4d4160cf1c3438741f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c33397416c3d17bbf0addf3cee6dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe973a78e632f343f7cd52061a476c1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5bb42d40983aa11b09a38c23cf196451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d929065f880056839240221f70a8fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d75234725f1e0570eec59c12b9b281453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bc87da0f4f5cefaf374ae536ac27a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0578f01864554236a56887aa84579455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bd748d97c925592ae39727344c1dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc0116987b85bba52bb1d76333e3b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212504cba65ca2d9d3c2ce8ed698776f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011755f72e77aa9974ffc73fc80b326e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f779cedfecc84d660a41e0df4a93a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a732a1f6fb4f49703c12a2bd5ecddac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570a1d7e207866fbdd91efe51857d69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e30fa0c00baba1e148144e8f46f4a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f60cf2232f749bb151e6589115379464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd963aea9165d74c497e685db8a2ed3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d41bc841225d357834ba2b23a9d63d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0421e96999133db98c2d110477059e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721798cb3c60307cf842ac703ac16382468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86904c100295bf6b50bab4e25959f2d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2a8f597b6b5e1e8678cf8a8bcc05b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f79fed3d4181d62f65c2d5c9bc93b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d23bc8dfd89b0940f9aedd088b37e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d14b80888d33d93ecef27ef2736a86473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbeda261c1b77e0e5b989ff6d10f120474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb33055a343cd5bd4034872644596e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c87acd184b958c2c1a87f4ebc7385b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c2a0e6124645849c7ae1506fde036477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21648a5835dd87ed4dd91421325dbaa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21d5f2c1c10cbb815ce6bb1831457f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa07e0548a0e490784a8aa0db3cf26480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b03e65be3b678be2a39389a96eb8b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34395d2d799e196f375c73f13fec21f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883b4b2451e0b20edf784c65f4b4d4b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7372227c0710fa85c24509a6a6d38484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d33c7f19366046ff191fbce3cee33485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8c5ed1dda1039d5c1f9859045bcdc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645098f2702ef7e01529579a50a13e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614940f0ca9a3a50d8c63b220fdce83f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfdb97f138834c4205c5809d70d9d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34deb6c76285fed4e499fd271c314b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfee74d8ae562345869f1cb336cf46491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691b301b46a5a20c177fa142a1c2e88492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8f589b51ce732291d6e9e76625720493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316acd107f58a55cf3e955faae90e72494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25b0f7ff106c934d4b42ed88e11fec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33afc11ad2604c50c8964c90b7d994496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a2ffd520d869d6dc79827cf9ba69c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b984035b2aeadb861c5f0acee0bfc8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be2755fa857256c0a6823f48f5775f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfc46dbe903bf7aaa7653251a06751500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b97073a9e210294c884ea5621d474d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56a6f54fd2a6c1ebb38bdd9d2687f8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9f39d5ad36bd7a06a3743ba8a120d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90008de7a95960caad816310ced184d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bf4b90cffa997a32286bd5d3f9bf7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83d4893aa76ac1d06a9bd548c56f11506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b6a6473cc1ae797d7dac85b6d9853507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc397df43b52727da6197fd995c20d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfe540459173bfcec8d467619857ee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64990e6aa32d57faf2961a9d913b05510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eda769e7b7eb02fad8229070a28458511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161f22f08c3bedce5432ca869957812512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a935b04cdeda3d038f874281a3c04513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d36fdbcd7f8fc2eef8c2b5215512c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aec5ced5e2e5e1784b96e0c0966954515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106dc41eb1aac6c3208dac7d402ccad9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f99363e616cc87079906952e2125c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394bb7dbafe7cd061c0d7f80a031be8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778235a07357380a236e308b3bb15ec1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1fbff692f22b1b5cbffa5b7c922ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe053a7610568663de4adc4466ce05521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05073ea756369afac341e35980d7a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe262eeb9ec295185842e60687c79fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a07b25e9493423bba50c62fb25c94524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ed9f1efd419840a7df9f21776c3c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96b1e760bca090c02f59e0bf041dd1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeec9d2dab55826deb3244066db461d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0d3005c5ee90c37b069f0dec1b04a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91333fe6f88d60f425c35aae40e2f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40205af7e63d56c11617a53a81de233d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae17542b50d1643ac8ef076bc6559aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d182bd054cd86a2f57532848d05cdb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee339225d391b81f175f3a0d6b584c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d563b7727d52fddd14f2f9b39e45f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a09582148368b5d3908d8dbbce1ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ad03797aedf0ec5375f2510ed0b61536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d3589f14100f3dcee4c4a444d0e32537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795b151c67d0bc342098cad979a764c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f95399f2f2ac3db659589871716b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764835a37f92cb88b838796b88ebfaf0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128202f633bcbc0e0416ef9fb9d616be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206acbf2bbe00a6b9cf152648664e09542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85158c014f04a4acf5740b67e8f61d4c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f978dfde69b279bcbaa79a444ba41544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57309ef8431719c7bcc699e734ddf15545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e173442182791b294ab796d8b384e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b9f56bc6f5b91d05a008cf2bae98d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a39e03a2ada8e0eb716cb036ae17e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8aa698fe1f363e126ef52a4bd3d4c8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cc9dd8fcc4617bd3c9aad9fb5ba2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a99e692e3549f142469d9744fd7d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4e5583c1fc68c33a6c505d894e772552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d50d08599ada8f08d05b51beefaed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c569b0d8541c109c1d8d090823dc4a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0674b04d44d6f6955e01e0d8874633555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255391502f65c298da4cb860754b27ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192c4f7f51ee11f597b78f2917b0e14557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de5f1e52ef8e8fedd77af4afe0a451558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a569be9ff5008f3a2c03d412113a17559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f86ff8705ee157653dcda221e2c0b8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685605358c97abf445b3aef21178e8e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac753a65da1473fead3dea3ccf172f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda194111d1111801e4d521c961918a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fa2ca4be9bcfa3496da14f19af4cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bbca71dbe879882c1e6e8794cd882565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ce28c22acc815bb008249441dbbdf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7acc17f1114e8230799e6a51bd0e30567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149970d6938aceecfc7b7f65d4018451568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777c5e5c639721771325e26ae4ad160569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b77241c218b075ce9524299127e699570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5481784a61a229548bf9111d2cd0f8f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd30a7a983d321c920fdab7981720a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136337d92e4829f9095b77c7a32a7e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2d4d2e8884e07141491539a9192d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b8d55858b321d2a0919a35a6c0739575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dd4e1127a3946c857deb8b3c1517f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a4c9fa656e71471b71b69e6dd91c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0a162950d158b458d1bae52b0f3b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dae3c9a324414c01470db5012e578579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbcae2faeeb37dec522c4a5fa2e41a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efd72b0638ab94e8c5bc2651c82111581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5fbb2c1e4880ade27e5e408ed0529582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b01a8afac53e3d700763ba12890e47583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e20fd63054de08b40d87180c71719584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a88f1c6b2b7d689f722e0e88fdbce4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2ba610fc449b49313a040c1a3e963586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a10d26c28e0f6f34987f4434ebbc9c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954a44f3561279dd3f05ab43e137b78588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0799f0874cd60f31f14a0ba791da9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367397dbfcf2e1c45117181da069cae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553250f7cfafbeacaef863c206635877591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649d72c3d451d7474d7b673924eb10f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34213fb86dba74b361461fe5379e5152593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6152a7a9fb3a05850ccd09d6680ad83594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707addb3233d92450f830e79c4641fc8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda033e136b630ad1905b87cf9b64c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a2119e8ce071875716a800c95fefd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b48ae99991b1681b5f4fdb0134d411598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03da14d8b9b4fcf782e0a456e046cd2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a0cb8c7c5f83f639aea6523879f8a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053d18ff811c35dfed3044e061b6653601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb2956a7d61a0eafb9686066c75369602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad3a205e1d57596774fd2bd6e591ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654aaf9c409b44d2b167ecc987894b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894fce022487ce465d2e22db2fe32d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f96ff081a1a66f5dcc544c7a40069606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4438d95b16e3ad006bd24a9c202aa2a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04951209cbb5aed5f412e856e9bfda608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc679e4d8f3fb17178cf228f3bdfe1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8db59f9f452e09fe07e7673795e6bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8522980cd52dc0c2fcf2dc918ffb8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3522f92d4a950138291865b1073a87612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daeceda18e7e10c01b1e3b1fe4cd1da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd01b5ee7423bafca2b7f0463fdd96614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c2ad8df9fb7951988650c0333fe94615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417e778491078390d9116a4ad05da18616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19de0bc2e4fdf48ae1118b99abd4226617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4633ed4f40ec1ef189167762fc25ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ae59b12e5c6872029d934455d6670619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20e5eefc3c5ac5ff8c05dc84d79785620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b57d813592bede37a6289a04ab10a6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf06b50dcf5535f4ef139ea18446af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557a1c3f89d08efc908917018045610623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a611abcee505813e7bc9953e54ee0b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077e5cfbc85733bb690d1c5b494ecf0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37aedce1715f4ff7c36fc9121a8148626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139212c7e309fe1b0b7ae082b07198c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856b57ab3691385c93cd934f6cefac5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7d540cd8c07c37cb0f3193c734e2f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a09b4bb988684d7e35d7abfd60ae7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4412c0e58494dd7eec4601f3d3fce00631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b74f6c378d68d7614e2a8e60457ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99ae3e547d51730ee29690c4ea1b8e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320fec20696927c1f3eb9dcd8ab0dbd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958c64733c438117dd7a1d01166d3b2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467c0f966f2d2bd2629789285e2b782636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7819dcbe6cd7882584efda02820f612637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e652c512791538981aeb04e9eafd2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274a7e7f7a5d5a5b9be7104e21dbf61639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417487ac363935e2f4383dbe2bd6753640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24533e9526b32a69abd51b7dba2532641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d606f89a320c06cd6ad7c0c81e0f71642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde86432f34ac47376105f0581d192da643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc8f10a6c1e882658b4fc9fc2984b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0592cf34b959bfc5ee4a4b3c0b6989645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ece707e09e45a5aab37d3230292c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107574d8fc153e35c2d6d6fe1bfcff25647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040f2fcca8b25991e79b5e9a52252ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25755ead44b57b640f9d1eb8c58a2f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9492a17594e9ddaa1a3e91c04a4a47650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f33ecb2676d7820aa0bf296901e48651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c7b0f2e67ea931605f7dc8944f8f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d132f2b224af1c1b709652d9522c4c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f4b817babc99f220a798e22ab3054654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2af372ecb4fa83a16f2bd81b921cb9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c56b0e8d66344b7005bced6243347656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa2fd4aa26fdd470dc5290dc56b8d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2aa5c11d63a50c48da82b04a1fecbe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bad84888fc131ea528249e4cf17694659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0dcce014ac8f70149769428d6fa7e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f6d8de3fe673fa223ab0d2ada35c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd7be6b37529af5d881ec4dd355c91662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233bb2f3bba48703794405ab13d68ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346b1a0b242570f6c069ee02f41aa43664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83edf5d6fa09caf2e7b50b8e6b4cbf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfa653bbadeaf62f68b32249ed0c71666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a9ade8e3b3ac9c8ea140f7916bbea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad126753b3f8ec7183ea91b3db53f040668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5741a14f9f950c3723e1b3985d5c3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eae5bcacdf6b9dfb9c1901faf390f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499ac2880fff58f3d4ca69fcc5a5f25671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2ed7977b0907401f94bd049364bc9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d000056ad3e2adf5f5ce99720896b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9264da0d2947264e0c319b1301900d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ade46d2f4fd0856eb6f641418ae49d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45846ad490ed8e32ef9629cb096117b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd302756c262961dac7a31629ee9feaf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed70ae0f34269091f17bdb21fa1496678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e37884019586f09c9c0a88b162a03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c38088d9e47660ad28cda10335e94680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7104d5435993f7c8a53d545a95d64ae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb3dfd2c949384d9d46d94734cd4b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b06e8ced684c41e8c2f226508d634b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28a3f3b7ecaf32422be25631f04d91684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dda103ef145067c07c1415837ead96685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa1848c2510953c5d18c66cb2953ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec7cb224dc050cd7a5de4beae83388687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447b5ddab2ede154a9947ffb6c25e16688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813dcc1a7253d9fec584c5270e026ef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d72705b2a9ef346b8ef48db6d0a78690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89bcc352c03956f2675baca8bf85c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7c28b6c0a92b5cdd0458538a0c592692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15a248446cff52d689cec8913949f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b23f0e11f1dca15e12993cee04fc9b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9aaab0069d27e2ba0bae3603ec223695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cd0dcacdfa6ea13d13c3e9bdbcc62696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc2daffa6b663db8468ea7a4dd1489697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e504bc599829fcc9c8a00db090cc11698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b06b58814fa8c18d1574032f9dd70e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f322b54e9e587b06c20ffdabe7713a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364846af567da9635479a7c6a391eeb8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0ef38ab38a871960b6a36ba12eddd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707c27e5588f4c948d5a4c2e3bd0889703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993898e933a5c339ade8f361f5a21a66704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884637febc162b46bfc62d6a956b2d8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f1013b474024cd7540936b55a0c35706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b4262c77d7e20383defb9141dea25707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852992d1732e92398482a0bcdd331ea6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b38bdf68d30908cdc52882eaa7590d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4eeb5394286c4a8278d3d856310333710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b268ca952a58c2301588b3fd3c90c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86357cf1d3cd1c86911e74f2b78c8ebd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eeec0316485f5dca162429edabcc2f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88860ecce2d66dc18aa3a1d428c67d7f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05413eff36b7707555d3dbb8a85523715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774071aede65d814fbb991241d46b83a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfebae1e1ad69f108b0a3bb45c8cc08717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f8892c9b8e4c3b641b6db38c7f4c1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1b4e8fe58a0ba8f1385f56e46e724719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307edf347321c64b331d47bbced01d5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce462129d82d6d7070bae8bfdf927c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc0e629695325c4c810318d8fdf911722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbbf80954e6939ea2e8a5fb8687628723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafada64198355ecca3ba06ecbd74531724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0806559e8a9db9327797e3645a0fa9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830464b43f251459d784fee7261e8f9f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e326aeb7f0b87847351f67f6060b4cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3582a3e9548cba73cb6c4cd1b6c176728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f29ace06c3c03f6db336276afd141729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c36c9b90160c209dd258158b48a6b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87680c7284050125c2ca5417b1c20c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365559549829e1bcf82b90accad98e92732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f08675394182184df496d52c97f14733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87045cca93641f4ba4b49d3df578798b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36b8dab636d442c1e04afa58dfcee1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f11e6123865fc26ebf696f5c82a37736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4110a0223ddee0abb2a0e0b9d36017737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7418c606f9e340cb89c4adb86b432f6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fce043a65536b5b1a84bd2948612e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5e25fa6324f5e272eb6935bc92b9d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865a2f9c645435972f8eb33b1aa98af741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ace6e8ffa06e020ecd8566ea96a95d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f0219162a0fea3fb6bbee54dce1d7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6458e90ad607f5c0203646e020012744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717313651327838beb4d83b51e6488c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bc4d877bcdac0deaaaf1fcf4e1b12746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976bf42e97d14edc281430ebf3c7847747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf8492bf665afef427ce03421f9cee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb561893f07f0a9959480ca92f0a1af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d85444eb1003a4f28807bf9b06a12c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ff9db585f6bcb9c8db968dbfdb378751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395ae9f6cf369e71eeb156289b06ab4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedd14dee4d2681956a5f8d7d7d658a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b978e8067ddfde728166f2bd8d375754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8896a532884dc276fa567279bb78f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea338739c1ae009b7d0848a6be76e2eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff660ab40fd06241ee1541871d3c9e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39b17ce3704742ec35d3e509a03b2c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da68f110ddf38e1682c3a50d6321ba759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34732d5b1960ae818526f584dce442e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca668a1964c39546bb6cab29600f9ea12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78837f3e16f4d320a6d117a4d087d163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39f9bd151ecfa5f46dd62e9231bc6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88293351f5cba7680dd0c61b8238c175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46b65f923052a1350038febcbe03246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a528d120da170dac576e206a5da4da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a411db0e1eb17870d9eb708d58a5cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d64b0a2176225ff34745dfe6aef2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f44c7d3590730a1fc72ef955e95d0a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb73158cb8b1c329670bb6bf76abaa211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4b0943e65e08b9770b195faed60b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90beba910db9171b83d5bafbdf9612a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4471912d8a384243ea52c2463f79414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fa232d39cfa809850b33296daaffe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4ea84af8cf7aadb72e7e9620c089316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6894c514868cc274fd04bc48f8346c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d037a7f9ade6fbf58d651d1f3ee918c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d3dc226ca1f689c78f90f5f18bb6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a43809afcd8cf4f92bf7007d0db58820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b44c7a3f7375879eaca3079ec8abe021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1574b65457d15082ac0db363d6862422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7038846440e1baea1841d40f840e0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7974234f2bcbc37fa0839ab7ec9b47924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9fa437ba3d906f5d36ddf18077e3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e661a5ad3792c34f8a98acfdc7a5b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b406982f254b4f5f93f2e260afb0e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f1baaa113871fe7ba2f60c582953228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e6b2be54e0a13de8a66fc4fc1746d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3119e0c760feb7ca9415432eab141330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44f8e3d1d47ba473999dddbbed2cca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21963d54df0f0c0414ad37212783edf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d87585913ff22718afb274e76200d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bc6dbc12f0b015cb19937636c33b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c9db332370e553788dfcb519a8ee935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4bf939575a2eb421d26dd881b3d4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad7c634150cfa2e3422dd8f3672fbb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f09341b43111754e9a189d5b8f958538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783b1e5a6652c75a9942af4f0dfc9a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b049934139644bcd9dc58e729b720840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde46442aea2eb04e44f953ded15dc841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782aa8f0372165d08b812b8d0dfbf7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f390fafd5d64bddd8ec287cc765dda843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3fcfdc55a0b4068a5232455555d0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced562b147865519d1fbec6cc5ce2ee345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb492680d3141c68f25d3ec34028b8f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd878c5ad1c692b7c282a313e72d4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eab0079f534501f4914cbbf8c7f06848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb5c5483ec796cb0651c01ce1f80de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5d648ebc69861f9f16a861a548b6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07191bcbae2ee45209cc12ea2ae30451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d6698baa4da2ce00c8851fe3a073052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707de0e23ea2497556616bae60de248d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f20b3a8ee43eaec9b143b652c29b6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbaab3b2e8e4b0538978581391bac455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c119a6d55dcc32bb324033372a2741556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925edd539b0a0d2c4617526bb61668ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdca051c33b093a5712801b928e683d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab595bdec5ddafe6f9368669b32f5b0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba3733b6ee177f56b2361875bbdfc260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6170914243bf3eeb8300eb55b527f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a3fe79998d46d4cc9db36e5b15d8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0197a761fb9160e6688a9b1c6700663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254b790f3a505879e8bd333525099bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80eca16a399cb233cdaaa4d46db35bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f31dec155c74387a0b150a14b0100466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97e627667d559418bda464cb16a6b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc235805383c1d9ef1d993977c70740a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87219fcbc423fc2748b2cc36aae15bba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64689463ba35e6b7ad38d40bebd1aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d1889a27a202f7efd496823c02cfe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bbbb5669fbf35cf4078057cda5bba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b03e3d48a53447493b10e1f0e20eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22802d3eb3f4802451dc9822e5ff01ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e42b4321e9b56705b719efbe98aab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1b99c7eb15b3eb8d434b480a8634176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37671622d484770e0401de7e438ec4f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0863f6d1d44ba50e88af3158f9a2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde738065515dffbc3b116b0e2d3226979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3eeee270a02e3200d84f7fa4dd1a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dc4802800f01b010ca3d9aaca361381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752e8913fd795ad41f9aa2154a319a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3160e086e33065637dfca036868dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faa054999bc773c00405a9460c064a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6506e4c52e5ded498c07ff920aae785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ae79c9894a974c4fb63e6afd6802e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281db861087e30c244f931e09755277387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0424cf8bcfce91c272ad4e2c9fa844588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d62c9f11e5105316887d3c403008fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02246c9c9a8207ce9e619e5bc0cd3390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a03f8574082c7b265c9a5630fd14a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa1e145c12aeff3e490835dfea93ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6c5e0e60cad42cf7bc97f5bd02f0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c4088da30115396ed573487be786f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b305ca4344bfa232040f11335a76f4e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6683450778e714f97c664f9c53ceb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c1f985c705ae831c73aad6ebb5e3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4b1cf68cc28d0fcb5b421e26af72498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770b04de089d3ae23493f5dca6443ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71686ecb3af2be01de103ca83cc49b92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6a02e67720ccd183c237a3a316ccf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99949ee0bf67c15b0e5e3c69c6b2ae01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eff26906a22b415c8cc71abd155427103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d4db931c2b0595d07637d42a3efa2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd9ed59c2c6cd2c6a357026bd9b7af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ef848ef7443e01f649ffc12256603106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f16c62eaa137e27866b9f8e115e52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816863002c3bb2f0eaea7d26f10d315108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e75c1be412da90c7bdac958bd88c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee8cb550bae409e0d9eb4262e58e6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf0b09cfdc56acbfa8c73d69e87ed1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306a7d91738a9a94cf142562582db2a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0aaa45faf50f77f46269e4d6331020113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3bd092096559ff4acc7f35239b5be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d21103f0a195008724234875b2a00115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13f99c44f874fd2ecad7f76f2cc965116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a71fbf82a460851f44b0b2d7bbd9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065d7ac66d259e0c6dbee6530b51e39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19927b75d468f47cb03bf620c50864a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130781c8e9395337a225dfd12ceec94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932516f37be449274ac6b7a5e0c5a924121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cd246775eff8a52921b7f9fdf9a20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0186342d157f0f06f1e3195a08b4ec3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbf656593dc3daacab46e8df14fd6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd8f6c1057c9d032a1e56587d6bc4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0000f0f72b1f6967c5a32b2633e4921126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148af9f649a41242536f511eb7f308b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea33fd02ea658165554325467a77e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8669da769fe5ab441d4592bfdd0c525129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdb7c7415fca42871c75882d215965130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0ed39f9f2a14da53460ccfafe93c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd068f99890bc1f61661419e32d5fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fe9d18da307fac7d266f803fb33eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88799ffa6c573b2ff9d3cc5ac5f07d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af7016120ad53d37e9960abd72b5b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0608aa52c97ee43d1ae2d8529d31fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bd9c119dd296ba0c173375c2c36ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bc529660732df6a22c277de47b81c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b53b3b6363152eeedc5d89eb895b32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aadc2c90d1b21ae709813430f798ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adc3db9b70cb838141d132e32c7e7f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09958256a4380b6b2022944907f91d0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1562a4282942f83863007601d46cf83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf6c46d455b7fdd8d77e5651b87e8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e372d38008b698e3e9bd772fe27565145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653995edae4be96b4a770948735bb80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b3b50415aadaad6455bf1a9782ac3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd2ff738f1b326dca8f86b9158ae01148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c04acf94bfcf4e47252059ebd05340149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb66795aebdd1d130b020be39b5f67d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d17cbfae6d512e5b4b4fa4a7df2038151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90551a3597668b94a22d201908eab66152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231279a2560d3047be31198ff5160ae8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ca814c1bfdb77f4ec8b11c1397e43154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fea9ca53855e29219e745ea341ff4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bab103dca9e75f37ccff91d78ada57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a658f6eae9c0950067c1e835d11cad6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54448835294ded3b3ac3e1561cc195c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fdd7369630f6d6e63f9f089decd18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a584acea419c321b61d0649f80def1e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42106e42265a309b03041acc1c21246a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02c7e42a2151df289dc48b4f17eb6a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5eea2c9d46268bfe6c8a88d65ba6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47569a10050d7cb0dc68e7d49cff48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828b659b4ad7a048c7afa3993e20297165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fba4f499b4aa076acdfdacd7e6548f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471155a2a478c91b2e96d56b9d0594e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7718b65d411ce96ebae303a17f7af0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12992b169aa9a44ee12be41ba3e4c563169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80037f362081c78ae591520e870a53170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c4df80b3187ef355a6681f903f87a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442a8c44ade1b551b7c284b82572b8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f41fc1a0c0e4bb1afaaa8ba8db505173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f0d70eefc494799b58286c43fc264174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a3a4bac8e570d169d2fd5e460fcce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c27261239d550a0c97f77579bc3a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c958622aa5175b487f326b65db894177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c549b1cd409e3a3ae1abc1136f0718178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b61cf541e59998914c4ecbb007c32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16251da0e248dc9e7cd12d8a2a05be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27702a1057bae5ddfac07a7729188f2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc485d1fc720a31d8a54a1f0d85b3ebb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e178497fd449a0474643c4752c41b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3b2b10d4a47471be91101d25b4ea2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a87dbc11e92987d8b059b463d00d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b26f8fac3c910605451e3b2d817c8f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bf2638911ad4590d198ed3246ea45187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3c81deb59dca41fc148271f82a3fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8658a4ecbfdaa4db03c4518cc65b14189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ee61915ec05cf5b7eb9abbf587dc0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2af21d8449496829b85c575ef14999191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e6fdd169a183e3714474124537425192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d268b5e12a948adc27c446cf29b37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cb20d8d19c3d2996b9d57945780d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20dfdfcab1e664becb97422910678e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c465436a368848172b04e6034b6abc1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428c5a1264d0f6729cb7ccae6857fc1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f333014796d88db12188e0df019f066198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fc3eb817aa9d7c985deb2569b18e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e530f7daceb49d9fabf4f4cbb949bf5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd5410a0000ed6ed36822ec157d50f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da994e0a5f74a68a118923d2a695d0de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410f3888561e58439822527911d9170203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1f2aff96dd8dea6cb68c1db07206a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fd765809f29c3d952b162b0e7cf60205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a53d90b234c3e8c8be586637891b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e993623fbadbacd624663603807baee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de955d9bde168608ebdb8db02e02b48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930686dd143acfea1ef11ffed240485209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ff5a50ba39c3b099470cc7c4b8e0c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3c719354513b1d2f2b55c78f26c99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da9354eaf4a93f038d41ae2b86f30f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6666c72e0e5741f0d123ffea5233e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dd84e35d064442bef729a0eb22605214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02747ac62edcdc9860d98d44ef35791b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5737c1c230cc9284d669297d687c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f936dce4b63cd32262e55628fedb94d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e41cae547c2667b77b8cc8774778db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e109d80e994d08febc6cc187e622f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607fe1c502ef9ff517620476c4ef1f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a1d1117cfa1880d8cc5a7b8ca0b2c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac57f5e05dd32b4c558e587a1f1ce1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1996b279462fc1305f78fd17b7a06b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd753de12d43fe483cb65a76d08edf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8558535112aeab1a40c2d2c3e7301225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4411bd6393f24c02917edfa8aee8f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584815090087888e103dbe56829c53dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787dd1b14e113feb4ff2380b4e10f35228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c24a93760921d75cba2bd856e70107229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5d6df72499789dd2af9e678fa21e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f6ed10ec668911e64d372a400d9d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643cf92b25bc7d1aeeec6a96f5bd953232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee6d482b12bc509608eba196622972233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae496f34f68ed558d67d366455b9e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf187097dd16c9341eb9cbcd32c6cfa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d17a2b85cb2e945e049f555aa586c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a70b30f36c8a9da801e82872236bc8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8238f5030582e2e449a8a9dba1f7cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0e6e26513f4175b052e0ee773fec1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60558b371c0ded3b0fdffa77061a5e72240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3622d8da4a92be98b4ab2faa868abb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcb2b30737cca61d0b069452ab1772242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a8d56cf1cda0388015c4f052d2f00243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c994a987b8cb5ce05b3b9fe9a25f64e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5530a3a04f761cf284141fced1bf07245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b8e4e052af6e4690ceb24bbae1d39246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cfd5b1071c7847288a0d603c6c64f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5786e6acacc22dad3548f8a64fa54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8c1c8c3de4ea569e0b9d09061c1d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc24d9aa874f5f791005be041c1d0a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e173ff19bd74941bd5aaca9139130ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafc2c671974bdf15987155f1529ad4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb391df5e9434c8b79fe8189f06441253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6918551a892cb60b01c4bb150247be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c5f580b015a792e75997f4eb69427255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e9eebef1da0115dc9d66ca1456576256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36c16feedfd71b0ddbc3e9dbca58aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dd609700d0d3717c8310cb5453af9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b45d21252708b45405fd371dcd646259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bfd94b17e8f024d24992c3f1ac14d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25013e5330f03c430a6616ac0b30560a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68a5341b637323bc58cca9d87e83b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35837ca89b826163a133c1c2a8ea6f86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b726cbce027a68eec22c1d06f143a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879c73f9bd94ead6907d12427bddbc6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1385fa9f4a21249bc10d5c0ca3ac6e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b07f96c9f9d6f33a01755bc8781ec0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00a874c06a978eca5daf44d99f5826268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f0994ce09854ef7304c788c208a50269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae275d9ed3590dc12681ce33b96e45b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d262ac64aee4e8d3cf33c4247ea14e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302db1253874ca33e88b49dbca2e16a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9c4061f6ea8488b8c71a4062797e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab37c3d437c8ae28763387ac86b1ac9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638665ec51882dc5584ff3fe6917fcc1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89390d65d0d9df6ef1da5a6df88299db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a4e379d11a529239a6b6904b55446277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c16e3e00ed162058b1d9525e98e2df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dbbe360de79186cbc3bb0f39ec1b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a63247a4967af650c41558312bdc1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fdabd745177838b8df54ec55557ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5a1d803408321e8e3274abf551c79282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cafa77e00ff7d398296291ad99aab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd483310c028268ceb8e5bcaddd8f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12fc910bc4b95a4ca89b386be93146285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b0d1c1bffd1700304ae685b57f482286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d329e1c7b7a7cfa4e29d95480cdf82287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f086b92f4e8cf69711888948951c486288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97030864fafa34172acd3e71b26c118289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1a05ca3bedaacfb4dac942deb3fca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb905eedd33a76e30f487032eeaec9a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4119c18ee99003a0d90740c06baa3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0629d6e5955b6e384bfb2f790705c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983ca9afd28a51352c5e14549342864294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8cd614f181d8541db5bf898d19e8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14563931e466f3daffb277608480b6b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cbea74d9d3494ce63a697a58763c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a9a4a480d26659661fb694f794e2d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde64d7cb47aaf1e13c852e8a6b17c73299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70477967ece11f1af0658ea45cab17300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185a0c0519a3938c5b172ccde8d6f60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fb58f69a8fb746031f5aa55679d4d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453291b726c35eefb384e90d119d6a4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a452c8fd2bd52eeaa269e8cd5ddb6fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f2ee2615b1d48e0098110fbe9e734305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14508e6150cad78a5916afb86b3bc55306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4468ebfd634fcf6dc6e4ef4634528307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d6460a7f7ff2a4fa5b1004de898d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b8cdf616219056b1fe624ee716cde309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd4618db3caec0c8f9944a73045636310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec4841b1e19a2e45d229ab5d6b2dd4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59178139016a6afe3cf398de785f65312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74279d807974d5e805d18c0eda54916e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be595834fd083715f2f06b9bf31eb64d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdc592262cb2d50096b0a5633b131d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee36d0b5d3e533f825db3c26db0bd5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c594659c62cb01033a17d8505fe629c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f1c4124c1e32d6c4e41243ee70f4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731266ec3301c0091e216b7dbc54178319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba31a0f68dfce850274ea1818662c13320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea64a2207164f1d8f799ae85bf22a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff164a0a3558c04d4a280aba81a537322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c7c777834296a08b72e284b4e0658323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af9f662f7acddbcd9708600c327ce8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25046fd52ca69dd92806c87ca14d2cf8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732da0240a04c8525bbd8726a3dd9c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb506616b7f8b72d136acfec338c68327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de1f73c5e8c75616dada67cfeef768328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ae50e6e55aed84fa9196d7de50f60329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b341308daf7f07822f56ea3fb2647a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d55730c58d9dbb1eabe485afda1a88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752f13e08def95398da4ddaa6f858fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f67a818f31a1542e94491770d4c679333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7516ca18b8a35c5f191062c06b403334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6370d515573d4a390662b75c574cd6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082356b8ee24c2879d20c19e0e5f43ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bae1bf2fbc7d29f54cd81091f9abc7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c9d578aac0db716d3d9f52681c5cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ce2abb090f6250f5969216f72ec88339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6a709f7f77b891c8edad11287754d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec11a9263067ff26dab409b9d164fdc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bb4a15de0123b7be9768bdb6d8f70342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29e5b29235dfdc4625c521a3f2ff4d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc30a98c57aa04acef93a87646caba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc69b6296b08203e2d389cc1e549a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacb9dea03f8f8d68181acff636cb84346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf399a3c4ccbea86e41cccffa28b967347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c78278709670bdc43e6074c3b7d26348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1408629b669f4266d61beaac07a7b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1bba9af0f3ec9ff6e4f7a896c9645350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed987f106d6e1e8baeb41cb87f66313c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3e3d80edbb54bf37778d935f11acc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb6a258ce37e0de7447b34d6595950353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e18fe6c0b59cd34ddb12901de401d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26ba5bd64f731694d5968c0304f069355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bba23551bb9495b836d8510b3f990356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f15dbb5657a9b514f2bb5cf8d4998357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa81372e4bedaed83a4a287dcd51c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e98155016788e777ea2f98dcfad28359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe701d3fefa03444f23b4e858f73488360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78b7e470bdb2bef06e38487050a3b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b77845954bf88f218811ef08dd566362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465128f7d379db41556dacf4af329e39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159e4b7a550034363a326d069aa6958364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb843d87b6c94e16f8d88719d321b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75638ed74c1a5b45c8824c5f99e81e23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417e3606e821108411caaa9a6cb850d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1d66556a2012d32cb3a6b684a6980368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84085559b7388e1e459a729540c67c7f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf4eadede7ebfc1d11018d61f16694370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb0191d492ad4d3bd40eeb9f6d37b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a0cfacf6011e68c7b739662ba1da6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba1fba2647958c59792bf1df403be4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905676fe8bcfe005d7a7347ff3c8240374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bb9e9dae301b3ba232e9e46eee93e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401be9f1522a7df262c29763668658f3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225460bf24be7e84aa74ee33b441327d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572ceb0e3adb36a2cfdf19a6586a375378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b30fa6ec3fb8df2019ea7e489a9b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b3d49f7b368209f1c7239bf6c378e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61a35d340cd0d74addecaad7f94ebb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9877f17534351704c19389ee6c757d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46850e5ca08dbedfcf41dc53738b948c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5059abe48987c97a82a8769e48e4585384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94138e16b0c5017a6b77a322673e1788385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0b6edccec5772c4502dd919fe2bc6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1bc2b0e2f3998d7e11a5921412335387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fe1252fa9f661cf0c3f3029e628df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c502e3085b368c99f3b61dfc8f267d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0bc2a2cb457a2f0371611681e4798390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137d967c31d67c18d9e5e5560b94e2b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910606d7a9408fc51a704d916e84a20392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36221fde3c6fc1e7381747c50d8f6365393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cc1bd9e91d43a8de6559c2d7a43a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503b88876fe08a21e6a4a38714c52de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa12ca16d8fae0c5dfa1a6b3694936e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a308379b84c56c27c1bcf91718bde6d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1be8cefb6cd0aed2a896719ea80a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9086b2eef491a84dee036b761e8f52f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335850887f6397239d86005c7d0d917c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52464a8adc874a87ba8e8599d92aaccb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfcd8d27350a18368c079f99059a6b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464a7c184e4b90e4c99b19b10023b57403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888149f934cdcb9d81de98a7f60df9ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c1d40ec2e3b1f4bcbaad0e61c3e2f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f96b9b6191f2bafd8d4f684bf1203406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6234b9c159e2425fd97f80f3e589071407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c293bd45161bc63e4418dc500868b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac472f2c71e6e7c132b05fb435e97a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77b6ffb9de27bfa06654fd1edce7bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb34570c1e975ae4d2de256be3312f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125bc7a91f8a2a0e87e44f375e6eacb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffb0b73f7f71af91b5237d8e560ea4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc4c37e40fbebf0988490dd1bd0e65414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e7695bfbef031f8d6c583e2fff4b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd350dcb75fc216fa6cf37187c7707416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66af07b1a61ffd23c598eb3f4350eb6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b442b34a33b3f34a4ae26baed1ed7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c60c2629bc1b72c32b42d32949649a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622596df6cb6843e8e1bfab1208e03f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea87c90ac709ba51b5f1b593fcc8bc0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e005dc1472cd0f36e61ba086ede03422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860479e3043383acaf59e8138e9f628423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707af981017727c2761f0b289bb3ef6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7ea319b4784d2c0efcf3d8de9ae8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b906aa14e0613bbf1e0a01a8f1dc6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6273c304838a5fa110c9aec8570c91d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17617cd29d277266c800f1ef882fef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17316f9ac0c4d6b6a890401482799f7c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a970b457636fbdbecdda43e8599aba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d049ca128507dbdbf17fb8f11c3094431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1993b30d4fb03bc1fec702f0f3ae986432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f43ec81c395bc84f810cc34484b8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d273fbb5e15e90c49653da636c4fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4265b2624454f09d1f0854199f65c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda054a90970c36d3d9be7cc76eb249f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27278e8af110d2c60121af059f683ec8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef4f36379f200115742ad2a7d1b19b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1476e96f5f7bcad2c9fcf9f1b203d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2894ce74a8e40a53d153f3a64c84c64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f21ea0493cc3fbd9962c1bbdc7d48441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ff778c329a331d84ff40746e776e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8005190c88b4dd839418d3a2c1ab5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c597ff5a47d8dd70f1c2d4aa2b1d009444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0269dca7b6ee9c3de3b1ab94ef58e54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e9ba50bebcbeda84ca86bc783bd53446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02a372e0b3e191f18aaae92f5c4739447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d029c46c05ecae6eb07ad18a71371b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44c12f6f9c1064b0385a3c9d4394be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082a4b982045a023764349df403145f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7f6c8c359af2364cc56d3ae3bb39e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293f02d89cf24f39e1938d68f7cae75452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885b7b92d970cbc84e9cb3114be0d37453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae678d84edfe8317765ee09e54a7ec8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d21332057093c667bb9732d0b2e2e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610eeb3029d8aad6323c83f1fdf217b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d090bc9f7587ce0208b88c55920ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9f019ec3a6f2c6529e93e9cf28569458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b512e28a13410b98fa20e7a0a4c921459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c8798025308c047dd53ae879eb0e0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cd512fb0f129d18598c10de5d44ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50908dd9d3722ded606f08b9d9801ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5453bbebb6cf6a01ac935f1b3cb850463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b5e208928d6f5ca117cd6c2c3c2df464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff50607e448978d93c7b5f03b14538465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb890aad89c1398e7190ec9a7a62f32466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93d2b4fd268722fa8005b838e0c1cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c481ba0653c317346b4b090edf9b1c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e612d3289b8df7bf0fe360b742ea1c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116632486beef35794a3a584a626880470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cd1734da1dcb310c7577b1016530b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5c42a31170756876f940c23dced9f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699f13faeac8e2b03ad7a77746d6544473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895f7f0eeebe00b7d41e274d436dde1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bc16c528946fe49464ef6b872d5ae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32633422825a256ac78d52136890059476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b872b9be28c494cf6801d42aff4ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764faf051e655c442f7179ce54975e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99b2203ffedafb42c42c38fe043cb2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e599e3a6c1f258152f84d98590e93d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee693688e66249c558007169198e06f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf161b5be39f20c57fe7ea1b7bffe7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc932ebcae29718b1f4f3e8becd10e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13308d466a9b6d29f303a7ecab96e4e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfee8d77a92f11fdacd33de41cdbf5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caa332661d61a78bb660d190d60ae7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb5d6f54cb83bdcdb90cb6478c2141487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacde72d0ce13d5e759831d3030d019b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ebf4c831a144ece416c9880cb8d12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d85cecba64bc424160038b8aa14984490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da1452a2b787400542fc75efcafb17491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44ba4c9d64a7776cc792ae8600b705492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70512874c7e65976d346f84e84ccc2dc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863efd955b4cb2fe26eac8ae23a83ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f87a3093bf2ac12f893e9a2ce74a09495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c0693239c15fc0810b11094d9ab33496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff44ee95b962a133c4d76ac9fb0745497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b475e130b1a995bfeb8d2fc25ab97b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34eea1b1c4efd4084b1363710477518499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d5fbedf28f03606cc55ea5377607f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29deaeba232ed1c01fff7057274087501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f10662ec24f2365c921fd65ba2d3e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421562d8e53078b7224b84b44a96441503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79905c8b7166f961647f11ce7d2dbac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf68a9af4f73f1bdc5bc3316a44841d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981b318c4aad8bd92dacb0ffadfe86c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc45e487bc62ecb7e98f38e330f643507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2582d5716047be601749449279711ff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a940e3aeb7d75e5a4303b18532cd566509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a85290dfd2bea05d29ba0ce9ae2ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a90dd2d9d4002d87d53ae27c32040511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df21b1288718b021039834b903da3d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42def276c2b99f35a4e56a378aa27f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c845b128957c3c9ca6a183485955fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d510279b2907983b49691c9709c5f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fbba0838ce25e33a511f7cb57aa75516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95160360d5848bff4f00824915f988a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51185564e4815df31d98d6b71891e903518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b4369311e5ccab0e919c505f1f6b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987770db5dc4138f2799be542656eb0b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcdb0d86bc7e297d51612643a514dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad575396087524b92e9a00525c30664522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594ece757b0d9ed7d1d36f1dd5a4350523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ba6f2621b6b5a67128c74a711d27a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ccccf7d14f0f94be632e682471915525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796903142339a746d30e0bbe8063e29526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcf366683ba1be294a31e29bedc302527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5bb550325d1a73c2d0a242cbfeba4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a2d4c5fcc47bc8694bf73b83a2cf7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6a2c58d80e4eec17ded80272e8123530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd97d6e8deef8875d2c672fa4a91435531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6c1b1393221b65b78110a9bac1167532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af181a0ff2c51c1de19b8a967704b9c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d5e454a7f534761245c3ca28935ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be237f2a4480cb35816fe4fd1c1cf9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231563009b007e5187540d15e8488b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7a5dd5b3e907e0dca10f845e21358537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c97c331930586b05020aa9e3d731b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff80e4322b5565d31974a0a2bea07b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf383ce5e9c599daeb0ab25d103614540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7e898302e5403b78104aacae2e46e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba82b5b91583e0c01260e4d035a21b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140fc5a687ca5f44ec64a8dd62c1b4c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac108643d3e4fdb2a6b6b561a05ce75544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bd945c6fbdbcb25b97d8355f7dbe3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bf22c5c2ae29cee53b9d74a8db69d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838459e83bf055ba767546315c66d93547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce45e2a1938c7b265b98197b63bf1a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4fb9bae9da9c2a2bae5af7a215351549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609564adfa67691905703511a2052574550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15342d7e23ff4ad3d9439ca4be7aa6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1bb78b0607705df72c12208154806552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdcd085ff989d827b4e2d0ead43a76553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738729d3a0c66d8b8161e17e89bfe3de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c595881a051006f56d576e88f8fbc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654f9476924463fb4a4dc1929ed0343556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef182513ae47c382e9b68647a63b60bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75012d5b85ab2958700cc84537e4d10a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b23c40fe36efb5de298c9f7d89b4b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe22553ac742bdf498cd3e7e7b71575560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2b0fb5c8b481e08735e1a91cd9a3c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9307084a1a78e9af01ac39f7a496af9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af5bf8d5062f376a2ee25bdcc26fd2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e315b06c38cd7d727757dcf03e99c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af00605075561de8197a0ea24eb3694565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78a557c9e6cf69855bdb9db2f153ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d47019a04b1cbff378e56791cb4f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84803a222cdfe845bf16433031e1a52b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11b00f4ca36df2591d8f049fd21a55569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda7d67e56caf7c912ed4498a39a795570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dd6a8b90d76e5d4e6005c13a475c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9a88d0749524deacce7f18a254bd6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0410e33f47b3846d694f14e93aaf11c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d8fbbd6af3029eddb4d6672ed89d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd63b3e00de09269746e59679b5017575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bcfc7440c278e5b492a1bf12f3950576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707bf7d31615fa334314949d0e28456577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afd21af134852bb540d04ade01013d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbed693cefe38bef8784af62bae682579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59619a35d05044ae673acfb2b4c1e624580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c56bf6fc9acce41c0f2302493457d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54096e777113dd794420b65455a73b0d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c299d42657a936d8e7fd270519f3ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92ad90306e6858fd7ce0ba0e62e916584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefefc0c32abc79f57c8cab8070ae3a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035432b0ca6a6ef005e164e1266d10a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414186ed448fb0d09f765186301ee34587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655c9b420b270d7a5dea79b6c9d9987588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9ea83c36d3b211ff573850ed3435f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad34ed8483a13c802bbfba1f55f97ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927084614e0e7014af76b97d0328e4f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d863871b47993f09f958c9237313d89592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daad485f52055c3577a12768202af9b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ee303784b6fee64cc4c77c070561e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9a6eb4804e7bb855b288a36b827fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece0f6e6b5ecc296da0594ea11eb71c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e573aa570af88c29bd0fdb61df54c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52777e46fa754efab2f7b7181eeef1a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901df1cfc30e42aeff5a5e7bb1855f6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1dcd23f6a4222e103fb244f619752600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf440d7a6d0e6d90b2aee7440ef405601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260036836266bb39df8c3b5f554dcff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df4e853f622a651edea908191f75de603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc6acfe179a07596c067c93da6f666604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569249000c49c37fe8cc8cba8faa69c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf46a5b748a5882d07b61d6610f1e94606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4359bb960bc833b500dfeb2130309607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0eb26885d473e7693f6806ac859955608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbee9ca89152984bd03e93cdde14b83609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a04730c28cfa1eda9bba230a44bd12610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d31adc7547fb68c7ff64d0feb373aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229909858e4f485093e143fb0cbeac9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1e72242c1c385c7447474f41647bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ef63b3389aa97d29ffd057f681871614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8bf5536d9888942e83b1d053e56aa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80894905648cdc5b376d2e066763d72f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758a717c71276114f4f2d7998ededdf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f647a47c7880bc0a4ad282ac5cbabec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a0f41c1a76110cdebeaf67a5677fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aac845193e25c853d0067cbc89068f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee95657b4dd9c88a6b1afccfcfb3b7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bda2ebbdceae5db1128e9799c9536622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452f5a9906a3c497d1afd0b736fc7bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dae0a4a563585541d5ea5ecd3450b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb0e970112a4d2a65ddbfbc31f84db625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84453740632002a222326146c4700491626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fb8e37d516941a7e0fdc081102923627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720ccce41fb3e2a999e816ed6435a7a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffeec977b5443e355511c56bcb1f5f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e74614c25efb0f8519b12716d38914630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f965584891964fdde1f1697e17096b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783b093b4808b0d958b68e419fddfdd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c187c108f5b33ca91eda6b7d2a7f35633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328531e918497674691976773bf6a07f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0bcdde86fc3bea6d74dd31f758d96635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070bdc8d78069e0e25af3d05914773f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401b01e8a215e11f1b1d4acbd24c7ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab77d0c54af46e4858a1bb505b07e7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2dc3acd596dea1238def3088691eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddf5576517c67bb677e096d7885e50640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c933d34751f4177e8dee376c3bc59641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cf0b88e08eab30f20762fb52f42fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dba73e7378785f33b05bb0d2e8c03e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9aa4eef61bf9c8fdaf55861dd34758644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289c730197f41a8053733beee7b6d09645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e4e25839188f821beca1cb664ffff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39192d83d32460e19b553464b5a8821647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35823662499abf8ab115041bc8ffde9f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3f4dc2ab966ac53603ea03a4a8251649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77561185a078259eb8413220b264c75b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0569c6c71687e89a7a3993accb49e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776d3c1e031c2e7fd6f5daeb0c90a6d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496ab556e829769cd0928eb362f9a94653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8b00c38a26b063c7c1b3f3282c9a0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cf4b69a2ff2b47b295dc1ac402d35655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991eb6b162cd167146da1def4b6087f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011d4164eadbfb5e8a8e2921ee3046d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dc49e3a769d7a1fccc067ef2a2977658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbe4267d9b5dc6d35db2f193dae15b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea3f97b643276a47bbeb64db0ca194660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf36bc2fa817708e338c87fca829d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1389567aac2770c72bafe54e8146a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f3557603670e77a344856fc51aebb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aadc338e009cd1c15f929d10c82cdd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a7386e7c5f002977f0f753a046883665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae85522985f0531a57b33eb466844b1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765642efdb5863563fe5ec62a92f1835667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cd9036089ecf807c91ece2dbc89c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2e7ae47704e5ed3e2be1df250ce4e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0111b29c04eeb852c75d81606c3afe8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023da167e7824d14024de209ccf075d7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fe6905ee2f1ca79a0b00e240756cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457a49a73d8143438b832c149ac6664673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fbcce0c354950807eef9bc61aea9f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbdada93d11b4e2ad3b126d5ba8d22675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400e6b78ee6d59dbd41692dcd3c89f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb10df5d6e422f1c9e272dbac847be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425bf457ff81c36a52946534ea17008678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6373e62e01fc0963da61324650419679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106884f4fb9df57e53783bb5e67bd77680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8e99640571f5c7459ab54de2c47a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44cc69888434beb957eb82beabdd4a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85a003f4142e39ce55163a1d9dbdf2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef7dbd60effcb199a86137d884d3ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ee302c8270f914c7149c0dfd094e7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5377a96acae2190ae2df5bd6da9c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e58dd1a36b243d539f3781ecbecc1a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15818ca05304e9248b798a04164455be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcfbbfd349f2e6ca281fc20e0cc582689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2748fde3785abca307d986733c9625690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c798caf9c7818a87aaaf2d185d8c2be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93a6f43cc3820bd5057d643aabec05692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3866f505e4a95d1b87be5bc580219693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203b4f2d8ce624a05fa5146c42ab448694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f86d0daa217f4e3764de84aa7bade0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822b8141777c1ed8f99e2adbc363dc0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e10d2665d0422130ce9f635c0d430697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05543113180f4d2eff5e0a0ed70bf64b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f0bb06f88af9df0d40e9a2ef76254699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac493e39914fff3e2ecacede637965700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0deda25071891ffdaa42b4cbd76963701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ccf8952d6964f3dff0b7dde36561c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8831669ad30f4945b8f39e77f49652d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f69504c4667ce0402b716db15acfe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f4c1686970363484dda8d0e5d1bb5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f061e99384b289816169792a49aae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853b5d7efcfe7ab74eadd0416d48edd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dfa90f365f5733d643584c81eacdb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6c358349b7d4ae82f9a73f90de66e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf01e725c56b5ac339966ddcce5c46d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edd199f412bdd611bc48068b56a065711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c96033d89802e93607644767c8b677712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49244522ce79a80d188b9b59dd6186e7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecc71ec2f7c87fbe202305f848d96d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edfdecc86d1aaf4ab5d0114e1cbfc0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06fab8cb5d5d130b4a08d412cc17ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484a6bd6ffab0523eec37d4093d58da717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fd63825a1fafca8dbf2b13bca3d7c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f8ec4933631e3fd6c091c922d2159719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac4e8cf735913153a99d1ee2c3bedb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254403dc33794e218e51662fef6d89f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bda061e7fd2d017f0fec158c5bc7b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074e5865beb14c8789f872fc995d28a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ad28b056a12b6db0fe581093d065a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6512e0dd86b22c09dcd2299f8773dd7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6183278d9ef52e8b851ee594fb60af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521c8da636452bdb288586e1b367e1c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578c5a9ad8c632d88bcbb94ac250128728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6240950bcc37962fd434e7cf31496729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3b6d342eeecde2ae5c07ebb58d4f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0080e16e00f7bce997d5780584c641731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e579dae4d8ea5a64698c93a15797391732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5931e6a5b16ba4f64fc655b3dff0b6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640cd734104eda30dcd9fd82b753eda734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e106c0bab164b83c5471771ba738c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4399f774a527212ed498052c721e9c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b93d167b664e92b35401603835b2fd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924129f1222fb9671f64eee765ef3f33738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46835b203ca070e43af2c58f7d8ccd7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e51ed2e0d41e1c9ec588f4df60f721740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d5a87eb8f6c1ecf22856158fa6f48741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd06943c499869518bb08ce375d03b4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59589d633d2e871ebd0d268c221c425743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5289b958a54b9a96b8c2ce868c628744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269650dea85c1c459f7769bca940fb8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a25ae1cf3180fd2f3d29d73f704ade746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7f650ebdf12de0f5d02e29562d18c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff6c86e9a62f8a2c02d1315a43a232748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0214c4baf5c13a3020ac76eeb0459b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453afc8b74cd1928b5a247f80b314b53750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143543a21a52efcd951e25194fd2a1a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92a70430460e53cd69105da99e9e38752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5090248103087b546e5279e90a02d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf49e6c7267cd36b8e8cb5fefafd027754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6666f97a64e74dd5d3d8b1f32b13905755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c5686dce50cd7e200c30ebc737a9e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3060947e15e892766aea86f8d7e118c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b56734756713ea69c510712bfaa2e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad40d9ace3a16fa92357236f0fb36d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>