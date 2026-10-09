--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ba4cf9d97111ca6dab9e163e22b651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339e8ab97ccf453cf833d50418c00742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fd56703e41714027df7bf700dbc543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ce6d21359f33f5b8d73ee4d783d1d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d82d4ceb05bdbee94836df220ddc745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf5a74ef625883432d1db58b89f81c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff52a0a3d25a3f67a52dc69795f45567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a012b6f3c45f7736383301591a1ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe21f7cbdf3d7a70816f4dce78fbe79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56f56d13b9ed918183bd8086b05c8310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda11c62f9995bec3b8ab37927d1b1611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a478224563318430aaa9dcc6f56e7a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c9d0c40d163c31a635d40b052892f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edf130436c70ef07c2dda8931f18d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54692871842c34ffcaf1663650715415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7478e8b1643bdfa6e060001f8dcb016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00c394a56615cd1fb75abdfb24c28f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5221e3c9384bfe03a6c5a5655c7468818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87e3947aa491780784f9e48396b53219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e9fa3b228e37ad70f70268ba6ae3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5768b2eac2a6b2390ba2ac19902d47f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e77fdc4ee4e25662c8a3a5a0b5133c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7428c6ee2e307b04d6e854d7feb65423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1da67ffd142eb9d5243737b45ec2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b9dca6b6392bf07a936004836594225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ff1e61ace9c5dcc8277a317d7903426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f93e52a0607dcf348e816e96ef6f0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c92507df32cf3c3416e46f96e18b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e81eedfbd0ae8870082a3aa979d5c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68a012e2d7c1c1bdf77a795bf6104330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0052d43ec4bfc6bd10b288e526f14431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c9ee173e2b40430bbd3b63725566732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a34bf07e0c46e68dba05cd2af5408f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c8c11daa515cec37fcd6725242c4434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8757efb81e94911467911b2af0ea8fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92daed4029eeb5e5b8d669cb25b805e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95bdeb7729812b62818c37d55c486637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3771d7f513f7d5f68f540d4ac5797438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68e7da307fbd9f415681a1bde8f54439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3266cd6a5ceb90861ef124d92d0cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3b672153653af9b49202d35c7e6d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33407fe9b77c7ceedf7258a095c3490442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f007abb5f1daf3beb94b3b864b0f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b1415cde456993bea438b8956941044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc91c10d2986acf57c26116b645b8a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64f97ec47063e4901cfd21532705ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed2b030165bbc1612892de42b888bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8ff85dbd02b8016a68fd8cf5f8ea148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb370e20929061fe3a6d374c5057c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35891718312bb24676e55741c93db550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7136235eec441b0422a75fb125abb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce6706840cceb08914b015881f1de752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f4267d554ff6c3c09512ac63eb81753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36add9fce8f3f22fe0fd5b7dfb3660ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c563b885fcb4a2ad857e36982b845e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098624b8cfa01c2dddfedfa06f0c221e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf630e945fc9cf1d925ee725fef9860e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f402bfbca11330f4feb10f7524eea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa1860d77e3c8cdd7e56b707722ae959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536f5aacdc892c2223699c1ba6a11aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b44a21a19ae196b0a9ff303bb885b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a77053ba9408af071d76a9e3d5b62462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739ce14359d161763403517f126bd1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0b863bba5f24ce0eca8b6a4f6b5ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720f02bd9dcdc24c1e280a0bf37124e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e99501b51645ea3648d04771bdcfde66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5e5118000d1de7bb5dab585a745f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d19f07590c63f928c7c10809f0d02768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dd28491427dd628351aa0abd0f47369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c4583e8898f23d1e8e2a77bc9da1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812aff21666d75356107cf25b3fdc3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe51ca0933a5a0a485e42a113bb35f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7f0b8e71c808662f1c446710b351a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29989c8741aeb7c17d66e77b61640b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4f753d1e9fd9c4491ed884f03ab8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9242311515756b6424e2bcf4b99986376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366189332f92eb3c02a6bcaf83a78af577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7df19bdb77c45826e0e3cff18560f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f7c0d8f159de0aaa837db42b7637e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a7fbe95ad561ce0a758f9f6014b6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbf930902faedb7d814c0a0fa183bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe07c5b27e59066078fbc2d7e5113f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8980ee6f176204b3867213452b55a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8663b1155098b2e6a4bee8292b2689c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84504adba8e0e4aabb3a45a821c92185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887582b9035141f1b003a275679e46186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c94730ff394a475b57c03dba7d778f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae926df1a8a755cf5af64a7e06f59288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc2617565ac34f01f683424925557589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0369fcb1ae6587426c4e48048b748de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbe90e81fdb8bbe1dc5f0d5e8d7ab291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b168cab606ebbc6448d08bec0829392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770821adaa65d11d79243c31b0ba4bcf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda82e2b890a70422143544f737869fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba186419d9203a40c495ff0974053795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f34205bd1477b51d6a76124ddcc7c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac0ea443563c6b06244a31b3f4eac497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798db062f5c179fdd270bcdb579636198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9f7f0566e02839a9cc7deb4518f2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a277d0ffad9b3c2f10e066109edcc81100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27b1c9e663c4e005f8cc1ff4028f38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269353682bb46ceea5c8694175fc2b6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c6b0c337933c60d417ff47e17b36a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3528e7be4c9f548e6eba52b01187ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca438533274239fd7756c267d3a59cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee4c793de64aff769926f841b63117106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2414a226eaa396415b61bf4e9c6c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ff9aff290cce88c716aa1ac1af529108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faef3eaf957aabee8bfa5e677b9467f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dcb007de919ff2b86359e6830ca86110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf7e45ec7759a5d42e0000eef4c64a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc255851d79f2894b0f6bfdf637956112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd39373112aadcb6325538d4cccb1a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680d3d44849dcd3997c41a5eb07aae4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6157c6a922c8c16624f22af4812595b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b440b82fb7f88eacb039c724726fd0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a994c207f866607572c95b9b699ab68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413834abdb7d893d2b238ec2047fd1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a771f8386abfc147328ce26688fdc3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbb2ff6e3b10f0a0ae82c354d7de65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f340b4f35fec745dbbe3cfa7f7bc01b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321cafd8fc486b5cb7dcd2091ea998c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ddad384ee5bd13738842d44c9bb78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080c0ebdf258e4e7b1bf8aea65f7bf1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabdbd6979b0f04696b1931c3ab1c39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e2c4e6fb8fb329cdcbebd909e1c30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24780e8660a3c154b00db72e9699862127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57c545ca1eb1e2ea1336c6859c612c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f208da73ede443dba9fd2b1a788d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2063c88abd838215acb43c040206b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1d5efa5f367ca7f94ed895bf2d9cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f800c79245550a7cb7857f681f9171132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fce7c38ca705226fb91092b7d14703133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c775d69ac43b0a0d7abed61fb1985134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cadb364e95a8abba6956639ec35bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c77dc84bfa72a7299f5933e07722136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd239faa3f58882365e333242af7f7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b7c192cf38a8a405a5b8bff0a9b08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda65f71922a260246c0803ff5f983e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b226b2fd1711b9c42fa70281f04339140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c6c37e41bd7b8594aef05a68db1aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409a3528d5c2064e80cab71f4d1d12f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259249c57e5f48736fd4a16541d8eae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda183cc4a12233bc766541e9e31a76b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9d621aead411f48f45d919be7552a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f48661f8484fc599cb9f92b1235cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08350a4f98f6ea92215cb0139d9985bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a632c8b5d223489531c4f9cf6f801148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87d1fa980d9535910ffd39e0fd580f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8648c781d0b3c756b0c562a36985ff9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc34e8cfa42941d57d77850f80c7473151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a6954948b6d6976e0b830756e2939152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69664e387774424d2d45a7737079f36e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba39a566206fccc4831aec7d7cf162b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160c7755da519ed2337264679b3ccd8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f8c0933b7ae8800720d3f5fc5af27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbaa8548b6031ec43df252133480c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d22364bda7936514bbe84d1b3635bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a67b1c5278bb578b83534f15745d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f229f129f3e443bfebce26eb8d94357160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123d5110415f4b24589b4caceab3a9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f50a5368baf26eb56f604a195fb7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0a5338e5c35e09e075cdb07d301cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bc031e3e5a1719e017e53215461e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a188ecaa6046d6431f7a712060d2db7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cc0ced8b02fdc5ccca4b14df7f5c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629433be526997a79aeda66dcbf3eef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68269d7c630065d6a92d909d4095ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428471ba18d0d5b12583fe18b8b8ea2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42b3f31f9cf1175fb3cc57310bd587170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883e437463983a579f4486fe6e6cdaf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17a6e50ae2c2e200f866904111d7ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21f2292fe6adb5ea8372bc7eb8777b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b8e07c6a1ea46c6f96235ca933516174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10c6a9252a36e0b86bac2f1cacebca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c2994587826616f5be536616d08ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128af9987c42cc412136b8f9862efce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937f2fcc96bd93e8a5c0fe7b5815c03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc253f3e3c30490aa11bd38fcc943350179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d027204eb568884de70f5a8c48b214180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134be7f74844800096c3a2e768b230d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4367901848f8e602a56760c0f1a1c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d454aa59a2440a221730b0c9990f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d7f13df95f20499544b98795768ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26194c7c8fa807460b4921f51fa33309185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660de8bdaefb58a80f20d702ce09284186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45078340e8427367989a6e656ba867ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18446ef76b2e5756d5195e8b69eedad2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bffd986fdb671ebc81e20705679abc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf8a72719112f458cfc234ba627b80190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377758ddf226c5646ba16bffbdef63b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a843804e46f9c6cc8a4d147d9ea3f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b2d5ea87a8fee4134c4e19b4ace69193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48d4d25894793c2aaf6a3a92f0a123194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfb0eda6de0556c31da634ad83f8b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da52becf1349220d62d298fe52bc4d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfa4eb556ee935ad2709548b8b3e58197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267479cca02d0cb31d321031479eb6ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f16cda26dc1e1de2239db6178a4178199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93660317c9e831ad245da753f871d58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fd5c0dbb3836c177a88f6d6361252201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dba28e968655ba959c0e2a88acc7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6b2b2f8ff01e1d688f1d63c38b62b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637627e4fb415d656d8643b0790b68d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cb660e0ac224b8df9111172d1964b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ef58e3f2ab26d8dde57d20189a50b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1826745c494bfceb668f20e316a944e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09585a56a2b5bcd94a34bc7ab3c4525b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d34d3686ef6a30bfe7afba5be9adaa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa114c5d2b97f7aea2772b585e5deb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692936a70f01f52f50ac0bd7ea2dd10e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241430426d46ceeee3864de2e3011345212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d618ce1c514a1fc06fa097b3cdad703213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e8b93b1f3336d99de6c244fa18d3b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216811bbe12c132ec7fd02b96edc2ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85338180fba8161a5046c7494416765216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3e45a8ebbccdaa06585e5b489c24c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4e535852e8c6105a25600e0651672218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4ac2306592da3f7570a1d1f2392df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5d3b7a69d35787c21288d5a882548220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5e7402de681f66869fe4831b75a6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ff7b20cc94d0d8fb85bae24ead72c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bf854e7bd4ef865f918a75a83c70c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c54a08c93715479ddca2e9166aa9d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b637cba48560651c487fa67285a2a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf65ffe0371d6ca12af3eb14edd0b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f58c43d8f4fc586dc3f2b1f734020227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bb1cee27fdab53bec8745adcf8ec7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a5ed6cba72f56aa49ded32eab7f9e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43919f4879c72f591f83915a6ed7cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03185f945bc1daee9acf1b7cc923c93231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa016c21ec8691b43e7f37bdffeb1da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67723b9cadb86d89ab4bd939eb02ef7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9624655f001aa2197480f83c4a6395234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc343f30816081c4354123fa8858755a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2459b5cdd6ab1897ab2411de57f86236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb7ede3686562700b35c9d13d750ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192e439f4863635b3695ec01e12ae95238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d133096308febd25a46245bf41e4e59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90dead135467811338bb68cc860979240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc55051a9a3f609fb79fec52c7a04c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8187d7e34c565c0345a7d23befb23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89e8b577fbf2d6fd0703011df5d0b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82c790e586fee17c70c2f7ae6596b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cf3ebdf3022bfd8f9bea9aaad0438245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5556d67d4d97441365d7d0ba4757f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a9bf4aae4defbdcca018b2f14728f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f03338f765b84a8125f75616eb560d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec52fffe2262366f1c88b1f6b910831249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95c551e5cd310aa86bf6a17c174036250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90dec25b20bb6f8567318f1f5275aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9ccf29fda8e5af787c5cc1781742a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78005a17216f1871cc8be3167fbfb7aa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44992124ceed45d2298719861055d2c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178210f7de147cd880fcddc19d11b7a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e68dc2c45afa96f668cefb0faa6f92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f59252c91ffbc152372baeda238b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31292cc169dd7f280356946c598ae3a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3bbce90d4307fe51e072d2301199d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f118ca978be08e04542497a87d2f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65452e0239a82f17093409e18f3f2917261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763fe2b644e65830647626365db7fe9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba8c0d542fc4c0cb37bbc05901fd2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d96d05b330df75865f50c11f2023ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3536b466cb269c3f24849a4e19b49c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce011770ad84f1db81b72316b34b09f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fac9a280687bf2853599769d9a3460267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052280f7d9db9383024d440f8a86ccf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb87cfa8854bae3975a5d283ee28eb7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfc38a9d355d612590071c5c422036270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ee5180af1aa14210eeefe6df00bce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261b200e9a3a1287e06675f19f1f0a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf2bd283858aea60180f2aa1b246d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5733c93c303c19b7d6059a82bdbdf1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c817106ecca5677042caaa025bc5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c639a0e5a87c7a4e585b2ef0c88e263276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2697fa0db023b938be86ea684e4e2a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb71dae681b56463130fac77f629ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a356eec27085b79a5edd17bb9cd55c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a6d917ca05ce7f3c1d49d6d13eb90280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03157b484ca636ccad4d0b6e0bdc176b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d513a6160b4c8de61cd2d9e9f5d131282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad08f261a7abc636894b51e874cd44a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8d59d499bfdbbea2631add414fae2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15e807a8a70f8ea1dba99a60cf5d9a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb66bb897add16ccf16401aa9dfa5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7511c35adbeea550cb74c6dd9b964287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16dc81f2f43cab657dbb770cc64135288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e430d517cd201bde074f8ee4cee3f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c156754c96ab4f0a385c1546baae67a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69069f0ae03e593c72ee86faba9cee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647166ec5ee04e4b4573ec5a8607af3f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d98a480b2ce099de72c4332003548293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9eb46b7113a4024ff0bf80915eff6e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd924430cfa1d88c9506aebd64c825295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126444a0b9694d91b982671999b39a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075d5f5066a2634e96f0bba19a965c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc553c77bde652299f890dc7a3f2581c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44812df69e26285869147e5b4b1488299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0743f824c3fcdb990559f1194f782e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14258c0e4ad2cd4ccb13ecee35d2cf81301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be13d744b9190abaab5b56b56c36806302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d64552e06c0a25ee3c5285765df49303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720711d5e3b5fd5a0a139cb16a6225a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ca26171b0c0ebe0773b733a6fad17305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3c3c55d62e5fe3110c76893a289bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c54b32ea6c71f83de8bd06b66926e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e026c5e368ec3294138cfb81f45e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c8fa89c085c50b4d1831e0cf74d7e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3787eec40f034723144fd9a887ae8b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3f27690854b76cb4d7d6a557ebc06311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa0da13f1d94d623e291d7f57c03c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6c9bf7144635672ebc5113caf3c3b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e815a217e0bab30d1e98a4dae0922314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ae2239c3289050e3c94b0faee2e9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0729bf99d8b8bc7483865d99a511d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86325426e8067d49fa27cd11f3f1e92f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c645dfb6c3110c67b1133eab37459b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266f3fb57936ca394662c1567a76179319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16bb56b22da8464852a1fb8a7b6037320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48818ae3ef88bec0fbf98423867e806321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e3361ef97abeab047c36e3cca691d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5ca54667557d2cf27ae41ef236740323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f34f62508e918b8431e26d23f4efa4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040049111e46884e7009b2afff994ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cfbdec77d6fab5527fd2e3511a004326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029ff9fe529197ed98590b87ced6f87327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17463dfdc2d54f666205dd1bc90844d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3e7ab03a058de3ea8f1b261c3a4dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898734c3ff5b24311ad938b3be92746330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7f39f48be457f8fcbec10242fbb39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6798889361861ce1b4014e28d54d02332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d063d8a64fb2bc0de9bec8a278d27e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d844ccf06482380dd073d27faea474c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3158db51bbb616756fd8fcc93fdd328335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c11d6ebea330e0f4cc13f6f919e77336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ebd325ac2e03a3a1ec372828f3e9c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7823f91f2c0784825244fb4715b5f73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea06f4e1fa0361668d2255bcb24159339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740645d7a32dee88e9454ed51a0d3d94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958acae59257873f650003cedcd09ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94085401e0d3e792df17076ad5fee846342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8fcbc3c4bafe271a5fecfc8d8e915343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f071a0769122a19b3f057d0e6ededf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b7b6154465feed39910a648f8ea5f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251527ca908a49a64d4270b01851ece346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad31f5dc6138ce8c60b11407f52dd0f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11404ea8e7ce98ca64670b442973d5de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7001a688f9d37edfd0ad0bd56efec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e49247fba1d2fb0faec09ece525fdc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c10e85fe3fb7b8e94c81db6429e314351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eed4050e559c98eaa81a9af38839fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712d358a9a964c0eca3e7c68a2b075e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775e8f9e4a3918d80e3615dc8280f5f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ecbaa6a37de7b04571c04d19c0f02355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5eece8b719320ad27556398411d0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479714d7760b768e9aa9bd868a1283d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87692676cfc9d2effb4ffb92d595d434358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3fd1ce00a0ee13c627be477c9841a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe9ba0cebbfa96cfc9dc514e05e131360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e796a3772db5a06a46d1d6e1a639304361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f63c562be897cb4f393e73d233d09b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdd134cb254b312f3ecf97a0ab0d7f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d412bbf18913ba90ae86731c0eb5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dc20aaee4e579dac639c2134c7976365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09eb1f1fb3ce17889eb55e5435f2d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52cdd1bfb514b5976b64be3d75dae6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824258bc1c19dee2c1351d9f5d0d2292368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f417fbe7a7b856fd1811992d758858a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434930d983939f889adf832e26c2d50f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ee8c8fc562c112d7be73ec5916155371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadee61b67a55d8a739cf4b8e5509beb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe3f693078272057043b1d7ff8cc54373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52c599fa32a9b87bf1a48a395e1056374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3c98e1aca638f4659adaa492f74ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7e5952bceac5759fdb38d2ef6f419376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b2abfdde5c05f59f0fc59b32cda4e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e76e1d5b67f960561d124826a5faf2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36068c0383ebd9ab6e62aec7eea8d4d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088ff353242c9ed9a77b75859bf4de1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f98a18f4f187602ecb2173dbddf68b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36dd446fbc777314e48947ffccebc1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0ac511f58770ba7c0fe876eac406c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574919a3e18cff8ea5101e198637c386384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490b6e9c8a20f23869fefed494b0c45385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b6bde791c3b5a011866e4c884eaa7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7f9f2c49767055c0fe3312f91f033387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc69f039d0cf402085b47c77d2a1d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91944486d4695db051c87a7bfc1d4c53389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15f44ae9a42fabcdc7a72e9d74e466390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0927982e20f515b74075453f39386391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791735facfc31a83af5f035ecb5e618392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565623af9744f4287eaf0f5bc25a767393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7ab54c5e47b3814b79c4c7f8a2e5e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7512a0f1b3f4a0c268d52c5e7c8e3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02c8df86d88b3b99738286ccd81d1e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26060d90d3df4bbf5e90f0d94c0a3e16397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21981b6c3f34a99be0e29a069f2e3a47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980ecc327bd212e32176a5fc8dfc459399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafc8c9536da00a7329b6b29bcdf245400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2f764f8e2019e631531b15fb39cc9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e208481a82f2952792e74a4ee2153c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49913409bd2a250669f9e5f1f502264b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b58025eae2001f79ace8ad85975fda404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2d69f8d59845a395492e81c90e7e4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffb9a238c033d0c7d9b480e78604c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59d41e4f361f75528e0ba20056f6c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53cbdfa02fb0cccf1a3a6a908fff17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2316d2098278bbbf3aaa698a789ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250b307af7fcdbe4481954b23cbd0a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dcbf91606ead77deabfad16eb753f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f23e8233eb336f734fe25a229af4f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25d45bb1642c585d94bc21a2698ec0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b262eba6ca6a22594dcda3d63528b8b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140271f7e0096b62cb38405b0f8fc42415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5172e0e473e1ab52671c7825f80d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06503a00413efe7097fb6a535ea9db75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52d1cc6b220ffa16124c2424949d38418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4f916bd45fc38c40b583ac3ad6c11419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd2f49eb2d74724b6809e455c71c1c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b0149191fb8dbb4f4f8a253c27d07421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fabca7e8d353bbde358cc82f0a6ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d532a6e2b38b9abad3035701ef80a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105320e3ff921906d5630d8839a4f709424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135b40008f42521a11f663d2c4fabc9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf409984b214880ad47665cf7b4eb8a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2ffd4349079f92223dac855123c50427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258865577c5b74cb1ee1875e1895e38428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda999f370191d22781e4bf0ae1bfa21429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108951ef7cf9461784ac71308561f7db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf437f53257c9b689619b586b8128c2c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af547789d844d1187b558c02b8115fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b5aac77f44066396996acfaafc15f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86328b889c8f2383d6c0f0d6d39874cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f6237037995946e11505c87e1c57b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee08f59029e1567842004b3ca2ff43436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93436c5d5c30d7718824d1672d19a8b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005c5afaa2d07c7bda4683258315b2b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dfe3d05770c183c0a0f8a301307a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dd75d3a79cb7d603655a0b86ea19d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f643c9c50abf4cdc607c54b4dd7861441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc400b38b37b1d14bb79576f3f712a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e2018d5efe78006ee24955e49b80e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac1da69896f3316ff8b104a2ab6d21444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649e619bec514d1e819b531fb5fded6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd1d508a6242a678cdbaed04dafb17446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c99ea39b38c32aed367ab659e48c33447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aad965f058a920e683f7978f4df644448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ba806463040490f21fe18cc45f114449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f654c6e328707423685f579d529f27450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b41803f83fd70555a9d0781d877caa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce632594d58f0d41cfc3832e626e178452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47950c178444df5ffc0f8193d8f8bb09453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703818e483db663a44550907bd689dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658f3ccb465211489f71fbf748d9005455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27194174cec846da02e44d5995dc285456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96c9d5f198f57dba69781ee725f8dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b51c7768eaba1987988e7b6e00b0b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae7727ce621838c0230c09130dcd92459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcf9070f2fc48edfca9545f7fc9b71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53165e2848c5db8853cac7b4c534c6da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ba49da842b2187c6a66ab9238afb4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c75a169e9c790db6763a6e46a81122463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13480b16eba8a10d43da8e325e9652ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b5937b2ac2397d1c657986cab1a77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c795c8c9bfe5db077dcb99ae22bce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30323bff211a5ddc0407f4c01c02e119467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937b57a8928bb86a0349767807a1872468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d9684a6d379e244f5168f59424703469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b53797961f1d45f13bb345cb0c0edb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f544ee2903c1ea7b6b6ad8452329b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4d056ba6d9a7d6bfa7a8f55e221df472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b9361796a13f35805188782c9ff6c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf05bd82b9d64684e50936a87601a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f75e7e6a3709304081439a033b92fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd105b1a0216b0c4411e837110aef4bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b56ae78a0c364e88a663837ed2be4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148cacf4f8c0e33c8ca806b64d794be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece50c74637024bda689d52cb658fb27479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cbf43dd9ab0f0138ef5b782cb7ae7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8ba4c326791de9f037a042836a276481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b99abddb054a370887ef10ddcd2cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3b9848d467eb4f033e6ce55f2bc90483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9942e89b9077abb24aa8aa2b30e2b7b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b43d6de0f7cf1480104eb4131f40cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350b060c13ddc16c3a56ec15e168593486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec19671202fc58a605c236dd33c8a97487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be064ab6d218a7cfec78bc1b41c33236488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c81274f6627658f66d6635ad32172a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a1ce592b56845e08b00fba58675e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daebb164a317c7c68e6849be18b5f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667026f85b59754b867f78209fcc5e1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1993cda75eeccb9544d4388a459666d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4848da23d5935ab9a9a4a397447d73494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca8611653cdd5269c16ee82d682a34495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cb75fce22dc6216235ce03bd5cf34496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f5400f78a153c26d1a88003cb747b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb2f26db00911e39b389f670ac5fc1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b737f00fb891b883a21639ed2b0ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b44b63de0c666d419ff9034cda73d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde21bcbde2b67f34d564005629df34501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a3bc436d17220aeb26943a5db3350502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc64bb91aa5f111f5f7ef4e57fe27c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8ae1465d2430225393c0170a5a80a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46342b005fa6e1d119f3500df8340f1b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a9618872c05a7a8c09f67a0ba821d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1f19d030a0de95c2cd514d595fdeb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398ff11ba78befc0d86c0678ce817e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753149286921f9bc42791c388936370509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da151ed01631f9553e0cc5d0fe89d2ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956b16589c2399ed5bc646733b3b7b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22066b066b453fa32bfd7bd84693d644512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6bc460ffa307951ee09c72f5691d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ce525619252ebc8f2a0acc7e880bd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1db9eafadb0cbbdf32538393252df6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e32ec2a983d4d198c55f3549dfdd4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3cf2f9571c35e06dd363436da9395517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53646b161a09030df311584bd328f286518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bc2987550f5ba41169aeeb95123a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995641e45afc0a43a1266ec0f88a7ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d099e1d08204bf6a7d4aa109fbab9c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9526991011a616a0a93428e1520c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496428b6cefbfb79449c7a9774bf0afc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f92b04bcafdae767421d6253c7c46e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84622a24b81fe8ff6f6a8d98a5380f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2157dc16ad380996c3fd28653c2c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0e89a827437c3330005506fb8e4ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2739418892e6f35c06cb803a15fa872528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5813560061cdae98a7d5765fc7feac9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd689844943c79188a32de6f53d1da530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d78bfc9f391062fba91a427752da6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6db75cadbcefbaa7b07409386220f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e05271c1b08c0035f46cb26dc5222e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38ad8aebab2ab3f7b98e6030f63bf1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9916af3aea9d54911644eda59f59fff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03fac00bce06c721eb575389ff799a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9dc4ccf774e2fb1a413602aefad19537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c586616ed44a94a615fc3e164547a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d570c767b39d76ac4ef0338e2933c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a84f233245dd79512b9aba9407bd5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fec3921e8a5e773073cba0128fc37541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25807c9944144bbc73c0f66bf7b74cbe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14acc5bf4bf905f27c8744bf8c70de9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21ca69da1fd2c4c525ffdde77fca16544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16adad89a7b16a1b20c50dbbcbb2c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691385bf8a2c40f8b8a150bf726ed02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e0a44c215434033d49405a605a3fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14570a20ca8e2ac4cac52c277d9c4fca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d9314cdc603132974faee31531c1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1cdbad283acfde5319efa6989f226550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5422684cb2b562704ad1675b3a881a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388777433d08ad26da335893d694e287552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c30fb640c35e73c626056ae3c6450553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d9cbef4ab9b0c08edec6366f91f49554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3490c13cfbc7aa2cd8d84e2a164a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a361fbcda3272113f7c42f5760f7f06556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b64493f013d1d4978db9037e986ca4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88701bb7382e7b8bb9017b2c957afb4a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebb39ff787d68366389436d7ea9e4a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004dd0c8ec712d342b6be789c121c64560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291588c686e079a9b3c5660d152cb6f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c81b01b5c575417509615f2a6cdd7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcf1a9962a9900c5e9959671f7be9d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef65a705ca6acef4d82f38ea606387a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68b1f01468047358def8b0f46094a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8b0e29ecbc47df700220092d4481e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d9e529d4c6b3ab28e85d7b74abe06567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843994456cd089bed06c7422f6ea6dbd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd22aa49fc2675bab1adf7878c491a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388cc605af648bc7bf903f86cd6d623570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004bdae4dd9edd7ba0732cb3828b8ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a74fd2436cc90d4de0a028ea78118572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44217267b03c220b9b3f20ad2a1d4e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2771f7212fd950e2972afc26b95973574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5a4203841450a945ac13224b16cf1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e6c99002abae23192c470a1448143576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29830cf7a57bb37badd465213ff4456e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557d45d63277b0148e19e42c43fa1ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639dda050801c0433e95992b0e3d4fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8153e97b6ed7a991d5dddb5d4f5b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808a9b331f5692f6471550015995915581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb6eba9a86a102f14c1fc2f2d7d91c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16781e16a4f9e6c4dad6578f4ae199bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d830c165392e445a90c868b66b8cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76208bddc8a3481d3fb77127eb7b93a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735194dcbd61a4015eef06c96a4e57d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf54fd94ee48536d909dc0b000fb72a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea374064f76aad1c713ae64bf227f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49a875d54eb5e284f3fc94e1ca3665589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6f837c5335ad9453fda1d1ae5a5f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f75a346b515d27b2c4f46ce2b4629591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ed8ee7327773f5e4a72658140d233592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243e99fac4e6c9605a0f01d7bbee50d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549d2ffc42ad35a0912300126c7dd1a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bf99c7fdfbb4faa75f10f98c2f8fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63861692bd97a20d085c6b3489e8ef91596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f768e24f4d64831a78b6f28ad5f94b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2ef978218a16b3487417b99946312598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fff0e425ac3a8a0d5da247f9020d66599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ae5985fa98bafcfc487af7ab17f82600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200865c2236bace9a5c89f62a5a567c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16a682555a845dfb8a5c641f86d4ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ceda75c5cb33709af12fac3dedc5dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77fd155ea1eabf2af15bfbefacfa23604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fa3d60cdeaaccba3129b4388d6cfc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1012262b8cf4ba7e11feac32f8c1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4366cd1d86d9a8317a26c6d570c6f2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662c81bf182818cdae6e9d2fae26b59608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7d3b5b1f75f98e282efbebfbce364609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6be2f2dfd7f2a5853d7c8696e6ebec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3424d66dca231484740de3ebc60ed9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791287400e46c8ec47a018918a615a1f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed86072e3b75db5ea3df9d0efa98b71613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7b1595c10270ef6ae0a2392a4c2e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2379b1a1f51869f63ec63e96575be90615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2354f020a4ae558ad5ab2ec9a5b558616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdafaf6117530b67128574377716ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177c950d4f5e41ce78b6a67b67a10d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d017cf0a1ae80823d11731b6420fe82619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8d4038cc2b91452ddb7fec2bb676f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16415f557d42492862a3b7be08584724621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6b847979d7745b19769eb44e63d80622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee299980ab797c43d7ec17e0dfd68f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e35e7caf02851997f4f6453ef1dcd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a15ef0ed230d44c55fbf7968298272625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ce1958ae62c1d2a02769ad2668aae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288496c08dd2e13f2ae3a41470dd75eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55f3681e3525035a75d45adb81b1a4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48615f4f248e7e7fd3f951f7109385629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867d5f810fe30bee40522a78fd2a9fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895015bf7187e38f3d9b4aaa442b1bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6603045080e81aab9c55c9378cc5ab4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ec842217ba34f0e39955ac3490b7b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d894104f9d8baeda0b7d7331f771805634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa57777583d42ce450d828a7d67959635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24f124948d3e17e36f2bb1c486f1bd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e0c9157ae74c2675277f19aa13f07637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11365ff2a8fb5b9e499c4568db1f5cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f678d77033189e26c2c81be305eb50639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da25016e907e23562aba4a8f36e63e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31681c05586a9a84f644fc40b09069641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383af61a0a230be52d82a524d5b2b29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7a3fd317af793206017b7f414f6ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a506ee0c7718f2e2695fe2534e61f9e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634592306abe05be190d7723453e964645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d283aedab2dd7add4d3c9901ce14da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870ebd0d44f789c68e4ab5b1014d76a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65156d631f7184a72a3f2cf5f49fc8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098856df7c70334962f571a307f1c79649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45939175fbc718f23a17c09314593a2c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5958ec2c846d4390b217646fb7a60e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a70457bc7f13c7cac529fc695babce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e97ec0fa90f7e1d747f5484935e7d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649151db2d3206b3599d617f64da377f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29e978ac883dfaedece8fe82cd2448655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1add1f8337c40e78835ad8eafb3dde656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c3975d7f9967e5b705de6b8c273f3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288cbccb36625c2ff6d5dc20d0c01da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546c3b00cce5fb317465b50ed10e815659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b84ed7fad1a04e7f5ad984053bf63660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff22c44fcf82a35e2e034981354a514661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914181ac8898f4dec87048a56b86b80662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26a6fbd403ccbdfcfd2a69924965ef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05627d11f5298e990d6c2bdf7d38c2b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a31d3e8b5ada71a52743a14506e86665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a70ee3943743bc50c16bc0f4bcf22666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cb79cb4e08cda76a24718d22eaa7e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322876601acc7542840e8651db9b462e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d5bd693bcea08f2d916e0c5fa6a3e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de192c98fd4cab1bcb4cabc866cac9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f634a25fdf1000d7fb0baf7c546e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851c51c85822001cbcd2bcac6f547a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa185cc3942a5534c4bcfc4b7f1d91cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52d53c9fad95c978dde71103153077674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5837c17cac263cf447cb7a6896c6cc4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0633b81b10f26a42472f0f06a9108d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a693b8ad7379cfa21fd1c3e64b0567677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86a601cd19d84f742115da43deb729678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c869d854dfe2de4f2cabda9e3d15e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44a5714cb7b17525ebe3696ad04baf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24c41824e2c2d83080cd394ca70aa1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebefb30e3719d3e37edd20fa556ff0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52581049d282b67b74a434cee163d5ec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d62fb92247b57ed8003806c60b955e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292eaf1dae009516eac2fbd847a46dbb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b48f7b1129a472446871f826955b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a58659e2d42387114b9a85c492e9ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dc9937626f3832f64fb84f375def6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466af7587a052e71516e234b143c338689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c91c4cdda71f8c491aacc5c36921b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b766027815e3dc7aaeff47e8d5982e8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e39e52562274efa93ac1c3f1a2508c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d728ffd7dc433fd7dec7c14e79cddda693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f425030d453a882f28a560d9be8a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cb6671e6394cf61075f5955ab648e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf2de7ba11b6231798e2541cdbddd5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e401d90e7fb8fc329f8ec326d89c57a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54734ef3b14dc84522424786b21a89d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e7ac2dc3bc524cb4e5571bc3efe52699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8b8a6a6c5627bc055060ee3a303be700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a27e911bd3f2351e0b843c1797f61c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c4dd19d605d90e5746f5ffb1e5d25702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d877db1346c4c9df270d9324060fd2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b12e2806fc4f00c1209f0f9a59493704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41dda9ba4f714801884c164de62b77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613a45d9034fc49a8a0dce606f203d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b6752e4d51c71dd37b870ae1e74c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c05459ecaf6f422d87029962386335708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55502fb48a7b6df71c96d895e343411709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae018fc974f245549a6518dcb9c4e3da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba008ea2ff4098f185bc79dd0af75c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991e05ba93188d0cb4f4fe626123635712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ba40a056cb67c5fa01d5ccae75705713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454653c39fbd2ea3cfa9a1bb33ee95fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51435a30f16aecddaa0c6c568e3b1f9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a06e2224a8c9c7a26c63cc28630ade716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7bc99c1492b69e09b87b0e69a666e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f118045d30d691e933988385f3cf9cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976cb4d4863ccdcbba3b069bbe44974719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ad56b48ae67192aa2acedca1c2e9b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b2098e9c9837b731602134f3713dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07689cf8a86bebdd3876349e655c28722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade011e6775d919db846b3ea135c715b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585d68278440fb811aa44681105f262724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedf4b261e22d158ff2a105d0b77802725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ade5b655adb639221d2c101572f53c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a59cafb4f95426f5e4f86f1fa0b637727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4724a42483213e5f75052d84aa30d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4242123761ed787681d0a917bf4db729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485969e154138c1c1facceb8fcc8d0f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fe46a93fae985771de55b87a5245b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9d38bc002889fe79ac4c3291354b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf2bcea728fb80f739977a00b31612733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbea4717bef7ca4024bfe01ed0b34db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e4d3536465829b0ff9687f6e78b4c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a85a6783cfc464aff119833f9334cc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8760c0c3934cfc3fe0497b904b5f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4039f8e29b80e28ec90cd4a00195ea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54202722d27ef1b9f87dc67709c666739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb652537315ffb18fb102382d1c707740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3585b2f9f554d8942388f2516069fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e664438fcba91283d4247b4de6e81ca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5786d7c398f007683d495a0b96668f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ccb3efdf763903d669f55c706964b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5395a4876254d55b3eec8dc5e66ff8e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b954ebf1b86f7188c3fd88e0b0b9f2f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74642f23284e78ded8aedff901667d87747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfd365cf827e83c5f00d963d6a7299748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14ea6cf134f204d3826709a7960184749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f194774c05718c4ab005269cfa4fc71750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1a51babfe82948436a90cc58b3888751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf84fbc1a683fb482b6d48bf870c43752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2328cc693acf2ad3d07382a170ba6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3b589dc34f495f19747ee983aa618754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da0d889c5497e4e58f05f6bf7cd54f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d042dffabaa617d8f66f2e81639e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584c6e9b0fb3a79e5d769694bba3c7b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f44f8b65410f0179dc250141cda7b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a03373a9c18ddc18ee1aa909014f21759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51749c95557a7e27b6d8081d46d26001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4eb639599d5a4b1e48bbf7d5792392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872d469f657ecd3af0a4ac2ab7420f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79094d8e6b642607de62aa2846070e1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f763ca129ea2bd967c6d3acab79245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c53a7756a107319abd6b71ad8b6066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280f6d6e6be1ea2bbde3102cb777e6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe457edc4bb38e694c8d722575f7d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605839ada3a3d91ae2b3c06199b5c8769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54934078f62bae2107ae70d48fa61310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ea0820f428b6901b66a2da303c96111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ad61b0ffa2be551f878258fe51b5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded65cf533788df7b7395704c9f6ef0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42721aa22b57a14614d4a008eb90a87514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3873cdec1c223c021b6eb3091e91715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032885ab0a165da93d36a64208ebb8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864696ce203f9af51354557798f107917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa306ec646b3a0011a06704a42da2c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b704d740e34e1bc1b471ec806a84919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46eaf1124e96f96c4aca737dd1a61020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5513534649f15321de8e566ec4e89d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b438b9a04ed209db4ba62795d5baec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68e1c6febbeea05368e063bd90c3fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bac38479295dfcaf709f7992e8057e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b0caa93233bdb031b4403d8e785f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366f0952db631d2c02816ac8396252726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9b0280a6c6a6a0bebf790e0c838da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb9f06ccf263d029b8401b2a7e889c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6afb86fda1501e84718953b25745d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6558fb93ec39aa74d75d74a70d12230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c780d1b55577e12a515e617587af0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470fe86f86a8405859f4461005f6e3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81194f3aabd14369b4fab96b7a2d6133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c266c249d99a8c8a8e927e6c492aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68384cf58507e6f1fcb80080e7e37c8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9bd10b7eb7494c37c4525581e401c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3968720ebe71c3b154323a2b0dce9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635a71adaceb04304937bfb67b4bee338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7888fd4833ae11d0c250dc227a4ab939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e319d65d91f53227c9038705a61010d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c06c40b1c58620e6951e58e1a5827041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b197bf18e256791061b61d4d24c2e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1d47b9f36ed3877aba8bfa8b17b0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa7b7f0997442863ceefbeebe4b5b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc8747fb351d360e0cf7648b4c44e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b62f9c8b4c1e9df7e8435d720d499246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb6fd13e51ba9df18e432e044db60e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee17998c593d878f4a44653e2f00b3248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cc7d4b61c47f9dc89281648bb757349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cdc953d8b485183717a57f2b5f29f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50e38d0e557205e70864f0bad2de0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4c61dd2a26710a02a6d3ea0ee3f5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a2c5bd01f5ee5cab88edf0b53d1d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18748457e0079ebee623d88d60421954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfe30c85f438b70991d717f437675255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befce02919c9af133a96a1898000d45e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75c6ccd1b65559ab8683a973e9ce7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1626539f42a4f0e7f8a9e10fd211d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f77b6dc60d8041d000a4d5530e50a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75653175536b54b2161045e52c9265560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de7cd9c859c5e47eb0cf9a914923aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ebf369803ca80655f2abefcd2e90a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d19f17a04ee6e44c819ab4639a7a3d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b39c025d08c99483322232694766764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a104f10aa4e8606662bcf10818257d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6980719d68d9f2eab1c9f643565ebfd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155167a41401e30140e238fea0c8f0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e19c7073a2839c174ccec20fa8576b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4329f3268678261529be0e3b13f0c7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e64f6bb273a697527fe9d10d41a3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655edbab3132b0f888d34b698871edce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43650c18c1fd1ddd51893625cd996de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84640e1a0f9e7b91b6b9bbfd795a2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1c0ed8122ac0184b42e99b824ebd174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbca3a4c05879446df70b33f14d907075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c0b66a7a4e3feb04dd9b2ddb6732876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c44ed56852693b02bd7fc655e8822a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f2cd1a7a92b0756adbdcdf118625d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df97461d6b5b47536274801080c2a1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1f1d5e56b1967dccc87a55f2f8eb080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea7a9c8c52531d97cec88a85d2192981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a64b227ffe182c216a7caae8ebd6b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92398a49b556a409925447a03ef79a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ed8d2ee62e484a777281051fb29e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbb1eb956e8c901b876e3e4e20fe7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb972a52a2fc9f8f75760a4a5d3d656e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59866ce31bacfcfd9b2fdaa9b907d57887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0297564363ca18f55ccb840ba7f21b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9ab25f81ac569c9ea4c3d247202c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d343e9aa66942bed9a42131281de090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98243cf1bdae214333a57b222dc14df091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9de633266093440c6c06d7befacdd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb120dcc961d0f13cec31aa737385393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16550e7e5fb5d90142505a003ddd8dc894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f81e9c2f1754a2b166492fbfa93f2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ea1b7ac449715d419bd1ae7ed750196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8266d97d8e6b6881ed4857d462f5ecc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072a91d0ab045bf19a50f2343b8965998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7919cca7fd4bf3fba00780419ef15899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9190bdf0e0b92442b14471a220a8de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73643b33fa6a0f163181acd05d5c8d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82365e4141bde1e00b09c11a31a1d97e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895a9d031939001793482617950befb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc89750950feb68e20c5b55ea20aa5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada862e3cbf794f5ecb7781b968b7d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc11108516ff04be0a48c839c31a09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efa600cc3a55c95e457071eaab860c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74847c14da53d18d5449b552a556ec66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebe053c19ab721586aca4f8069747e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8c6f4723eabd58ac3250a04d30181110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea2db57edf43fa328a6290bb5a1ae9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d58b7651086a5892af4c8af27142f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58793dc20a19cd95236ab76ea6b1261e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadcc2a56cd8d8ee15a9869d2ee8b23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e31737a7352d471b830943880aeb26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7d06fa51b7c85b751668d30d4c1d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2350edae459c6ec5be45854ed8d38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac9301102a95b0a4d6755ae2f184f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675e02a1b853239b8388b5ea2578df1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba585495432907ea1130831f3c8132c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa3da14c050dad0720c2d9032ddc60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a23169afa4115c9612bbe2f7a1dd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8774893c5793ac8a2b8bc8c45f768c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295e99dc69831e23aad3034cbd3c783124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd40b7990d3978dc67f7c3d4d50582b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21e13d6e8c3a0bce92cc5c3fb850b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6f9dbff3532c41fa8ca5181db5cba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c408913d24847f1e8b343b98d4096128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18defb66f2ba54795d9c11a4da76ecc0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d8d4f4334e31d19a15277678c6f1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d5fcc225c18a122d7690b83e45675131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1c6ab4d8e9f555432a25b419c0112132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3fa6e53aa9e75515dea2fb50c0dd5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b17b0b9e4ac8449acaf74c66ae2398134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b0b7b07f315fadd44c7d8eeccea1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1be1282039adbae86249babce0b4e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e95ed8d0dd5093a29109fe3ec2ddd3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa2b9049b035be6870867176884633138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901028dc9049d381bbd2029d6ce4c15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b79c16c98e9bce375f6bda06f72a9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3102f98637d5a562be5d7dc8ff7228141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78290cff54cefad0df9aabd1218ef47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f402f890763a470fb2ea9274e988c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e52da8248c1fc4911a9c9949930f01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb99c5e928cc74bdbb59932af2f5feb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689c5e8962da536d85c132bcf98098f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f67a27a929a3b0f2b10928ee9bdf96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be895c873ce8781cd578b5d9d9d7ff7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb5d82a4de9d1b6b173e8a6edebe4a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7c32772374391e40a29a73d3d6163150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143ed0dffa1829dffe686e40c047470151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37e32aa5887f0f0834d384fbe1e83b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ddb66d7b3df0ec5f92143d4d5b4ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ec6c51a33996e534975480a190f23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ca03d41253e5801f58996f1dfa776155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f43dce71c42055d43328698a7612b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df904f1764528624f05d640e6a68a384157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d89cd444baf4be9441857b66f3cc8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef79ddaa61e74da50331ee505fe54be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162117f6ac534b2956c487add571a30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92097f736d8fa12c706abe652d2ee839161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38220447f74941ba9e8686d87da318162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232aec06a1c1fd197fcc4d50ad414f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f443bb817755d0889514aefdfc4f6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4263fe376612368f1eb9d02ebfad162165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421608f648445daa93fceeafe75b1b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63528dc12330abd2bfb00cacd18cc33f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73821d126bd14a66ccead8cb0787f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb337f7ce435d5a3df1386b3ce234b39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763a8ecd8ff6a64a60bf01433f5bc82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9783de645a3031a535d2bb5731fd6e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b105f284fa01dbb31a2762f809e1dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c1ebe33e58220258df1f44ed72293173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be966279a88912284c91e87b81555b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba067a0117ec790a9ab6047e2147d01e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35426f712740a8af89232a09573a6703176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676912ffcb1ef78888c66317e2d3c90177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305f0def83ba3b3fa353ccb43feb52b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cb54662254542767d6841c9285a4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88483dd8079b1228abdfc0563d565d99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e914a4e24f7d301072bb60d6ffee18181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f42a82c732de2b9afbe05353ad6e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0433521d1c2efba70e9bb761c438e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b9ab330543948fc84fda7b9ce8f04184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b745e416d6f4e1f5f7beb19b388f80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391906eccc300145a6a358e834aa57bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd17fe333067ca8c1940dbdd9fd96a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e89aa70509cd9f8e1c6051e3db532e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee37629e0d44ad6bf651740be9fab1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cfbc063ccf5fb794f5a5885b3ad03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319c9db5efa21d35fee05e3bd88dac6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e294fe840bd7f042133d1324cfc627192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d52a84b61db7fc6987fb24660bcae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b80182eb7af4a3a044f5a97e6dcfc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ca371995901dbf58a6f464f9316fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f7bd1323635e115226534c905265c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc9fcb4624c8c752fd9a8e6cdfe0d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c9367c70d3e05eee3bdea354ef7d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203b9a9add58085ab8504687176fa70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67d5e75f94effc083c81b349b01b6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af506487d0fce4b566aebe4887405a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f95636d7f9ef3634811137845ab3ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2609d2c6b7ceb72e4198ebdd43d648203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad6582bc8d0b381d007aafa86dba90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147114767507a56302826b43618269f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c07026db4a4c2c5a635f1f19d2fe61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d5875d9b053c282f0ef12486d5d95207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4707bf50f33ad1f4f0f31158e2f2d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825ee65598b7cf8a77fe121a001adce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5caca3f31db79c69cd9bbcf60e6925210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443ad2d4c2ea6ad60cfcccf054f5c5a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8ac7a55ab36ee24c4cfdf817a851f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7b087a89a5a19a2bbd33ea4121d3d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f6024cd17a876b219c0e44f746cf4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f160237b7b81090c4c95a7ecaa00c96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c5a23b24190820b628ddf60efa705216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4292347829547dc56fd52472192053e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f3197ea5670c7750a00a6893d5f88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c351deefa91023a177b180e3a7631c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecb587c21a65dffaaf19387aee386b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd39be30dcfcf89d4aa540a62164b97221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d01df3eeccd998652b18c5e96f9527222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c37889917d83ba3d63eaa0faa5732b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591da0eb3ea94a2fc326854dc38f14a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734658a3112599003e0f887431cd143225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdffede2f90f5afeedd25559de23fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbc6e896edaa1e32f59721c053c01a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475a666bfc2f028a32581a49fd643ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede735631424ecdfa8208a90ec77a10a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e57289563aa8299f39f4d297b34c9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c357236fef3778cf82567875c606e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22acda456eb8511c30a2c9e491ca9e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d8bcc2ba0294ff27cf35636a5331e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6541d46eafb484b845928bdf3849dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11a9d71cb286762341eec4e99f4591235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e484cd9d1efb58a6d702f584ffebf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b97355e68e058a03adb347bf1ee6f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d8ae2add2f5d76dedcdc843a5a658238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0d474751ae49795cefbfa1e12a16a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae948731a755d1d904f67b7c97811d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577e17d5d1beff864ab063c10ef3055241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c485f03e238fb0ca828959a6a2b926242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ede359d678effd60cd47b76f6fbd1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4c29ae1b64298b0a8c4f7377d583f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5077660d5f4b0ad77e73273fb9e4dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5cf9d869d9499003b0ed7b58d999f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463586b09c5ebb26687019d61a2cb451247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889aa1f0768026caf8cabafed0c053f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef21f5d87fbaa1b872be8c588f9f21249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f027a12756e7939c1b184114ab833b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47781603fd4602f0bce496308e348f71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958c7f3a9dd021e73f18b1f400318ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4590d4316eedf8d55b058d58c737e8a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf8832ed46438c463b3df73b28f282254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2414ab80031fb211579740c2934b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff747ff06a99a47f2d44e662602f34256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c21c00510ce5a8af9ee94e0072c3f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb988c32ecf267d54ef78dc058ed9ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a6c8fff07275d91c0fb3dd8472e49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f6f0655ac40684b731d89decb1e95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673e607cce1935bc80118072681425e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80d47f1b266db244a107dbe4aab18e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94096a9b7d58c622d610dbb020154c7f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d0303d4cc0a159d199ec1cdcc139c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe490486f888287024cb1b71a838bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a8b2ae7bce93c4cee0c0621080d5b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b6e8c4e8a9c5fa85cafc198ca7caf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802874a926ef75d4be09bcae3fb3a620268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02cca829664095fc9d1be247f0fb35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a5cf5a7ebe547eba4d892b0621ac3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d931772dca543451944387d6214d697271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4c667bef805353a028c0c048baed6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5370648b7eb10741fa29b8a99a4ce7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063db75e3b714d9ba09df3bd0bed335274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a109cbbc459f3e2a32ec0ac0a4e0fed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242b829b823a7e21e03359136364027276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf51eb50020018e4587607172566a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06141400610f2a1f18b76736555b57c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f209b8fbeb7b95b808630117654ce59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd9d68ac9b0878a595faeaa34b5443280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15a0bb31298e8720c17c63a2233be6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df48e6ede765faeed189f0e0555b859282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57ff145b1c4d8612ba66c7e97521dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5943d5dd2772ff344fed1bba1f974f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c18610c1732fc5c9df1d7b7da099f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2363caab17b7e254a6eca85b4023c09286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf9512ca406caa9481b625570a4159287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce5a8a7da122dc8774eaeedaa69ef6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f0f37a3e457d2b0999fd62093a84b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b6f9d6d74671135e3589635c1b502290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18599f0a848f20577c1bb1ba6e2c9da1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2c29af7c094e50c1231c0d0458acf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd257cbf203da2992799da82ae6171293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bf524d7da72093adbe428589e078e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb00bee780da3002e0c2671bb04c352295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764b53be8f30c31869cda3c663f9ff3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91633da6d40f64398ab0d6ac89407ba7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe0fc9b5d61826ef9796156d064c71298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bb9a35dc39585f8abce18370130fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88279367abf0d8c3c20c99deeec978ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070079afa407050f7f685777d1884979301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bac041688c4b69543ae0be2f447d3e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645087e2fad91d669abb112be4f80ea6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddcb9abaff4b65e65bab446ae03f6b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd678ec5be04afbbd203b02c4eb600305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508d5b990f40ca691e34e009a2eebcd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fcb84fc029fbcc03c87856738c63c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b63bacdd22e2435a1d9aea6a33ad23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b50b9ce91844026a38451cba28a8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d5d76e0dfcf9144d0a4de9690e7b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bae92759af0dcd86c688fd4cfe772311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353cf1e19b16e7f77d410ffe50f5f6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d8c2f734f440fe0d2581a6a816017313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8c17d730f64caff3adac57be2555a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfb041e1a67ef2269fc16b66df8486315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c903e1d28128cc99da66a05422d21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389abd55d94baad3bca079387009b72a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962078c1c8046374cf4745fb3a0e48f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c916d46546ed71a5af4c4e6fc399cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63e100f87dee49489769bd7b0d954a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a99d95b660c3e521dc5d8155d3830321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320f594b6ab6b1affb83938b6d7bfd5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3eb22df4741ea47bfdd9b95283914323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e930e5fd6f2c7c03d276e1136b10f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139c4e082826d0d8d37c356ee1b1f77325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1154764c8ca169de7949a07e4442a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debc5b98f99dbad93286838dda9c313327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbae41dacb8fd7efadb6d0af9ba79d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983d81aa021f7e72c765ce427fac654329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e00e1ca63d5ef40ecc709a052d7201330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814866e4d21dfeaa58d0b9810570b06331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b2fe52d912f8e438f4add1adcd13e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a22b2831ac2570bb03c8b79ce1456a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97505cdd6d7a3f590f1cf6b7d3c11cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259faaddbf06f3ba98a2eaa5be611dbe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19372555e4cd6692f26078987a97793336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897835b383dc588c7a5ec9b4bae1f84337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d750c25960217e97d661014507bbd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f2c31cb66a918586477cd97918512339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aca0b6b91d028edc80ebba5aa429fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec4899e4b64bf6ef02b89724ca5da9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c24e3227d7ea5e98f0f33e2db898cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9081810d2d31effadd1a68a1d376f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205ebff41b69b11436f30903664e502344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a054a38e4ed30e60789c511c2bd6077345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914070afc00c913d890493ebe1765120346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daa6a774935d60cdadbe833668395a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22906f27be5ea5841afa4847566bf1cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182627cbe0d9c73325c8eda65149d534349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293763caad64316acd80b2e0a7b8c594350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a8128cc636dea01a2db80a6e03bb1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da97059d42e8d134efd720ababe192e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e24a8ef7964bbd7a6cb473b964943353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b835f365554c5beb734646e1fca08bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3d4d5b8440108b873a2553f220b76355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5329cff048e4913a55d70766f76d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca85444f3849413c20e590e47916f2c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04766ec6ecd4eb13842c72eec5858644358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198658f4b625e0890cd470a58639103359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88263752f7fbf1433e33f22a6cf2892d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650569f7a3ec46f7b42fdbb5183e7887361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a066db422d41946bbf5fe757868d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e4ad1a1dd85849f8d9818e389c980363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead18b0f355f548c42b6a25b3c10bc02364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08615e6ad57e883cba648e1a304ef05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776b58eceb968140932cc81a5b6c2bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779bb52efbdef35c6e8bc58092f4607367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a789d67434867a6dd02395d7318662368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18365bbd47e712facb28a1abaaea9dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75191ce5ff5a6ab7ecc88c159a86c934370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a305fe7007b418ca1341d311cdc0e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a51ee41307ca88440ee5e253f856c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc0480fc15b29951125a3d3d4fa3e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86b2538af6fadb46e575c17acd5be5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fd1ba230a01900ee56503789ef195375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b46d797407a7fdb054196b29f6d59b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e59588f4403b85ad670cddafc5bb0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702363d8c70a8cebecc83b520ba993f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1728962b6f076fbd1228cc114a2bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef7b45b2d01493f0ac94c6949745e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57306b736a4bddcb7aaccdcfff835d50381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b8f31cbb5bfe87ba05fccaf8cdbe6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fc60a8b2c563a90127522f1fcaa2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68148ef28c42dd8d3f7bc844837618fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984ee3f9069c1bdc4610947cd050225385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e2a9d596416f380e4e82e6a3cc982386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069f1c9db122f16357f1e7c5a7e1a18387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11235a1a685d8f253beaaf1342d304b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0f2851c7f90d63e2e17637dd73a92389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdec414fae700d03f574627d9f79239390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6872c7bf59e3badae3825ee774e9e90391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f773ecf6f5bf654dc85320014d41dd0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9bff183e882410e1f297758c5e57e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f283cd95276ed256298d7246b592e44394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247e2c267543173e5b0da3de5215b8a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bf740de7da5cb3948cc5b5a69700a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c3881cf40dc1f3cb50935ec20912e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b4dea86e3f14771d21dd1702970bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baca0bca0037ff336c0e8b7b5fc835e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef5d4e0d1843fb04eebe459f73ff14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f7f6d8122c91973e05ec8f34b57de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539561f662bedb2d898834f7bc868d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d8e509c44dd7149cfeb7ffdec60f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839d36a25a129e34e4e6093299553fd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489a7e326ee21f406326eb000a2cff8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99558fe844a914984d008c95c66efae7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd0ded4ef92d3042f6339c9d60290f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66e51ca380abd8f88f6b58a7372fb1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77da467f4690b8e8f080e44aab6b485409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236209285fa95c943813e53ac7e16e05410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e59da495b59f64aa2aca6bacb241c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a83504f8b06ed418aec99334876284412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43031529839f867bdbfcfe37d3815e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880a17c73ad315e0b1a2af5158d3524414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad507781f80119d3ae452d1c11f732415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c365e9decd56ae0979040eb6828423416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6debb4ed3fdadd19af4f3dd91a55090417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349931b556ca0cb3ed5846211ba9a56f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27c91aa8e5528dba2d6887a7c46035419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849861c67dd7556d70e45a869cce345f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f146013771a1081db451b32f3883173421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538606d3131628a3c7930a55556c4c20422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9b1c4a7d2475d6703748169a61f37423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ccf8d3d17b29a2abb92ab76861ab8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714ec756e6c81e954200825c3c7685e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cbc4b376b25cb00dfe3589e573a03426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a44666ec81decad7d3539dcd17938427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9c8076e7557dab60c1ae372cae1b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7520f89f7e25b6c5776b3ac600d3c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f268a1c3c0f13e9105bc7df09d1f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc43a8917afd8689fb8a4bbf078029d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6801f3281102fbea227ea5aae9f2480432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfd41a1e849bb301b4ecf3b3ee65fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ba92ccf7ae6d219a87487c0fd055c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be7359810bc6d734b6c2dfaddadcfe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c381c8b54e4e6bc2440e691b16661d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33aac66a2fbd541c4ac3a9672dae02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9582e59869be19e8c1bbc2adba47f65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba16a67727ac799be47901ba0a75ae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ace65317d19395b70acd7e262cc06e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a50a8610647c01d3bb8de020af46b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ee4083f184f0afc2ba7d2e22dc31e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacf9202ef25635b9b53ff189d18679443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb206b23ff2d930a33e4afaf271ae393444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b418f4b5d78afefae4749b55396d7cc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a21000c9ecb291a28b7c6518e435b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7376ba3eea2be6ed412646aba0b784447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ca396cbe33ff4238b7c4cf3492bdf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba11e210fa5fd252c13e0fee3e81f71449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424568b99dfcb1e436e4c434a2e69f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dbc187c012557d89a731365b0e46e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4bc5b0e770a726488ef6370b62900452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea446246a9bd23a70fe29927fb26ef04453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52553f947dc05bf95b4a09b1831dfa5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba2aa105f0532454d03713926d7063455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201a8d188263c110cef58c4b9c2c0e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d1dbfb693ca29f05eaac4135f104c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f730674423a0f1087e8d6f87f71f0e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d831b77eed93f027e0387c22b97c8f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff199f9c1a7546810ed7f87a8df3ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93b1c1801c5b0ea6352b111b99607a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4dc1bfad560c4dd689971010a4e46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9c8cfab9e9d5e1e3a272d21a15fc7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4ff082cd600f6767c664cb0db6e72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a4acd01a8ac7ca2fe5749e3d2fa89465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075c14f378b7663124d971d1b87092d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13302d3a26b4f21f399a2fbcfa399db7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa3ea8b613df4754bc44fdd7ffd175468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6874d2a43205ee9f0fc3f23a2b9f8d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95551fe1cb7ef449c7207817ae1e0d9f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91394c008d57a0aebb9e16bf06756f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7303c3dd1173a275ed3ae2f7bc067472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d212a3747d6d773314cf2950c0f70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff819e92c5cae1c27d844335545cec1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775d489cfecaff70d4f4862262ec3f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5ed33ef88867f130085ce9d0f1e10476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd52f35279bab61a2364ffdd19434a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4fb42d2dd13bb57cf2e4561da6c16478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63ae95b9ea521227dc6b15d1a4ee3d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cfaa507ca670ef6dd0d1c924069e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0456c1ac4a79d0fc73c65da40c750481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1f65cc17d48044de177ef43f336ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e02085c9376332e3b25dc29ba81fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79568b5751ff116355e79ffc24fcb7ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fb0c6ceb202bc11c4002527d47252485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86318f8212fc884067ca1bc9f42876be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d850a90232af378151815396b6c06487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de01b6548e7db85ee191dba616f181488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5662ec659d159385d4e63c9510385489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387f7272fc4da1e6777444cdd361973490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37c0b358980d4c922dfa9c0b2b8dde491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c36febc93f40099a462890e674a27492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201957a4a619c0adf5e195654b3bc89e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0409a1f16735a5fd1208bd2b2491a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001c89e9dd1f3c566d4338ddacc3843495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d550d99c73389e93ce4853f7701def496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491bb1e5b821f4971aecc19d98666e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a23a0f54eea64aa470fa8ab363343b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5986f6e2aef73a384d6530eda9769f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb67cee83c41d28f6164b1719ff9744500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c752f05b15a8439576b162cc525ecb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d128c4c2c76a6b8b8767694f5dbc6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944833eb3266ae7170cede438e0362e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fa780e49a2b4a18e4090b50da5e89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190773f7991c8978d645af67a779aa68505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2248bd59a83966a05a579f61fad2b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc0afbd7394e6ce5b0e4403d6b98a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d92e0e46c2c423a2d88fd552c0a9c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105deecc1814413d199d6ff1f3134519509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc75008c8db9ffaab2b9805bbf97012510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c1f97e39c5f3d926ef42f46a2a4f8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9643c4caf2de1fd588db998196a88d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dc0624f5948ee910222e54ba1325d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f26523293051fee965b85e40144c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec09e5ec6a33241a946a22dd71932a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665188895867b7fab73d26b564125a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eff3e8b269eb6c9ebec308e4c77802517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed1cb6c135d1e287e482057007e4d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e27b618686b638e22f34571f3d070519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf893561e16dfc352345c677db1f5b7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d00643dccada10e5035e8c1d17951521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcbff009e6d41ab77c3b8b7a55d8f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e5630a6c252308628772d806588c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc640d68915b6e8dcc47786cf55280524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86dd2a28657e52bbb3ba2e73b106ea6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b400e67226ebd9cb6847c9d4666a3aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75d7a81662d55b5a453519a9fc7ecb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c5f398e676981ede2d0ca9bd379b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f4a52bc6e24947b36079247922778529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd890cd9f863a09e7d66e544edffa2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2b46e1f4d6847e8486b3a9afd7279531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2cefb214bc5a561f41e317ab1bb14532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891c3f745873a30653a942fe80af1de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470aab7bc416f0982c5e177c5a41d1d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25c3cd990cc03a37096085f89765b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d950977f53902b9d9255b377d7ded54536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908399b83d25698deb28cc4df15e4b01537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a1a19aed3eabe3feba4c3f0b2dac8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f123564c8c1b5ed385dc397aeba8c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23e93e240d81fda2d98529bc198804540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2890c9a956d429db578e065802adf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236153472457d8e42ce3897c4de688f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132c6f9b7f03c1bbe98ef3490508073543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddb1df16f40f987ea443b8cb5e1316544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e35a0a4e1ab5db56be8910a77fa341545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515c311ba4b3352fc5fdf2da7d5e227546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8668fcc58ef4899667ab1b6c70fd5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b5b6edf2c29d82ba6d47f81b5a579548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ca4db7d4c29b4e6a60fb25c8f10b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672378cf363b4672dc6dfc234bdf2b08550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746c639c104627e51596fc105a9eb49551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d34c010ba3f3813d2515cec22f64c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed8a42f2dd8270f1db088cb2fd4c56553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43effba1597b33f7d089599c4b71dc8c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2307a18d48d65da6fbd75779822dbfb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db762f4d6a5443762f4603457c1d2fac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475f50d9ec05a4abfbf36ecf0814122557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e7ecb7083d960160fa12a74782057558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61974bd2c607aa84bdc5144c50a45faf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44d89ddae26811ee52454e5bbc4444560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa1f04cbc7ff7b60013667aba05383561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a515509188311382d755801302bf192562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b360b04ff990daa411f29d334051bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bdad581e81302aabe9828f2d3bd87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b6d16522c0b336f963c942c570870565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3465b8384fc5cd0a609a8551e3117566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d08a8f49ad60c6a126f90dd848260567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78da86a85fa10ddd067c7ccf49e94c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be7df215aa0d5c8aaeb0059dbc5707569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e8652bcacfbd66d35ecb18906dae0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5609699996c437c14980a2193001c2e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa34f8c324533612b040c03c2ac705572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca7565424a39f55be9dfe72d6c86c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb704fe4c86528f0423c6c23a491f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013688ec7b100de0eb346cf65ea5ab77575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a685c1768e353db1b7b1e238b4595576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1855c3719090d030d864ea930097d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad198d4e5140d40d3a7a8a62a9fb80578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dd0b2272e0ced8ffb2e5b7bc39b5d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fda5b02b4835a6da42d342c9828cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146ec369e40c0262783572ffd0ae54a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cc7d946a7f0b127853d1e78c9a631582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbac381e965ff4a160e7209b97dfd1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea03ef9fc3a5e4669c6ab2790be2844584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64f797762fc21941f8ad2ebcefa068585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39e0761a87f8bd08847126da1689b0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd6b76d070af8092a202683c8e3e1c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552490ceb7b4f258df4e8939f285377588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913abd5c2d375ca1904f5fbe150603f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcefee5c090fb26cc7edb3bb4e4158590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2fb4403ca430cfa8092f7fd2fde3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c628d4eeed76bd260c6689f0bef95592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf6ae63137f74f8517483c9bd7fd02593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced226c04ab967ca5d92f880eca84b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f63e239d048faa8a7d658d3a498449595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9ef5d3fae4b15ed6f45b204076cb2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37961ee4f8b34a1688aef0e35dd588597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83630f1fa939564734bb6cb09f4e66598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5af965116743b272ac9e06d94392e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec8b80f8dcc96e0abc6df13a58eb54600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3353b34eb6f7f06e9049b9a1ff1c735601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54c2256b5e24e0e3502b361d7c26d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689b5f404c184503e0c54b5d64d452e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fd3ee94d040e6f63fc1b3c1538c75604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e658f53d8886e80b3f30ae0b08586c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10750764994627989356e4810a115ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb195e9d2285cf7241123a651d54b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f490a105ad787fc53add2f37cb757608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b18d005b6f75f9eed6c2045dbff1ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12537c49047fad0b03467a897a55b0c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5edf6ec0f09448103342368be36a79611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a63afe93bfa16c44f11acb57cad994612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9f3ca62bd3d2423b8b758c5f00667613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4528f06aa8a883fdb1dceafc5ec9b87614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd9c1be17c30cccad940c943dc237e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080175744fbb4565b99faf6cc8058ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796ee54862c27c6cbc4caa6ad26e0d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0229ed4ed51cb0ab2f3124d2e93096618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3e566ecd7987af944fa55e555d447619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561331fbd8c7e46684583eb63d2e5315620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737c9c20762883555caae766611e94f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442780d0f2707c29db5c05512e46bbb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a8b5ab688b2ade227ab228ed7f513623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78add1a794e8a5c63166ead87a2673624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af35eff579858ac9e331de2e49319c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37542843614431939b7c65ea81148a4c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06de5be0883344ecd35b12b6fe8650627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824167bad7b50e27e4b9623c08ff7007628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3d92b4a59d156cd5896b690f600ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ff1c00174854892fe7b67a0d99441630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1de95ee4002017d2f418e130cf3ad5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4b23485b1afbb76427d63db8d9e0e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33524c875c2cf0c7fa66870f8fd78f4c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9127a7f5a0d65efa9e94f93da4ddc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927423ae01fc707837309dbdd7750968635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d008b176d6610033ce542f970260c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f1e7e682eb6963dfeccf854370cd0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd78411f25eec14a89e5db994f0be7c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fd0a42ee16e6968b392e606960930639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16c8bffcb8ecba40103f87dc12b7d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5e7b5493dd87fa4a25d656b434f19641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ba45d3c92318453eb80d6faa5b5d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65368a6f558550dfc34c0314b317856a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8110df09a8054dcdfff5ce286c6f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41582035906bc5d7f81babb7cccd6b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477badbd0e79d15afbbf31335f1e2e9a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b83d419125fe1687baf83a3e584d91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f606d3939bdd886ce3269e3cec1c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f307520116f98b50e952f2e9334b9e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d5b7006beeb34fc264a3bdb21c638650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da130bb06ae2efd39c8a77dc67d5ab6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d13123e78418dfedd9b435fde8d81652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237dcb1892909501c0fe51d40eb5fef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d19d104797e2c52eeb89e560f28264654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8acccd972c889297401bf4aa3d367d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1083f6b3706337bb47e3a7284bbf87656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20eef1ed68e1d960bf306382ed8822657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df440151396a828f59e6a140028b7b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a71258bf6ff94106ef49d89b92539659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31884ca5aa7b168fd3b5c8e7d6dce939660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb374fb1f2b6bbd844d9e5d700b700f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275a5933de9380e20371766b2738380662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aee6821f803bbe29365f57d5d381ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49680424f6e4ce42792bf0037f408369664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbb4230bc5911aec89c7eeb082d667665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d6a14a7cbb7630376a26279f26ea1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206be29500fca9a42b7a89eb7b0924e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ed7828e8fa2e5903854a805d2a845668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85bea8e99ea8e93d92db54737c5e0d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c632ea421207d16370eccdf5e369648670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304be993dff554c7a987591a28a43454671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e8df2740bbdeed50cef78472c0001672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e20eb014eeb5d5fee1adc8cc21c6c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b2d89a69cc8d7db98ba6200eec18f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82d33bbbf6c51b7d3cb6ff154e5ed4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6ebedfab5961b3245807a89d93c0c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de41a8a01d4c2eef41327855510dc4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50173d271ef7cc8696b24d510f338e88678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a86fdb60c4cefb8287b0868087c847679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21526ed33e2e48ca865b381161bfb0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b04d4c2dfedab595c7818864ca4aba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fde3f207b889b132c0b5525cc39c37682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eddf376ea767b6aacf0f379fa9f9f5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f137480d4bb32e63093f1757f77d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169f8c7cc00a9b56ed9a83b82101723685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae3c6e0e75b140fbe6528063f10b63686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809e21d61bcf1b35f1747c006264a36687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59345bd0821ea2f75211de5831720e6e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6eb1f5a60bbb6a9832546396e493c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cca8c130129acb5dac31f259c51d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673802ada15de6a346fd81da357ab72d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b0dfc507dee6783dcc8f97f5f6cbc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c133a2f04f2dfdff0bec0991e9ce54693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69b36487fe7d9a71fd92b684962267694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74883293d9b9cbfc3ebd6fcb03586344695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14479a1edfa3f6eee3087d8f8c47a4f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6cb391c304957bffb3cadb1b29ccc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31c03e430d7fc952e0e28628592e37698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d92aad522f4c6a21bc0791947711ba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437039225f76b81bb333ca2215d2fb2c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0334049c2b5364f76f554cdf744755701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf89dc15777c725dd8be1b59c2e83da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82e1eb6e047120eb71357614ab7d9f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bed3f560e3c3e1b5fd9b1d71a0293e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f818c95198e5e41aa66521836a77fc6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4649bb5c19faa21e84fc9bd14229a3e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b04fe413c1e9eb8198921712da0a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc92e75595e7a63e825325cf0b48cb9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca38a25415e4c7e48bb569b57c49462709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a312041c26c721786e854af011ac8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc56c5f79809c4b8850c5bc6f6208d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608227b0bb0d9324560ed48508fa042712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc42e33b64230c7d04e10446dbb6f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d55a8e3702d940c8248825e1f0ab25714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb769672e7c0fc9ed9243c2fb04d32715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f2246681542d094fcf04ab09614e6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640850d4beacd6ee3d2a1a9c16ca17e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7008f274816bafd4f19e0b97c4b0285718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f551736168fb6bb1d1d5dbf8b988fc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc100dea94191e6ebcba6973f11f2b4e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a056280ed1d2d33158daefdc95a12bb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee0de4e1f2a2eba423ea05cd121e72722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fc72b062c211cf757ed55a2238054723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1674ebabe0772eb3dde5d8a1e3544d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962cf26d39ec087cf517d5e03e3b209725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a5c67e3745dd1b3c0032e4d85e4b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ec04415b368e1661adc655923c7aa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daaefa857426d204321beee63d30db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8c2439cb7d8e3656ec2d9f466ce41729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edef3e3c0e453acd2ecf02e3092e4ac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec7cf9e6104ae3ff33ec2e06ca8d6b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e56e3bd892e93d278a89c300efabb2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a5b5c3f37fbb7ad78c6eeba6e1b85733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988fde46355ef94d4129de85c863854734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ab3b3167029f2558ff7aad1657c20735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2637d583d0996fa76d3067b9cc008ec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a1225faa68d6d8c3cd71a86274d3c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cfc61d40722511b4dbca59ad80678738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864284a2b074e6ddf98703a1803a5292739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dce44ad21d45b0de480a1d19bc17f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98aa082469803668fa83b0a8813e5b4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf061f1e1f5659f7a981fb0d3782c9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bcb107a4aefd61914f7acfd0ae4aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35377d7f691dce469ff94cc12df2c2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0999f1aeefe7857338307a51fae12745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98db8cd393c863061bf2968a142ba99746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac663cb1855af39f142ed75109ee31f1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512d154d208b01e6cc422620a84d249748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5b848173ac3e71ba5cc6049048203749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd9e04c47e45a04c9b1ccb6ac92d85750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a465f9e01ebd623bf3f907abbb093b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa850bf0480ecf37c11131a0f8f55c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ba1eae078ebc8821dfdc639547b21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667ffe2bb402adf5fd89979a45559d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714f8310f4793e158a17c3968157dbb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dd545e76005bb6e0b325f846a4c63756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525310579984bdb4e70a4b752c11aaa1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251c8802463bb5ef52a7979ccd96734758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270a7fda83aef79f734ee411f3dcda4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>