--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ec20d4bfd8b2427762a6993f0f20d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44399bea16139214263ee88893c672e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28a494d1360b32d3aa2f98eb932ee43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b8e5098f540c997607e01e5fd42ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713ab88c9dbb563e4fc99dd980d496f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95074667b05876dd65f5934821d417d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8d3ced5a2aee0ed1a67a39c63ea797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b8d230d8105e8072a52b9cc43c3d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3a61f10ef15187d0e10a02443235a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790e7bc747e94773a17bbdc410f658010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0167690f42cbe909804d94e64937e6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733229a9eb22b75a38ba7d256f6f9d1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea3c20dffb9f92bf4300a98ce41d9c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbb0b0bef2152ac824bcb74f74823b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07915e4b56713d4b14ff4df23f7102715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90006ec1cff8d35770031a98dfaa831116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab624857aed3644b54a676f60b0b85b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28b361d017b66f282b3d7f4f4d999d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725db0da4176bed36d899b90b2cce2f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4283466c14ba9e7fa3428b787db1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c46842c2012f100ecd65a7e15194921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77690fb76e5f859ad8d3dc600ef1170622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccd68fc9450eb5651c143e8138adc423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd23c4730f93f96f7701ed227e07fc024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1832e892757216fff8527d2ba979f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d08608b65a9a288f6014d36c10b2d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092339056ca253aedfe23f85294316e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f0dc4fdf6a91e1a95e7174d51256028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30a7b19cc8822bc88bc03062ff04a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f85b628b36c1dee34fd999c24dab230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f277fbf495dfc4d1fdb5a838f6cbae931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc490a9d4f97f6ac44036abf341001e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc2046392c36cab7ead116fe6be16533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4b40ea7a851bc201915889ca0c41734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d57ebb252ed1176722d23814b7cd535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787740ea4e89831b7e80cc099017754a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d43795cb09530e753a889b305d1af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4cf911fc054ee124ff049d07606ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f053e319120e7d82126806067dd18e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea22aa2c8b5add7e62c079b4cd49fc540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f27d30720035755548736c93e046741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89b0dd76373ecf8e9098aa7f7fd99b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e22f291348674fe017e32f9519424e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd162c3d1589250e804bce0111be79ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49135aad1e6bced6817f694f4e3ff5ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d32e6cc5f8b9035a0fe747367cce2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf17f116959caafb151839d944e57f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db4adb125b08e39856fb76ac3048c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1f950b7cba3021d7c733d6252758c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d32e2fbf37ed678a5b81d3a06cf7350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad06b67501e53b7f92a55217c57477251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bca319e475b2b30ef97b5233a9b1c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2977eedb1760495f99104278823c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacaec2f69b420fa9f5b3b4562c914554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a0032f8745a0bc4283e85b97d341a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d352181c6478ca35e39eaa408ce61556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d75a644abfc0ed425a5f493d29159b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960056e5f2d50700f7adb2a2d297260d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5788a1d4014fc01fcecf4e382c43d9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff196b30f1b436a03930e1a5df9f57f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6743499bdbc1db0b4dc14084ea5d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f1173b03e88b219ed893abed2532262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd24e7cf02c32bcefea1e6f4be7c5a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aadca3cab358e4be97518dcc5ebadd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442188863b97903276ace2b35c7e92b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf4c4e209d523e52c5988d1974826366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdec41d64ee54e4ce2b7de48c8e7e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb082364c5e15daa667fdc9b71d660768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8694bb94d28538ab0547122257b08769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1d05000b09bf234693a837a0ad50e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a7fe8972910c66f6e34b7a5322ffc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d2041e0405635ce356044e512bb5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f1392a9bdfe4bd4f1f2402622d00273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054570eed78da651114855eacb4a355e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c132b1ec503cd921ae2597dd018c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2125c8c3d1b9512742ef764670ed93876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4557d96190c3e292c85b1f183d36377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afcc27d45bf9f454dfa4997d582fdf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2740eee86440a4a10f32d392f3ea1d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406bcbd04f123a47702fd03a594e20480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fdaf212a71171d2432f10597f763581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7af88e0db82063de4120b87e8bf3c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64332b40a59e353430899d59d42311bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e125af896e5ca123fca8b03aa565c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fd956b28e80fddd1a56ffb17909d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09d76e189248867ea3ce09bdb6455586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe15cb43c3a095baf13b22e382ffb487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187d8d40eee3604ec5413f28fbd851b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc344377200b41b23984e64193dfa0f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dc560b149f8942901b9cec69ad2a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ed2d72eb4a1f00333098a3a6e2d3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50f7494322f2317618b7cfcc0969e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646df09dfe2db3f6fc00921b5ad5039d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875bef000bbfe12e7783d49a0f83f0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3006c1d1b6f1f9f2017f87948bd7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28516dbe65c0d65a498f90cb2ce3d15b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c7a722efb4a235ad9b64aa8b11d4a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bddba92f9e8dc27d6a913d2bd7c8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9869de7958269bd51110787454401e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c610c10bb2ad0bf089faded2383bccd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe79e54cc20e66d7ae740c8a1270ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3f4e98fe51cb987ef530bad701a42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1316ff8843783416ebc455cdd59aa7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480388124e9fbd64b5c4b7c0217f2ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739dbb0067e232ceb0d805dda763ccf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f8a52a7d531031850d0b22ffac3b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98630298dce2104be558aeb55eeb69da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67155a283343e42551359cd9edfa9ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44a1f40ecd3d748d1866dc41f2b69f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236c1fb080e10b8404c4657191ad703110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ca9347d13b6e5bda47cb3cb3e8c37111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f70608a9b254d9023da7ad4fd2ee5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4fabd94cb04d37721f623aa6cbd71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f1dc1e56d770c5f20cd374cb65ba7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8c835c96720abe4a5c2d423b1863a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4a892b7c92e713c0a6fc35e423d2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9f12ce3a2c04a8a3a8d52ec9b5edb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba61ddb40afd308ada35e428bffff17118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcab461e6f150453a946d7f8f0aa2e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced058b162de64c93642e1523c644f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ce37533b6c00eb03ca25808326c80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746b967c1e76b8e7eabd601d32c6ff4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d3b010ea4fb9e84f1a753cd947f34123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d665ea275a3e2727f71af664a68d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a3eff1ceb4c46d744182cccc9a9c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54996baaf62fbe904637dc3b6d8be5d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1836d84be8429b6d6cc3559660944127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467af4228b1730a6c1c07618eab49347128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b65a2dcf9f576da94011fe5deb7f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cd965148e21f5c48c56890619e718130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510115fba2e900da9edce30ee76797b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9718545f97fc58da4a4b66a4d98e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c51139da380b2a5d548934ba37eaf5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7dc005d5ea5477abdb31e7e5e1282134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b98644581873e4adb36fe00fd802a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10908f39927424467d84e1467b1bd5b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50832a66e2bb2ceaae8b467ec23b464e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10545cbc273a4635efe135303ca138138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7340cd679ecd0314c76c567cda39f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b958957744f8c471c005e96438ca7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec9e446fbe64b9f238c3b6efb4265f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5d80d6686548b142235b223735823142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf7f3ec9404ef075c71c9d3c71ccdf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a2090f5200247922e7c9d54f222c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7e19f65497f7729f326725865db64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fe8676da03e61da5acd7952b78ee6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f581dd21f1aeb409e61656661ba2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cd01d33e640f549f00a4626f75f72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b164bb1cb94148c4f50c13e84c332149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2a30b9656f62fdaa01b9918d7e082150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4bbb99153f2e91e3f6d4b0b93cb88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af61719d814c215153726c2fa0f1b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df033601c3ee1a94c4e19f7d8ce74e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c509b10bfbd46bfebea4949ab30aefc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4bf2d101794cd4e3db04bc262b718155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880571ff0354ea0dcb62cdc1e22b3a29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2515a38a6c359a874b48c566cf28e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4555eed031448fcaae9512392f1f80158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c860216bde0b8650747034d591d505159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290caf065837d32baea2d084b069233160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd9f2d0723a5c1d69b8ce696140b97161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62df1187296e6bce74665978143d6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4257df64c826704b5a34b05110a61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760fb5aa36c1029f734fbd47587c6e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd53d7e9076d65640cfa85f232546cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d76a4c10f30d9cf617dbc13a24ebef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b977924267262985dce995135291cf0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fa6ce8b910620af01e656f3a95339168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241dfd31e9e41a7fed8f2a4b144616a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43612333d189f79b9815efbfd5aed532170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed0f17c73111a4607568d83a29689f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb71661c10d9b8a92c5d64b7237c8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa5300f9eb37a723b209a132b1e8c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fbb8a0a7ba7c075ec69ae761267a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de554ff11a9023e8adb207c8b95787175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07688365c595c175de74521c4e04e7a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d8f7cedf5ca0a0e075b6d33498b6c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79afc7bc74b7da9656d525e1f8f3ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bca8d9e18d80de62c4ce74ce6e872179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525345fd02cedee0bd25bf9723bb4345180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e4474f42efce3a8c829be234f3b0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407ba3ce07a7824ef2ca4af6aa21caf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fae5c85451043a19319a076c8df893183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45d10448b487bb4309c1227bb0342e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da184f71f971619212342ba0863e480185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f343979ca645d21e1c7a5b5ce4459186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b55dffe016ba0ac01c4b39b38ed6d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f337f9e3871b8a61333815ee139aad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626c9ab8ef35deb2ca80ae04fb2d147189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad59885d6db4d4759fb68f9f9f6e986190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff357ce7c0c26aa0e596ea88c97b2e0e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474ed71e0a94357116a0d2cc8134b64192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea88c810f7181439039967f5fc6a78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672741ae60d4fdd1d8747a2ca0737e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06d1acc6a2de4cc541815ae0053c4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d000f3d06032a03a374a57b1a5a94c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a87db35d26c61b3a3c027ba1f49bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d3c1a32b3eee5e3219101890f55f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c28d044641bd16199f029b01649a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e1b586028ca1bbfd3f774c255215c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70345a3f423e5e10225f7a38601287f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa8b272440a05416d412a56404c478202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d88f631595868085717f4c52ae5cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2644d0408af9bf4039117353f99aca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ac025012b137eadb22c8a548efaa0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c288511418afaf999dab63a24c1ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cc4aa3e4d446db18250e62308d728207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0cc1529e0bbadb2b39bf02760b94d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36326ee38f9b42e83a4f04380e4779ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df67342dd2619421dada3e8348be88210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a23b71009710abb38c521112036629211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebde638077a16a78314aeff10e86ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aabaa375a2e2909ac725eeb68b775f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a08f872746355e9f71d12ed6cb1db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111680d5134b942e23e7de97e7c0279b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea2e10de34a3000b4712a3498f1096216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9b70a834a77a26a722bf05bf34c64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432132bcbbf1cfffc7d75b9267778a0d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151c159f0aa0fc9e39e53af91893232219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ea2e7c7ca5c8da3f7fd01a7477e7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ff9f85032f52962ee772d3818a8ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48fca2962d8d461db680ae192f7416222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d073496ef9d9de56d1c983bdf01828b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308b47d16eaca28b9b7ae510747a057224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93d6454366a95d4f71a6305c70a710225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28d08cd28b9e892040461e5cf0c1d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64beba51309246286beb9b8f73e88234227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea11ab8a5a826e729cd6e8013b344ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e328ed2b1c09dae8bd56fcd08912578229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa814765822c5b49132e1ca257b7311230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58352cc1cffa35d426865aa67626bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787949f59963a1b57efa76f5de1b4fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de0a9986c2e7fdd2244da7e46dc7b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b87eed28f40f6d68b18deb58ba77a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a911551e467895f9b4b33098577f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176b12393f2fabc981534c578242817236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29439274f2e9f66a929d803d3f1399c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431c7ea036a237c5c41e01ca8cca7ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d3692356d5aec0954da0bb228cc9e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8770d3f7e01d7a92e0ab8c548b94bd7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda041d6ef4454afec3cb449384ee298241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f032460f37e2fd2b1c7b812506756242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dfe275d9b37adfadd06393aa11762243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d00d69538a6314d22d323c25f48dc2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b018d1b536e2fe892d3f54c0b06bc67245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027b0cd296b196fd2fea3986d89d35f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d0698be673c3bb8c8c4961c3431fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5dd507094a0e5c743bb1abd2cf4f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf120ff2053c717b73e14231dd94fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79ef8b1e6cf1884facab348d52f1fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbadb5cb16bc5d7164c11139f66fbe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ef63ebd196cf5aca2b41dcfd0fd0e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0730318bd0ac5e19d9fdd2d80e5a14253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716197e66f420330193b705b53a36497254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2674e5cff06903525bfa2a5e1a41a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08bae6607336798acae4ada0a88820256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc8af58b570e4c7b82d0bb4b28e9a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912d8c80b471072725853216a28c074258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626fe2d22d37ae61da34d94211c857d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8bb446145d25dd11b89e47cb73197260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5a7e11c32306be05649710ebc0d17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcb5173aba2205d8ab7c0b72604f56262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e602e9a6b7440eeaff4cc1d8fe4323263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8190b3f133d8a80cdc738caa208b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e435f8bd3023567c9cc336a45bd358265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ae1565e1ca5d757cacde8edcba0e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e552d0502c4a9c8eee78c88bdabbe9e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890151276f16d9756c23db5e61958a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8c9eee8eef0a6267edbe53fdbb931269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b281cf4ef8ffa44f524940205e78de3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578f1eebdfab51c42dcad4fccc8a380271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9f66c1ae96b5dfe098ae12a917171272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b441d6386f5b22e9f9f2c3d811ff24273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614d5349234f96466b47802e7f97266274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36884e03d6f268ecc4823b62118d69a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb54741fe9c0cf25aa0ee253a4416af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374faf9423b0e4598310f9f019cabf8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fb91b65a1341267dda118bfc62e1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db93e40b077cacc502728b9cb049289279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d6c7b3807b6bd035d261290c1243b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f46e8af3522dc6871ef2a6de9f5852281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf218d48ad755940119875f23a4ab41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f11e7685fcf76ff1205cdb4a855f5c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51923cddadb85cac7fbb0ef10ed17d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb258c865ddbf0758d2f10fb09e7fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd6f5616a6c6b00b5b87e9bbd9a18a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40cf2c1d67521ff9cb46a44c8e961b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205fd387e311bd5e6b49e3b61f61587288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f8216d306a96b89e97c50fd585a2a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d78e369b92fc3a825e68a86290062b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafc9a9a752265e22b4dd71f5038a6c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c8dad6a7c54f02203f92ed359ad68292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bf693b2fce7ecdd9fb18037a40b78293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43667c4ffb859453e0a9795ebe1ee728294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775519a0f73a22c173e8742893e7027c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d0d2365aa0525bf0e2e5b095e242e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef8353ec4b161ea54870e5a80295c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760512aad18608834a6216a3063a6e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6887d6893f7f4e01f23594ff2a536b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02029b9cd4ab1a1a3edae82cb8142c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e469871eb51fd657f600b3e126d2fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05168ca92a2b770521673d269714de1e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768fddea66c5a9df322ec95f77828e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652510e37a6b04aa2ada73460679349304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7202fcddc2f381f8a74ec5096d89d7e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304401bf99c51917fba9da86b831ea8d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecf1dfa9a2cc5a8d7538887b9bcb0a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c3394b7ac69f9a3be6902c3a2e628308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a8e1300e7611fa6d46346ebd7b323309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec409ab8bba7d68fb0fa03d7062e80c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561f924d482e6bdbf0c57972e72b281311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e0e5e9de7bd418ca7b188f8e313f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba484dafd3d0fe86d00db782e5d4d6fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5d169de606b107daa42c8d1ee3cf5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023712529fe3bc4bb25ff4a2f37ed1c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931fe8c71daef4c5330f35ef1eb8c8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf21d6075be52e3293f6f4a7e5bbff8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f15ba16152d6b894c00f4c88482ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd973319ee9f889fcda4ab5b3c3108319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e303f73b8fa8a66d8c6a3ff05ef33d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f462546a01668470e864e3c06283727321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50e071b11cde9118d51c5ca1961baf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb023811fc6f3cddfafdd4834bce12d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15098e948e0f81ed1829c5c57bcbd101324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e3b6c2c1e59fcb5be5b3eee10bfc0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fe1e4728a519c4c713114fa93001b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c94a52134176f152b6daa8baa9482327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994dcf631f8073dab3c745de842b482328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7eb716d65d47f439466563ec8057e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3c28e67a613e71de0c8f05d76844f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca7e215da2af005b5256866ee51a9b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71aa54d14d0081b9c5182fc334c37ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e8a5e498b10665157321e9ec274c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f8eaddd79785528617e1f9db60f32334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd2994c428470c5008386408682d29335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cf20595affa8cbbf46bb60803efe8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfc4da9ee3857e2e14610ddec8eae2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0d8a504bd46e4d5cf2587ddebbaa3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de749a65ed7a2481c30c8be0cbbe51339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333e3eb8026e43ef52298a539adc503340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339162a271d60d909a6098b6c7844167341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bf560d68b9f1f66c68d7c810ee3d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62d2b87061bca642cff0d7e67fe61f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8eb891b090615c473316338ec3c301344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bee404b0626f7c5be6b28cc5b87f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b322bcae0628cdec35a7dd6302e56d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4bb91c5b9a155d82bfd631056e09d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a863dcbfddb4f766da5bd5af9dacf74348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557cefa69b03cefb0f7dc26d3367d5d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659b7dde47b4ef1ca2276811befcd01350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac3abf890e1f2a5059df2eabeafdaf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eaf4264e02358e652586fa4019ddb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc807a219dce7d7dcae6259ec87f36353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd304178b92f0009cb006a9945c7b0bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d20fe3d4ddd04f27ddee90386994c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f2c0c08a1f4c57ffa0af0017643ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00584d3e99f2dc1576518874c2859a27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c564ad90486dd7d494a3747a10319b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89b4a3d7487bb5b372472c985dc03d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7b1b03a12e06ad339cc8c42aad967360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d4317a9dc961dfe07190e90a5c8ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ebac10e3825ea4e204f36a1c944bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30317b5df31eb3143d535036759008363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7140275f46d4e2ecf6d717f1f20133b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef75bcab02a1ce19b8df8cfd60be103365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0c494b63cf9d16918effc6d40effc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fa772c1f0c0e3181d8eb2ea896d7f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e60f4b10d58b6b30341a9eb3eed9be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfa6b278d63ddf661d7e6d417f0493369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49ae52a6052baadde19a94e8d4afb5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d624a55dd919429e7b167c69491e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3a6db27083ba2e128ca6708ec8266372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ac5bd2068121d51bfa2db781d281a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e22378d9f11dc88ec6fc4bb8413ee1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d92ac2ce648dc891b162f11ffaadf5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e58db7f9a6a97c165651125278de62376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c9eeccf8666a5d5f8764fd4851c2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49200d8141f2942ade4b140cf898d51378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68695d2723ffef44e83a666af2713e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08d51cf50b030e989fcbc05d49a350380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af43039c5b537d24b5389d8612c9f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93858f9c093e4a3de6886e853931e920382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb728f0a46175bfe12dce9c426c08e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78415585967f1cf3b531dab69c0f1bda384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae0d9f6b794b0a095a47bb0006e9ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b3bd2f43ea59e23a99b9fe6c8ee96386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4599d9adaaa53ec3d51bf88109508fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178027a4a56e8f60cd0da984cbd2817388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86efd2e5fb60f8c360357fb407eeb9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c25aa7e24dc7d6681f497e9dfdfd4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e47c5fc709d07ac64b323864db4ace391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f4119c83bed25748b3960eb5dc09c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20593319933304030e355d49e4a1fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd7304f1e2ac77d974a1ab202c7477394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2757e3be6ace1c118e0ac21f65f7b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bc8f677ab9a1b18df30ce676b5eb7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf06d1c410d7a3d3c5e7b828ed67cee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922f87fea2d2576da3ab036d2caffc3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e778bd3edd84f28d9b59336b95f759399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffb769dde10c0f090348e33bd2e2a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605032e6bbe9e66f9b3ba8b830791b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e436f3f3c14dbf5f677949a14edd0fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576971a69d2c56a151a53a2480fd965403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c87278142ec2d20be945681eb93d8e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fecedc1c2ff2e29cc65d0a456de501405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e4eee295e4fd91ecf823058e32c16406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc48f6ebc0ea3d257157994cd3e466407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cf56b1e3e452df88ef29596346869408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73758885c48eee4c752f8643a76640f7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e519c19e8360b17a425838be60a691410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dcdb8571d51fb37f1bf1a92028a56411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24b80f405bbbd0f01581d7ce437fbb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe951a6e4106cec47f08eea02c89ead413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4046a220f54aa3e91bc4e1b69a48771414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f6d8237ea862756f9380dd241cbd0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e494b5eee6b5fce8492e15697f868a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433eead13274e287722cd2a37bfd0f71417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f84cafd495b41d799ed96b0dcb90a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1c2716d6545f27b8edfc1f317dbd4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdf3b42f815351a3101f7ab4dab6ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50b0c35af28fd01b39a92a0cb5c2d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e314d82dcb0d6449406adf7b8784cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56015d0dae3161e4b5dd6544b76d4aa4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8cdd4f1a32ab5da45f6cb9aada798424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae786d818fb7708c81104fe5a79ae43e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b501e5891a31e5a5015b142ea10ae5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cebb1db8d56b1a4d759cb07d73908a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabdd42990fcbcf79d85f38a9900e7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fd3a8c93671f0e9eb4a6fca95b9da429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d84b3a1bd04ead29edb3458ebe76eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0de5b04f4f9f9200f287ba2bf98608431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74e2e04edcf30ebcd95bd666c3220a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae1de4b2f9996ac33b7b9fec4894b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeccdfe1b9447d5ea6c8ea7de29a434434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295223d34d86e0e0aad1d77ca0bdbe1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e27579b34fe7aa369dbb91c176eb28436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8273b4af9d8ff306dfd480b6bd1b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5775e79a950c2e3bca165851aa86128438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472746c19491368f0329527f51bb5a01439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9235a42c1ccda31eb8af866aab7215440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6080380f4a65fdce6d76e709039cda441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b8e76564e74cb83fabc61d7d118fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5359316759ad2170ea1ec084b1f882443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f11f55d6de46ce5c4e1104e8013ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdbf7603852986acd036b19c214eef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c934f5f336e8d04cf6549cbb6db755446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981026ac6e23365e3dbf660ecbc86318447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8daded3b547181f5783f8d7a20ca95448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37339b8663bd88bd51494885c64f2a1c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d2622cc7fefcd31587e9ea778a43d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ecf25c8129f863f9f1964b4dbaa1b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a5b4eb37eaf37123534a71c738354452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fff93e023ac53ce4e02373037b4b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ec6d04f3df946a684cd8ff658b1d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70287aec48a5f3f1b2a382e9767913455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85183211e026c059227d01a5f85b28f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8f93baeb3a845971faec9b3269611457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f968f328a9643ec9bc9f5a47c91a1b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3911c52c29ecfda03df54b616bb366b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265033bfe112b4b18ae1213512a45e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220bc1c7d981b162a2a7ffe555d0706461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b2389a729fe15541c73d6a466390c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372319d903a229dec3c0efa46108120463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b955df517a8303020e71227dfddfc0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78aca9f5a9b1bafe92b937323fdd51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e2bbaa769db834370ccba7eb891a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8881767dac943a27cc0c0eb37a7ba27467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6946c150c29da8ca3dd834cb608297468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a45db929dd73552168dab0b6fbcf6e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514c95e99c750068085fc7f9667990d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf0539390ccf6ae4e77375da482fb4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65ed2db3d212deb69e871669a2842a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1b9d46a6a1c116632fa5860203a4f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0046415b5efb1a872e64488d32c37d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecbc07284dd1ab5fc90f6a40d9deff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91d104fdf07fc6d2cdf4247ba4d044476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70243e582fdc0982709d267ce53fdf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf34b65c3aa53002f65457a461a1fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cc55dd38954980363705a73eea11a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b00d86caa5b675f2ab03eb4e9a41d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7256133e8fe85cc92d88f811221e721481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b70a675d03a4fc693bc4e35f984ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392479b81b6eaad2acebb9eb715d49ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb3bf304c1918fece85828b61cc811484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ba1cbdc4cc574e7710d047d65b6c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e66fc0f782a9199fe64925049280f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be0d01072a42ed6de376e8ca1e6769487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdf3e41736799a2b22317cd7e1c9ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299454e17ebb72635ad9433c91b3303d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674ba6226562612d139bee4e08efa05490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213b80da35d901eb7c689cff3b394dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d7d7cd173019b35a570a9d765aa2f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398dca9562546ce4dba756e81a6f35f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f742a62764f6a46069a4025c4ea02c6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbc193d7fba8060f03a067ffe39111495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aee32d03ad127873a30202d4818d93496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2bd22a2e10baa8e9308cc5ecb3b27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c85bf419f003a97e7d7c03a708555498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340ae0482eb191d33dbf6b8bad6dc67499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226d662e1e999fed7f3687e81de549f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedace348e2b81bd666ca2224e69d32501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e41de00eeb01578120969fc571c364502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115870522d17cf42b3d91f498725a2f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86da8b08a99dd4b554e2eb3ad9d0b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e342c86b7b9e232f07e510e83d1109505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d264fd38fc42e293f5832fed672a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04abbcd24e72802dfe10db17cb26c69507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cc10cd5ecfb6a7878f6fe4d4b7772508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281f9d25e4e82eb0ebb7e0abd1f5fd1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877e41049b28de0500d79fe5c5803ff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59094c39be773026eddec8e28bc33f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e6199705da526f92f2cf4a4b52e0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b91ffea55b5e5535c396f2afc235d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f4c9736eb4b736249f037ed0c8015514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07f46abc46f186e3ac96236951fb91515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789e66cbb9969395764dd8ee34cd54a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2191b74154a5b2a3743c4ccba03f5cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa51fa162acb826515a6f0971cf8bb7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07f62957057750d8b59bc7f2e84204519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491c11eb53dffd292d550d24843ac11520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12e613dff34f26a32a9a639943a983521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67088953a8a3303fddfe645c1a32d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e604161d14252bb1be9c274811997523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6f948d36f5541afa5e878a787183c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce459ff786db555a4e92f8e6619ec71c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d62aa047c739a90b7a01ac103e7083526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e87b4b7a0839888b758936631a49a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c65468cb684eb26c7ff92bcc36260528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d490bd738e1473aa631cfcb6cb33e79529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68992f7ca16bdd720708e89060a3b797530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408e5290a756f4a13648f03d2a6d208531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e0cda16021f8efa5d37e3321e066a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160a958d1fe5b3ceaf112a69235b207533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24f2dff5ee1448c04e1ebc5f1bde78534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c5f797622fd4286ee48893515944f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d708f4a481d17a12b63fd31b4a8be5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d077da2f7056eecf4a4a6e9f0a03a0d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd28548a43df2b51364128138c41777538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1ad2e313f2a0fc0b97b9dba53a3e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80dd308f7376daec3bf1a568f1cf97540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f29a6be1727587f2126ab6df09b9c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e5cc3ff094786754447f968fd383e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9d09b1cbff0e2eb0286696209d428543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30b5db60631bbf92c6d513cb38495a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527f4db50ddaa5c4683d7b5c50d8706545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc99641b5d3f2ef6f03929cd6ad6210546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f29c8aab10cc5778892dea58dd7749547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4dd1b5dfb3a00fd80355748d7d620548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d1bd8ed77a63d07f75b8db0444fdd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8db77de3ff4283d79fc6550fdeb58550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37f8711bf6134f4738924e9ceaaea2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1dbfdc2f137ba4cf033647ece44d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b48a2e679543bbb450c8471891c1f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de57f470df8bcee4165c0640624674554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845721c518230f7c6474d66a58b643a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efb31b09a5b0cf25cc25b7b5678368556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6c97dcb5a4860bdb7a2dd49e2f14c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695e063e740c5607c538f14ef8ad7d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9c1566dbb384a3e112bb650b425d4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252a5c37983a774da4184e2995f3eac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac3b3aa50589a9ac9ec69b0808fc85561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3893d953837d053a7403f82b82ee988562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d46e2dafc48897165f72911e1fe13563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b78c087511612f686b06a565f9a15564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b702e79c6b5ca2671f0d2a6cce9a95565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d543c09d67c23eb1158b89b008714566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40f76f8c730059bd201f5be6ccc3e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51bd0f7dc535b433aa1198b073a7fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135093f087ea590a84bb2637691a72db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972d885f87218158f851f62026e92cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fa3922d53d556f62588c8b156e6ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019a22d0bb529e1c5f4ac74d4d4a34c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a83f5899d3ac6a50bc1877314d93d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a735b1e5645b6c5e30b8219a8ed10574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bd92ea0c900ee8b1b405968e4b2ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f567f0a8d0d488f3be8144f325240576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1c19be7ef640d432b73abffb5bcfb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2241712956b126939b0004dea2d0757578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf261c36c0953983ac4d45302e5e13579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f7ff8dcc08620c7e034c46c7d7a07580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6a76cddc7e60cb90b2578e17b1a98581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58ec35d39efd383a5f276334bc4a76582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f135e9f6f3c602537dbbcc1f2dd30b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb7ebad39aff43126f44738971e67b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc034f7f66df47a498078c3e3d133c9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc1a4d35ba73a6047ec199b77b86a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201779e28712e464b5a136f218c3989587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f664593586de948e19f42e95faee0b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eed57cac9c0eecfd398434ed564ecd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9c9329c38707a6a7c1c9926caa308590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2568deaa2ef020d2fdfc7081f7e5a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55141e479b48a6039debcdfeaec876cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4fe6aa28f054224001bee86ae333b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602e33fb025bd9e8c91b14c4cdbb362594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84add5f45cec1cb80f250b7d0ed2e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece19a4e0b113fcc9caac2070e0dee7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953d7d3bfe3a981ef4840ee213fcaeb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772081c2fa681672328aafaeba663459598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acfce05252d07ab2ad8c51fbb34b64599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad7f751d4fb659d39b28c005cd83d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7de1d94b156ed757880a350b5a878601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5243a223d49615e5443a859a23bdb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96b76df4c20f4d3229628d23049933603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c417fe3fdf857dd6e81366b7b7653604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faecbc6e6dc144b4e82e692780180f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024274c4936460880b5e50454c1dd6f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c394e302128fa42987e721f6028df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c7d3972d49fd1262c3c1fd40f82a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf31e49123a9b177a007a0c64a05ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1302f6611072b1dea7505f45419c9f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28760c108b9fc6de252568c01b3414611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69716453d3aab5a2f0289b4b894266612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2988267bf86ab63caf562e1b2d3d116613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ffd2047ef923febbaec8aebb63daa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fab8e8799c0933ae70040fadf2c4f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3c49237327f1c5267ae6a58907a66616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729228565253fabe184b2f5a8008672b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0b65d1ebe9d8717fe681c22eb4c70618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c45da6a06e52921a349665801724a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15010ce6a8c131e37f4e1ff7e1108472620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d463753919a20d7e9c8270639cb635621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bbd6a26eec933c9389c18ea5e2974622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994675ff46ea6ee2bc0fa51a074e307623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7360227d359af05067ef6b1624d6783624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baeb6900e0795a15223fcdf11aff6dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793258f93084c439b13bfe3b40588110626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d341473746f0479b1a6cb69fc708a8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb014fa774d67b8fdd5d8379ba3bc9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e36001260ebcb33c7c474236ebf6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3352038433ba5a48ac7c8b28d2fc074630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007ed606f91af734b0ba3d25e6bb5b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2f941550df8575a0d5b46a7d5b191632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1e7c6e4a0bd4fbb0b9134b13a2f48633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4f4c8608f64727cc252a49532d483634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f688fe747893a2b8f9ee95f91ed38d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721354beb61b28f816a910a5acb3cde636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb31b8c48f0ece51777d0441c2ce2d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ffc1bdf6717aeb5ba34c2693e0c2b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949aba65f35862c9abfc8302e780b15639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efb2d40fb4ea28057ca97b2bae4f12640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5ab7b8aff57f895dce18bf6a71fe5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36ecf924b5dae081a243cff215932d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb02ae2922eb8a6c9d858ec29f72b3c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a845721985561e4064df48d969f18a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ddcc05005503fe4c5a0fc17420c32645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8fa63bbed423a1869232023381384646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf13c904a75ce6ccf77f63fafefe2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d0ec706f0f19f4dcd2b1632fab6d9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788dbcaa94775f3c3aa3213cc2d7066649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074e0e4b8bc7e6daa6161aa7e280e97650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a3e7062d53d31ac08caceec01c33f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983415db809b0009dc8c4df94a1727f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf55976c75d10a54126ccc60066076653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73c34b583fa1bc494f4408f99490f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884067e6b9fe48264b13d0510cad98b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd7f865178a2e47e5202ea89023de8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dce82f13605ac1afdcba36d710d5c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802aca441414d939dcbfd1ae1959692658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4da7e03bcd3f0311e6a3f759a6d33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5e0c88e4939b4886060acd2bbc055660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0db8fe2ad1f7245092123c32a0b63e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68684f88ddb829c1c5ae514ab6eee169662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c73440da4f729df430db483a330a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dd5cef5da8d0b94dfaf13fa28b700664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2c6e8f0f015f69b2fc4610751994e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37d61aae52eec71cae825088b1ca20666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872475bd52f93e5a0fdfba05efc33747667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e457d2c774b28a787b1762a2aec0c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69567401e59b608775a94b2281cc0d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9ce65fd81bb2d6148a3ba5dfc9c2a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937776071147e352f5f4a4c20527e202671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4400f1873acb5a4ce4952f434af9b8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b814c9caad64ac2dbe8bbddcb5615e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87838663a859dc64b72f7b1b56ddb746674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2007cc64362eb52b2bea43dd85480675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc75ce6c0ed3c9a76b5e1442dbdcfb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460924225720a1c1f971438a5f6f8ba4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158c9f554be655549e045778e5cdbd5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6779dfc9e0405753da9cb2a977ae5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00287438af9c35c5fe297d6c07b6d5a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d93c638c977c3d54231e92978c80a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fd2c0d1e66e6e8c696b422b29b936682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129e8947088e7690de84668c8b5219a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287fe78380fcaa78af35a598d6833db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3150981d1152b61fc83ef7d6675cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa33fe7e35ee238f828907430b7ad77686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd039c8b41f316ff99d16bfa8ede0e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd25e08b70b30e8f9a2c1c96443161688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6168f67663ab91241b5c0304674e9a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a8b6bc52eaac672f6a2b07079f6ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165673c85a38904f61922fef560de27691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e941e7394dd05c139f1eb8274e036ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738aaf7b763060dfaf376e350f60de0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c0a261c59142ab6987f4e52a9ec7f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1c1a60d91341cd17bdb983ad3042e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f775035da639982bc2282baed8662696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2453186ef0406ff8ae177d111e0f7e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b855761c7e94433e94732765f4513698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a7249faafd299f904dd2944ca3757699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e92e3dbd17e5af743cc45f4663ee09700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5549214ff9e1b1c202b200ef34f76701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288ea9e3ac69844612bc0483cf05a98702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f826adaa341f8ae8e4d3bbc099b6752703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8ea8914dfc71d6239a3368116657b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad87b2a6ec63cc3bbc0af0677fda93705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb24146bddae9ca4d064a1a71683de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1b62a66f6951d5adb08ab7b6f80f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68f4ddb45024be50c5c1e518e14828708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e53aad25d4dc347681b154cc0b243709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8a6ed587d82b823c79828ee951d27710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d01f81b850ae84a9b9d2067469f90711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a516fa79abce5fa845dc1d11deb94712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ff34cfb15968da531c9c70722283e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47d9382d565d2cc174546392a8a5a1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d117a5e776ad7ba117544638de966b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702ba6dd0b225a51f1b83fa2e093c78716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b685c56e7e8a1546a50a0bf894c03717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d57eaa08da6c4fed19210f28a6d022718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05653f73a5a11045f51b1eb1b6c9ff65719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab179b41df95668e506615b203a2e8d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd465cad48f170723d2481c167e590721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a79af589a7879fe09fda3de498f7f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53dc73672097a254845e05c3493a6fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6516dfdbb264fe4846936bd239132f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5f907a15458b526d76de96f659965725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db343cf5ed8f5f5e8dcc44b92da90c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9797d91e606d3058f4092abcaa6a95727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af218e8a2d6701c80d514b559e637d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1865b022b78f5dee801ecfaa8e4fb27729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087940a6680f22c8e4c589010ee365ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c824f7d7282dae44fa4455003c8e5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83aa550c1da7a865e3ca485a57eca18732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b88949d61b38a899cde2c3aba60c3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955ff6fc62d8bfc6977543663dbef95734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4056bcca93acc80f07c75ed1c910f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f969f8622b3a8f313f6d5b0956c29736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b164a49f4fdb6def1ae716cfe50c15d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06372090c0a704bd5625913c354117fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278cdbe0ceed7dc601ab6f0be7db1f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fea28d2cccc8970459bbc5cf248b5b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c1d492601862818529e3b61e33954741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01daaf9e53920d50b946c25ed2c55ce3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456fde1865efb5982269d170c48a2a2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd688d335cdd045c3f39999937974a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6acb8e996c99668de3b553c17cb7b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec6aeb981a9c784dfdf2421d5e8c13746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41757935d1d3aec88d077f520bce84747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b24deca25251c0170bbd7c637bcd1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a152893f1acf25b14cdc0190858f111749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5628b16b99ae098b0101a6bd41dbbc6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939a5b37e41e6d14a2998c1d36bdc0f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca5c9c43c127a47f312d8ec6f85e07752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c269d8f87c7ffdecfedfbc799f378753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78742fa2eb987d0cbb2fc76b88711551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712a494fe9f6ef269e93646addba5582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8158df9433dfdbd6b0f0e1974f95523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118a756a6ee283ff745163efd8d0b4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afdd72a2f5df8c04cf406f91c0c6245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c80e90818a872cb95d4d0b3bc225ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40da4005d358e9686151a199d330c2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4512c86e5bf77b4927f741d1f7e2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4797e23a3838a7bafd74b0483427f039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4abf104fd5c7cf295163a2d29b9bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00165f9faa5bd91fbf6ff2c7f57bc73811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64378b0efbdbcbce9f00f4d30348adbf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82e384eadc8bfc4441f2213fcc5a0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33494696449fc43c326c04ef7f16313114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e87dd8ddd8b50f4fa75f7bfcb420f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41766055b23046655035447ea308a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d814fbaf94f18ff8c26c645e001d49b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce985999848da6798bad08b6565e6b9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64680fe9498eeb4568585115b4f8a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc7deec42d86aa5a916cf3baf3a5e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82421ad8ff7bb129b3210f3e2e3294c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e2207d74323a2ab7fbac3acaaea9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d7f022292857f9ce124108b78b52f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac169a37c38d4c2a2b3f63e17d37b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc70d9bd311bdcaf6251b306353e8cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b18704027ed7b7005011213177ebe426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eade1637e717491c3a71fd606336c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb433f42633f972fcd43399cf23130028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7670a42901ef5ee21a847dac9010229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6fbad09039042b39df80fae69315930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcf097cf6a4f57f614eba2d6e0775431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4eeef06b3501b45737d30e8e4264b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb84cf93ff06b69b40860d5f502df5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb49fe3f56506f1754360bec221d5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afe425a53ef6c06f27b07411b9cbba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f15ef867a5609661b7af8f5487f24736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508ffed87eaca35bb07c31f12b15b3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b63ba91f58db4c75c905720c83ceaa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5668cff12f3e915b6706051c4e68739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b059887033b21aabe5399d498b8e3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d10851713ab52b60e8b1e7bfaeae6041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dffc597ff395b9ca7f0d451eb7f82e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eace7308090bebc74453b06a130c36943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817fe96f1ccc9907cca8a546532ba0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2ec7686b7aa5db7ae2a7896a8917245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa15073e7371e8ecfd453325821f5246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc9bc3d83cfa868fff473791966c0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdffaaf7f6398ff9ae5ad3f6be7caf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a32014c014c69829b27d40c3523c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7acd6d1ba1879b9b51a68d06821dfb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b93697392579fb414735911643f3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8afe974639ee4b188cf235d4b9fc2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce0291d7b249202a1b80a2d501edb253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974073accab40fe87539a6292da7c2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce20454c4c66251808521f09e6f8a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45af7f377c6a34cb98a81b6d53febb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c62ac525054750a62d8d3aa0960dc357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ec3e64573ccea4f27014c3508945c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00ec9517916ea395462ad20ad1763b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55158a58bf4dc6e0353ddbafe2e0f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2463ca52e22d960c12b3a8416692ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df1d034b2a5c13f8749aea3574ef7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545a6cc420864700fcd10105bdf86bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e2fac10bbe38128ef24457b77c1b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38416f3bf99a103aa2c5b21e734fd465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d3313b2dfd496e5f4aa91a546530666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f86b4c874ad5db11a700bacc5cb07d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4251f9abe71a0e5f2b348fd93dc69f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14aadd14898690cd4dfcdec9805c9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c582eb7659de81b4578978973fef0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c78a19cef17fb44045dcf56851959e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ee26b0da030405fa16ca4d24d1fd172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8defeb6538ad4346a86b00c942f8e6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af181163a9cea6a9fc657bd048e48a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c43c93f0643203d72b179793a427c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edfd7022be91f03bf7e0d51a9bab3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a913e787b51c658f9b2f38f402db8e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b9f43031a6d43d7e4ea5f20c0ad9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33affd919036ffd684d6bc984ee7069579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420f644002c3fb7bb6ebef0af389a8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f887135d6be623e6f952cfb3e55a6e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753c01f19cdc32f88f58e33b95d81cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c59fb8d094d7d80bee7d95641dee583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2374992264f790ab8de23a0db6cf20a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40d664a8e6e398156654f1632ac18b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f31e263d1d5d25c0d688c98b651df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e16603c1cc6169bf6eb2f879cef89d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06b0f00ba158540f47956b483b7c9188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7990d63eafab4115a8f8746fb939ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da0f77d88bfb7c0d9697a00c8b157090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3e09bc4fb4e6f1cffb82d77df7ae491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b9aa9494ae4c1c2a9c3f48654d2fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e89f05e5c89a34f2bccc58d2a83c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63d38796e173eec1116ab88b5b3c3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290a2e45606f75a4c5b0b8b979dfd7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11bc0a5e66a2598d35ec19082aa8a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c6a67c266989d30c3ef31b3b758a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2931162b13ead262d02d09c4675d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16762d0dea92d6407dbf9e843e74406799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619bda07c1421d31561fc0f25995e93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a976e458cbeb5e5fe4c20e994d7842a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2184eb402b59c7bc67dfceebe4f191102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a8f7e30b48b77307cfb045c80faa9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74b4bc4f8c2a28770a57e871c3b750104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f456b0043e7484bfebae0e6c5cbf9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7b7f1bd63dfe239b14dd3f1a16731106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189334f4be294b85e9817b2eaa047563107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02fee1c00a3e19f17debe18fe021e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b327f7586ebb45fe5388d0086a16bfa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762c71e32f6bdbee3d95de89b9d7fcf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6d4b763ca279ef2b93251b25f3635111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112b21af361bfaf89e9d094947eeae9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9532e940ec3e1b7e48ed4e77f3d8d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27f68591d079c4a26bfbf27c00828c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31772c76a77f8d819131da8ac903c568115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaafe389bb6624239c2b285fc7e260f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a493ff29847995c962a640b16acb9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3236def89291edbfa4d3c3b91d065a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31d8e30e948dba7397acd68d51038f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0772d4b06c04e176cf972f3460d33120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203900c2876717e6fd05e25980d7379121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d0123c6959b0d0eb93f269f1da2d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f180e90c4d0bf9afb929c69d375a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c727f7f15685d3d2da4457a1d06aeb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d61ae571559fa46f9ef597904377a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332e0a5db89ee3aa80a11158884cca6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3edbc53765dbeb0c97708745f0ed4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a01881f4206951a5956a5dc12f82d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e018d248a735f47288b6fff5e29532129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b29d8d177cdec8ffba250b2d25e0c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaabae9be5b0b68eed42674c35dbe48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daa48513287973d6b2e01db3cc1859132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f99e6da65ff9053537a4fa335ccde133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23b23728ad2e87586b261b167a0a5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e17ba5116946bb22ac3ef0ef35f29d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e03bd7a611cc2dd5d414561335f63136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b103b0c9fe5dd983d6a2211e5c0c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb23d453ac775b33b2e81ac1656bbda138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b0c0576899faff3c1ad6fb87a187a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31f52a108869d01f2d82fd58451da2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78e1ecae1bdd27d15577d39f7244e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5d5819c0265ddc0b12f0b1a7aad9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e0eef42dfad10034678125f3309a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384fd5eea2dbee447006cddc03ae093144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8b83fd9107b25f6b0be16b3de5150145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44444d88a923a9a174f05a2ddf8b18b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36245bc68dbeb5fdf91c016b699949147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026555ab0e6f117a097e47dc1c26b4d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07268b136445b44c73041f548ea5e26149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3069c0522b850a850a90333214f75f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06aae355746acff47db290f3ca9c16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495eeaabb7d5368880fe4e2cdde68c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe7dcaaab0251bc0f0abafa4d2b047153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9300ba9944c3558f6e20cd96107959154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c1e4b605fb9225d4c0d04e1cc8733155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737ae036fcc0f4a974d674d4f7b39b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494086414a0b1d879e6fdab23ebf4e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd72ca0aef3d9fd59c7b14bbe2cf17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339327fbc0a9ce3820c7bb204a9a16b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569b38045f658a481a239ce11b7a9ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1c222fedeefb65b7a18383c54ffc0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eeb76a0cfe26757422d4a55b415ac2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f71df0bce66f6e36dbde3a9e9ef58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bb90980073ceb76e7a7c3bd5181a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9097e5767117741479950ffbb8260165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e06bed273f01fd3f75b30782e907f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d53ba9d5f435c8f55a2bfa31492d65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464905ce5069c0aaa06e76e00bb9c90c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259c44a3d293d011c8a15ec1d0a4be2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d858064a4b9fedcc3e7ab9ab79a9e51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d058ae502f37ac49e89e0ecf67fe13171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930fe75abfa00a3f4af01ab7a891065172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef6e0934eaae176e09fd9c6f2cedcb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd268b137f5219221c42059dea1dda4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0bda426acc45b866ac755d5d797a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b7959ad58977315c2d4b87ae6567f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26937907853b80e9f4539b3940c0c1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc33b837f7c10d694530413bdcf6c9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4fe1fa4f6be6a0a5d6195ad0daea3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d07a43df4ae6be53462ed525a2efa4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f93a2495449a5c214ba71f825ac04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f707feb6eb25cb955cb2dd62be20641182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e514cf84d3807e1642d6842ad1df136183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc74801089b7a4075f2e7cf2d3b00f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022599ee4976c719f12d2fd498a2703185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9aea0a7d1348b79e5b9a5e89dbd944186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48fc2ce1443df6ccfabb64a6495b36187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268b20f0fea7a5aa8ae08ec892a6a1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699895aaf44b5935e0b777ecaa56b744189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf906dd1bfae4ecbe32a3928f6685365190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249b3e75f3642da3b9e49776410dbfe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293579d685eda71a8037660a5f898ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8fb47d86b8f0b0a3b1827f15a032d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82705215effda24020f2bcb071a3156194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2b2c8359300b1f6a917ba1cff813a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e040e29183ddf217dad098b94302f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada510fb2ddcfb2ecf66fef5ce8996d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb49da465907086f44248cf71f90754198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd883da512b1d718133dc704ce924cf0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27d066fe35efb31dfb5d2024d7bd81200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855035b905edef9c30067a73ff1a499201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2d7e62ed1a32c07743219ba721971202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668317a8915a4921ea14945abba2f0c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1ddff33da1454cd61f5085bb73752204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc17e9eea37d914b7090b0971d9147c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bee5ea33d12a6148e8772208ef7cd6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928628ccf2954a2e3a6064e8c57dcea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bd5040a7e62f7251a5559ea8b73c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f387cf575cd17a888e0126c506c1e36209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621e57bd4c6aacdb98eac65fc3bcaa6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31924c2e0848389b9bd4d7efb9483d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bdc309b3202017c15766cd316937b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a5c462a49e934f6cf079b5c24797c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c4ea95c3fb2a581f9a2f2227ebf7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5a59b99b34ae69115c9ba01bf0dac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8741e14cc1035a5a2354d1043c7e187216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626de3296aeb7bec3eaa8901ebb03df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb78fa6321bdfe48cc4363e099e4282218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31c15815d2c35290105933f0b85380219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14eecca39c1f40a255f9e496672367220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9ce7fad1f818f2d53a1a4dd15a0fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee4d79071bab7f6d015d9eb49eec69222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ab677b32a1a1a092e8cebd013918c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca7871d10b8377372e2600b3b673a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351622d9d8f4c25476a28933795fc7f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9155e731bad8a1554f66693bf24ab5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4c8b5093d80d3f3e18510f0231345227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde10d55c4f1a0e79f5eb35c86f0e161228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bff70ae1d82b10765a572eea692b0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0a5a6d167bdfeb4d301ce0c2bc7f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cac126793586e79a04ef7f4be8b01231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1661297619df490520957c888ead115232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd9b4c22570491e5f95809feda007c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a73150ee42df0564c35825c2dd264234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907ac17cfc0975a74d47fef734b5236235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5132c815bd13407c377b786fe6a5f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15ef41e4536c725bf27f5e56966105237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44256d2d36fec6c6d0c308f367199fcb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0fa72a315e18e59c9407f763cca71239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21977d5054ed9355fd5f26a3219af42240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c11c05989bb6140a642d2ac6e60d19241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19035e359bd01b9f533fb025656a6d5a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260c7971f10c4443083b6e870dfd054243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcac6ec5925531dc5eb005109bd34e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5b824d0ab4d44f5c3dee4bcce196f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df0d4c25208f543dea91ba2b25c1b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662db2b023a29edd3a56b37ad64fc03e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006400e4677c62d5b35f1ab3a2f59bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ffb89f8e9971a7ab66aea5ed5cd73249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709c6c1f8939591b39863fd6450e534250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8440b4e99b3b02345ed9c917189636251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59387f90ba975e312c48af8ad42684252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef44579986e8b203f2870179bd96448253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017207def97e90a567b081d734a88455254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b413df389e5e282465ae8d1b56290255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9512a91f3e7e482ff7ed597837c714256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ce09cacd3c772ee56e098d84fb001257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf54f3ec694bc1cc2d12b0129e61e3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19899808d7987f770c31697a87ecf8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4a88098e4021cdb4f9fb699798ea3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17656914e7d65a45b3bd39118209489f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa80a204ea09d9069c41d338b5e9ebc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f733ebc0cf57a640cd3ebd6153aff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8367ccf8255dfa0ce13b6eada7fe8b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da534493d1270f4ecd05351974ebd5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d66a2215bb3f18e68c4e97ef161b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322aac367abf1ad068257b3a6fd64cf7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9641dca20e3cdd5b161c8cadd661f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755b67f3eb556b7d0721892d6ca0808269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8024e68a95960404d56fa8306da20270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b358a70fef39b406ea41bd76e34f143271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ebc459abd88826bc229d8999d7870272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacefa891ee04a662d4be85e440f85e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379de32711ec867c4961fa940e2974d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad42f2aeea81ef366f147d24d249ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17196b8daf1b34ebad93a4589dae7a98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864a6177afaab7b5ea0bf7b901f5f56277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc9a3e0ed1a93096d054d7ac97c0f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3073e210ce1e9fb9f235fe7ec321f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3761487fb15e8b7b1d37639af557b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac5706ed00714552917d9394bbec5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fafcecb6007cde88ac0753dc890a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3237b626c3e8570dfad941249dd48e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca4b35b0a6da11669612eff47ee129284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdcfab46f48a748dcce06ca6122e13285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f9ed10c959333a434941298b66bff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ada759dd8dabc70db63d7d74f4463287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfafd61ebe1b90b5bb09fb06a5561b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59396c05f98106f80bf8de2411b594289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cb98fd87cde1d49fb2932ff5372fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246a775f47e8b17ce9dc72ff62c75e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd351f14924240ada1c89ec566c9b3b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557a97ae0afac904376478c7d4ab862293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f775dade7a2d41f060b930224d9931294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12240fdf86d4857697fd787e3431f716295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d51815edfcd2a7642dfc6e63175b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94712e743e40496e11f44f7e212761297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682bc04be37991cc2b126856a93e17a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96dc78dbe83b6478ab26abd56adb0ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74a0f30ab9e2c99ae1f89732cd2c38300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d025ff92b4becf02b0d9efa804264b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbadd80e12d35a9d8e0933e32f8288a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fb2477a4db468f3bb6823f6cfd71d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4c56a4e2e22174faaa5fedd175688304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32341f827c7c6ae15ba4735db4e99bc0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3915367ce527ee32e862e11880fa6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ffa49c0a84da6abcf1f40a8b200c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd98c734deca29074696d8cb99f2c7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4538bd820983f8817e9ca38a90c6b13309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a389ffd9e00c9b70ed3173ca6f624310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43828a1edf32478c734c3d3f55b770b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10555fec38594e432ba523346f9939e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27a2a4cd0b50c96c8edcd574a955f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dc339a9adb0669ba215d6009ecdbe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93337071557697f514647785f3d63d21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167e2c6a054872e3f7fd542ad039e15316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029da03b5569b589228b90edc082d78d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6690a468a10852484dc5038da57db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13101c637f3f14d6c614759c92c3e83319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88690411f5a6010f224f3cebbac1eeb6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d5062f595a036406dec69336fb4c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc028cd2ae6466ffac146a333102ed6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321b9683bfef339cfd3ebee785c12b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2875aae1f2b4c964e4c498cc70b092324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319484f94a0e321c01b46fcefd042d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4968cb477f2632baa2aa5f697833e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924ea9585eef8fef64dce792b02e770327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5bcc1ae4809bd6208bf8daecfe941328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb766ba02f28d2bc3d7e51185ac5241329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7532ee3ed9639bd881a5e4cf1ed82330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58165c69fa4e0a2431d17caaa0fd33a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fa53c0350c6d28833ca221410669b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fc86b79f02f3d2ef635dbd35a1444333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fe4de4b8cce9b5c0a40518b1235e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3de7d0162addab14bba4505bb63858335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb33a1572aac620c3808a61fe340fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880eb075b037fe3e34f60435894a2eb8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b8bc04df8690e2c61004eec98ae0e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8937a4b38abdc61648f27a01a02edc5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82824599feaa143877781fa82eb44b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67f60eb506ea3b1d0cfc4a017b755c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3020101e9fc223d44674781a58c93a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137c8303b6fae108dc5dc9173c0a94d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d38036982bacb2ec9dd2061f8165ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78f2861455006884a3c888d7ec40df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d69fc889aeec7eafcc2218a883ac3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc6e3c7b0d1ec8307aac2bfb25019b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0128eaf52270baaf5415588262c85f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e118d999d3f5dc863d2b2c020224b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da2186350b770df739e49d9f90fe21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358a59350b26a65e02d2c04662c4eb7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75951911bb3707b6acd98334635254b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28108d2409050a337a0fe606a486a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ca4ff230388e6f8d211960412dec7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf913fc8230bd3d2a678bec7abde13355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d48823691733e0713ef943e575c46356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd133a8e6e37c45b36c4c70dbe1dd1b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33f9ed1d7c803355904b3876d8a828358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2452c14920b8a509598217983fd38a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab4c99e08a7ca15fdfa13d8f0639c5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5b8ddb998897fe926d9d4b06152e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7563318879287ed6d2abf578e4e5587362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009368f2aa4e846f2ee4dd3907aa9eb0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b817503e9f6c8127ce0c1aca284d64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf116081b8d41214d9497d10382b2f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73822de148533d105449c6ab9b6b6ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c00a5e86f1874c7690db35cd3a47e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d6d2bca654408fe7d3051b7cc3290368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e48cbf9cfd40b51c65b76a16116c33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f1e030f7faa7885be34745fb0e1bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9ca83a5243605fbbae28ebd519720371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201132cab3ad907a6b3d82e9ea8d1c5c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a096d0679a35807b84cb197f041ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437910d4835d1e317cd47f88cd41361374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94607d85bc3eb69bb6e0535f867a1a7b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8169b239754a5b2e6e6adf004c219376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98197b38c1e880420c4b2ddeec6e61b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225220eaf842a2a58a92df15f06581a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279afff7eeacf3f0bf4c2f0fc83640d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0451fd69d0e8fd39ae1d2701914254380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200180bce8625abc225c5bad09bed24381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cf20667fb45bb602c56327e37d8a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acddeef73b048037ada43c25c21de68383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81747608770a80e4f0b3bf6b8787cdd2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1d8fbdc85c06970e8dfe28b5603bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2df2cbac37972b52de677f64449bc3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece2d001b691760700ccd7d5923479c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d695f1518b9bc897ae35979adfcca44388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96a0049c43f5457d87325496bcea51389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc35b07365fc02d0511554d98698f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c811fabadc25997e3b3fc34eddef58391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f700cca30e424bdc3c8cb6505338d0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d01f3b62222e9599f8630ee95f155d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e535629cf205553d3a5cef56c84d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f475c54f41e953ca7bb3e72357b7caa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb151fd75fb4287e45f92f5cb52477e8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce31ea39af9a0a67b3e81f4bf0c35a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53a59f20da12be4a29fb09f2275948398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481a2791a777960e9ee1498b954b4ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61978b878e66be0f40bad7944e2f47c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f113224e4c1e653487e531fdb78645f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca240e28c9a747b3e7f88509aee2dcb2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e52c61fdafed4b034ea574b01bffce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317e78aa4e00ea763a5509100b04886404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243e05f270742cbd39f9617969741c3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c8c42c6db67cb2d77b03d174bc298406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f37622ad25e4ae03521287b7fc241407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3227a4a83be7c3353600a42b6899a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d5c5665ccdc3a327ca057e6225c48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5670063178b65dcec032478a37827c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532669b77702319f48127d2ee955176411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9100cb6d3d87a86a34efe782a8005412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddb38f3b91e7cd9123a220f5c894c4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a6b20accd34c98da9ec7ac8181231414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd717ccf0ed7191f3935bb1861cfe6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1a681251ad12588d84cbd0c83cb3f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dac77479443ebde034c37083689428417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d44d43035d1d3967cc5eedba4759f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e32fddb5c3f5323e70bfb7cdef96cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47540e5bddf5f724008413467f49b66b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d2bf65f3c2b5976515ca5105c6398421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b728d4d2b85545cda4c95257965aca4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c8505e6defafd661e68cc61413aec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25f0c5579b273e0c13b02f3f95c9c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9715778b7d904558c012cfb63368160425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c563418dc907e25f6f52fd35ceaa20b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb8c542949c510b37aeadf5bb7f0c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576d42e832f37873fb3103915fdb65f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a722aab9e9866d684ffbc40afa8a19b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81605ac444378a6e8a6fa9200fcc6bd3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118c33abece1f8085eee3a460842e50431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748d4d1213df8c1facbd4e2da8430e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ffbd79dbb4114bcef8c9d3b151b31433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5db2315b6b638f82682917ac267d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097c1005f365e39c99bd29ed1e6368e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3e8eb5faa4d2ab01696013d11b4cd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2650413378c6203ea85343a95697fdd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee68ed549453ced08e3bb3b76239f3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb06948ff3713eb746d9398ce68f7d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb189912fe4de9ed82276c036cfb93440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9e63bb13f1ed0fce32fd8705d22e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4942d4c7170e6533804faed8c7dc5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fb94c485c6fa26567e329b6391a1f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a69733b58c42e62a6cd84e7e66b0d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95431059998074b5a9ef9ea42c595e6d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e538193a84c15e58b150e88f87f12e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f1906663f8e9c4d09e546b16510dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e67c36b1908ffe06b8c49c83b9246c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430892c47b3c88f90b624635c73da70449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ede04422d4e4b440588c12e30fcc5c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dc9274311c9b2592ba6021a57203d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f39c82a478e15747beda38bf4e9fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6daa259897f883c24a41e3a6b7aac1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b483a82354ed17bf26d2dd6396d8f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb367230ece453c63cb88892ee6202455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09568b8ad07a8da22ab2213dff4573af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48c9332bab2c429b6ac3493f61aa8a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c954ded9451f69bb1bb3968834908a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7196bccfe67ebdee3d99cf1760163459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bebba4312eaaac5c6c45e4f536c6a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899276c7751cbb0d8e707ca531700475461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca075954526867b393adbd9cb8a3192d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724944a479ef6cf7bdb4a2d8925c94e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a47930b8d12a29c1aab51353386cf6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6ca5c4187e32f63a99294d3c1c830465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae60660fdc126e1473b747eaeea0b34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93cf0a967f1193ddca7c508c6ed32c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcdc1eecdf0dab739b1b7d59b40230468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa6e67c299de7d7094c0be395aa982469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0da13ffbe5578503120bc788571f86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaa38fe078e8ad156b379f740fa723471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d502319eee83c7e72f4ed880d99244472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd17a8e3897a7395bfdcde8266a867f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145af67d3c9b54d541144076d4c83ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a7c814309224ae6033002c3dfe350475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403241e634d406a87a8b319de03bacb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693e18a6871c82d802271af4ecd2f3e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6397fb28ea53f83af5e13552d0fafe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e564b2140db83275376a29d91f103479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21c809fbd2e33c8cbd15bc8830b36b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd61c886639cae9e93553e00e47a883481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1a355b6325f8611b853fdae4b3e0a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea8418cbe1a26d03773a2e4c621c39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5c0408862c8d2d89ef2635a7a32c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d54e94450abf2a99e35b2dd4a8b025485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04cacbd2b9f540b1defd38c0fa63c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1cb473d0f219e7f1bbf6a9f348384487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722147af59d7fe17fadbcac00302d1aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772e2cd78e287d5cfcb8fd5b0c5a910489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9383cd2cb5e2f2e9d6ee9a231cd815a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f57a6b7a0ecdb26d4dca516dddb574491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f503b202062d746e6f579b1475f3eaa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc59778cc5aa568c7d1d1b15449e88493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c258d86515ccb27c6d5502c3350bbf0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba2cb0c93ac1615dd2f7aa37ce17d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619ae7aa9997c48e16f27f6daba37dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fcdc8fadf4507de676fd2607c226d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca07d53877dab19d3ab11773de02e38498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41447ba9fb4a3e7a12852b4374b846499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57113c2d324641b764923829c5699c33500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cd34d69a44208f058ba55d2b1ac47501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87f93c4bb969a560cc213505b467ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa42c0443edf629d3f96e4f3c81ada503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33243e919742c8ee5f59acd57dbc20b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64171820e3a69555ded33d7c60c11e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0355dd075c99787928375ae1d472bbd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4178cc0d0daeea795abaeb1048bd3fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940922e669bdac563a48bc6d7d8387a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c16094c4da6743c2799c1f71c536c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef0ae8448ae1ef23dd34c75c5b38ff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514eca61d94eabe097b46c189e22efd4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c80523ad0906c332b3cf99fbf6bdc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b720c8d8ec2858d295d59a2cc7de82513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139599331d950826fd0e7fed5db980e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffbbe15819651fb99aaf4bb7d9e762515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c33703e2d17e442be87bdbea6fa4b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237cc5216d84d9b7a03a31581048839517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4bd48fafe45edb12b180dd480dbd8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f542a8f724399e438f451079065ad4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd22c34de950c3c1c921676320d6d35520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f529700a7a9a72aa571c6e163f841521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264165519f587bfb0fd9b349c6779ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2629cf33cad947378cd23a30c19564523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823e029e263e466d7809f1e77d2e52d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850a6fec79ef353451a7aea8a4c4006525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ebaa402584ac95f7e145c0a140854526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599665e832a3e3bfceb653f6be0a9ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34609d85e8f92f11647b1ba1d03e9f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50e6863d84c262ff62d4eb5b7b426f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cf813853d4bdb86318fbc6469d06a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bd6e4896cfd7b1349d0fb0321c952531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabb5b11f4cb149d55afe1b413dfa75532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258288f94aa77f4fd02c9968ee3c578533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba3f55e69c468ea1a6f8bde5502611534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec085afbf5bb5eb2d1756e87f99989535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45685387c461fcf96890d49d8667545d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5603d5936caa197a7902281f4c02af6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ba51f4b3b514575e85851189c2075538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9bccdac2cb23dbeda0a5ef72de5d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af81180bbaed7c4a3751a238ab4e39540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223eaf9f2ce57e8f7947b30f57f167c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484ccc44e4e579db34f5758e009c476542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcd1b217bf28d41365e21757440c59543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd57f2876c384202885a54d59b927f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56176c8533d70d2da5a045984fb0250a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a59c299d2a23708deed61bab596756546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe17b62dfbdf9a87c8a5ddb2d2312f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70746fa18e0662bd32404ad14521a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b865b43c635813e49803436a8282f05549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d3c2dc8594951f2747d97c3bc05d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fa142546014cd1d84f42b44928b6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cee5ae07813ee62f80c36cdf32104552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cf089aed120e3025600092d5d6111553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5e61c3de166009d0cd21b2d5ec32a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd042591797978ad2375799e583eca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96fa84950726843d475717229291a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc49111d44d7587d5831899798ca915557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ad9fda41a3c4438843e9cedb61ee5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05466ede626e0c96d38731666294cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4347cd6fc0b805b73c84353b00dbd3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493134bc11e715c49487ef47a3b2bb3c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238740d42cc3738ba9d6cb1a2fe56d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef61afbb6d87e310ca7d472667a571563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d3d68aac191691d0e850d2f6d804a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9124f330be45b5dacd35171d2724c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63a5dde9be93708b397e1ef15467d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e911a321d3918215be4f7823cba526d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7082560944f423229c5d318e0e92947568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889c14b81721b18cfd9cdc5b3f3728e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d995fae86a1019ed8dec87d14b018570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7104471feffd27fae4e0c65539d55e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290dd765c1202517935fef8b0c0c113572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf857f296232a3365e33b8d1d2aaf1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac129c626a48fd5d629fb7a887d8bae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10eac343263a74a48bb0cafe5b60b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1eebe9d2fa8215e7eda092f2815a15576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77520859b8dd503efb1833656394ec7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352af829aa6865737eb166638e4a1796578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250e8d2f236ff274bb86db5f1a0ce65579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7864cfa4b56490c10812620a42f32580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872aa71c66f390fff7b735331e73fe3b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c88d1343a1e78f8d04bfba126b6b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178ca1ea9e21dccca2175de70de0943583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869d9c3a138c0a546335f3ea21ba641584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8960dfcd0222115806162068cd8fad9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9870a0f2f20a8fbe8c958a742398c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345b1f73f43b54ca0721a6def4d3c8d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161502b48344bb4f9f6ded3df66a8811588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa681022cfa3c480a1d73f01e6a2d23589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae998b68af2c494960a964f630d0f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1188b3fc1790a75f6974c992daa4b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9854652fa68cf3d7389f277439dda592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469198368bffc9a87f5b014e2698728593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253840788bea66911243eb38fb7c332594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874064115ecd2147e89bb85c408d2fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2fd6cb3c76c138f62c5261e33e844596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862af3f9d4df2744e94da3694df7100d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b4445a6e89fff23c6648111dbfef0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd06fa727b33780fd13c6129b8354b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951d795f976ff3e57d688382e99cdc2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e4cb06845ea8504164e06dd64f0b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8a668b344f3fc0010ffae97ac4f5b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60869c19d552b18164f8bb29ca91ac6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d3512920031c5550d1f98f918dce1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9974cd6d2cdb1cc664fb09c4a6971605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c5ec7ae6d766ecb87a02211a4880d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fb34c8deb9fc4ef8af8456bdb12bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f8c7338723633f157714d5adb20c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41b87db03307fef4e7f6de29422925609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fae5de2b555df956b48ca5576cdf93610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96482d680799364df3ab857a14c3b848611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcb91b1ef03fc40d0b28216c261db3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0ec33f95bb94caff78c1293b342f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6b7b043a32647ee056fc46062fc72614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef4633203aad26fd20270cfa7864ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009c9122d4c93b381f14f42c4484d1f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f69063a8a7585419d19039df300777617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981daf56dbc4b7ccfa2581f81c42a05618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c8f0b931ed977a2e66d65ed6797b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ab1b138a1c60cf920d6adbabea220620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb35381c90e90192a7ddaf667e5e6b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63514b22b7a8ef02e0fc455b63a7a8ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d36686a430217b6495536d295292dd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b49cc50d6a805e894cada978eb4a3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14545e208648a961d41c4b417f5f4f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74154a9d90461d6a67ce35a1d0a559e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225df4156ad4b59328101aa99f31484627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdc2e5f26f7fe5d7695e444c3ab9bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a4427d17976a02984a513c9423aae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f72b4d67c802e04d98c875aaf3be1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43f1bfd83bb9e5dfa0f21c4669b2a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd0e07819f358aeb7ac24653e21df9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167844d6df60b2cc9b72da1864832e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9f69ada4947a4f29f5ab0e6680493634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5e6387552f7d13f18560e7e7c7463635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c44d4bc7b2f0e16dc9ea096c081f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687cc9fcf5297b7ffd2740b7ab0657b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedc51522544a8d601d796b0eb4ed2a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e4e8bab5a885b40f0f91dd3d0733f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8ad92f011e4dc2380e07f9b1381a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4831829d4fce1f81525c087a95bdf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c60925d18964eb921c4c411b690a79642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4b21e489692b6cb86e241122a14c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bf84a2a3e09480a16b81d5b0fb567644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c20e3734d0944f9185c88a1ea0656645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42230d992b5ad24d23f3bc33e6ac53c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e5c7597361e96180270e639ca58ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd70c7cbbb4b5d2bd75e839723c27d9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5c6dd52b6303ee9e78c1c2656f225649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f5ff64ec05654f561dcdd6b4f8774650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb1e06dbc5fae918c4845222051405651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a416c73c1bf4e728155072ef2c434652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c349ee4ee8c93c8ff142be37e38881b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a2db9d9d53ea708ce798206fd4c1f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0cf7533a462461e5c100193f6b64d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a16a8b8fdb8dff360f49cf33b903a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8967e5b7211ad264293768a21af35657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9d5f1e224e15caafc6bcd83d78d8a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075932735f7172fddd1e0ed0d7183ed8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b3e453983608b2af57ce6725958e1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1172ce1f3c04d27544ebf416c6c4dc8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11272eb97270e019cf8c8d9fa0553d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded6400c14adff3edc134f75f6c2ad6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a57d563be9f84726c21e76d4e9bd85664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f397c80f047c31e37866a10086908665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4c21e40d33ca36d378b3a4fe86e07666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34445c90e70b2d0971a047f6a2530c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d4bc6a9376154154e94ad94d00c05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed09158df1b2917ae40436959e5ca3c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d353d9e54f26bbebfcd7e22904dda0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7ac2f404efa0efc64ed50657dbaa9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc67fb040c60e3f2ffc442ae4e87aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b67549a0f3fda01857d498966db1b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e941bf10c48e01adb3a3a6ab4e78c76674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2efb2d288b5a33920e0816bc900747675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287d24544d0adb33b382757f5057914676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2259fbe642371ab723329f65417faa5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e6a0edad8137e84c60470747b203d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41496c93a42f1105f6761f1c047bd7bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458141bf1a6643572038b8db1827a59680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb554f51dd322dd1bf366b36e7ddd394681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33ffdb99b625c3d7abeff33b2668c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7a36f50395cdbc4a55e7e6054ef46683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11180930f48ce60be0d68ea486ae3a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8b292dd4b5137c1a41759670c01f6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d803811590827f0ed1245973ad181686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb92c69e1b4ebd3906d780aecde77c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457ea07587deaa62d5e8375fc280c08688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212efee8c10c284d41d1630e980c28b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3775247662e871b53689517119e0de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea45c438accc86216e654ccdd94c125691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a631c8f7838e1f4c1aa7db21243014a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c613292584acd90e473527b60f6888693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851ca3047590216c85ebaf6e538b9b4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e54d84e5acc0524b6a7b386d186b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2678f6c8a54e861762863254ee6182696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956b35a2e47c875dd0f605869b6cb6a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcdd8772d7d8ef1355fbf64af06a9e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4b9c16a8481fc0db36f66157c9a43699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcb4f13133ef66c55cb39a5d9fe4f9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28196279f3353aaf3686e93d0ae4d1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4e53d8d95adcc4d9f2ab025ccf187702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083b26f7c4dd163d9810961b28660aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d3bb3d51e77bb1fc21232d9b8831c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815e8835907e793cfe3f4f8e7281e51705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971b803a839bf58d936befcc5fe792f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c8b1486c5e138777e48bef9f73b12707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a043114bd8b57681d5555f2b14ac1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ea9c555f25c655006ec92fc515bef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733cab873483d7b8c0d48b0b6ae26f1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb67a7dd7c5fda46363254e9dd54d76711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d45f5b6ceeca11ea7bdbd1468258f1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d95bdb480fd4e79d6a46d420082a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4556c009b8a8f6f2bb9fba687d21f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb0ac1e80018f40ef500697a5346de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060fe124fd4c48c111f281d4e97f974716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df482dbc523c4448741f4304cb331e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586225f355d551caa65cf39716748d44718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d38818e8d007c8c261599bd43b1a36719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a61aeda589b36170437315a26ab74c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e11933c762b8ad0166b86b8065e3e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed397b8876a69d01b22d6f382d32f4f2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc871fd6e08dd5d3bade45e4587aaf85723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9da3769cf522a5700cba40fd415dd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a323d56c3285ce7cfa4cd1f323da05725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3638264dbf60a4e879ee159a81c6e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0eab3980b497546474ac14695685e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5525ec0905f6a0ce56d9b47a978b27728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e253c58c7976d231cc9b545ab1f75729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a85d9e7e7ccb1a6adbda065cda7c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c87bd56fdf6d69c88ecfa017c878b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93a03c2818a0007e8bb91b9a0009c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b88fe343c5f3da4f2928751fc5a9f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afeb54d7ff7ca4c79e2ab0fd8e126c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74d2058d0501d61b3c959019b65b9d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776345f54da01edf092e9adcb4ca084d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee722bd650b4de4e9dfc6fc52617e111737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfb95e9852d115e7194308fed43928738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcfe242fc0ab0e54c94f734054c01a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20657cf346e57997e463ebd58514405d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d9810b1f5329f0118a94bade862ed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157877986e9372a3d6b3263b51d723d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebfc046eff3a4425a6aa1a7f3e671e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dadd540bffc767afc5e0d4419f0b5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c76e9911e0e0f6ecc7f74841ecc0c6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440443e96ebe62d07cb714ba9f00e6b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221b72f02de6703f6de73ebe6cbfc42747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4323dd5851482989a204eb745d2ddbb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e07edd3390a48bfb2c36ba44a1e865749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056e61bd0e609118d0297aab0082cdb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6422dd55e4c7622b60a49cc904e531751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34f4739940c64377cfb77b9ef58e0b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60648c405d06a472421b2977fb546b753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>